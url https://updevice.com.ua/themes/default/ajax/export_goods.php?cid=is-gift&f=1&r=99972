--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65101676f0904e36a92bb83d6e90571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056fe416e7d8ae5f51689fe445584fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c6097aa2f0fe739309bf19c9b6a9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92333263940c939f647767a56213e7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586ef085aa29fd7af8e007af6e162465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd16bc99d0ec4b97dc4ad6c2bf8901e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32cc45e563b21138b2eb74d8318e4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f350bf90dbf6f31d46a0d0599a19f2f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c704005e7e5a51dc632495332c42f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064a265257ba2232c70e456083a9e7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5866ca0b8760906bee3ebfaf8572311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44793c03a7fb9cc8189a18cabfae303812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecea6e7be290c726cbfd9017f0c3be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa872eadd05eb2654c2c140eccbc7fba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5ad4260722ed144166a6a06fe094215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47209ac8d61453a30cb1c885b437572416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eca4ef5b9921602b0d816880a2aa517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e46982dc5a649931b4741573599b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dbd431516dfaf3e666894a666e42919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8789adf73b57da19a89b9b04daaa4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdc920209981fa24dab43846a70dc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162b28add44b251896130a3c1c07ffe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039fc414d0e249629a4482c56a9608d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367f16437d5bc62639a461b8921e21324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e467cfe86f4486ca2cbc7fb85949a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5459fc4117c0386d59dbf5074c301826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af2242d146f11ce177009fa71f8cd327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4836b83ded694d9ace8ae9b7e579928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de683c9c0480324b8aa937339f38f2ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455345d3662d843663894734cfc7b2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de0ca6d16ded536a35f4cd71ac339331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61b92a1984460b8c15dfcdd342241532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e3059a7c19e3812bcff1613b7171233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7aa90533ba7e1ea7f989ec78d3eba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57615b2927ac240df7b2e82c9336a42535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b09033c71aa81e20feab12a5454f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2daa551a5d93fe86a5a7c192b1ef237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070a444f1339a0bbc5b8d874a44b28538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f1865fb3d0a1fbd1bbc1c7f1cf5b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe519c20481bd39f95b4cd6b047810440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8ee9cd468016b8184615eb09d75cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b47b99257ceee276c29f0dfb68e47d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d613218e8dd88db7a5f6b6544c64a3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc347f59dd52ea9bc40f630b26d1908c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec445f41d6f766c8022f32ef935208845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e86a196922e4552f4af375389f92546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2d6fd77735538947245767d89dcca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4207f12f2a88d0da689be6e8abdb748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9734fa27c58577536da2b8d4afdb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3457970b06d8ddb1d1185df7cff35a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9c30edce65efdd465540c9b98e9bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd4376c28914f00a806de529c5ca0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874a7e01e1132911011afa52bc2901c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da0a49656dac8395866b8145ddf85c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa4b8d0b723a29f99995f5675803c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990ee592259ccddecc4d3545ff3206f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6855ba84655ebd8fdac7d415904c3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b401e0ecc5f908e73f9e217c6447f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaec1d419750358db07d40d3a50045f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c756f96a9f9bffb3dc57b1746e303ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7bbf478f7a3eea1cd6fd2f3f7b3aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bb76641de0a8707855334270f362c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928dfe34fb92f044f8a2190b6366d9163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588b0386e4227e2765fee87ea91cc6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648773449b8ef770dbb2da9aed409ae665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c920e0137d902f01527bbb34baf9e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557d5800779e9aefe967257068fe46967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67334e1f300fbb4943193bea0a600968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d380dd5240d3977a29a3d3ebc825c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b805b549ba22145cc3981ba14a108f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a55db62c8fa12a8cfcd9970a7b6e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83115ebb4dd6083071ea4c67f97de15872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be9a70cc40d9922f5b559b8e3d966f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b2f01445addb0fe8bf3c677fa357c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afcd35d09dcde2cb4fa69a4ca5bdff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad229ca2aab3fdfaf9db6c454aeb7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c255f9f0479cdac4ad822e6ed2857a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f152f0f6c132a8ef9a5562c68b5ebc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17df0a6a8d30df049447dc81cc032e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5bb1b8a9293a1721dd9678b90075680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea2877eebff0a5dce834a4dd7a4d5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816ca033fc5b7e697100c33dcf6a43f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ace47811b3c541771d41cdc3205d3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a0075cb7d900585ba941dc2c9116984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75deaed29f79af60ddd293c5b6758e4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9eaf8f8b53a6c53b972560fffb24886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8910e6813b7e005c1423d496da09c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7462a7f639c3a808f1bb272d947e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1671afd749fb0172663e678b05b8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc7a1b6fa4ea87e94e5958d9b1b98690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43177f20d061fb80f4b86e73289ea31491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305219f65be46103422bf9be75018fa292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ca7039676ce3d3edffbc3dff8bfe593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d166923c06904e462eadc4a141ff1994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07327c87c6d71269d54c3b6de7c8a0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853008a1628786449cad4967b9d269bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f5f8f7427693ce996ffd9c9555b8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ec19a70ec5e4f0729305c505953ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7939099106b4fc5f54dc8a709fd5a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181aa4a2cf00786ac1cf26241858d7dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a62aacd43e81185d362dfb9721aca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6dc0b50e8e9b361895ff6818558ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47991edf7540a645ef3d9c21e196d237103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c432cc6a3378bc63fb6fb6b3a5db568104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e39a128820b5a8696006629754856105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05778508d24bd076d8705fdd3864d070106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080a2b37d9f253008ee545dcd9c0868107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b9ad35d551cbff98e9646b0303fb5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8555309ec94039a73ab5720ae3110109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e228ca6af0e41a874347ee81929534110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb861c070db09e5c8ae5b30684c7c52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f24e8c9755c9e1ef4c37965241139112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3d443bcbd3b7772736afc76ac9ed5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc7581916dc4356143de56b3e016a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d51dad0e945bca1582b3a360d1fb31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f202d4afaed12a444551ea8abb3ae8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f3df6f202b7eb47b1b1ed18a225c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb929a9a0c645626e47cf3764167c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeda5622ddc8a5575a3f1018ba6a9c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5c4b9d03241c49efc360262bd8a9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da48bff5b94800bd8865ef02b12415121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f140479a406fb92352a190d1576515122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf60ff4b85cef729dbadf3523bf092123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe9fe0ea7aa3f4bf89615efaefdc1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debede968cded3176d4319d9d35ada98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f097724bfffa1dc485aa2beb36edd9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37146ac1108011174b4be448de84851e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f89257e7567cac151d8c346a3e1bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a07ac5551153d00a896896782f3607129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da551b01910250803d96a82f46e7cbc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938936f4817f28444be7848e3827690131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b0068b033d03d4e43695a4538b0ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabcefa61fe128531887764dbf8b0b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923209d8e22b1bf7b5ea82d22ab34c62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cf67974741a26ed5e29804d3f62b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ada6f247031ffd9d00d19c385308ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4200c02ab341b204edf66feebc2c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a22883d5c4b554273bb33569f30ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16199c8638bba08a6358655cbfba2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21152d2bf27f4f3113825031cc92db85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6046a78a6e9412bceb8307a84ae6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd405643b6379253b260184cff26382142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642716ae35daaa479ca18527f6d7d6bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ad1efa3d014e3979052eba345c704144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3b2b52835847a5bbd2cea8e32e6ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a23f48c2d0146e9238a1f89892966146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439d948deb491a61346b40af39275a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accce46a8e9f7ca29472e458ed958fa9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86a1a38619a6ea0911e2643508d56e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1902073b9c4ac3de5aafa645d3168a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bf2475223ccd06d431151f0a63aec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be52034b71b586ef0adafbd3d137258152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd94a522009f3456b7fe8cfa695c204153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac712fb51a1edf5b7386db317b0c6c4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138f4150fc3af9bf10ba718a6cdece6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c585acf1aa7d64b5c776a73b02ca6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118882e52c8a77c8ec652121bee1e04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18352f40b0e8edf7035a3ffc30040e3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958f3e4698fd44f0f1f62ecc7baa284159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7e1e6d35cc7eeb697e33a408b38b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de22ce28a8e4b3d349a61ced9892da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56e4a5c3477a6dd13bb2422e1050e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78621a79034454dd7c5d0db49ceaa0f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f36a67893989317a9a12e54c8a19d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16079efb1065e165394a64e7ba1cbd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273697a086e5c6d541a423f4fb13803c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b045342c22d93eaeee594170876a81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5093e4896c14857989c9d6946824b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dafcaf36b125e27abe097a5971d6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd54d2544b322053651a4710f57da40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4f43ac22ee52ea66dde94ac843238171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf02d0015bc59e1f213652ceb72bc95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae928ea31f94e514bb66ea790ef04b96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3ab1a7971c3c0ebb676377ea25dd7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6061b333cdcb6e2b18d1ddec31cb08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb227fb210c3382722a225edc69a3493176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb214ee47ad1d237a2adefa0fd455057177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afea4868a3832f884a6a40c5bcddd2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591c39564e5aa59667a39a075a71974179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ac68674275ed0cec2b0e93ae141d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7ed5f0d1b6ab3d23f8c2ce7dd4184181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492521af2625a0dec8770db1db18f57f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eab4db9ae47822258e3ddc81eed7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1add7c5343f75ee47a3d1489f2bde184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638afd1bca50d7ff0283cffe6ad6fca2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8f1e155e87002e64c9b55fe956aee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebdef2aabaaf76a3db363ced6235a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baa24df90ece35061f9b793afd52b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61d84b744f29fa364dc8bbc9e1d0c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68d16554eb2cc660b6f1881e61b547190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3366a9bbed45a790d4c594110723045191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37991fa08cd5cc921bed892f34785770192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3726c9f2ac737445871f0f524961b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99763773f8679f0edc72cb863d03412194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad739d9e394ca56983978461ace1537195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ad7bf7368853c88853c13eb26efd2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd91bd56cb534a8b0b866bcde5aa829197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79318db45800f9de788d391db74edce1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae1c355ed020c876cfc5c4a8572b24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb18b12280259403cbc2ca0e062380200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0a299f6811e07ce61ab1cbc9546d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd2668082e18f4a7c56b7d0a82e1a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd7dad999b3d28b7abd500adb93d82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48b8c318889f5f56fac09dfb82e593204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ff7ccf8598315108b0d3c16a3b375205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233295c55e843fc3be331fd665ac444206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67bbe5cabdfa64edcecfa8ef3e94ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68661a0db8c0aa9df2aa7b7e30a28563208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42e6019c0c836ed7058a12a0311543209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b3a3092aab231db6941bb4419251e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57472df976f449b298ad0756a984157211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741966eb16bb339b262d9efcc767118b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49501f0c3166fce26f5bc48c7e0ad9ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ec4ec05189c8e83442cf0c0d5ac76214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde740dee4c53c60b287357bbccac7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bec16f82b1599bfe5320af1f96c5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297acfadbadc3a36a9d44a2e5f299834217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca37d53f33ac3f25b7ffcbcad4cd18b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db914a7773f7ed51b883264e7a0912219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f2bb46f5700eb68d9ddce180248b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99f7f79e496e6705292bf0ee493ac8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3aa89fdf6f3b059e6a9a583609a75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfacda0a612de8afbe151ebffa0b498223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a10ea5688648025455c884707e020224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b772f9cf46b891444e66c252897613225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6d717c68fb641c0e724f8a8c77f9e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0e164011919ee28576cdca5b90777227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a7e15e9bb4c690bc17940f60a4733228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a80c37b6ff5aff31d7bc7e22f870b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f286f1aebb9fe85b7062c2a955da75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18361bb8041aa22f2256819b49432322231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b61426a2b7b5ac1361d5274acc42a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16800b5c8d1abd6f34384a125df92f05233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba4d09af8e9509cb354811eafb194b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73522d52c23ed55d35dc720d2f6e4d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68826b8c13a27e7a6e559f6652644ebd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888c6e489fbeb8f51cc5fdfea02f6b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575d21f81c60e1f01828e9cf266b60f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4b2b29af5c13d9367f408dc1995ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3bc5fa1c45c0e2fa838dba10df728240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323811b5920f001fef0dc0635b5039bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d64599d145162ee9de3ed897343f9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16b728abd71fddb1cb5b9dc744411e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e5ec129d86b4ebc36704738ecea73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525cb26cb75d935d05d990640005572245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71e588f00062c274f5d835fc31003a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f708b7fa75095babff8a06d4af561a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46b2727470fc2f677bfd3400e3b37a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629abe1a02e748b0f7057f8560073b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395f1bb865d7910b6ec1c8beca2f646250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec22f804c9e2fbb4ae9a6a13248429251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a24f4fd3f5a03553b1d9e443f1897c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a4e3c3fc62c0126f7e053bdcc224a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6e76eed5ae07dc18953796f2d7945254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991dcbfc46a3b13b1263f10fddd21c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70693472dae9477a5c82c3d094241700256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47dcc00a2c7767e911015f8fe31890257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be2fad5c30fa9645d4983859350ff3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e20c074cbc14846c367d909786d26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6f880b94c0e4d83e1778bca6fab78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29164faf179dec97ebf73c3b33bd357c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0213ab4f55564c0c1cdac7f6960599262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecebcfafd04d572de8ccc9329a7da1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab5c414c05ab70ebae97c7f281efa5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23191238bca51f47ea5b274db7836a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee038d8d9131a76a2a655cabbb6e5f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29511616f8b05499b90483020972e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785fc1075e2c942faae670b12e2042b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aedbbb6c8ebb33d4daad4340793398269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc9f4e3414befb674a89cdc03f0108270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf26738fb18d56227cb505beef2c34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3219b585af3885b1ecdb148e28f9a04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99634a395b2c78c2eadfa9753a4e885a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6182bee41307620d11c8754ab54e2de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b3435a823461fe0112f4598b8d5b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71899fa153777ed9b5d0dd84adbc660a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a746f8813128173145e4808c46d592277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76c8c12362eafb01f8f8f04c6cf14d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd883c4cf56de21f1b766c59c316b689279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c557e744aa3e09b1df496bc66eabe0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62f3c6488b0749401ce03957c335ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978a03250232269c724bb7f8d0ba2a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec07dce34de9ffb26312d9bcc7147f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6137c89172566651731c80d388413cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc078e76be41b40afc7904f2a88b1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991878e2d90f87db999639994737ff3d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423861301b45e5ff71ebe208beb68f73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5f597d9d108d0e51e6b8c4c6eb07d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239071bcc5865e107ada2805fbe388c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353d1d245bea0725e8d98ba2445f422290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b660aca9efba07af70e72cb5164acb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b862b5194424984afc71e52f72e1d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625231c743e9c780acc28979ffb87bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7df61172a66a5c513ea6d436f528a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131eab4cb3780342aad70cc2be1c6db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6402ab351a6cc73334a2e308f37a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdbe2d37a729e7818c55b5e627e009297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f0507ee5171cdaff3731c4ceea109298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a6c93967bee535fb3d75af969c775299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf664609cb7b183867cfff22da79f6c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399522978d5f2595158df9e2dcf4bc2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a79d988bb42e687ec02bf11450e59302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab75fcc0425fd6eb11c31255198d40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce7b7bd7938f40f4947def4a0a92a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8128a5e744b46793e9568917c31a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0eecfba5e839745aac2485395e754b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea360c4cf3c9e2687e5cbc2b1c163c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb481cb164f3498adc8a5f86cb9b1e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9591d34f6d4d5c561201b076829a185309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb3ed3ea57640bbb6aba65d49cc8de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1015020498371b45e3b9dad6cada118311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84a4b3753fbc0d4f897b60759495d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb2962c513371caa0ea55178cafad3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc653931b9a1b442482b5b1f8a1cf3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4ef0a4debe182a566210591443f05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a44ae5f55bd8394099508196403df3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d4efc8c189d45c29040b5e3f23538317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d929e16a415ab251fe6e28fde7e0e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c7a7080f4d7263008b278f8133d55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76144736f51d1b27027f0e5bac019a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1b9b152b546f9cb8506f437821c01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1efc309b11122d4987ade0846ac11f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd9abe4fd84902c3254de982efba54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c98d51c6b9aaea9421dd3248620ee5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5cb24e49981a407e6a4603a528775325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4bd8ec728ffbb321957f9c1cdd3dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04585634890790418cf0e4a7c9f13d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01893c2144eac92c7d9f6ed33b97f87b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b46fcd5bea5f19b3a79fcd68e2464329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bfecc903f8722b48e72b35ed7d208330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7870dff2f56ceddf54d5a4f7aa6119331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857da5338852d37e4ba313981ba01ea8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a621e35350eb7e6ade9e9513472aa6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643037d3336e5e0a0ffc5c9db407ba3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640665e8559e3313fadd9f26da2043f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf35bc2bcea4f8cf0536101a24be42336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66398bbc623aef3722a2c6c57363bb42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4996f16ff0a6d6260b7e6e7d1d23d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c639b6274813810ce75049b21b15c53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fa4ea3fb828cd02b3cf686800b929340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f2930ae17a10227e84b82d3f794df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a5c226fe238f3afb1a79c3004e2b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e71f4356029ee1063f26568cc9f7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d458ea52da199652959eda617b5317344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d46205bd8d3d9aea4d0a519462590c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9ec40b448d9ebfc65d973dc3e6d33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313be2afb4424f158394d9cf4bf17a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed4c4fc6618f2872c719b7d76059d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de47a78d1d3b3c8a369a0b282715c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a954dd95acfc76761fc155e8b740e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ef0aa6cf236a0f126dac50ab67e6a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818f365fd3744e7bc2dc06178945e71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0ea911d0a9b3ffb3644237cb7ca08353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45db1a503938333c1e03937a4119f9e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1637f35fbcbd2cf24a97e5fbe8f7005355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b216a733df055dd2c7cca25f1d713f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab40d557f048d4f5653f32ea80bcc6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f9532fcca7cf1e257f9c317276af1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa78f6cb8e16071537e08e71a42e50359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b32fd7d1d01a11d042d8a232855a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc4916fef81cc524b5c2773d14b90b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdb9bac2a414963d04a7474ceaf4ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b9c88702e9a968b8c9837791e616a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296ee3b9e70b940a53c54ed09af582a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60df1461928c39db6c815a8740f6fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ec36b0f88822b75a72582b955a425366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34df7102917d95a10985be97ed99a51367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d33d44ebcbaab3013de2bd260bd94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9c48c4f167930aab88ed72bc8f753369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5e157a6c885c07b3dcf19e40c1eec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef168bf691d1a088645ffaa22af213f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e20a429c322573cca29eabe3cb9350372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d632e1b1ef22e5d8eab9f9b7fbb2f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dba8689ebad3aa410132fa2071820374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdacd47327498aee28196c33c384d74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc374052f6d2f082727f6f90a1d385e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87582db32ce690b822beda823ca551d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efe035df8da9b561a2d7c2b464c57f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a92854c20b67dfe627984fcdbda42e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e202901b57fee2689e38f2d285dee9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710faae41b98b06893265077d1eb9aaa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edb6ee1bc20f1f55dbe3571da3a88f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722f8c3fe0ff576074ca30e9bb750cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5860552bcdd951d6fe7a56f64b74563384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33e2762dc722e03a1aad84445ad51f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fc89729c79c0a37b2e4031a7738a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be747ad90c28384e5537c631be9922387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96a5515d68c1f3c761cbd4bb232fe8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266919904dced6a77e53ff2cdbc0b4d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de229b0c32eae644cf482cd42a374f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6121b96c97e46896d681893bf0b60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4205a1175f841bded995bbbba0de7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39126c9c53ed8a763436b8cc48e58f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7456903e82c47cc69b61e09b4c2678b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8e3acf7493c7844a8eb8deb4242b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5940fccf3bb782a70f3f27de18a5c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3af4da9ff014ca67da29b82f20f45a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da87785a7f3da523412f6469a4d6e3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b17682178d7b36e67e35978e0bd572399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d380729e52ef035e37d6b7551e93e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aa0e491cf26ead022c59efbd2a359401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f61aadf8d4b4a46f0972ca00955194402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5078cb71a45fff199577573b41999403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0945a76a712cdaec747f28d29006b0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febbe3076cae234deb7d17946e0a0be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6571ad06f2c935f388e68d9d8feca7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3ab0d6b4b047b06b17d8517cc0080407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3be0d3e1c5a3df232f9acf24727fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31411e1818af703d7c3a48ef8e1d8e61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbbc89818a3dcaa4d1e134c203e8cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8d251c427d1ad0020158ef8325920411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1337e662c795125ab4b23d81c4a1be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4680773b8d18962c5c39f31098dd6df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5058f2f319d1f7fd844898c853e068414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4527d08ef1f6e24cd10f8a68ba5e6b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb95fa0682b81ce936a10901d9559b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a9367aa583bb756feacf7cad882ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd5c6cbe88bc935f1435c6f0bbf4be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a1997f2f3e6bb66f43088f5944c61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63df7e6de94f49deb02149e3e5b7b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f064db80446eeab1543f9dda1ae9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995323317ac076cb332f2f388c2424d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb33f61d38adef4fab66c8a5827201423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b47f3376a20aa720cec01c6a5513b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc392b7eba5f17673a32884567b5d47425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a9b152487da950b6afe1bdddf7fed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd926a439a2b5fb34e28c4a40e9db29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c0db81631ebdf6c35570ce43376e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d26f8ceceb10daffb1faa666d86a1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466993cb9358c4c119257a52c76f7af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84564736f8132d06f8f480b40b794bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b986c05b220a23ba75ed4294427fea9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cccaa490f75bbf31e8d28f4bbddb6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d5ad1aeb9cf1ac9dc8052cb2f0d9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c796d9898bf879fe9f600613f536ec8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e619cf2feebb4a580aade610ec2dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60142d7b9b981395dd3b2efa5a6ae56b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03eae69c8bfda2d5e59b3ed9e2a9ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7718dffc981ac22498d41db5eb71c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a656269a5e90871b0fcb2bcc3224c26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33a66a3c4938727ad6887b5a2af0da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cfe7be1ab4bd85fe4468a37d28e6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb7254a9db85ee08bd68b0875b6abf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a02bb91dd2cc0b457f4213762254d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66089d81c2154cd264a0170d65012f0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570ca9f4a55b337f67b5167dad2bc04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afd8f3ab906b27bcfa5010732a7d96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69138e42e296065f1d6f7539b4e242e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3d4ada75ed1870f932148be978389449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b4857821c697db510513436ec047b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b189a78016d693c950e7b1768167101451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f71987e7a6b7feac9931691843811452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649823401393a15c0069beab7e524bb2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6da2e447914d37b2bc9017b7eddcb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4db7341a6ac2888e3f5ef7b13c77e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72698b5fb051845f61dbaecbff6730456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e47c64c81eafb83bfd8ff75267b65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bcd1003783b9bd144bc8e7c2a14da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb74fd2a659b5534dc1d744565f89c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2f24263fe69e72b730ef0d1917463460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3abfbac954b240015fbcf565b3fd2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c738c124a8da74d2a689fe5d14bf40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6578aa4c89ccfebc1b0714135094ed4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966acc1e2e50810678c10fbf85f2670464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b1c7d1ed8b10ab32b85b3ec4d89a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca788da019e063f5f48589d88c9193466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee02442e58f67900c1dd80a5d9a598467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46c1c4e9cfbfae33ea03c24acb0c83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0807784930f4dd67ccc60699b68b730469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3001b74dd0e9d0442e5b85ee04b6dd6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932c103223f7ed4ba6734f98e8e7ba3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49d7987eec0b880d2be1fe6d3a7c20472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843eae3934e7622233d63e06ddb18c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e4f1e86d6b70dc466181ff670cf68474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a0bbfbb0083d9b2d850f4de429040475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db114cda3909e38c11326de7ff4b6f0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfaeefe1deded969f711aaf086978c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96bccdf1b016ba78a6b41308b0adc7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2086f0f1837e387efac78f2c7fe26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5012460fbb2b53f80c405c28ea7eab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d72d860ed87a68dc6c51b565fc5944481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3613d6006e2b591508be59f6ad758482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa65bbc52b9c6513890c512bea5ec7f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14b7280d8471a7cb22139095f525fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6082464291f80f269941df6e6f01b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675415d5bf7e562ce1d4a285aa2d0f81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44888fc34d94a3c70a6eae331ec24d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208050ee89a752f3552a1b8b80ce29f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576cd0db11691b5420711365e88d9fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbbba520df7dd3890be4f70a4f5e07490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add3b3b3a6cd378bf97e95c491d9fe3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8672961ffe7ccf8b34acb1c0863340a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce31f6833db64b7594f6db516ad33e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9642022e4b7b9058fb0f3cb14fc6a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5d63f2fcf9ab87aa5f99fc5ef7c2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69b2ccac232c40ee6066d28df442ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824c91329998efc6d7deb778ae7550d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bc14ab02b3f5ca71055856c4788cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95cca4baade6a2de080b9a9dc2bd83499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c6943064eef731e8f2d3b5b9f7655500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75005db9cf7983657194e576c7acd04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc5cf0892d980a8c19fbacca90f40f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59398ed1a4adab945c1021fad76cdc21503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00cafa8e51818fac42c1b67b3c1c70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b5e067baaddb0c2ae70bf34246229505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf67a73b6793e78719dbd6b3da585d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c390e92b9a123fb103ec9552018fbb4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924c983f412041ad4483141c49eaf5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4b92434294a9d7abe6a51878b9148509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403efaa38c9360e3ad5372c272f1066510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dd054173181e82ee8f607bd7c65de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0111aa865d4834304ba4b95c479fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7194f44cc8c5382f17aa2bf9574fca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c9882c35cffcaddfc92ed66b90545514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dc80b8358f88897817c19adb4f3d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271563095be21947aca14596611442e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c20b9dcee0bd73806b1aeac5ffd668517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9745e0a212cb4d6898bbf379e59c78a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b7affd60c83518e017d2002f5a4ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfd1460a80832f281392267b5e8bf5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c75563a7982865f120fad243021c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4377b40a15e8318d8f5e9c5d58cd22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ec165f6bb67ad3149129aa1e28850523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc390bf7a6c33b35acf13fcea5819a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c530bdc137fe4d8cf68bfcf678acac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2edd8c44d0cdd25bb0e88aac10290526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d0a58a904906768cce902d60f1f5a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f36df527ca4be7b52dfd8760e690a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643c0b8d1acb31f62a576c0bac2c8b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e82aaf70bb0876aa68565ea4d1d7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da4a770f30b0c627c77e3aa03ce302531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e878153feec68220e360a216854d1e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b89d87ef329dd6dca18558b093f81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59940be7401be642ce85b8f77efb3b9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb30ff61249326518e1d6384111913f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0463c07e72fb9dd3cb54d84d4146c1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903781ae0e47e05bc1b064450b9b4232537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aec02de7f72abca3c291751c5d30ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b358572aaa575eabfee3074ea38238539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4cd3f227d46ff25a31235d139016b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304d0aaf06d0ce578d587317a64b625541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad2f61e3970c51e79f3ddde78d7fa3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ba471e5693447a8d068a99d3e5b72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8dc341da9cccce7384910247ae31d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35269037a8b42521c95dccd829edc395545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d336cc30ad05be25b6f2118e349d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c1e60cb9dabbf8a9aec423e9b6931547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18654358fd046faf08747d15897676a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bf9b8f499fe2e6092156ff0704bc3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95d61673b4dd9c08997abd11d53aa7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142404a6cbbe8b06b432e8a6ce5bc144551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95727bb23e75519a280569edd8bbafc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcdb5dea4aa8460d58d47bcc77ddfe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb3b1405c8a08576bd46ccc7a4d401554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219918f7b0ce8973177458a3aa887b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f96872dd6a6dda788294d6139f3b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad0b872c1c1d224a3a992c5560f7b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772961d839b93c1778aba475a2bb84e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd307dd9a1324d6a3aec38070081740e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28988b0f242a12aeac2b0958045f466a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299aeb4b6f9c1df4eef73f878489f57561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15dd5bf7f0ec1ff183eaa8ae96b37e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98920910ec3b8e8f0af38542d4cf1fa4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa0b19d065a51024b9c5e94a64a971564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63835ffaea5a118d283219ff9e4a0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0eaed82f39a18129f9271eaaf4abb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad114c8d07454b0387b37f8ecdd60a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d86092dbcf13dbea6ed8d21a30f858568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11725b875e55d16b027a34dd8bc371ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67118e923f859616fe2aa96ed08a77b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cbbe64cc428eb19d3b7d259d689c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca570a88fa3fad8098d3c48564c7875572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa24bf6804e0bf3213e986b4967e34573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118096059d9a5f1af37d66eb34fbe42574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facafe780adb75b4b52c044e945c54d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f677087be949eb1bfc510f8864a2db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bee58c79bc8781dfdf9cd1719cff27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2ac78fa79cab44d41d477d3bbb491578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a899d9534441a5586140d13750e9ba2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0c7a057b4c3eb638c5aa428c4c2b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54ab75b0592fbffd74d2a76ecfc246581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98885b7079f6ffa0d03013386f5d045582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c101cd64e24dd856e1f0247e934eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730a7acaa27835b0766edcb3bcf3a6d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18ed040a1581d55771ea864d5c302e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bc4d226e6faa82242a588eed91243586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3c4bd13dd161c3434a0d8179876cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0045a60c4bb7a325454228ca63cc7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018a39bccc573e040a9a35b32e0f22e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89402554fb03e0d677d807b0066945590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af501fd17e66353f63748fffb8eb67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e687818b258555a5a8cbe06fed77851592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a76675818bfc2ff5465ee580c7aae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c6ddd4acd913b1717e4d6b959412a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecf3006a7eaeea1c57af5a2f463ba1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e892c6208abea991835f528b1a5324596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3506a7bc4073fcafc44824c50cfaa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b046eda86beee49e9901a7baf13492598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54eb4814cff0616897d9d49c57d5bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee46afd06a5d830c723b9170ca1c1fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171862ad049af0c39c3574a173a5cd56601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694783761f69baa2520ca8a40139b2aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec685b0af7af0e3feb85b86944dc016a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760376c6d982951436d825892db16bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c148cf722c415bd791471280cbcad53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba80a465e3a23138f1e960e9a4129e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d64d800f8794d2bf20ba5bcb48455607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb52daa64faecf921dfaff6c126bef6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dc45a0abdd8bead00f7c4c9d12ab6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5384e9a9e85a1c0de397d05a69584610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d9d6954536c8f03cda2acc31c93bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5151901d6bbe31f4652e4d18bab592612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f537c92ff3265a1c0784a23652332b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58d900ac9a92bb243d2af6913dbeeb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c63955bc98f13f613a40092fd6c44615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72dd8bae5730280372f0f54e3aa2c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa32dafe1425d264d73ea2e2ee45e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e939cc4132eda6681bd98793d4910a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e36aa92adfa130be013ae65f55c89619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a924200769885ce77ab9c359ee650c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b8757c26e8172636134c812a2cb5a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea311ca35b45987fe4613cc46fc52afb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc38f58ad63455ca56b0a958ff645f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceb77b013cb4f57b6aebc802ba5bc5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3a13d5b007293df687f11dfedbdd6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1a60aebde54c91db444b10c63307f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf199924366aa908fd48a9f7bad55e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9732aaeaf7042b0d1c58ab17fb6d3d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93480ad1a9be87f5a2f6603b6473b049629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa764accc5cfee57a804247c3818902630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97745dc887ce6f60d76cca2beaf844d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5830f4147a95603d585515e235f36632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37110b232a3ce769158e038f96aa1cfc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf9bcf59833fd9708d78b427aa8a61634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207396ef49a413a6151bae70ecaedc78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbe7879397dbed1cadbe802b7b3ab6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6e6b150f99522bda23b59096993a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc6565d8c9bd83858cd5cd208ed120638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a15f5215515684534dcb842297709639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8be061d51b89a2f436286d018be03b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b15d2f535652bf084a5b6623ede84b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadc44fdf55a4fc89c6a34f139844b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294311b6247a317a051dcf4791c03a5d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6157da1fa4be6b6eb97a27c155214f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936a1669e18fa06d02972a7d9dab0e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ccef79364c7d44db768e58d592ff9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399e93d72bd4329254c7c965648e7c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca983784c3fca0a41901b2868bf2b54648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec5e3c3f9b6fc28e0a5ae909d9f57a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bddec58299aa1fa38e5aecda65f702650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723a41354df56a5ecc36cf6bcc4f92c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cfbfc70827fec2023e875a3285851652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e14fd738e3fbe18f407e5b7e13cbd8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb5a91a1a708b04fb3763cc08a6be9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fbf29ab769eb1408579c2d9e0465d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028eb73c933fa0e54e27f9cb52be96f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771fd1352ca99f7447a622591439666657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646cc54b8d851af14d700060ae1a02b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423417bbacbf7ec008c029af7e34b8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018860cb01884550aa346c27e7fc1c2b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84756c766fd0b41f399061f1ca479e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7f907b15fb2f641f2cf920db28ffc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa866f7e297e743ca2d87a2162cc80b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bcbdf4288c593b38857038d6c1b00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3e2d94dd78d22850a3b2040c580ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fdbc40ee412daf949d7d4ba9da74f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a197ae8adbdd6285710f52c31f9d07667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f091efa9ccffb4acaefe31abec7586668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5655a826867f51e988e39e96a995988669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473916c70c4dff494b81ab8e0228e79670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19c966822051db36104f8a4df34f03671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2abc4215fd64dbaa380c424200140c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e2893aa9ca35e3851c99072239fc6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0004a53e3123de925333cf9937333674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81d69c369a61cfd55419e462c8fba0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85aab2268b5ab21096d6460bc130ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a20fb8a00483945671998377c3136677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e85a767e470f42f843f82f7f5c8527678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301303cb6117491397c6ee340ecf3bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a151fb73ada9daaeb574dbcef7f86ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2524b4a8999b32da63db762308b4f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7b5554f14e79e6f24b441871748d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cba6cb54e3eac10c44022f4289c11c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cabb87d1cf09d7042862ffada89a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a41907ab3917e82e7b587ab7fd205685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2abf5c1cd3b0ca06398ac19415905686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7161ab0d426fa957ced950670989de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09beedfe615e7ac27d015641338dd36688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e758a88c1afcf7482f44b6f79315ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734f9ff70e66989fee8ddac5c3bb18d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba35213967ab4bc38f11edaabdaf79691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab817a9272ff218e3167debeacded5c6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68975cc98768a13ab9a8e77867dc8cd2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf0172eebe7ddef82c742d35d6f9c1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a132d5c4d342118aed7fd945c6d0211695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f4567e7c503d2571ea125312453f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece118c105eb9808616c3c8cba1a10b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046119929d18bd7a1c85a3e2daab267698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297921f4b054400b07aa6512aeb82e53699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0600cd6c6fef914755127df39126d79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1136b6705e695c66f3a0bef052c71701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b0c1940f00f0c5155b2ade49c68a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1447ca659dfef4b40a65559ca2e06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4b02dcf354c32ae5134a5fad50293704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808c95fd2639523cd68c5db512dad37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c681c767e6b44595e7332e3f7ab5b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1542d1ec5f650481803d860fe1c79707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66063cf2042481a7eef7e41ad47dd6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd627043bf35aa21f486adf984e2a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aaa8d691b2f15eebe3908d17d46c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5065af7c40d3ff171ff927d587a362711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512398689212502cbf81853607af061712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241e02f1039c6c531a42d2ab1f67eca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffe4a22c67dad4c026d48af996be4c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4e7cfc6c8f1d1de50d1e6972b463b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae86981b2a9deac978cf20b3f884ec4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42569b25b3301fc313ff1d367fe89e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43049570e582573c6320bf23c0b87d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df23f249448a3c260b45141d2e4da4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1f7ed2dca6b20fd3c4f6e0d2e73c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c69cf1f65d5140e0aac359ec5dac0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a5c053fa9f4a19b967b3ce1e86774722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fcb8655ef73716fcb502ca45d7610723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf101cc57f0ccb50ae1e14061d7a561724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9280f08f453e1c96764ab8835bffa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c8a41100512220cfbe0c85a3e6b36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3122384a24b2df6dc151a963da1cfa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92875cf1f49d98ed08898cac646b7857728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe427324856c06b7f36ebda49ea9f41f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fb46cf32f2e430ef15b0dd048d894730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030f928bd195f355dbfcd1955e33dff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a15f4432a7fd05736dc0980eec9d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90c8301a8bf59fb375f6ece0586f97733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcd134cb0f8550648f601f93ca443c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200a411743503dbc1ff466c5a39b999735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082befbc11f12fba89cf2412e359f02e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16c33daa183e129b461015817d68d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd5da70e7df7711d5aefa5735705dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d498e24813c80cf3f0081ebb5b8dacb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0dbf1a6c44312e3dd82bb1bcb8127740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116041d08509089d018e894f44928a85741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21be4c372f0615771ed963da9e4806742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb398f678fa65da5bd52124383af6946743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58ae12d5c34fd7dd3c1b9af2faf087744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b3f65b9b99aad654eb43a2bef0123745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a8e5f68605cd244b289d82cc85eb3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a5c2bc53c05dd261fedf43f1d5c9c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68522434cfdfd913a2c7c6cc996b63748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f8f7d6dcd02c86f77b20d9850c8d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebad560503e65372ebd1ad11743ebc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc92828d55dff4af9cee9f3d180331751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf48a43ee3bfc0f0004ba968651755e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf34c8c2ff19e610a73e85d65d19d4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb93fd3d58e37a06d9ee2592405ec7b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1821ad3f70f22645a696320d2166a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde149f101dc3119c4acd88ad2eb206756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd43153b9c56184d28f50479b45448757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94137ffc6010c281c961ba9fd97e45758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefa1031e46f1648b1085102a91d566759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee77d9759c969ab00c1f4f88c74ecad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185cba702c4ab9850f12f93749533252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fc8042b47a55e403bf097d495e1873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf8a23f0b6cab93a727b1a496c72b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19525d3cd56bd6ef872897e8e22cc2cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3704da4b07cd6f82acbcf2fefd69f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d82267f524ade9e633bf5b9d7dc71f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af34630b446c8c4232af8b035ec7e888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e6564ba863299b825072288c9269e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6c84c9103a3bd314d0fe2d458abca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f457ab55c6b2535a801dc751c26d9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff809f4bd4740f0f4400ffdcaf8cf612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b32e63365ef63f962c632bd46cfa9f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faade6c9c2936cb1a590a60f54d616d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0aa8ffc7d7a822463d7ca9e7be1b5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de94990e0e42401c9ac9ab147285bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23bc7d46acf95999e94ec6da8d0ec317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063611cecaa683967cc5750b65306f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3c03c3af453f31e691808ee156fd419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2925413bd506f6682788f582b50b0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dd4452de65fa4f1511f34397d2a7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac91021c158df4d2b4472497be50caf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dad7199970beb7f9ce4e6e1316e30d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afa2ed2a2217db14218ea358d3a5ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc19aefb6692f84a3fd6846ed72bee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e3e1651a250b904bd9868d70b20e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24d20eb3521d9acd465f9b8fd1150227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041eb2a0255f329df9d83bf5513eb27b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ef8656b5e306450ca4c6226e81f1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fbcbe00a2ddd450ef45f50c3a60d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4805d529b66099c6657b487a76d82831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95de3d9aabc87aad3d720c526c64b1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2572eb699dd64491e47c6caeb156033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7076398c53b63662a5cb11d3c538534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4cd105715993801bb74571441f08435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab906ec4f26eec9cb7affd33341c7ab536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02592c61804599be3b4f59c024a6ed4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58556b895fa0a8cafef6288f07e39a1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81005f0c9c125ab4c36dc4f25f8c87cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814e4e3f00f5aaaee3e4d77c2cbe97540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b38c0a6254118bee38b844b8dc3b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2314439a0b79bbf59d27e6b482f5c8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12afaef4b0c41095bb75a345140ab143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3808ea60c2e1c7b799f621701f925c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14474354276398074ef3a32e1f11af245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13ff4b9ffd74eda502e42685c3e96f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a8733736c3779052181d64adacc7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae28289b70e9f79a108191dbe415f7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee099187062309ec536715776696c5d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e97ddb3eba6e06126d3076c3c436b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57ba55af3df8dde2d62d955af2c32551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6daca69bd7115f428349ef5c96ba9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72e5cf750fd8fd5a6ca2b61f1564fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88ff29dc5e9326f3dd8fd15a9b503254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d32fa8dedd65081ca2756dcbd4db955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d11b8f7565f9ca86fcadfa9c85fe5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a887315838ff081f6abb4fd19991657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885492ff547381f5c89fdb374f9739358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438d2220ffddb4ba07b71c2b1a8a03f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c79a9ad108d1542e7a4f8c94dd97660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30693027d3e6339d190f527ec959d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9833fd0e598b1064131d726d728018b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e6524b46dd560e095014d6ff70ba363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692398cc1a4245221ec35002ccc780464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35774b4630f2a8a01a9c2f201929c0b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359592474abc2f25fa7e9d7c18b543ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d2e86b063cf3c10c73718cc8bcda967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200443202b3d63abca1b10f9167813868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcf71383acb42ef0221d4e6d0bc5de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dca2a03803c539ab3a61aa75d1a0e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964f325c32245b01e283d48b218656871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef190515c09f7c0fc5d9783c4952c7f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a7b32b1e5ee7a29b00ccc1d79869073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5f5aa413b04389c07a15ff5aa9e6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2724fdcd4f58607d4560e52481aa875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4653988494fcbce323d017bb88ccc3a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142f59712753cfc170d1b963dd552f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417556762f8bb69fed0c788e79d332078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b04329cd3144b5796047abce1f1a7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bec34392f10385951d8d056c6aded80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18101ffb999d8c0ffd2b252be940283581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61b3ec6ca01a2f9ab1d2a733486c3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a84724b6cba35090733d72cf8540d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6c9569c3fcf526938ea0ae8243b7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42978bbc30ff1d1e78fa5a439c11ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964e1584664f56498e224f8fa87d64a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463c2f73e53164704cc8c1f8b8edd9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa031018992d18c3991e492361d74b1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867818f38f9f9a263eb65ff92b2033889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c044357de7ae481e6c32c17d490155490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ba6ecc0f26be160b98f020eb170f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161144afa59c16b26c4039de984d84392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb21a06b4d2c3eb2522136aff5de4ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744e46152f0ed8d5c5b6c9872d9e65294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d6bc900e13b617f1ab35c28d2cd2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc31220f8e7ab27b38304a2888321096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be74356ab002286f64ca5b6e40904a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8943ed89e038ce0d38c7a7b60ac55c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588524af39e232fcae98fa4c985ab38d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7e8dfc93b47276d215ef9db0f3f23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa673fb3388ebcaed68933d5cf03d42c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7aff3ae4c84ae31de0033d85074fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab71aa38ec134f2f3c240b77ecf7c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c96de9d55e99a38707cc60f5787735104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac7e3efa0a51d2c4548b178682dd2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d57d16578977c2bcf1f637e18e8b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071f9da0e317fea4478f4ccac06a7f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fb4241c49e291dab85bd0ca5b6123108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5fb73a539b549b4a7961f06975b31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323230ef660aad6552ca76deff49ec0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435efbaf524beb96406aae0461930265111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84e26ac57fadbfca8ac160d63e34c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26079fe71bdb8482ef65a58ae12204113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bba98a37c39f6e1b3eab65da95adfc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73108183a89e5419274964277bdf43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b3bd71e3e70200373ddda02e84021116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ec99ce6816689bd2dc63b1cb846cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9358b59ccf6db11ffed37b3717d25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f656dab237034c078460768229af0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3da61754f36705809e5bcd456fcf7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878457a8015a49ed6f2d6e7624fa392b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39491fd6cbcdc03bc808d20dc0249fe4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0886c9b02ab08ee6ffe95be65322beb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4844e6629d829be7830585dde1857f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ee175ad8f685b0475554ac39b6a55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc41b57f809827daa8a5ba770e8ab8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd7606659ed37f3fc36059dd415f3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b497b265b26addfac9ceeeaefb974128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97699be8d28ff634b77f4a84f755e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a08b20c501088bb0ec87714fce9edc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c80063d49740bc5221bc77e1ff75cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117eeb57952f1f259aeb8cd1ae72b2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edea8657701840c16ec09fa91c40e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288bca75e60138b2ba8f77c6e43544a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334fed7a8ea8425749f0d6d187ded4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79b927454c0ae47e381d413d7bad6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472b2b74a2dd8b4fc56f8b6d5d3125e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cb78e7605615f911d89d054bac90f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75ca3848c24284636df815693b4403139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c630ed9dada357f747c7fa795a2de0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323e0cef8fa6f8951cf2fc2079e59e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ac535bfe2ea46b16372eb3270d2fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf704e503f074297b53dd7827cb9ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b250c65fc5c9db5dfc8b00860d161144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0145666e8cadd5cde392fccab66dbd1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dc31867d6008b9855ac1f86ae9119146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae8be24cb513e7370ed9a66c6b6723147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055165e66d40fb1e653fb7de2b60ee8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4f713db52027880663b3d4dfe2faa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd803674f95b1a483a1f67f5d47547150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c070e8b79094da28be34117e825cedb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6500546a05d5ecf29c6ceb8e2ae92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f21049cff6c41f6f9df19a2c1d7f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc939091e4e668e19b2c78d5c72fa4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcbbba62211cd27de4c4403cda7f9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85be34161ad005f9360a8f79ff58721156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6b4e7fdb6c515d31be8df02f3f420157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c309bb4c40fe24ab3f6b2c41fbd2597158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f8ebfc83d5ab0cbf869b4d809ac95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213ebacc97c9e4d10183db55f99a2ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164919618bdf14b784b1ad47b340c0fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287a7d2bff4559ba3319390236201d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5e5d70c401959786fdc171233df35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ea523cc2459d6ba9113ba147f81fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cbbe7dc3c61badbda9f23b12d7a61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae388c56f4fbb947586493399802871166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1595eee1ac316e13ff47d34d117ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28998d7d25be912c89f7a8bc3f02dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f339622defd89bfd48a76baf379dd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985586decf662e79f98c5c19fd7b601170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577aaea816c7ac666917c3c645cabab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d546b49aaf94f6836a0f3a7ebcd5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2672995f3bc331405647afe4a8af6df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae01f07fac380b30c03da4b1987203b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec98127e45f052393fbe87ddbe445b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32ca77d5e7b3e09e55fb11d47a55ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc40089635de57153fceb1d27f8784177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec46e7dc671e064e54902c689690b1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0191362c1c19ce8ac349e5c1d01dce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c3083d17d37d8d8b7fda9126bc2e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526f1a375c62de8ea7d56fe6a4b74a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e94626fba0f34545913d9b8607477182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776accc2f4e57efb6173353713e0eeaa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e33dc5512b97787429556f5caef44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca765f91c3208fe57fdaff280804813185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae973916dd418c1f30878a952b870728186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef489c7b0b539b97c00ac23b9c99abd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7dbfc41704883beaef0a82d1d0178188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec4e03019eaa5b6020a00b22eddcbc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45ab28765951428011754df582fecb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3cac0c9fdbb033316011c58d80692191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8c82a4576ae9bf92d4e02372a6aa9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb48b6494405f84754d2f460245380a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5da2a5c8829c2327363b150b25095194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4d1b3571e2f78a4fe6dbf908c03e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109d64c510f38d55f68bdd6f6f0d08c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be6adc99fd3788a4cbe11df4b337c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7648effbb232164927ebe5812f87ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1634216d4a2948fb4524dbb263de85b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a03fed4ca450e34e1f9c3e1fd8583200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af53d434d7f3a639936ba794c834f3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9889c39b59f083c7264f1e395ab22a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2092a8178f8dfdc5a3291d2ae92632203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4600fc76eba2db4c793525306ce837204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c400f1e39c1f59cd4db71590b8dc0e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb978c72e737011ca0af9f49881451206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7d266e9ceb05e05272cfa3621c24a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3feab261580d452cfb51363367e30f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fd6edc12db91f70052fcdc04fe761209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246f4abf9ca24d60a0ba917e69da5e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6b3baaedd85b689bdace50f68ebff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8267c61445f2463322bc2dc0640611212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f73b3f6ecebee6dd48aadb059b754213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998b4eac2a8f8435c98d1a8e9cb10b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d25d3e463fbcc1bddc36f8e1b1462d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624539fc5e448747dbd8d266c89907e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd4515ce62e67f73b703c06ada3dcd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417b64f711d16256fc08467badbf452218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4e0219111ded1da3b7ff51e982ecc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85115ca907af728d99418a0fc767e1d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a8f4cf6aa165bac16752261a316ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a35e80fb127070d43667179bbfe07b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350d698b6805c103335fdb345601778223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77013113e507ec792ef1fefb41d23e10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d41647b8ddf13a071a8ca6f276400225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a123993f02ae7aa8c654a01aa3527eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f819ca4c9db5234351793158061d7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91bd00437dad5113a21cb58cb4ddb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc685aa17413f9df8aff6cfa5e8ec8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943b46dd09a60ef9f80c0417d5b9e1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9556bb01959027de2038b28833752231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b195fc52ebbdd727e06d67fe9c35b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ce2973acf8fe34e0c0e2c4197f0d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fecac1b59e28ff5d61e17046911a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52160b81b152831cabc88e754cf6a358235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ceca26347140ef484312f2c5df600d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cecd3ab7b83ae6f267aa6458a0123237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c13a24c93d4f2cb0f8930662155c6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616cffbac228902ad09cb86432bdf2c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ff5d921bc30f4875b73c085363672240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865829731f500c74d4154e6aa7c2c15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcca3fa459390247fe4bbc826eceba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ab9421f0abc827f986140364910bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93553cdc0cdf8a8b5f2053dba5edf5ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0875f1009f0afec4c3b35ce01e0b45e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411efd600aa7a811af7e769004399d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630a1f0ba6392e09afbe2cfaab9d532247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff72a85441856987eb2657460e7aa1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b9cf07b161ad4dce184db9a484212249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1f8d1cef9adfa3602a3d63ace6291250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3fdf6d4ad09cd38e9f3180db162f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791df08ae81d8ea097c0273ed7f93c4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff9dae3ce993ab638aa5aae6561165253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7389cfd935bb6da0190fa3a9f4ac1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3831bd06758112e0e070c1fd166c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e2d35078a44882c5a50c4a6b9ef4d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7b6ea09629633567cf5a4035de3de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d6bca38858f4bf232573273875df8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf951ca136d070a08e32f3fc3d654765259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931951bd0cae821db807f8ea52dfedc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c57547f655310d08e44884ae918ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc713e19b0a52575d21bfc26effa800262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7f7ab3125068a7332a035051dc51a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d73a025758c781565d18afd983fd12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fa750818dbd0f2583ff789778b4ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dd2976e4f51499d4cd28b96fac475266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959d5572b0e407193cf997b0bb2d12f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e0497c7af6f451eef0caa75990999268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bf4569b8b646f770c05c335e82260269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4697f751121ac47f87fa913218778f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51550c346c8017aa955f5243b2e3e9b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173f890edfa406f187f11441c39ffda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1f2615bb31dcf6e4c7b6e82f88a6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d746fcbc5de4fb632d0eef452056c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fef93adaaa681c6addaacc5a0d17d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e317aa68c2d2ff48fb95f8fcd11413276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab257dcef8166ffaf645ca2b186ca1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda3ba403b0fde61db62cf5e11d9483278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5703bf2b4c24d3f56741d441c8c5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fc2049a7d2436c331d4c5d5108984280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e9e7114ff0d5e6faca45f5562b1fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40253711ff6cb99c7fc287a26b32163a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acb3a7b1b4e57eaaf15b2696fc38b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e3e8bb17e2423de965ec112284bf0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eeec8c56f2e0ddaa538dbf24cde1db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16e5813c1abf5cb72cbc193785242b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a04ca3c671d964201e0cfbe925de7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad078fc1427d77f6477e90042f694da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e99d69d096e25ced79881e545879f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f111b30cecdffc3f5a278bff07a7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09204aaf09913978a7d2df603ef1c6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e569ae5aff37df87d8d252f964e9e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761eb87b125ccc6d59c2bddc5039a3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7cd869d45e7f4d836c450685e8c8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3a1a99846ce72cd9a15abb379606f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1976353f036d08c17f22e72435633ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc8f94dfd5e14d5c847740ea58f16a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f900d1e0142cc897e999d23d39182298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2b472e03274c541e76dfba901a147299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66be8f47363dd2e9a46991d5762586f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bef1f91155b0c74a72d1c27af1af4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46c82ec337102012876f2149349ff9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f347921dc34008946411dff0554eed6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3fb52b20beac85dccf9a559aec13b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431afc66e40bae327a69fb10ecb33c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05997cd5860a1291670ade318d75f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06615d3d1decefa549d1fe79f30b2418307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcc7a222890fd8c9d636a24d614249308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dacdc0ba4212b72125ce47572d603e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed05bac37a7b272e5c657597289fee0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12832284015c67623b32c1c8a97a7ca1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9126be76cada20a7ff32528d44c9c15312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8555ae6842d78e408b58fd50f11a2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf8fd1edf5084d057a8a5a88066e52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9db2f06179202348676264682d223315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff108f0a9d4801e6ea5f7001f48726f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60ad74922a42a378631b11d13ebc0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc47815dbee0a206123174a6867f660318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b595d391de7e1e942276a67efdb97a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d1626491fb90a72b5151ecfcf908a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631084af606916168e8ed1297f0d7ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f330b49a1ea409d5c2d28329d7aa48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b05d81b468aeda57c4046a1016b400323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd56a0c415711630b83ee67f066670324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a1f0e700d689aa400063311c8592b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694e531b03e587741839ede03cb4c72326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26288efb8739eb446437005bfc2e96e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2198f811c02feb9a2eeb8390a2f9fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b11106b5c9f214124a0499dafaf57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a3121aa8d3c214fb4cf3bbc03b171330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e226badb27b015cc9137870a5c3b9f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c32526a005d40a8ade513cfd511b4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd966d74679847e94adedf2e343e300f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7ab40ae79868cf0b220f73b238cd6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf72f5d4f34008be966eea97863f188335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115a0ea5d96dc1d14f992bb0a95773b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172ad84bb9fe335673aa756c2beb429337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17fe9518ae550227fae468f5a44961338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a5af24b0085ada455707917e7328d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857db9447b38054ebd848cb9507d875340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c482a0b87c437958d5d7fbadd0b2fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbec488e45d69e5f8e791a4ab5723c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386497ceb1ac8459e1009bb86f45db25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da834c9a02aa35521bab81aa0cecc906344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5efc7706f223a81116a2d3e7983be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd30f473413f3a7b7cf95a9cd296ac0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d76a79db7cfcce635f172abc9b235347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abd4c4d33b423f9f9cb4c50aecf28b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72742a74797018cc5453e864e4c0d8bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce18c2423fa81bd5c6e60e6693b0084350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636faf995560f8b2ca47a5de4f38656351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448a7399905001bf440eb1a8f87574a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195253b296e2200532a8924fe13f5d35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9eb6ebf4cbe34a4ff63219175ad8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02c742da88e9aa93a352224a60f68a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cdeaab88940f05e657b35e239c0a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ed5958519135fd7a6aab1549361f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81f76392479c965122b8c61af54c8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d1c57ec5eb3287b7f73a354f08299359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0313afbd6f4b519af8ddcb10bec1ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e910a696a0ffadc1acf72f7938eb7ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f7b56e7f39392dcf041e8f437b253362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f04e1db7039b060f40438984a2f4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac17206ecb68b5c218df962913b342364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831834d64806f3df434815215b855bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d65d9053c8403b108a579eceaa063366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec3b15257fbfe99134aa5865eca144367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835092a411cebba5030865d3c1860d8a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4a5079a0452fab5916fcce22dc686369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44795db5ced2c4fa4b2537b10dceb507370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a644b70d1b96092dd0ddd5811f2a6c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10a2f5198de5267d3d2344884965d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324fe287231f18f781ee1c4bcf6736e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20144017891bdd0ad4769959202cc2fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d6fdce2eb39577bc6bdfae109bd0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6f9e319dcde420911465a9d2140a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22047038605b3e748243de3c06ed7e90377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cd3a29126239761619da46444ea92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9ae4c07740cc1baee68b2f64e366d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539732e4ffae09e79e296b2891b551a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4927532bf6ee0dc821eea41d5adaba7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f27dff4987ab779726d0ca045a0a1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b273250eb9090ae3b63ceda10aa21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce4fd82e8bc8feefc2c74cccf94ae9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca44f9e9b5289c363d37ba4c6ed9bff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9347e7e920a88d287be5e5b6c4eff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fe79252fe9f0df983bc0997928856387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc607d8250b72f0026548a76feb2b37388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c8fe26d53cbdbeb5c146d2510597e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f715347925aa6173c0000d88b584cd0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc015a0f7bac081dbb7f96b35717b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099bbe805d668f2432587cfa57d0210392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b49a0a070963a5a81018c09aa6379393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e48f95dda4e757bf8ea472e669b07394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f06b4078b688f5dca492bc156425fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0696bdb26c026429772ecd587395a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47317e5e5e81aac2a23b88adab82123397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f16b72804f44839c3b7eb23605d7c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59ad620024fdcdce6c27b8fdea7f7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acbfe5483c0195842e5e497e6aa237400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30661872d21d4a2cf13d3f4ffd09e94c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6e6bf394db6b49164474d5e8ddb5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eeb3e1791bb2b1a61be1cb5604bbc3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfaf99b59dd3553d83047fea87122b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e002442dcdee5449e9fec0d367933405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6b2de1972945fa0e238abcbc79578406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89076b9b70d532f20273eb59eedf0567407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02632efe629191fce9a2bb29c7c235a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d533e98c473ba85700c8bdb672fdd22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc41fa2bb3046676bc5b65918990149410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56acf11e418126fae4531db5e5a701f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fdd3a73b1beb718424ce99dce1f38412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7167179e4218eed15514ce0a66cf0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211aabb3d9d47ddc99ace0239de987c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa9d44b59c660f3592687220fd97b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf377e5315f69d92a54f874c66ca9b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b8d66b6e9dcf45e1780040c9e5265417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f5de260ec872a6600c133b6d5e48a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247b38d4d020b3ea00d4b7ee69d9fe8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b319dcb47a6a8a7bc109e53536a4d7c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c31e954040eb67cabca1323b7b6c6b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f05d62d451b503d9259612728c645422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766bd487fcb18d03d7fdf6088bee72b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd03bd2f30e6bbd6caf0df9cb621e7c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1eeac1d583ea7eeb0a79a72451f53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09c3be83a0437c070174884197dd75426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181f54a1f20d697968480e515625d1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa59137ccb4d722b4ceb712cf29c1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5ffb5500fceb0e8694f6ac30af9b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fa4c807645aa3467461d61b2075bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191d30593eb050e76268549df9da3b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199e99d4d3d2eac200617c14cf29247432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce1a1aa4b95203b0850c555b0c2c00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc459a39e6e0c53b868b4ecc3cf91f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec6f4fe6cf4ad67f2a420bdb2c2680435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168420c7500e901cb5f69d1e4894acd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14fa42b46c8143c3c537883d4d6a00437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac79e5d652cba2d65c7f84bb71bfb36438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921588cf0a5aaf8d6fe180baedb9855b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dad714791bb2d7a2d44a367b6e39f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833c89c87345414866f9a17d2b4b91b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69dd1ef8cb17f8ae5d6f115ec37f2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae474fa8941feeb6a709960c615cdb76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5df16e813e74613d6e9b81d533acb7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d606b84be480169d76a9c5ea6c01e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cf1ce63aaaebd354bf99438917d58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c354fa37761da016c734a4f8f1dc7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f4918dcab2461865b83f501a64ff2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e738fb8fce5fe58d2fc8a62cbc7881449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2e23415bcd4e4a22e93dcbc54f677450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab1f3bfb13bbf4b74a45e05423f6e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775e6217e283103d9c3529f7a55925d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dd5b8e947bf81973463f538430a72453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ee3ff6c3c2e13c9f18b01326521b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c22f3ca29afe8a52a6903f0225712455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f1b0142add1d47b3c076839ac9b04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1ee8bcb59e2b29d71a5f88cb98d4c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4226e1fef04d4cc4c5af31074eeeba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65355701e8e3d649c061681977974bea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56688d3ffc3b53910aeb188de89746b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2eb325bd521fe23ac79a97ea5cd706461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2fcd0e877da79013a0de5392455fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e2737bbceb36cc8d8a39ceddb64f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373cd9fff72ac44c9b65523af37e055464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbc79dde8e115b1d90aed09d3031bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1f89f83495658475fb55faa5a81d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee63ff0ec39f92c257f42925c580e4c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b7cb5ae05dd34efb4782af15dbe08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642084a3c10180c61628bfbb7271b8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268211d6ecd6a9dfd90e28f24b24a4d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfd478bb2d8dcf27864580234bdf16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87c4551adfa9b9bc0fed844fe3c2f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f962c82eb68ca229c51f051345c4c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4600f24c560b72af95b4b23a342f51474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de739b7181ec6497cb90b63987f3ecd2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf6d9dec522ea8a7d757bf20aeab7f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734cb949b5d363053cb3e054d4daa2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08c8db74bd3221f5e44617a66ba1d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5f74e44d4b53f86569c2377c0eb1e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30eae803630dd2554c6901e0284252480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22deb3d18a9e99be94f3e9403464e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb42ce362fff123566d8ee5ca64a74f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73a22e81a52da7cc23ee95ee3d5459483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810ed62f982c5757a44caedc0f4ad56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4527ef61d14ca2a047c0ee2688f458c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9b86d7ee45fe24537ae4b0fb3501f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44d9f4661899318b6d3dbeca2f40db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0419122199676b470289bda86716f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefdaf7fd2e49731cab2327d0fa4ece489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca244878857a64338748f648d99841f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb40e258fe89720dbe5e8d62929ce77491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb0a3d0235c4f7d93f00144d0f95d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fa82b5e4535b2b82fb6748eee4d47493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a85e37ce81fa6125ae99218fead75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66b24dab59f4baccf2ef0a91464117495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f20be7315eda5dcd7cefcdd2ec2e66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1143988e6e45c42618e05ade4b0351c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f2777e0b824cfe245e86652783217498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086efae005f53590324dc66c431fc23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e3d49135d4fff4f808ebae3a2fe9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12503c37892e27bdc864ff8befc8694501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa94dbf22f804241d2c2e4d26de65d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a30a35dc012f6f348eb1f36776b0c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c971a215d62cae556a6ffecca370b1d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61053ae45ddac8a14141dc1c390b9a1e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a47e1cdc3298a67705f7bf9d462ec5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde75623f8105630dfc7afd17556b95b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f17ed85dadfbd3eb8b02239d2c6058508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d96b21266c31f444cb623da7828cf7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4052d639e0c5e2864794d441fce055b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9e5f54a8835d245dd3be99167309e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bd6a887eceb7c6492cbdfaddccaf4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26548990723aa9e4ca6d400d6e5946513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392362cf77b50044c634faffbe533d7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a21a4cd24d571f8189ea3eab09a332515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aefe5e40f1ee19ee7b27e56c86f41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a904c38b2831283ffae649925161b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9ab7a8fbd7fa3e8bd7f162539688f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c4a72644680d25b5c727e97fd74a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876e241494d3d197261f9cf280d6407520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6977b6cb81b98219dc6418bb4ab5c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4de1103e44700a0da40932d22378b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fd517cd117e638fbc8d9732533ff9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87409b80b327d0761cf9a34563cc1cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b91ef00b492556d0742d33a3afadb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a872627f807e8dafd71d77cf6975e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53f58780beb13a34e2d1770280632b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6f4eccb63e66b571d417acb4ec0ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd030e03bd2f8d789a4a6702e3e3806c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e536aee466e09c14f6a984a8fa8f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69685b7b26f400880dd9fc92dc7c67b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53add9b0abfec311876b9e0dcf8c3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559857070735e0d9ab814535b3e6066533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bc4a4b5cc58e3effb34c250ed3124534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2844439401436710f9c39f01629a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b014fe42d8e219fbaf183bce186cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd089f15ba18f71dccd8ae92388a76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7565de97b71386be865dd2c706d9af3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bb5e084c5a0753ac4a2947267a586539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daccf00908f1ccfb7d1a90ce732b236540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89125a54961cb84b9bea1f3891448f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff49825476ac17f825b0161e2d4437542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1ade9cd7287ad498d5b5348e7ac21543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d884e612c9402043abb8d2471af06e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5172a56ac2b44275f46616cd11edfc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95564a811e6f2e67fcfdda72c24bc3d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d93f15ddab9c99e2b136fbb2daa5a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415cdbe85351d9d8c57a99819c74df4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f606fd4081cb4341b4cbbac385f108d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5837bc828943a2b2ffe3497868420550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a434bb2f1f52699ed6647eb3cbe7b33551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a0d480bc597c1f6d132a8ed56badc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a542a3933fd7f37d9e61ca5fe475d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf065296e2b3a9f9194c2d87b6816ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810546adb51d5e9ed0c2a5147ea5f67555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990843618af0e878e7a092f6a8d7a9a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b6621139fd16ce1e4be3c632487b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fe6ff85b4346eb411b772c731dc52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f86c2302e886c7071a533cc775d2f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c806f7e9560d472ad69d7f6dedd8b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dc0382dcb14ce31a5611ffa173d40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a16fca234cfd9ca35a457b2570dc15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107faadca6b053d5fc5ea535f676f9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ffb4d3c7916d3d567a7e6243e3fff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89c94a440b46c84888beaa3ba7810e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94716c09dfd53a7921b50b3b9f74679b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53f5871170f94a7e090cf6cd717179567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6d2708c010d504ff3992e1d671239568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794d835e6f669f946d047d94d67801c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f13c0b07584cb90113dcb7e9c8b0a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28178339be2295c776e49953f50004cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d80c1ed15d01a762d14b24c194bfa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08438964737984a7aa37554a843ade6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08506e89a70071ddcc9cb398ab7c07e0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013a045349405716124412b7ef46281575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de775184029eeb05946b476bca45e51e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52746c9550fac5d1d4dc6b3a98c3eb5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306f50566297b302f0a6b92a8b6ac85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b58c170de57be26991a7c6f1a1528579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ae5faa5175098901392b4d88c465a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed883f4ffe539d16f7f821a583b2546581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e36dd841e5e74e23d7826e3abeeb1d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a57beaf2b0ac68c14933789bbba5e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f87af0ed53f14bff498224695ada7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3f0048313bbabc238e07e5b995562585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64793fb478e67ad5ed6aab66581946586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b450bff420f0a2233b38e28657b38587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdb527e05c89ed764f7badfe158087588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758351a51ef3b9f408cc4abeef86310589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cff0623a587c3c6249aebffcc67675590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547530bafd780234b903b5900417f9b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584288cc7c77bce0923fea9d27970f77592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d515bdcbfa344b6789a812fc8b8c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77cc2bd31661bb77ddb69d4adcf7f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df081bff5bd644c812f2bdd74e4707a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4add0d6ec02a0e53a357419a72efa3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a6f786267a594bbcc8e4fa75da646597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecf706ae1a515b9d8e0dc5a977e77d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852f703b669f6a6fff88ac3cd318611599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd122c36aad42c5fbd6d65814be39a5b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee89e0ad07eb4d5779bc6f69b1ac49b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b316f8469b6a54f510f12effc23b5a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4604d44556912c17de91faeeeb301603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298a1abcc46bfb546cb4d5c68c183fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74298229814e6b6e449ebc264735537d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1857ebda0a8b69150b6c06f049812a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532963b5fa9661efbdeba3c0f82b7f18607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bd1d955a9bc29fba3a5e6e13e4bb4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07201fb1cd680f4db95e0f70da4eb46609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843ae7882b7a8ea433fe3f9d4c5448e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5843f8cbb54071d1bbd4393b3ba159e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5821ec61450c804761ad77a017e093612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554f0920b1494b8bcce1989d50b567b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd18672a934bbb934800a5086905498614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc07bb4b71b013f8e249a1bf32f86b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982f0efd154f135382061d9049a7040616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d56df32684c0abca85392a9cb8fdd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bed7ddf42a40179ca0457830d0d11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d311b7a8f14d6c3b79aec9fc08fa92619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94be798bfc1f450b83f2495f6f32c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b409b3559e5416fd09b47dce8258185621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d146474e8af753570d81c6e1d0d3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b7320fc0bebf771037b9a1ae55a13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ef7e817d6fa518ab79e82743db8e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de21ce089cbc57aa2b364068955c68b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e16173483f7225025bff9dedba439626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7726b193f0b456229304d585f8f735627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe222b1e13796907365822ebc7afc473628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da721a57a250fd97aed39758eb0eaffb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95091252ed363f615c577f6de6386b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8fb456a425b7169197cef3c116b1f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4975d294e0265d4e70fbe8b18e5bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ade2132fc01bc715df420bd941d013633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82e373b3b2e03800f792f6b673c84a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2b55dbcc50173c038dc6b9aeec479635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac30eeb834222a7f434b5453e1180e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510568626fafb8b7c09bb307ffc22b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436cbb16ae9b4161905f7e570d01d99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d7983d2b4f8174f479aa01780f22c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402407f1077114d4e1a22369f8bcaaa0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a6343d0e7e702c64ce39993f0f8df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fd8d0b15b19d5ceb60db993fd8fcf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db03bfdb92e9bf7cd6b16f943f6f75643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf49df1216887463b8826b05afb7214644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec544326fd5e48e123cb065eaaa84443645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c33b3b33f09b4c56af8a49bfffe24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fe21f4532a8f6f867738ea7f6c45f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5484b9b20897acd61a172fc38e889648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f783b49fd979e0f0d60b06eeb6096649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bfbfc9683d4c1bd6e095e6d25be14650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48789dac945feb21ae564af6a6e34d0f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f68d289636371511e859b6692c08cd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbc81a49e5ce16b08689b3f17dff80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776a4a1ac8f9a4f85e6e7cf1f2a92b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a3333c41f5f9f504a6069253dd89b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33711e119009f6284c0a403c69fd3560656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325fb31708dd6f4c77cf57f0bd20549657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26406a14a2d7179a1b4b00dc844e6c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad23aa9486efab49fa8b9737102a5e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf164dbbfec806bac4072c20b602bbf0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ebc1aeb47716acb6cb919a37c70a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4fadd517ba35c0557057ad24b7f52662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2780099d5b2504b573c8087dd1726663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2b648a0a85d043cbfcad39a0ee5d7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71bf838f2c7322499abfc7801a10f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d304ddedc23ac3d1de99a25e172204c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46558fd4895347b9f8de650cf3e4d7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff332c70e2e896739e6cf40a5d77ab2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c98757e829cdcd652234c5b45e8d34669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89c1e9341839f876aaf2f81e6202cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97411f557ace7cfe2a1d398e956c95bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6caa12ef3d0b92ad4740c886550a88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c296243a52b73fadcf148ca37c3a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a1a61f511e4359365d1bb82cd6d6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0583285979acd0c6ab2a423241005d7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c138ac8473ffec98405915440090e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340ee38cbff4d70463c1d2c860f9c96677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd647787374a5514aa472563ca3d4f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41a44ca519cda0a3c5a212dc9fcd02679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22f3767c64a78475979f4f4929f5ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fb628099cc0518f233ea4365b38a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40bb13d3636d055c4434c9bf7ac7a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411393034d39c46c6346caeda08da09683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad12ed28f5c6e6c644212080625523684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f7737472b0d41bd59900394c8de67685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b90e3417e1e99a4b4c41372c174e4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ea617f7407b27333b35fa79360daa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75c1883a3d134c4cf02d238680c096688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990299c2312b20c9776deb6c0a2f2ed1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aca33be718b4416c94292fede0258690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59685f3578712c9735c7bc67f0263ab9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8753654e9ee2fc3b7be977970e268692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e8d017a1592df3a85845c2b346f4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3894ad84483c0442189dbe708f26e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cf6f56b29471032ad5c31091331f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3893f33a1ff24752eff68869b90a240696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fa2292abadeb4294ed3a92333900c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcd3d8a4c1f4aca5d63d51d34cdbfd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d2d14fff36e759462433abd6e362c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d10e288cd853128640b61d06e0d94700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959fe16bef54f4226d134170231e83d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce6e06093c469c313946cf8dfdb7fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4e25fe00ae8a7f6bc5e6af243fdb6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047447c5aebd237ac14f8a2c9ca6498704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31529bcaeabd232f7490ff40494c2843705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de183fff2ec44e9e5de3155572b09901706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbe2d51f6ce8c25b322940e478f148707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad59d3fee2b0e42510b762d15566a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c976ab90a094e72fad6a05fc035a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09b20f6529928c5192b92cfcc7a562710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e1f45fe366fb2b26b704d6565154711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca50b0dfee1418372ceeabdfefcae0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f5a33e7e2e1284210fa948741da4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6e3cbce68be92e7a645bb5d7e66fa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511dea182a8f9c475ad26b0dee142d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d29dc713a8bd0b37ccea7c7b0a7cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94431a09be7d7d395a877f46ee65dac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507e389465e6327564b5a523d76b279718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c5fb96f781ab51e98af1c4f089250719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47f28e2589664ffb64ecec8db4cbdc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b6d357b3973746d40b059ae42d293721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3b1aa591ad03b0b91b85105bab16c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2f629f345c9e8aa15e181a53300fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a7c8e79162bc6eaf116d0172e6680724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24cc605f2e8e9faed4c8d78e3ff0e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df6cc5bc471d8ace69d7c9b331d8a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84bc5ba02e38769ca96a7c379b20aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa9f59f93be06a6fdb112a5c50e86d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612ebd37e35855cb3d3f1ed708af85b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f844ea9170b32d0fd7aed498a622e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472aece45c62b91013e8682d2bed48a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd8b8f8231ca4875b0f171a9b9b009732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e521b0f34a97c18eaa41af66debdc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce00594500467e330e4d29884add8c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c553bb20b12fabbd3040b7af28f41735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a37b76d4a9d7dff15563c71d1df913736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aab3550a854cae6af0bb1c9a70301e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a9f4b59b101fda9ba0673bfcd679c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c245970dbc3bac159718db8fe450e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117ea5ff61e7070c2d914f48613c151740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119f9833d5653e504ed3769eba3d6b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cadebf015933e26402b0dda5b0c20a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f717d5bab99d9b096439e7f8141a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709749772bce7fbe969d8c062da63676744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dda974af242057b62d477a1cfb303745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566a072272276609097b66a65575f95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcbac6c6050a6d4754f945be0c71a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe492b7c5160d070794f3b5d69b13e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ea6c9e3035894ee31651ca8f966d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cec9b011c86403b320c4467458e3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008d1acbcf6bca94abdf01b2fd2a785751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96fd2acf1a5d86e3b0fa3dbabc529a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863a98bc0d59047ebdeb52a0cef95a5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75dc308921ed7a4fe74fa3c688e7e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26dd916df29b78078f0a2c1a917189755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5a1fb3e148e291f793e619f6b19be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4afe7579126f88115eafd373b84587757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1208f58014d5e34a0a3e68ba2d9dcd3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b17f9bc3056dde71f0cd4c7ea5256759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>