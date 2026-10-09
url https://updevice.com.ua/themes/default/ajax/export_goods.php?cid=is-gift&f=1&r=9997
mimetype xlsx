--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2e0a4bccb035f2d1a01645e4fb3ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c074171d03fdaea5480e872bc42114c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa4619bf5ec6fb461a55aee81148bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60ab7d44741b39babbacca691fa76b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405494a1b81080464444e1216c0f3f7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6940cad8722f4d06e9b416026f81856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7d21dc306b553488f10d3fa15d4bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e274e7a19ded27bfa7f9654621c0c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d778aef3ad8c8a0862926d40f81dd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86eb76786e6a8e7df73124834ae5bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a561e47db7028e1e1d00f1b106d68911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc4ce04d550235a550902366bb6c4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f626035baa54ff39c8e0f85c358098c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6e1661bc7d2f0f5bc307aa2049da414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93188b9b1632866e970cacb071eedf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef5739e25312a6f697a04cda5c1ad216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fbdf79fba67c86a5739c3e95780b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac66c76b91081362efc5f66b3413d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748bc20a13ae6869c79ed3b90f7555319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13493560a9ebe2da603103f9e8a993f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7c5b39717cd87c26f46efaf7076f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aea547fd18a49215e72877991c6fb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa3b63004a1d67da4080a80bae6a9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2101dcc2bbfa8d7d14693f8e23630124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ddd3980d73cb13068d56a00a0947e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a6d031d9b82e8bd3c35b41029368226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd628a7d68c5fc25deb13c1c9f68f5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6cb601deb70f5bc4126bc6687332b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f01117360885648b5f056986784f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4820a63e7f126f7238b0769a973fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91da800fc81a39cb1c02375c3cbc7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34092f5363862b29e3ba7a56faafa73232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a2cbe52facd3a9e699b60f99f613b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4c924d42da7020ad350c775721dad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecff1234328af4e915f7c29e33e15fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351d21f59d4a9e475b5454dae0495db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761cff542ec43d17d7119d7bf2c17cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e5b1e2fdd94567f0cee6ae0077f3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bc6e7c40ffe8c7e10f663e3c317a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3a30d03a9360618d5a783b86460b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04c912be55aae72985418643dddfa241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7016a70cc551f7087ca96ec1d2e30242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ec015a70232c101d6acabbf8bb63843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36768bd1d5892e2bc933b97d85d6fdf944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa86d6077c55d5d4ee189588fea63e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971e13c3a18f389267f8fc167db1c5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb664b2a21129bcfc6d943380c24b2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f68237bd312551be3c6528a6a07c8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8008ed57f083eb29e6c4cd0a79c8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae244967279117b514d4398e59d968850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e317ed69a15a0550d01794c9dbcd8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80dcd390c5961fa589f9fbf9d08b1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8581d9dcbe82dc8f67ee0af2c703ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4056661b4040f2c6ddee14bdc1c3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93081778e0f26db2bf5c3a213f1ab0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaf18bbee7a826ba1ee041175e8cc256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a58186e4d2908fe77fedbf8af0114a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1bcc2ab6df3e63cfef003b5991cb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea343de5290c1f7aa8a3ba80556085059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e04b4a291af8acd93663090b12222560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06784514d65229b656bb9095c84ae38a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f1b051a3c8858cdaaa426063b2aa962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea787dbd2b52fa738bcf2fa1902b16463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df30f6561d085b805359469501af5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3848439be667f6f61c128a2936494965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e935be11625b0fe1cc737c59266c27766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba12a156688a089f7078f7d807754d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc131e760b09deb33948b84d1406a7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b882544c29ebe272d213e2511eafeb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccfb352f49b472bb34f37ef90d457670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d6fac6e98560e931836a3a6d7011671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc6a3cb2578f25d3ba4680f6296a4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837d3ece01292c668c67ae55a3a1d7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e72a1702f65db69e3c137763b409d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8cda363565093e4a566b7f4dd86d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f941e118710d207a817b05ce3c282476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728014e45c129d0fdb92c79b67fcb4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfc761894188da0b1079152ec5ae9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac41f540baf0bafe08dc602295531179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043bf00ef08225018bc29346d3bab6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177e07c531eb7b219d0aea4a82e8f9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d78ad665c54634751b80ce9b38161282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa9fcb8dfc19ad7ecdf76d0308e42383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a5757bc12c9fd0851ec6f445e3fb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56a0026ab80be1f92f00c7aa44722785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9567a31537ae98de5917c95cfae5ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f709a09bb92ea5b64c7250368dbe94787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd700accd4ec86b851e1998947015f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b3ed42a1368cc8bc08622f84a17f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c46272ad62550b71d2e82729d344d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80e36419b41ba5e2f5057da0e52bd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd3ced74d5def80c23b6cf39c1504a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842be6670fd3058c7991335cf5ca97f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b7fbb073d00a68d5bc98933075a8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3b54a69589d68a2eddb9622c3e3ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5da6fb1d1e2ceac347e003cfc9f35896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f58b0635fbd5a0655f7db9d26b73697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b63705b1c8e6ae868e08c3801e918c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346eddfc909d66a7aae99204014f724d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d456cc5751a001f97c7e10a17534e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915553a40ba250fe1eb5bd00eae458e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601ddd329bb53a7263900bf9e13e90d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb59c6b92dee486215d7b10d9fb026d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f9c6ee74207ec9484e14f650f7a14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bbd189605061c33e700702defb078105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543343e4a9d148262109cdb60aca9d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5c5294f4bdbf0a6de57ec0b3984d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09664c0c6465a36989dd0b01818936b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ffc001e38b8712afd69275e5adfff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d91fd37682efb4f4033aa5d6f77a56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d33c7060099232aa2bd503debce71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf48323a478ca6062b93d9855dc058112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d6aa5ee88e42f0c95b631ec67b5cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0108856ecbcd46c960baf93cadc8f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6c42889ae8c642856bf973e033bd0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9670d41373e594f3cdff50e4a88a37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b9a23a48f5b6008c67a4764958527117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af8e644ccdd913ead4a20b076b2170118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8e32eadb4ed133e774a9e9180473f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c9e72232f7de6195acf1ce34a0a66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ddec7dc660bf378db11f4b7874b7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90df7a30de332103c2591327bdc2809122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7339cf6fa07e94b1ab3a4e6f67ab5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319e7b298faa6f99710e4bb70ef7b4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de0f4c42e3a06416832e9547471828125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2d475bc66f83c6add0bb5ca6c5800126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ce2d5e4878e426f790a874caea37e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16be0be9c48bd2978dc3fd402b62fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088b4570a876cdba37d4ac2d9436465129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a421f0b596754714c75b546b145b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3801a48b33f705475c4793d047c9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccd8bd5db4ba8c78b6a8c69bc34a43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f5795994d2d04ff8b54fb9d7915bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa18b1af8d9d5592b89f5c4b97e06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1194d347f7150266ab3ea409f4cb7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d349c1c9acde6439db6ec1d9c84e1e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74667a75b4ab178065ddf5e998fac120137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989b4e232613e233f13d84b0ddf99a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de9c68ced4b88bdb6d9cf252f7cac0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc623754ff880e647e5c9e5e6e6ee1a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91da33042ae2fb94777efa373f47e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad679705fe7c7cb0e5af29f961fa2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7266c48e6f803b89c739edabed84f61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd918806861e5fd547a3352f9f157916144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1da5de2995f3217a1e213be2296292145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897071f77bb56e208dfc5048ccc593c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757646198e785d45588fdb2925b00278147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4635c3a028972c3bebfb0dddac1bc1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689d3b4470e8d8af1c2eab7c31779b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5888f1d49b46b2e0f60d9e95cbc5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b2a8310d1f38354bd98d6366d39d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3358a700c0870434a9d5f323a36ebb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f72f0fdeed39e534ddd9d43950209153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285638d6da4dcd6911a2e1bf73fa88d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6140c0763088a69a55d37ac870911155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7df6981d90b15c44e14bb1423fd17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed1a833c7a4df9fca6cadfa6ee0c92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51770a7d0f8198916fea1c5ccf9bf470158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf3bf4390d42a706b1872e3200bea6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fd074aab2241cfc0d45c97d56f1ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c674619c5928eb0926f4c5a2d10fd6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae04827e672ca2b6ab8d0b1b6257344162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2a18fe1d3de70cb3a6d43cf1982b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b510266737cfb38c842a93f93fa699164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ec5cda72cfaa3d028ae4c4e67532c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172fcc87bcd54b5f0ad591b8c582742166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697df161db50bc5435cee58d5374dce1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefa625e65ec4b0e7f152278c8bfac7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f3aa513c3d6c207b1773e647a3fb8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bf74c27930ec55e4091fa41e22920170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b5892b0c1106ea32e8b974d7fecba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1562e59b0d6d41889e64f4af0c3633172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bb506703e3d0686fed67bee738f1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9d96cb64559cc77036539ae95235b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888be6a6ad2159d30ae70d6a03730ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6891456192893495cb6d2c5d59c8f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb980b9389a64a5c78faed7f059adf5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4aef13a36b337109c256c08600918178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95688e241b9d56a5f0a71289362e57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb69644325e060c4837b8be1714e5f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77763f44a335d93b49f5526d773576d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1172498674c79773d9396ed17dd3f06182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b3190d6f154aaa242c62a55d08b70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d903003dbddafc322acafc70ab05df6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce0b3b0dc21ae3fca77bb073303c16185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bfe832509cd51e6fba21fe4342eaf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b81c7191213fa9b093a3f96f9cf53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984f846c09e06cd5c1697cc537f0ed3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b45b4feb0b6714e2c14f29bfd1769d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cc0555a89aaaff1dba77fc59964ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c25de8a41291e34c15cd54221a9e13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36a9ef8b63bdac9034ff9273fc91f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992a72113e2774674097252db522860193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73679d0bfd8c7f9421a5ecab2ab14999194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c51ba2b8c8f7058bcce0137accbe4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff403e6f889ec865713872d5f39057c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6463ddb3e830160ec56469d8a1bdef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47764cf1a29a7c3f3230d0d48cd3cafc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6219aedd8bdc06b387ffb583ba580199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbf33cc8d186d6e439d76e5ecdee6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030d50616297377a3a4e268abe6109a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685e03702dfaf8f3f03c27da6b1765c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45715a9bc4062fc3eed097c2d649059203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e67b50cc4776cac550dbcb68ab01d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03073cd26a63a46bfcf4d08182c90b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebffb31186358cb6656d4a89647415206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cfb3433bb10804991db1ff309f372207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eeaa5a9afa8ba4c754c2359e4cb931208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ce3ee8dbf3b78b498df4a4e5d54c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cf2c77ef989d0a8519587f330ff2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abe5cbc3443fd86ac10573d27fb9a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd471b56e0d67efaef2adf90fd3e3d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9840c3e19910d1fe70082617e66c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbc6d142ba6bf12c257727a52c8d0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccd58736dc5cd3ceec8ca8b9f858ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24fcb892abf8fc1454c628e131f501216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff041e20a2648bf9040c1b74be3dc6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abae810bfe0c4079620583ad75b4a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b392a6bed19ffaeb6d5d7b26262be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98aa6097710ffb56c3fe655e49ab60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4e0859e8e019365e2291ad23732cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4b13d728334e20588379d2627aa23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01194c01a0d03398f269201d7b05784223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c582d656d0f4aea11ccd91f919eccf3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96270064685af6e901c07c8031512758225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a187bbe7bfaaae1f7f903c415de63226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986f2c76c450248ab2fe9d63335056c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dfa503bf3ac70fc4a748114e6ecf3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395025e80c343c325e9c1dd5ced79101229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d306bcf3d861cdb1b191eed05b95f34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793ab2cc33cd07ce085cc96b33aec4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbf5323078d9427135dceced21755a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27a4c5cfc1a4f35bbce36fc3294127233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a79449602e378999fe160dbcb1ff57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6a4cd43240926700b00e4272c7b22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48452b87f70bac8619300df36394b1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705acb9db108c305b2dbad5d462f14ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd784913a8fb70f8d65337fe409ee7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbe7b9cf6f259e1ccf35c566ca692c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccb2ce9b43900683b6032569a5a038240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddcef7383d8714690de91b216782e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f452ddb9102778d95b6771672af5ab0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fdb3238c42d6ae82b4b8de9a46643243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00909904190b6ab7b2358c736507a7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a9b91c7f4a04a1b897356b39bbeea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5943f58eef003f3a78f955742846b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea3328b6121d2648d658fb24780cd6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b990e431cb50a33f4e609a9b48ed3ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386d573aa4a2366815f4fc9942275ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d56dcd30a1dbda84f5c618d267e88b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37f93af36b75fec95520361c1d13fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16c06144731dfdbd9953c0760f286d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d090ce2191b0af846814b81b52ffa08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ad13378c539b13433d58e8eea309a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b992521185a6e5fc978b8f44f5242d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981f4b3fd8a2bd4f3a87aaed3ce587e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d35694ae8508a46e00f9664048ba99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e393db9fa46087825700d97cff3059d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cceebba28440e034466e3787e5153259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4ae8033a1400d5e06de9102e88c72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4298c1160e3f6183797edd5286c7b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e78297409f9b90f5a6e14a8aa7eb7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0504589377ebde28691c5cb88d6649263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf9fc6e6d570d5beda2b7a7b8ab956264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1d1fd5becb6ded1f8236f865a32d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213ed7ac6a473920e9f6cf2a11fbc06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736926a2834ce64e5e88e42258458a05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe39b5d4656d3e22dfdab625bcd891268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ab95889ed3587b5c8ddbbcd03f2c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534ccfb693db3cb4190e7d15fc84287270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2a0bf49518c6be421075a6536af61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb7849a1e7c7e24b611c8bdc1936fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b438f43c477dd3300535c8ca876b49273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da94d6b8d3c2ada44f91debf7d64fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4f7247b7d758034bcd33b2a8d9b1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea7a1486b2bc662346caf596884331276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57441798cf53da9ae276b4518c54510277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee59f96d66794378e69747007bc637278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af1c1d791fd13ce9cec4d2d8ab100a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c41621d2beb6ba493f5cf8e243c33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf447ca53d8c727f5120d78e7dee841281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5df98879e1697f72bf87b384bbe49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44f3a9783ea5b820531ca583856d16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db475d03ab159ac846e6297a49e1308284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496ee8033cb14b06ef0daddf9d4b789285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4ae0f96b01b2a02e15f1525273c12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f8c203def4ae9464e042820588339287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaf7f9f4e732214a14d114a51bcc86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5413cacde43bd2b28984fdaafa2fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843646fa19b41c504618476555322f64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94a13540eadb38dd06c17ce437eaee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad6fd423fe824b4e1fe85aa9139b73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251f53c5c7e4646c0c141cc1b98b2cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f101bf73b19d95d3981580fbb01ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e33dd097d05c1448c4aacd731a818295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bab2e3d091e2d53af5d77d473efd8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dd7e9ba858dba14f4b62e1c533217297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b20dc17b201c344a754f85d2de36bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6241ca3e6199914e201a37c4d778a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9729057500162816eb27cdb6fa76cfb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83307269dcee64812397ef81d086e366301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f21164226436666ecc64aad7f61be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8183a08ebf006746d0b526e99245a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737ce666b752704d23ecf3e4ea71123304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e5ebf819d27704ef979b575e2e121305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafe1b925a195a164105a778ba316c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d54cfe871177d41f379a32121eb773307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcfd27b74945ba699fb02d245ad3ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c51f1ea3773acae4281733687ae986309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673968d3f99a1988a526264bd2f8a14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a34d2268fc85cdc91e6f73713a1ba3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf76f0bb3b7ad1b2ac2f6c07abda414312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db300b8f9730c3b6f9e99008353ce880313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910823cfcd7fc6f359a86beb06846c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb3b9f39984ac79f8a98d84ea9ba06315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939d115f067007aafa752e4f882ea76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae5daf0ba915a050979db02d760f59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b35ef52a41be6103da84afeea36761318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545355da52b15a661436a2093bc5b3d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd53ff2c982e26d806561f83ead3da9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fba5b9cdaed153fe4955ce1976a396321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431246233d2fb2b0a13eceff218ac4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b40fbdd513248ef18402758609dc1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7d70ca8d1b551ef9575d605c2287d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04453eb042012da4f6a66985776403ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6a5159183c6e3653e871dc9da666d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a310357c6cdb5a9b015c7d65bdcddd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cfbede06cb99f84c4e67eb6f90f8f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff920c059293b0827a206095395b7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046464fbecaddf2e87a46b0a302ce96a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16ef87f10145cf04dab1c5c06f4636331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eedcc0bdeac6da436b42e3df711c3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e826ae9c00f680fe3eaf8e983715e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc052da85ba3d7e7c4ed6ebb682c077b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394316cad21ee7ab80a5d4490e0089c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766607642098706de25646146b433fb4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3eec6d5af1aad97fb2c4fd0065f3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e750eceb3c37425401a129cac1ac848338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d3421b12804c72e8550c3e9679025339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc96322eaeddfbd37b6ec517283f72a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540000a1c8ea71acd9c763a23747782341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63359669e1cdbfffbde9b9187f022a27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e662e837124da9bfd59072c0a6613c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c569f4bfe56c956432da172ab7b8a31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d613dc0e97ec8ddd4828343ebc8d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e2f9171db9d60e1a044bbc6227c3d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fd9d625a4a024baf771bf22005229347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2076d25934c30b6a938780787c6360c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f752170db736aaeca8febb2c7e70b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7c40407a28d9b907d4c9c7ca889a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d6f689cb2566e609d052349e9085e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d483b47b42909a65445d092320239ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02d9bf4ab991cfe77a7c2bb85f1b0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aca8f8b1eb9be2271a8ca8d70f142354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09ac8c8e340898a47587cca0aead9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bffeddd8b91e046e4315b3c319839c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9f492866cd015f7190fa83c2821d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dffedcf2ec655f9e9f41b8c5e1c718358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace9933560c7da2b6c9ee25d8c62229359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18766cbc9d9182994cc964b13d453c10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4ca83df10ffc018db5201dd81d72b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af882138abb2842f5e253217188900cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b267bb122228adfa2372dd6a759e0e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a985d094d51ccee979401216f054c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82eec08391befd81427867bd1d57774365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635fa2a9685037a3fc588f905631eeb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3209ccaa2af9387fc9ba569771dbf2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da83d8b8eee9bb504f90397162060a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f530e8e4389167e5f28550aef38073c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a313a081035439d7267b7338323e60a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c619e67299bcd09665d3609e30b547d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9bae76fe9f023143fffb63ed3ade8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ea1ff881b1512b30d89cef6e3c442373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c639cbbeeb9709fcbd7225e56d75902374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6859f9d890bd1c564434a9c4dbe0ba8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6116364d9d9c86a8371fad6f305c620376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075d4113ed333baf7b341370f946737377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280143a7eb526e540efb5d4be6429e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dac397385aa4c601fab5bd965af276379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1835a35097369a6e22814c97a4c8eda380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d894030e94d18406ed83a225b5b6a35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ea43c13a5fb7161c7ea4286a3873a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d67fc7b4d4cb630c7f315dab58b685383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111c489f986ddac903d08a2e97942b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd2e83adf0c066df74d3d65bf4f0cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0306a3da55456600a2969d3ca370b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725c2a9315a24cc6ae0924e40f8e492387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5317aa24954cb8d324c77f453c5cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339c1bee2be514db21b525484f44497389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bab4f0aad7520ddf062d82435deb18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f53312a28ec72471d59162559d1ae9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f0e33c46727a3862b456e205340a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213d083a058a1342df2588e12ae927a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e4e24c43ee936beea747dd19ef8cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4489b88c1545a4c5c0d186c007b7e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdff045f36b057d3ad8bc499dcbe7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573304bd944c9c070b4411752220f1cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793983e423aa091a930d3f2e80af121b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c539f6e535440cd02a2e78d82c75056399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1196c2096079f3909d4bdf2d809159400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3087480da05204699c8a7ba0690d6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319f651563ee156624c7a512741d398402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e79e1f5a6ae2d54e0990c24face472403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f70509e547909cf67c4ff1994f036404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4b7303fb94578c4e34baa3534d843405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301eb8364d2dcb885ed790be38d0df5c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37680acf8a5d115d4cb736990df9fd76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ee23990ef2953d1ce0c751abb794c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58e3e8dc04a0618a0ebdbab41d1597409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4683e8f6a41eae5b5b3537b38e2bad7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e9d7e28d3c627f84efa437287bf3e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9eadf03ce2a19a8bf2543f8dc5db1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5383fb8cec8a592a4c10c716ceea5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de895c2ebc132fd04873bc1c623ea39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76127e98b6d842a7b086599f0b4fef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bdae9527fa723e5fb64026d28d073416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb5d9fa84bad2a6f8004816f67c4b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ceb9a2487ec15893dd0a8bf154587418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52d7028bfd3ddc8d1bb076e4aa5716419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f0a1cce0ec5efbc6abd00ffd3d0eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9e437987291b224eec839056e1880421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b44e55d23d0374b5408f13c0ffde02422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813e5f336e7807511c5ad72283e3705423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139daeccaaf54772f4b74cd2549dca47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a2e2becb458e64e012788f0039a28425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073654533c3c063ec6562e008b7dc9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f5ab51d592e32033d4aed88eba478427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195ab989b081823ff42b4bfebdd4712428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d814711c820d26a992ecaa1c1a8f04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f29285b4eae6a8fbeff9bb13075111430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23176a88d6ea52208a8460235d2f9f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9bc50fd5ebc88826c736006e27ccb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c3695e4afbadbbf7c888013a1570b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77aad70f35ba1e5f85c058ae6838fdd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87e5beaadd9dda0141f7392c011e1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fec20b1b183bda8bd7ead477c8bb37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceff6c5ae222a435cace78359c14808437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7702b067459b1031572d795a71803438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ea6d757d2f82ae5fc278604973309439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c59093de71f7b343b559e1551a8f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175e334c962237a37ab772cecf49dd8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25725bed929fe28736cfac06c6819e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0a773f1aa724428b66314bc9c01dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d34f290230c12b5cd3781f53ab571b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425802fcd8ef2698b71fa04030ced08f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15292c68bd489eb6753c10fe86d396446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121120e4eba09ad8055c6df267fa506a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df515098d81631d54405687b1cb7e8d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cad29829330cff630bcdf08da6dae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccec1f9ee0c09a60c8c8d955c69e418450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680255f150e590a278a7834e47ee4cbd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0882a25fd27c51870c8ef9734ff5d0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc4eac153927a5516b3a0ba60459c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64bcacd3b331c1f1d7fe62a1f4a264454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c421e58b8a131bc27378fc154ae5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abfedf41f1c98cf2b0fbb056e28664456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60dfce78b3020abc724d69526fb0f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fb73611a8fc0afcb74da51afe5366458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956bc296c0e7bb5e804700adae0e6e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df28344375ce38561989c01f82a04b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858667d7c20bd8fdb6fc073ec198b884461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7beceefd9f7f468ec44560fd363dcb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fe1286ee7fbe7bcbac684739cebaa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9bcf7de809b80c4508dc73d51fd75464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce13128ea07cabfacdee864199d52d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7c3bafde64dda84cee06a15402b64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da4bc3d657d41efc67c3218bfca0d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa18781b3b427271de75809dee0e8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92deeaa2d1594969f2d6dbbf5cc026b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e663e97778946d1e149b21fb76ddb1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe928ae27a0cc70abc87b28c8c57bf1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e7f59ab5c59dc5fa817d9e337d32e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311076b04696056dd27e8775a23d1d92473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80c47fb4cef23d307cb30329af0bd7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59ce4d8280724e6b9a453b75d45968475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c35fad2ff704eec08c203475567b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024eb607b105190ce6ff770d4d54b63a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083d98c39c2a7d4c92612bbf0ddec12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a771ebaaf0408a22d3972319c89741479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b289399f7a4e2d4996a33f19a1189480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4998eced693b6a0fcbe87caf7dfb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c2e528d617fcabfc0a0bcc28261da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba24936a5ad56d7ad728dd2ac2240dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e233b6f1169a9471f570aff0de995a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cee6e3578928341099f3a72f21f52485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ba341bb848f253560385496dd63e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cab8b4c1717ac44aafdb96eb62db2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42e8a1acb78ba81b79a764868f4726488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa562e334d6ccd6ea8b04a09a059084489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0305eaa23bf045901cf75db97997d0d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d06612956ddff6d355203ea8464e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d5a3f366726a58e8f2d96acd2af8f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a0b9f7bed7c59cedb71ab891f3ae6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ef8a7b075b67a8bd4069136cbf92e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858cd07b12a8887cff997745c0d022c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c28d4759b9630ade68cf385360824496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02082e9b93e2cd1728bc2f5f7f9c7fcd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c55d69d32a4fd5e6fe8fc2932a6a73498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191b9def7d6d815da39d8064852ccbb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff9ea950cde153c553e1c831de910d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc366fc823b51c587b45588f35f5a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28312441f0f49ef0c526d39e9460a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a096894b6b7747bbf059e68067c52cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bc12d4eb68ad32d8928a31631b99f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d1358f3d479dc331360a8feb9a1b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc934168820e051a60475eb015c8648506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721151fbb9f1c36046d7ee83b127b55f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355e4e071b721c7c3d0e35855b46399508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e7f98b65ff8421a9717179550c541509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddf3acb175bc77fba8d1092efc7a1c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e5d05712c8ab8eef167d53855f3ef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e79f3cfe5ad18623c5db16409c9a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc00e24afffa18f09d327af3ead1f70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436d4174998d8a52cf47c076ca31a7b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34c0abffe3335697c0f064c7532171515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfb13bdfae9c8002d3504e50df6970516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0875fd0c6b5703a50497005d261544517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d647032f71d96060b61c290b15340518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340e7c99e26e071100d6bb11f200ae1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00417ab958cde8904078f050a49e116f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf1e7ac46597670919d80e2f0eba14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af99309bd3367f3bc44ee0f967ee24d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704d7848a6ffed702cfceb281af3ad7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1687851c5ba26d88d0f8b93fe8662524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d017b7cdbe3ed2b0450958feca10396525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200176708311dbb1a4c97950ac02393526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2329798abeeacf1022bd83dfd95fb52527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b980eb4d4da31dd6f64d60d5aa7f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a607f05e5cd4a00159b226a5695d3b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c776ddcae74507ccf69f9eba2eca2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04f3aaf7edb214d0b23678589c93ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27f469610c5f2ed5b8708d42f27e67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4845c4d30878e337704795f05b73ddc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaae68c7b7fdde56a5ea78bf35f9157534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb71ece88691f44a002963ab49df70c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abbd0204a6f7bc2928a361f14edec7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9750ac69cc5f839530b34c840fd36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2ed03f0127cbf0aa9c10519b5a6f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141e0653d769c8f98f3d61fb0cc4841539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900323afffbf9e75efbe62f376d7bb79540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a7a39ecb83e01af4aa0ea527cab2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6ef323a13541c04ea3650e00d2cd2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf7a16742013920b00e976ba5983fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba46e73c0621cb1ce4cb063daee9214544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140d202d6d9e6edf6e7489714113887545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43642163faca15a80e0c47c51da0d02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1b4e6a498e161e70e0ae7e8041897547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae0bac54e22a9d5ba1cb32a6d601d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8e8de5830c4cbd2b0e74e4e80ca28549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c693166a9b2a0cdc03f1bba7cc29b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d1efdd7e984e6d69a7dd915434774551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffbdbead09e4add3646d896de836ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f797ab4c91e3b6f3a0f8059ad0093553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c1d66907a7c436c25a065968cb79e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8246a482a25352b45b071bf56aad41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc3b7a19e7b90249147f4bac44c706556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18132eb01a1a359ea73001cffa107907557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077caaf4f15f6266d455bf7f94d8c6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b430e104f5b6bfd614e1e294502ed4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c128421f2bf66dd05089dd2217a70a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71646e72127bfd2ede5eaadde8457151561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6f06e5c4ddae7188795ff16c43959562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff0e3d5019d29f9b966e6fce564085563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848caec1976b934e2a8fcf696de7cec6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3287030722797f60cfc69d6f08c56565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b52d97a720435ad19194d10e84bb18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b10c8aeaf17df31323528b332aec3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc3fb5ee4108ed685b3b91e8b6b036568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34413a19507c9c85b6ba4fd42699065569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7e61094dc245b26693ff9750ee722570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff85c1093f5b9ac3ae4c6c67a86d4d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff13f60a705c5d3abf903d5a4737c56572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672827ce2fa25b7e5b447d2d958db0e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae19704d77fe4e392c43ef0cadde601574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6961e51c74688c4bc2f2c7775ba11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8a4aa2f15dafa6e0e557b176902d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bf36240c55ed78350929b2e3a47f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e04546bab602653b7a2a22e3216b4f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d8c3be14c77205d2ac80c1c0d0ace579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523c9a02a551fba9024befe8db71a69580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d488598a7b74935219906b8fb6e34581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9354346b4d90b8d1c24aeb44799555e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458257f07b2fb4a0518b86e70d20d5c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec5dac1b31488aba70df2a0a29ce80584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b5f63fe764c8d55e27f04ac051067585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e832749dd4e4f69c284151b59f3c8ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90770e72f109680296108cf4d8ba430b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8917da9e450b6c0d9d2035fa4b21a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e57a578eef3d76187775497b15fbc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905de1abd26ae2b51f6b1346fb6ca9c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876836904a850cbbb76f1b20fde375ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774d8474354df7882ebcf193246f2ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ca7839f53d46e6471f10778d33926593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1aba9bb9544b699de251190394e30b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c392d41f32acf9dc0156c0743687c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe677fb0ebe091907b29567170934325596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42d9e2654e909a87fe08571ac94bec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45293768884af7a71c5d64e3f7095906598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09635f75767872e45842c0c41bdd7323599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c7bd1612f9e4d5008d0033b9c6fc1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6041c2b939b69cf55aa7abfbeb1727601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55151f1a4134f6fe4f93de82e0b94072602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6f7821d9984d8a3e04dbf4a56b18d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbe9ea220fe846f447aaa0d5cdf231604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bc9672545de58cd9f3f59b72a5fb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef8aaf70cff29bfe7ae82da76ef816606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d554270704392464b532c9ee903f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05da4de62e491f0be759806ba728f30608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741854f1b1d0b28a7a98a3d8636682e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2b1edabc9104e79d318cf98da5187610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d5cde3c76394dcd07fdf9bc239ca5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c60a04e6ee8b7f360bfa5b8095ca38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c4ba548556315c93ff2c153206c19613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f8b65b7f48280341490fb117be9ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881fb29bf03a37b906fc1f2dc04fac8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3a122320ba853adc9393838b0904f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5069947dc96983dd21579823781e70617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f7d53c723586668db7d9b954ab356618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69149c2eb179434d92b1ab73cd402f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbe62ccbc195da781a92b6a15ab330620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4613b94fcf1ac0e651f66b2eab67ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cee9993c3980b7ae7523365b6d2e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bd7c73f23f143bd0993b15917a735623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7360391e3f804df3b8fb42988e2b4fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd37f46eb183ae733e5077bfbcfb9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ba592b0cbf8f1715bce5b9d74e3e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc336f8f412f4f56c6ed54edd06ad1e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa60627a7a6e056607286d054e4462e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354628733a46f3f6ee2de93140533af9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ca4c66e2bef60dc883417fc009ed2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f2a32d03a2fb4cac6eec998d17692631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325fbb4d7429866747b32911235fb45632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aabda529682a7aff28f527fa562ee4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8db33de34e27ce0af24637776c887634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaa40a81656b881f410c2d83d2232a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27e71c5ea722ecfbb75908fcbd101d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013de9ea1121413d62688e1ee1c091f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e643ea19442b739ecb9dfdac7a8497a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc04b994f0abfc6c797f5dfbdb9b7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a3ca37834d2e05e995becfab43e8c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b2efe5657f41bbc687b7a25cba500641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf906150d8a7279b29af082456367baa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0e84ed219ff0fd0c3e0dcdac95016643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6574cc85bb755eba035d32135f8acc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e8a6ffe687c606f5923c9510a6dc7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872426c09aa8c3c34c711bf3283fc307646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3077200859dda1c073328e21cf6d6fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228de2364fad653aede29c5896ef0b94648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e0e51c105f9958aacf9a3ec9aafd2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5a728161717eb69e9cb6e80111a92650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73758a062a6b370adef973462dc2e3c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066704deb46ce5d4d528d0e3a22bd683652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a59052e1eac28b8a2254a5f0328f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff885408622f3aaa6ccefec4dbb12df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c3e6ca576cbeca88da99a173e53fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034701a9c0f780b04c13d1c0a51311c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c740b8bfeeb2478a96d1a98df60a51657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae586af4841ce25214762eb84608dea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdffd66798d8f94f2b88f69dd7b697659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2869bb3c03538aeb9d01f3d473f271660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53559b9acf00df485f904d9a20abe276661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd63ed4024506195f8343a889d3b82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcc3010011919c760751a2139db0e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c59fb38c3cc14540ec0d53e0f6ae76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d32bedd0f145fd42c607cb9f3ada07665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fba9d70aa9f1ed3d93723d65eeb1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1764e58f369bc8b4a6fe1e5f0a4297a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7325b36f0fea77938c9ae2488a592668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d09d95c0d1e482a54a38e6fc56cbc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810edc7a11eb14cbbc900f8d7a163633670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191f43140a5a364245224b8ab3e3d30671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d83757f1bb164ece0160c020d233e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d48a36129ad4bb42b87a2c17146bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6f9931f1dd0d4b056e460c9017069674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74d7c79f6b4efc78ace00a0772a6a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35982fcb3f94ddd7fe3740be497e1e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d8629d046ed325e5a8bd528ef7083677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0a188547d974f97a9e4057bdb8176678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137bc0b6c22878e82d139280888fa28679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892ec5799edd2c95aaa80e42f13e2b5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1b88e636fc2e9bcab73d35d8e0964681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d2f4121e9acf09e3e7045d5574317682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e18ab9bc7b3a7cad914e0f37ca857d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646446cbc75596640c41a9401beccb6e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f2336b71be23f4e72c8b8930d917b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f290775432896326a937708620750686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ee61792becabffe480007754e964d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8e1de920805a4fb9168764af407e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf54b2164847e2f6852383b5d7f23c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1c749f6a564809e7ea37c641ae6cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efde7efe74ce9cad3cd10ea3168210691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40e0f50a6a14330c7fec3ae0e3a7f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e807f3ce16e3bcbadaeda2534d119bb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03a08115cea63adb36bc9597b46aab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b5f49daa694f8b0ce8e9c0e145b6f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e836880b1a59849721121b996d1642696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57430d1d58310b7d4eeab649e655d90697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab31a6b2c58998af2ded0f149a2264698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b2d6f5b316dd96dee3216ae0a523a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2578f38ebf1cfb736adbed03809f67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287d77482961d9f37bd7397003b7af2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879bd547aa9b1731930b9ad10ab103f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4e245b375ee674e15bb097115ee9b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff43b0582c728f23ccbf99ba6c56cc2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec7654d21a5411a13923478f5eeb9d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc20eb64540138142450a684be2266706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b2cd766ce5e4527dc00fcce908d3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa35bbd5e065f23bc616cd1c2ed0cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bbadfbb34c31e957a977adfbfa645709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff60e7a03457e908ae8d812aed14ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66651915feef0c56cc7fd3983020bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e714a0156f6a8a8fce0438897f8926712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd0f4cf96522d4c61c30007f0e04f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5372ade7fd86bae9e62a6f54670eb5a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b45ca26b1b6e3174c071bba329d22715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767bdeda17018d1298e4f2642a66bb8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5e6f81178cdc38d6a03c7705b09cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d26e8a4a1a79d46970ba1fda875a26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a114571097717b0e974b5c23006c66719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45053b0dce1a9898c182b8ce3008fdd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15054c612e1e7754e91fbe5044eab1db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a4aa2a011ad2e5a460b861437cb7e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a88ffad39848bfab41ba953fd4ab0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a7afd41c53009a99989a3f9cd0f08724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27174234d677b0f9021ad973cc713387725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df212b33be25debe038959d88db4f19726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599e9964afa3661c71642282f72836d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c33d6db22db272edc5e556a195b8ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9ba5b9af55f9f8948044442620480729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31bd7d3f3da22a68683ae35c6c8fc9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5d0ec25fa9be1444666bb90f57052731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ecb14a0fcc1587a336bfec48f42ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b0e9bff4de3576ab2326bd929f56b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b225675f22f17f1da8da600d5c259734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055914cca28a8bac6646cfb34a6609b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1385991f48c8de4a1f1e0513aa14eb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf50726346f6446a936765993d5b36f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148febf037cf4bd20223aa42032457b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11452248392c166f6cec74e9cc7fd3c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031fa5e1da2674129449d6e0d771085740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557f42e31bf9ebd792e813846b8b524741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123161961715ec67ffc0e4954c529f8f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b1fb7e9ecb31b982b374e5225d79d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82a84c574da56813c904b505617d34744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64999b12fb5fbe9f63ff986c6df91f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112a3b5ce678ffadf62f1afbbecbfb5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070968b3284e62806f1c668418cb8c1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9492af67bf7c998aa071b47d6315e85748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aa39b66ce3109c366923672a6382e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1dd98aaf9f6dad61cdaf60bc5d12b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2786d9cfa06d7f4ba08ca6a48a5f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d05892149be0a4f1bda256a54a778752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299f27d27dcf6db66866273d38c7a04753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286d63e58ce8f0ee94529fcc8695f04754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252a4527a3e785e7697a2a5921665ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac185c7bd11aa0769f037743926b7c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8301c2c5fc4430ffb919dcff30f5d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada0f46770ae9a2c264fa4267de4009758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdea06883a249b6d5d994193197649759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7770f3bbe463e1d6620b571737acd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632beb0caa8c575dd50de85685275ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733fbe4969d9af92ad553fce3a741e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc290a310b4a2e1b98acaf7263825494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ebdfba70864ec37848612ff85496c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ac6c46b67f6e76ad2825e62a0a9136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7b1740b8ff1c83668a28f9cf9fc567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044e26c3010c2989c6a5eaf3aabbde98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4aa0a22ce83bf442515886d37b6429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcbbf1db66f37c569b32c969e2462f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fca6b759d57b61f2bee3d5a0705b5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1898edf7787af568bf08ed3125cf7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522bdfc6bce2bd655acbe6a528eb10413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045be60ee891fe86bfc256aa1720b3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64b58a856242ba5bb54e07268f4beb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd195b12bedeff9444a92c4547be24c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57541d6a99e008202cd2ccd83314739917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b510557f76dc7abaecf635a143b1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a292cc02d5a1cc8ca4b4e95b57dad919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea72899d0d1b0e6dcb2e7fa2b721f0f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95024b3d26aacad78769f27abbf43df521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb92a9589559acf60970ac1852dcb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcda625e888905e49dfae0c17a6d5df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d7c0d7a9f0a27c15b9f2f53d14ac324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c8f4f3afe0bf4ab9ad852f158647525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ce509de9265125543f71ec30cf7bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef4a7e9e448a3903f0a1348dfbe8ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4d9f9b32d3b2a7350aaeb52162c9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a17dbe6bb2f6cb682d6eb0dcaf73629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252446bf331fd8c86bc38e8413fe25030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b2d9c47ea4958f4d83c0389b17aa131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6fc964c95ba26f252deeebc333f7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306d05e2ed705740d0d6ff634db65e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53739f57ee0b5fab357ae4cab61068fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c3ed9c6556c6900cd1567281601d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96948653b088268c2303f5f5c2edc136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05b0614b0a6896c19157c7a367a95d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20280679552200f24e77d077b683c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f15fabc6dfcef54722adba7bfaa32139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cc496fc4e0a3ace5cfd792a78257e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c1f4866fbb450d6dccc7b501e592b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a36d084646afbf747f89c9099398142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe575532dc4ec58ed4c6d10415337243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e0d25a8d139479e727423a53d3ccf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1859043f8d1ed67343d7c78a5d89f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8f0aed9787080b64e5362a012fe7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd24efd9800e320ab67200cd054069747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c032bfbcc1d8e79056fe3347dd40648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660fb1bfe3b537f8e378e3b12f0a65349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30925d3c38e8c9ecea9c2c4f21f23df150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984070914d6322ac1b28e9a0999974551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c3d6f558b5f43a99e3cc085dcc1d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14287ac16ade1761afeca9d24c9b5dcd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2647a301fb55c9afb585609f62ee254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dcb9a4d5a42ead4dc480ae1c35ffc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7425bb47497383f69306288c5245e3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051b99ea6dc375ff7a671e47f171c5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42854f6d2c482d7febd1807e00fa369958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438d3dc385e39f601634522d10e8c1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cf7ee1b643ecc175efdbc0126fcd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fe4e4c3a1545371271563cf07901a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5690ff9034524fde5165c7f2af95fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37acfcdca684aa509ddcb7893c7e8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424c8685c6916abe54c1c59521be6a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fa17dee6804bce80df2f5394f891565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc1f8f27c4e79a0df43d6dc030862966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609332ad4bb4652dcd8cb55f590d84867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfd69d7cea866b88154ea28b6dae6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1cba8aa421f1e645e6b2b8cdcf6c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a45a3514009157795f7c410e6f1f1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ceb74a01a31b60dba77b5ae574b7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135ca423a35043ed58b5908a0b167a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dab409436313ad2f2210d40317b7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4e92206ba28f7944389e66c8f1f4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82534fba5734726211f51df0c4b0fe1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7c792bc0e1f61d2c2e79caaa4dfbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92444f93ae3fd4d3640148703dc96f3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac2129fcfb1d4723a70df72b76373178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9258e42cfee30a25e0745e2f2b9c6a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011917c63f4b1d9b549380e3a07715b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7786c6e4716de81166a8714db6ffb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed7997d49628afd1cdff409afce73082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cf70238ca0dd631fc8e9a8c2343a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679acbd87a423d49d87b60d4419ec4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965a5b8d64f1db24417c202bdc4061b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3d5558857168640ff6d44f666676986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b491f6a4982857da090775e7da18087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cf82c9d8f63e2f79a745a69ef240888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690ca55664812dc99a7f774f2fb296189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a64bf04833695149eb9b5055090c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504713dbc8d8d603c1d1aa9cc8682fdb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8064e59d1da2a0163f8e9b988b716a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab59c4c0d0454e828305bf582d86ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b06d0b0f339389a3b4780c2639f1b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a685834720470140eb7d3a90570660295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2b95f9b2d7a8c9b0653c6752b997e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83888529e9210e867abd0cdb0134d97d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b6aa38a8b6607150b7f364482f0b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6b3d8fe26a7c22328b894ef9385f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c99b4b72b28b6a1ab3e64961d81370100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f9948987f4e2739a4d09281a9afea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17e02b5eb80526634f46e42913d835102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531c946dec89372686a7e2e6c77cd50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52780068ce0177e9410afdb3b6524470104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c8a616d5fc8b297ecc2fbee9b06af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dc4cc647ac8e00e3ee4a975aea03f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b5c1c5d4b7bbb80701f51ff48573f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bc795e7af35b0535313293c953d68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71e0d7c9f4cb0df4647b954ff51ed7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcf24260479350a8bd3af6d42654ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44882472bfe8ba8f0e4f6d0caaff0610111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3300f31d0cb35ba69297ab4dfa98bf2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3f5615239e6b508dd3c6dd78a521e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee25866eecfd1d4fe7cbcebd3cfa1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f100ead94cdc57a2d285f9b589a492115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79eee1b126d031b0edaf19a0fb3c36d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773783a17ffd918c6d70f1a7e9d4389117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af4d1023e52b26a52c0e0879420c17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4869fe0e4164b6997ba9076244a73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefddc3bec83cdf7a2b84d662dada047120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e22919c7932ee8a8d5ee9acbc5d83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aee76570c87260e64910c26e25a620122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426a9b24fecfa82e8a52a8d5630c799123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586635536c088a96ebd7e9b475b97cff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953eb46e95ab6988f0b466595847b71f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68f1a1ca00eabd98a0e2d34fe4f7ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ee8985f7d4a5142d7d9d179454f49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b5730d3efca5fe04794fc9a445429128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63f51c3cc7c48b4a2eb0eddee98034129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99c6d27376b0ab5ae6565bfc8461fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16bbda53d44d34725edf498138d300131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9639d74900de14e645af6a23278dd2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60479e403d3f67e4312c42ac2399df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3109e79cf23be973d87ad1aacd303d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11046cb57d6d7d3bc4714a02a672c15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa146e3ced2420748aad020cc971e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cf4293da8bb7f1eddbf98cf9760ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf97b6822019dbbb313b1d1d6e3d2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dcec485075dc0cfde4100db7b2817139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae6bce2135cb73bc56cb5f6ab974ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805320b82a12a64837bbc80033df5db0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576e33924e9ee0c97ad90b3e2be6a29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177122984024cfc2b05570884f7ebfc5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d3083995b170a6e574026b4694c28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457cfaab54763dc28cf3fee20374fa7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f7e1723ed107b27d9066b977d9cfb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22d3f9a17a5b5225ca3ea2c6dece30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74832f85c9912699e52e54678c2272a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafdb7613927b5fc52dc79d976b9e2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a702058457950935fad53dafd0c318150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194a3121480da45e95527691732e56b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d8ae3ef8eb022e28028229501cd0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d0dbe94669e1f9d0a3153b6f6fe16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1a5fbe78672b9080c8566849a750d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac5b65c8caf2240c239ee7dea20468155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d323ce6c7dcdd3e3a81c70ae9b2d355156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18533e1fe737c524ec12124250626f68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31119b2e8fbac0fd16110f95f1fe245158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95246d6d6f8870f1fb73508537dda05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da1960461df59703d30add007f1cac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eb1dfca04aef30b8c83069469b314161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c445a00356269a402c4c4f997e01201162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338a71e889b68f761b01f5d5d6ef924163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3180e6b1cd04d522c75982a23a88579164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476adb91ce951949c1025a0b4af0fc8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31b3d9e9d1f9f4ac7f66e21a5dc911166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2ff8be3a4e37494a07c7a1c3b920b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d1ef295c5c1c2e1ba149081277836168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef9ad0cb458e07c13f167fee8731b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d780fcc628d2f0132a0d9845635de31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcae0d13b8e462c232f5cb09bb56d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5c125c1326a21803e936b06e79f0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de418133f20239410adf30f2195e39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85227b6b231b9c36b4c4d93f0dcae2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389d1222c107e162774943b5aa6bc0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d46e5ca364db9692e2f8bc3d6fa12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd7e96ce85ed3f9cf7ea9d6a0da506177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecd7656830f46fdad9d6c30cffe54b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64da955af24d758e6e07321efb95a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387523cb1511aeb5d3aa6224dade369180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ced5eaff1507e703fd5332ac2c71b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca7eec212f4085635694be13d3d888182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdb25bb82278ceff790de7aaee8a24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d09cc28a8522041189540293d775b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474df3187bfa719db3e9ad23057fb15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518ae3ff1f7cf269cec651ba78386a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfa1732cdc0897e1ee5760e278366c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf23186f34e73aa05ac070b29e6758188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c340a945f19b841c15ac8d83f4fe05189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b403d649f4116ead5042a639d0756190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7765626c3446f431c47b7fd6b84bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1ffc3377a14b36471a00a83a4f768192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7480dd1f152584268edd853bd4c195193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3b98c219423408eac21560b7e86df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af624167d6ec46248f10063fd097595195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ad3f1c56ac3c4c6e8a38f405b813f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9789dd39a12c466af656756dfc243a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3035186ccdcf37241a4bcb21059859198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22409042d522bd7c4ece639c6fa9066199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa784201f28d2f19f077e8edd313b44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9972d0ddeafb2adf27eff1598c89dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5f02185977f3311c34842e7141c30202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb45a0169c0850998a53d54614899c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ca8fffcc209a1b62737cd175cce33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274111c037c0687e6e3035b7ac92a3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ec0777d9cc9e3a8ff5aec3831397e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbd8e5dcf5f628fd4afdbc446196f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68efcf4cd30cb1238a9768e855d0992208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a24772574b2d54abc3ccf97e81e131209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263b28fff05a197044181d1758a892f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c668e20403f2f9310f8e313db575213211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5191f2228f715bc277400adecf164c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ebc46742d34556e96031188f0eb5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f979b5ffa844f1578f9a4ec6ef02b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd6b17143ab6a139fad2555d2de263215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164af508d5141b9b3315304eba4c9ad6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d7e0658c031e94008071e6a5ea7cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e756f06be32a513903424dc076d6e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd50288c5dc4c407c2a45d3af94ed7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f1e793ad83515d5e88adb11247d2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3bd15534085c5356a32b5a08a2825221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cdc856dbdc5a89005fee718393195222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b94e285c074832296d396d9bf3e6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b24ba56aebe1f53fc26778f6c842c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cca96e5efe9e93e5f1a042f34b5a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c762921587f552976e506411a405fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fed4be8c348ab3ff34d56c553b008e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cddff7af69803e282da364d4b3211228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c39470ef68bd8af22e56b8de8e5b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a17f68edc59f07033dcce49227aca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f953b750fda4c46350cef70d2ac798d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0334483210d71f3cae900ba849e4f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0c7ab23e033f334edc99c3496bf6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa27c3d0da5f58f3fc387170f20776234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf672813ecc9dfad510f805349cd23c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387626bf8a2849714c729a938334578236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ead61eee41cefec4197df594c7350237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550ae48fff900f575c046a095e99684238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a243f6abd0bf0ccf795cabb15060f56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc803997d97ade6e0a76df404d9e93240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c673665e7dfd21725edf80d2f2212fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd5885ed8d8e2267d07712cc0ef3b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b78eb46df1f995848eb18cbd03a46a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79452a7ac43f1a3651a3710d4eca18e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a45f91d4a0e2fd78064ed745fca8e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8854b604275fa9a05ad418572a45ccd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112d910311b9a776194f4bff6ef8ac7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767a749902d73d3a63e88646b606616248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6887fb848ce6f639695886ddbf55b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111999bcdc151c230e1fb3d48551e1b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1130a66720f010cc8c745e34672bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a8ce9c461519fade81ac9a8a5932a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9346b00a69f81343556d0d0d714097253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b13e572a733fb08a853c462deddecd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375a7ef82e9cdb29f6a6644b45c825f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093f234c68f5937663f830585673fff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ae7d75cb21bae824d61cc578b51b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fd5f54b246f01d6403aea57fdb78f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554228669027574a47aea9a85065281259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dcc8af3311fdb9976f8d5897f4d08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd65c8034a7a694165882ca00c0c503261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cc7598ba4a0899f4127ff1f9b0573262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a079c054dc22d1f560a4bb315a14941263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a0d558456f63d9c8409d1e1f5d267264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cc86779d4317d8c5acada9aff2571265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343b3a5ad8ae08e12a6d94138b5ecd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3a14297812d6a6886ffd170c7bfc7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05000fd865ce2c6b2f590838202681d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ea76de93796de43ffdeedd56cc584269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462efd80201b0d70ae6c0408afb328d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69533058e3331d320cc18d1b3fdf4381271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053557bc683d0aa0e723339e90895c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c9fee6a8002844ebb106fb5b356e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5971388f5fa684faad155bfb10d4786274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021fd67ccf854e6af3560fc35e1302a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2be32f7f71ad62d6c1b4cceb9bacc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf016d2fb64da6a237fce4b086c9575c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5e3898fa71604d85749cfec617ae7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513feeb5cf7940f1b71144b2dedfba5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfa659eee51c0551c3a0c339614296280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfd3a1197def415b7663c1695164cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67828e6692761f9f943519c270b8bc7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524e9393bbb4983fcde7b1c50baea8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f850566fa34009fde59d52c229dc213284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e275dff028db1ef5f471451efd30d72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edc992d5f0bb73cc93601dd144443c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d497dffa30ddf5cdc917a9ec37b8f65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae47f1f7fc14c7c79459e45f68def66288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995d26c46b158bd5579209074236f71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cc6e8f046e9a46a52447767b9d5ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641b3cffd094e74f87f324a2f3e32c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66d7084c4d9dce7bd847f69fed0178292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601cc2da0168c1e4abadd5eecccb43d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d842db9a74bd4409418404327b479294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f4218f684d29e740140350f38a66d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aff8cb2f442c7a5c790bebfdfeecb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1f3f363203f58717470d971c6b676297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b3e3613d20e023d27a8af3bd0900a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cde5d2c4158838ff9f781ff1e5f402299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf98c6472e5410af82102ae64dc8f2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251900a8c5d9bd048d47f9d0154916c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475bc1771da1af60fa5042b2025ac9a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dce5a29d05855dc0d6ebe14e44922303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180dc665373feb5a95f474ada89ab82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb6a178bc0d0eb3ac4aaed656f9c20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dd596d8e3bc6e4aa5da279f9df49e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff93cedc7d7de9b2280807a79bf9d6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebb5a68bfbaa0932be5a3b9cd3beb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f06cbd06b07edd0ce4fe367e2c855309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4c44d2ba59086a4500f93ada97c35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2491fbd805623d046effd1f66e1372311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842913969c3b9de8d2c4883f36bd1cfb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50971661791996453040c5a6fc1aa04e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb0a5795278ca229649c1089deac03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020b6644fd7d30713f62402687ad92f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c880c833116764062afd56b54fb3fb7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b132bab673eae8ce37b11bfff5c9ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d405779f40090e547dc63013312ed28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da372d01df01e63aa29105400ae05821319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bae1cdbaa0d6df7335884219e5797320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5dc98b0ce0e7c5a05844d00350366321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d0ac4ffa14bfb358dacc056891b3e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffbef1951d6b185aa07919a421fba3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ade9e466d63a22936520f90ad784e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce26d7129eff684a6127359c3859456325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa54488e93c4c2d3dc77a414f653c15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25262e016c7dc69582375fe0d3d7adcb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c81ed071d8f49452b81b8e5b703f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa0f474ad13e00906ce7283b149a33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173dbdcdb5d10895178e96ff44a7b57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0080cfef79df53d97306108bc4a218331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1c8749da268ebbd6a25a2a9ef853d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8eb4f470404f993d93b4228d3dae1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a527df651f7c76bce0aed9500b0b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506b8f534dc34935e634cd1d6e77d39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb392054af5455afbc4ed36547b06e07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa8c35e5755a2c35e1934ad8efd23c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7eced12c1ea7f77afa4f3f94340466338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02288f673a5e682e3f37bc827e352d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efea239cb280a75aa16f02d5379be0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d245063f2b14e0d1d91f682c965bc12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996b946c0a8bbfabd2ddd1a53fe8f7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6778991a32252be6207a0d2abf8ff98343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1882195c5b23b1f982ede1e5bc8e4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82736db52e059a1e69d14ed9fa440108345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426e74e47cddf3f9ed59dfa4dabd54c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539be04e40e2c6e970909fbe0c34ca45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fadf81b979be8d25b97793ab9a5c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f25391a8fc528e02905c8c7e94953349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448864a290cab96ec0aacdc84b926cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244bbb74412fae4a2a0bf74f44c1e63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0788471e00e31e54aed3491e30834352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fb8c56b27984f41c27c7f2d73d794353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd12ad8e030ccfdc960ec76d379d922354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb011a778d7b880d28be04aad5baca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29324529fad5aff62a7ad017e2e230356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce2346244d57f033f3148e0a68d2bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a734b271d344768c8550b86bc13d78358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f3c4fa9d233c5ae92b67c7cf6a79f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026ae7d24c79476db78f35e6e210602360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6afb91cbacf2311a4984925a6a3aee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795b70df454f87741bf9c5bd606098e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27244f47bfb79dde9a852e452c00aac4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac28dfef5173e1d0f8c5eb5c6f1b3d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b20d3814610a9c4db3a3c82428135b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3828df48ca2488ad7c8221152728afb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9aae13cb5126f5105a1a44b929ee2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7758dac378511d2f07dcbe512f7ed9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57947f1f4fa3be27a55da3726e8d6953369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c5b8855a0bacb9ff6cd66d502f076370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b778a27794031df8c01f1b9c6758b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a53ef248fc61c653cac786d37edfb7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735f12e4b03cf348c0a355bbd039c57373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd5bca92f128c8089c06a55f613c6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43757a6f6da704ddb0d48c31add234da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ab8db1f97b8f8143b39d4e3140f68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe51097740b8e49b755c355a809cf5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418efa40e30f4dc84d650ff9778c31d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5bbaa737f1d097069b3aa1234b39d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a4fe48cdf1264d29678dea813771d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f632e2bcf636f7b1a815295f19d430381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d94f886fad11cdd46ef64e8f2e2dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb28ecc365622b511979c25bd38d26e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0940f66bfd7caf4283b8aedfde4f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b9b2aa23af988b3231520cec08d16385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178643ef8074c0316e99fad848ae9a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cce7045ff556e1cc06b52e6be55358387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3ef60f5cbb559c7c2fb1bc0aa7b34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba904b095160ea2781e43c8d7bc63c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabb1bceef5819687627e4d6d2d76e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9327047bdf9734f57fcdb4e9e480d51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2274b0debd45d87d0d74ac3932be0f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a502d02a87a6cb2d93809faaab06c55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0e096e9cac321d1f948938ea5763e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c516cc6bb114496f73fcd9f2e662cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506906f6e6b1e873990f62dd285fe3ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150d8b53934f68b6494d35f925d8644397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd18d61f4bd0d0f03caaab17988a5ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706fc330cb0cca4b2fc2c601f0908af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87584e760e445455f7ec8babd1e16a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daf1c8210d3bccfd37a49db98018c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3cbcb025d751114b46aeee9967ec1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4259b21e516cc8d654f336ff7475dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64b843d92e06789b212b663b9ffcd2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311163f596006021fb53ddb12f71b99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd070c2136062c1e9d786a4808b99db5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d514f2bc6af460fb338080232b7c38407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2afdc068df6c172a32bea9bdd172b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55602c7bb8f3786b752e9cd46391bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4c7023ea1193b84801becb4c5ef09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838776ba0a20807a2a23d6542f07eb9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfbf853cf03035142e307157185311412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec58908b0538be70bfeb9f04ccf050413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc443029e4d9d766dc02079d8f9f5522414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9b3af80e9464955701ca08bdffc6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c375953299a59f3adae3cc484a22bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde74a3c29e6adc41c1feeee13884e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614687ab517978363f77280e321c0086418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0108d31e78bb2ff5455536655103631419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c781cbab7eac06567e7e578b0ea17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce6d0cea6b49e5cc5384177e2e9474421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c41c16631a422b9259b2eadbfabc74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35406536c077898e2658a487b59541b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40413f7f2bccf0344cb9222d94bb48a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90655be1fc39122fd33e5e79bd2f46c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4506fe8cda09634baa3de8ede9a65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50504162faf86d6f4cea7ccc98834525427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeecd8b5d811f5d93732f791f476d82428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6912a5be5808ca2ff7ecf547ab53d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e450673373eefc3db58b9794e10cb4c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63890b6437ea66f8d8d51a4fae4059431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cb1b0fa1199a06c9d00d83f5d2976432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a655161aeb2f9570c7872697422bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d08816d9f5343f759499639291fa40434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e57c5f144155c7c1100aace056f337435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa701191c205d7d6ca5b0462da922239436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2abd20d006b712b8bfcc7bff76be8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9b440b2491cef3d33e27d94416196438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dcbbbfe0c3a79cdd93542087d7a5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04a00f2188ac67b48a0881c6529583440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34d383a766090ae39e271419597eff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951f9b7706f19ee968ed00b2a3988e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85631932f66744e263473c2e3733ae1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6059c40cc82502b9234f3a134dde1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecfcfd3dbe9a13852f161c24cbeca7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346963aa5b0ebb1d05b12e18eb71608446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a85c00e5e23450d8038a53cdb56346447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565c6598494f5e3b3ccf547798b3d05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd173dbfe8666210b9abfe7eb41617449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f601d32c89e2879903fdacfd166b9c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240483246ad5fa75c6eca20bf411ce14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2240fc05140afd04210c161aac5ac93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c06dc012c74b0ad028546f50f5da5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b017151c98eb7d0448cadcf2a5db1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a2e7ede98638a58c967772ae9fe86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ae5693b246c4771bbe3ce24600669456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c40fad9ead74167aeef2206864a68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c3487f0ebe37a238157beb8746881458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92107de62520e116be5aab36a0424434459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f5a22149c41ac712fbd251c1bfdf5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044e3c7c4bcfcb01bb1effe664d28c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dec44b17439938a71664bcc429658462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57712f42f705b7c7d92e87f9e0df74a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e6419ab63b5ee818add7516f0573a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ad00d749e99ffcb6b37d0b458d418465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038aab14e00ddff426ce35b7748f476e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beef29d7ad1b0f3d5ca8dff3c62bc58467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4294d72447d0df88d3c9b0a08b7903e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c79ec04af453e85af996db8a4f26f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec70df695590b1900cee20c52b6a31470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378d418e439c3562d195c3293acd96d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdee7ac12ca4c59696f177db48ebb0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6825deb3b0134b90a4cd25403805d94473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5825db5dda377117bf235815559b8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15891d09fc185fb7e037af3896607fee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250690dfe09499353d92c595078d6b47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5d0c91f3d6dc5acb5c066940510f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab2943bd91f829dfa38db816c608dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913508e471f238873bf66700cf7537dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c4d6f0ba573b930771ae1c9bcb955480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd1f954d8b168e6e25046ce4b4039c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a737238adc66e4e61446a8b766013482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb21a3c63c6f689d823438fb4af268483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ea459248f97fafa1742e7877fc72c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f2541a4446f5a8d004e6092c80f0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7604315bb1442c5843ede4120495f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65438a62f4961ce5980d5ee824ac4399487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50a1efb6ab95a79f37a79318ac8dd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa754a2b4328767db3a29ef577d0c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698b8d57051b4d84fbe3753a6e27e7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a59b6a025fc6591f196588f66d15a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a1ec086bede9c7b6cc2938961d452492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c0d552d6cec0f2a20bc9268eb66ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5e07d4f896a547447b0522f7b4520494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799e085649e480d8bd51174ee9a6ac9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b72017abf3ab829dc32eb53c4f3610496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6432c2442e302133f538ee63ebcbb74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcffbd6e5984fe72ff5dcdc76f8e5b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6de15758ea84104a3e3a2f885e457499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145eea7c70b45eaa84c1959c2deb495b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0960cde1c163d996bea1d1daba37823501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a150925026e16e0b8a05a421080e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8972ce3843b25a3f871327de7e70f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635f1c08b4d3a58690dcf139c864d04504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efebd066e2dac21aa7bb76e501e9730505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196ad5cc6d4962b5d2a75c681325132506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a50634165b3e373583a5e775bdbe8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776812f62bf0ef42d24549e69b9f6493508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3d664bf77f4a5217b13b1dd545e78509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41299efc367246a76740738e89a366a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5967ae881b617dc29c554c88898015b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a79c1cfee28b16ebcd29d0fa3c61c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409b197ec2433ec446e0f9f35950411513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e67f3006b8a739dcadd9d9dd79048514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91905cd36bec0c9a6ac2ae0f2a703b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ea9f4f12fb665e7635e73097f8613516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e40c144950d9fa91baa70a2a22a00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724c51851159844e41ffdefc8a6b415518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd291d0c89b785da7e8d93b72862013519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e903d0a8367bb017f853e705855db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b898f6d58a60d846cc4a24e1a4bf00d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95719327d44bef810eb8209d37a666d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ae63c9341323359ef16cf440482b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5245acaeb9aaa104c9ef940b748e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dacd3ffb6f6d0598cff6344dc2e39c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def47978fbcb2bae038458743287e9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925c9725d86c89850e15bc40cbee0eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3f3204f2db9b2e4557932ad7a52ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bfb080345820183d108cd3f676714529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53ec0988886cf9163aa3f98cf72351530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d8745e202c691804899f255a70769531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d93f9072dfc0e9ff7419a6a8986ea7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1be359c43a44af253d1113aa785c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372382b50466b877a37910dac13a1dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e319368fbc394612a50293eb5a389535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c46a4160a904ddf18509207b0a5957536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270791746960c2680dbc0bca6eb8a0cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e184479dff9c3b78676933409efae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb615e2c49f7b50a9da11b4d34ee3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12df0b9345cbd96814cd6cef00c7760540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e69ce1d7405ed9ff051cc12574d1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690baecdf94fced18667fab27d6c6f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e544519dc65bd0ab0c89d3a89753a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185b46161be3670823082b0927be649544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040fe7a08f391e8cc9b698539fe5d5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569cac634398a5f41c81090cd629e2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c294d2ab2343a3efdb96fcf733ffcc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca47fc055f3809fe53c7a0ffb07a8c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9fc53b257ddf877ff31faeb4144d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14d2e96557a828522d14d09c9313b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3ffcdaa558f14790394713bd83481551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cfd0dd9ce97029e52decc18315fa5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100ef2ba2804dada46200389ff9e756553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551e1171b8b4e388c4896da68769dfc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241490ab1c10d30d3f8d81594076963555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c88ff3c68c29a9b6867e90637cd65556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4999e8942bb5e769c8360ad02e9ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca42f5dd14e69e556e7cf11148d2efb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9197ec753230c00b404e4b79e747307559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa71ad464f99b18e34026e72bfb57f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6236b5a97344c493eab6f9aea0f24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ae3963ae6558f908aa2462fa60009562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09070df6c503e51893f591c99865f8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6a855024828ab611da3fa4c87c00c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee333bce66dff476189da0ede0a1d8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985e36c8a8adea4f21b199a2ac897ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ac789d5e132af99190cc4ce029552567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b74064fd6df0815154cc16d6175c45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67731f369518c0cac72b404ed451435569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6899957641ebc49e180b4d7b7b13f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9f602f68cd6fa667c526976985d1b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5c6486b5c0977eea52185a22b4c83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daffe9cb647039b465a92892bc9b928573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cdb99467e7ad24f09d5e32b904b3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7af2f087480180034a2225b97aa21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d88d7da1ce4d0783569ef9bccbdbf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fa6a89dd3323a389b2134e679c685577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d94db85e34a0dc29187c475be42f2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a713f6434b38dbaa7e8c4a83d78c60b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8676f7050b0c861d9c7273be5670d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02838c0b922588853573e659069eaf85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa821c0584923a47492ce289c88d4fbd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86fc0b9679e61b2f999a9007b3e8ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aad4f5f30892c35df7b6a483d89700584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c6747b0705693c7d6e15e93dedd88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e0b522ce34a0163135bb662998969586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba354873d84d147802bea40cdbe722a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed615c45b1a9954c45df23c173d177588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fa4ddf22691d986a44056ac6c1561589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf16b5fffc034baefe07f522d9d02c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94ca620dce59f2f1a8e72b8f8b2609591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5ef231d421405ab2a0518b7c89350592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd88be16fe43327b4be068cf1eab16593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a24ca1588331b49cc048b899dc2186594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9570f8f3f52a1fc631f60f9ffd2e4aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95db73e1fcc69a6f7c1c6d5e572211596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48296ad52eeb9ae112af248a2acc839597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaad8e016466b8a8abcda287203b95598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03e357fa620b87cea6c42a261a264f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8e30ea30960e006579515f29dfece600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d522f33a843ed1b9f3a00ea38c9e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b82a71747cdc2dab9bfb1121d583f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd95d97f8111f2f2f2505ce1f1ecff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9d358e91127b00a974bc5be4ea747604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffa0bb379368e44fe8d98e489d3fdc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127d851131c66686b8bf99e879b8e76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27136583eb0649831c340f976f15cef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c639ef3c04e945d48f586251048d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2b2fef2d0ca4de1434ffc75ee628f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddee2b7833beb4cd8d63876939a63c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4d274eeb565714349a95a32b64705611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa9f120f5826fcb0302c108fbdbced612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59db5a421e7765baa9ad0a4044c69d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afb9d531eb085601eaf4784b3ad4b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a22d1cda9be751b6c0f2ac50ac52da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccc397425cc591ad2d5070d37f368d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7faa6e58660e2c3388ede995850ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03433511b9f110acaf2441009be9f9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bcfb734e6b7a1180ccff59cbe356b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68876c79655b5868985251039b46ac3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cfc96dcb064e7e6f4cb182d1742dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89eda0d490955eca8a0222507b207b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c99d854670e6c47bacd0af79e02f50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ebb2e0f34c87a2bd190d2d77aa0ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d8c69e9d30449a6f2c0c480ba6ba3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37990670fe6008371c8e9ce4282c29a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1854e6a928cc0008a46b740f39bf93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989293900daa2fc60b00a20dafe9f263628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c43e03b3970e591a68d742e436a05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c9fb8fe4e1636beb4ca91581faa26630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6a3526d006374671c8842fb36a34e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21a4e94bf78ac92efae084953e3f21632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edc3c628192479de89bc5c0ba686a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfafc6b6641941b5d79b71a206a860634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b689ec05fa5b36a95f5e5b58e407595635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e4aa5506bd4171406702830189685636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48711953e9e86fc5eedd69d5e533e1c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173e0d5a9b165a4cd7cd4a0b74373e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536750dce10f86a9e37fccb6a609a67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f2c9a380bbfb5d233fec60da8a393640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b473096bb675ccd74dc24ee8e458f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02067e3b1d7a961376100c449643c162642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f0eebb586114882b799bc1e37449e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d75117ef169b89cc9b10e059ce07b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd12b31cb9e721bc5f62d60b059191645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b73bcd54aac395a4e4993e979c207646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dfe0169b38439a3cb422947fe13cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55090c4a3a9d1d5fd018a30f14577cca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf9fe8fb9a235ff362f5764e04d52d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b6eb8fe6355983740fa8c9ad58608650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b329733fa2f5dfde8b7a98e5d132cae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8aab40a13acfd5db89f001ea30418652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2faa76e2438b1b463e81301c3005d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07841303df83141e1fdffcdffa87ab09654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17faa68d21485d762d0dc5bb48cbe13655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7535eb9ff4f04df69e63d3f821c4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c5b19af3f6b5320ce06226f012bce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3380a8679a6778796c7abc27da753e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c13bbefa14ccc4c0fc4e414e005f0d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abeb40ff6c50187253ae88dae925fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18199df9ea4a22e69ca144f368a26b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d447373e1eec5e9c358cf080ab2836662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c775812b3e1af5d302afcd01370828663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab2ccbd84311a31ff47ebb2b8aaec0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c73899cb9299f681a6521c9835e2e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a085d404b9bd126c00472a00c4ca0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c67500db0a1661e3ae1e1a136bdac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182aa05baee4aee76e7f4426459a4a6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e788f564b141f5f39bfae91b97d31d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef1f0c999acb067f493ae18a526ef4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796d82a6a7ce0f21d2bbd8606a717fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b77ee4d57acddfb49812e5fd4cbdf3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1af7baed8aaf10dc740b7a8ca1eed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f24b4bd8821462f2c66e43404cbf51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b7f427dac78efa9ab5b2206d49c93675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa79635da6aa0c6a9f2e428665fe340676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330d2c029df759272537e80b067e060677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8117b2b7c836637bd263695f76882d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f759f58004c1aab2c96e67eda391f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfcfa8271709b23dbc88bd8222026a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bd8e00c8c4fbae75d4d615cf4c84c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1458f15c712c41074ddc96726d680682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d79d7accf0719c17966a0028bd174d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feafa061bb9b6c1d570c8734ad80fb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d6b3ba23323bca85297d31df9d042685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0b87b3a76541b8dd55308b8576f5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cb17609574e596d2032033380a6ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec061bc4650a20936d9f91ceb9c914688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d8d9e8bfea70fedbb2e35c232714c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285351fbf49f7a46234251fc10fdf657690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0b8d6df86fdf9ccc972ebbe3fff77691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2317b82b5776c6b5aa6a690d2515c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4023451c4d250c96b3580c7f18f9fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89617f76e5237bc17e0033f24129da2d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595ba4d210a2cb1b6c0f9b6a279b04f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb22bf2149d410c21ed343bc76d307696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da949e7f083421258299fe300590d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c45646aaec5c521ae1a259a00e933698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a97711a45b31a9ae1324dd8e230155699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb0b30dae90ac1b0479df36a29b0e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873d139882b1f59df2c572cfd5a9ecc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3dcf93e1906567b3b0090f89bf576702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ecad2d07e01ccdf9da2b90fdceb11703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d96438aa69d6383c990a1c89d0c07704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce861166d23a4aefd81d8582fe492a78705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec815b5a8ad54c25d3934973ea8f8b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad886b860ee045b4764c600c13fa231d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcba43c38b9e07f12f63e9727fa8287708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e4a8226c0a6bdc566e03a16da6aa0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f282a1cea233a6c53a6e1ce3a10085710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50005b3ad1abf5400eff8690baa41bf0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a261de026625e8077b27589580a05712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc54758b7cd5557736a82d17cf05ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a396a4539e5aad44a983f5c081fa84b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45589b0e9e3fd3d82f292a699f2827715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aab9e739d31613806f67f4bf147dd7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d677a8d68c12f34b9c233d81f6bfa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaad0943ce1f90e29f706746ddcdc1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00954c288d2dc191d815bf9c3ec48c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd3d36f84351f6547d072863852166720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf74fbca580701ed993378639e1e2e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caa28703f63d2b37a77a2dff96f4f7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab7cbea07dd2cdc4547d2cfc04d192723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ead8aeb88f8183aff7ea507b62b52724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28d7960e34141dc59668089833d908725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e064be4ad9f60b97281c44dd98f2aa8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51210d25474bf3f4d9a8e618e766b06727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4645a2de312c27094e4f3c52c6be6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4613a6975a376d977e7851ace016550729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b7911283e772677cf6e1b87b471fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3bcf4a65e783644abaf1bc76e455e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47891b10092f231416d0ce3d7e983001732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105fb441ead3a45dca64b05d763f4ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fbfeffa790c67089f22894194eeed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc27f9d56674c1116d7d8befeb8984735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09dc219d63f93ae512dc2be66fff1a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95ef5962f149e803d528c173219fd4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365de25ce3dcd1e9c920e776a87b6732738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb51b6f926ac90584fcd23f5ae5de9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb729445f86599df65e530699735f89740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff0865ec7d6b6d0c6a08091ce5d408741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d7bdeb4aa32552eab7d4e9b247c42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156b88eeb10d19a26c5a5598d688a30743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e1762d1937fbb94996d8c8e4ec668744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74beda27fc0d826cda04fa388078fa6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3eef4e255d85b1626662bcc2a2d6f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e23b71d7396bd71fbeb6fb6ec9e61e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb89937bb91e6c1ab4385a345699225748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40fba2950d6f3c382b8fb12fcf509a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dca7889ac07fedfef2abee44b86228750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29310700680c0a8d49975d5bbf9c5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4c6256b7ec17ecc4b42045b22f572752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e5f9b61e472c2314acf01df047983753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8c7aa46359cd100802660f4ed629e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812816ca13dd9da089e6c9085eea84c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89ed0eabbb0b168bbd5d14e38c8e4b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c995c87230c1036be6156c0de89ce9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b68d9c5be23fbb2aecc8f29d6dda53758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f075395d8512cad02480dc796db1f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>