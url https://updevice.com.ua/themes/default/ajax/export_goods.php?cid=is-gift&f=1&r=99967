--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec201be0c416eaeb3edaa1cea997dd2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6d9eeb7ccfdf82feca1335db58cf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74a8a146bd8ae0974a5c756a21e1c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966ce76ae5f6354141f934fba9996c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444f8d61565c06722fb7653f7479c8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037b39459b96c61f9b8a3676e861a966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa03d529135f1d64e5271d73eb5e8677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77582001914e43ab5a4727e16e37e68f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598cf16acaa7dd981cea629b056650d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050c248337c316a44990c48995658a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2d2e5fe13b39e3e118fbbf2eff94b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cf7c65740643c2e2273e8808f358812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e09a4399db3f5fc82f7ea03d8a0caa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0d5bee7b407caabc91380d0bf97e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a1a5240d3e1fbd135865c6a0783ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a2fb40bafd3f824226adc929f174116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ee2de3d78ce7b8cf2508227ebacc917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dbea305aedc6691b99849b0129fca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b06bc567d6ab17564ec23f99b2a4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382b0e216dc2d3a7cac77de9546adc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffdadcf2cd53bddd47bdc0b8ecf2a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6d4701eb6a6b4540611e6c9804ec122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97326436858a83e01fc746ac76b47623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd773e101981a35247de2ca460b50f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bc87c5f8e70bfba1dec5162aa488925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17e457f8634f87b1b73f2fc0ab762126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de436f85fb9d91e04e66a75bbaca109a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b99d9dce2fdfada4d741a522cec9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269a5c2522c861012ae9ef427d8d68829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86675fddb28bc4d31c93f74259506a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0238d8ec209d77ec9d553f620e80e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ca64008c178da78fac4869d57b91832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfe06ddf7244af99fcfd73eb65638933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04398622fed1eae6da2740dac6efe634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697abf241e978a0c125ee2dcb45cfc535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc1edc72e1300509c7794380eceedd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75b722ccfc9039fcd66a5f1506316c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e6756f98382493063295cf18f5dd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5de6887f70fa8ffef572d772f3bc6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313d1bc5aea339ff096e4bf3aed54c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e87beba3259a4a4d27a71b1fc348e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba8c9e859d3312d16b618dcd41566442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722eb3844803b163ee61292cab941a0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae5a4d1626e1a9a7770df1a6dfb48244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef3f8cf2e2fb25f3460fb63a90dabc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a265cbb7df940fba67324dbfb767a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cb5ed6e4a61fecd4811eef571b2fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738a6d4a5af99a7cad2fff3f20b125f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353329403e17d5632e2717cf452ac82949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c30a6fb8e4bba94a3e2a9d6207db7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1fbc194be632ab837de61ce644c0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba92ff85fa5717a494f4224c07068a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bcfa873167d6f4f0b847a36c1828153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61451fc7cc90388e6d0b8253d58f179d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d14c1210f50227fe40710396f0a57c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642895458b61213864e63c5ffbeeec7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a036f93a48cddef671f55c191b6b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc658eb53f6ac048711399ad54185b5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab3e89e7753a70f421a32dab927f6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb40e0ae6d8ffcd8a96d1aaf5ce812f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baee8d64f256e41b32ea0137ebd4d7f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf738bee8396950ecf7ef34b718f05ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bdd05c0eaf3ca7b785aaaf0a50a9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09ba32452782011a2a49d18c91b0a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d91de442d1e936440b969d85c7f7da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d39b8303204a0396e5f8e57353592766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece192be620e9bf7098b70047575d9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c40429f8e9e8da1472d4c4e5d2d3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576a8f98346c9281f331ac8eabd888869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfb417d512198b062ebbc46f2ed45470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f9f424c77bbbf0467c36c68d1931171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61c24c2220a9a816580732fb06006c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65542df7a717a9e11bb685a5f1c95d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780df269ba861886e3ce6398498c2a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63017b99237e76dd96b0a78ee4e3fbfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819a4e57a74c3d5d5fa92e173dbeed476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb0da2c928644e02e1d84924ef8c8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c348726d8dddf64231d9e4c11437878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6ff45038e50d37fb422497739b35c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5023deeb7f909cde1aa203fce98b27480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf96aeb6b1249cceb57632aec33e9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a65e9947960c3b4cb2b47876a1e61c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3180bd9f8143d5029ba4335d7f530783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8d31e4e95f63e0a8ae45587f6854584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14ce8e75a177b1d5e496bc5d7d729985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35adf9675b578676ad73a9bd59d7c0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089370e84b4d49bc1009edf1286cb2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0488a25dee3b803dc29057885797288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622176fe5deda966570b888c3d8b05a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af898ba6d1b7bd34125ac2493dcfa090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca22fab9c086127558bbda922e807c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f525ef7b369d82c1930e7121e6514792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7df1da66404bfdf51d88736c9562a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395c2c1d94c9b89f46755b83ab3677794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f5ce8d412fcb7fef9824b9b46c5c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe624b2e19ba988282b18af503aedf396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803c14d42604d5342d2af6b2bb9764d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ba6397c718af9b33a183e6a37b90b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb7446dd64f0a1d818728688fdb79199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f15b29856407d1d19eb91b4f3c653100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c9c98d130626ca9465891b043ffcb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb755c493719253f7ed05d5f215d653102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a67f3e0e920a68fbfed6eb10e848be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df1ff2b47e0a68f1f71bed9d588ec6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3cae7f87f4541a658c200ed6b0c88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d958b6f351488ccd60aba5233249f97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89ae1f6f3e2db6ae5f4f979952eea3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36098d82877d41edc8d1d377f46ea1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f98bf43342fac7444f218a5a896df5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a02cc5b2d02cc8cb24d3dbf4c1a37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c9b17adacd25d74546c630f2b0ac9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93178e8cafbdeb047bc1619062d06c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b399fa6ff40de556fbe1f1e7f8233113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91112077b916378c4c6fb7ea51b93d23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7fbc910cb4ff8c2acf83ee719e17c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696337da9b98f8ad195da7b18e0475a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f43d19f2464fd607b2628232446ba2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f87cd6f12ad508b929fdef2916036118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178713bf5bdd87ace874e129d85bde51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd0f21b595a159d7e27167d16f7796120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914117f8f2b579d98e343dcb110f4cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa74b1ea0a4684abb200310c00beb12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447dfd0023c02c3e4c5cdf4d129fde3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1b7e956aefed53400541543b1cd1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a574e013a477b54a52a43cb8891a3a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b78bfcc5484352f5a5d9bf21fda0e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd37f9903840e189e2274533900735127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b5aa52b80afe89b6ee703e19644aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded84f228a2080744ea9e81cff87012129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e05333d5ba51ea8b6b54ad8a7d26c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb361db6b8764612dc0cfbab80d28bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66235bba46477cf699c0047e24b161132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34e1eed2d57ecd0894a296b4e07cbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356eee7205d086cca53b4b602fce2b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16225ccb90a8192c351d85958924fd24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050fdf2d944057f5e10e15690655302136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc1ddb137b4868770059153e229477137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24beb6228074fbf801c434a6fe5bf8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b395c2f186bb171123524703914822139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddce05aacb3832e265f7fdc1afd7ae5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51433eb0b6826a6fd2dac199a16bfc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c14e761c53f06658410547468fe096142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8952dd605745481af01890de268873a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf96816b774fc7c463d302dfa4052a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fb18c2cf246f468f79df06621f220145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90653b50e47c1efd45235d1ae46b32ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd1fedc7b6ffe16eb6c814832c2940147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47718297956ba47c3333609dc2a93350148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24db9e9297b624433e11dd5bc885b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003cffc2578ac73c4f07ef17337a71d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ea8b4387d93a687189b7865b2e62a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53346563d5b5010b0dec8a3b0a7446e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc50346da9992eff1d3d540692df9e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c07c92e85fff7965d505ca597f75e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f360984a8eb3b49015528d76db7a8ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78119a0aee69704811ca915d36643f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998bcac979f930d2937d21b66c37179157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fc2e2b358e29cfa56cf94d07f8ac5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cacf13af2cfbd7cbd50fdda8b203e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388cf2190376de37c673925ee8c496e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc26a7e55bcb7842d90c2fca6f4670161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095dd15f175c6733a65f627b270031b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ddd6c0da380617da69948194bc7ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3c0346a829e2befde18cbf9502673164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f87c06b4566d058e5e478c5c3c22b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761538c584edffab2e3e50c2ef1f4f05166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5ecdb9a146f6ba3591a4e43855006167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09487c5ab2d1c076b26c2543c764246168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1de90bbe2725b9a1d87727d289330169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681c1d47f59e2b4a70f857d1961aa65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf91a533c1f2a53482def77a3edd33a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca42136359ddfcbee05d7dee6e31437172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e747b6b1de416abad37258f124226c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3014a5f6cd4df3ede167c63a5b91b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aab51799028a90e4b58bf0575182e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427431dbbcce2d0e39a65bfccbd8c672176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee35e805aa4afd8c8bdd7392d083e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ccd02b8a56efcb7064616100ae220178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db33223d97423b9b31b9f1caf33a20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2931fb5d3036e467681bf77273d07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342309f8c77b25e38701c151c6341def181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1243a50122c6cecb74ec5fb844b15a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d896223a3bf014538bd6cbb3e81ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a01582f95819a2a994b23b19f6324e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7447f405a54035a8fc8cc00044085185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7e9a040c1988c6156c592a9e7e4ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad046b75cf2f9622877abee21a334c36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b23ef17bb3828ba65cbbad133fae1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7c2a7cb591d7ec6d8ec4c92ce3b55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072dc67f0011651874893114351a231190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794c3c0035cba8818573e8671051879191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4405f8eb95f12b5bf0422ac3ccca31192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737baf3568a7646a3c2e59bce340f8d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7be634fdaecf7252502e7aeae9d07194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dd56b44a35a9d8c05c0978942933d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c896adf9c5b9e9a6db8f6d999badd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9e6dbe574eb9c698aef705697c509197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9fa44c9efc57f66d965e6ec01471c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3361116b4087e74fe590ef0d996b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bf1bc2083c03e599d4cdcb22bc89a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345fb0aa48f93e846a0daacfd11bc0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39270bcc24da26547308ea199322a0e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652157e94f3aa414612a13359856b589203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347358fddd5b62ba4dec6ab0812fd3fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebfce5f2327d459316bbbe0d76ce2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c54d319cbc790709659c531c3e197206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087846515883f57b75c8dc59531514c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c49c955bb859b55dab133ec58f228208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8845204a47cf22bb501a44416e8dfb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4e0b8ad154b98b092ab9babaa2a42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163087b8a87ed9969612dbacba085b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df116c38789d975dcd2fc1bb096c9f38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673032be42fc760b390b752e169aa2fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2c87736f56832513c3a9a2016e91e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b3c3a844f59af3aec502df22bb9db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194fa15cb1e2fc724f9b8c9268a9245216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd43d1e60ab82a2657147004971e05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38c07e119e2d3cec40f287d7f1c5a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe66ace92ba7a67b468f818bd6e2b3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee5072e3fe35ebfe545c9ba07fcec9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612052e1670ed840ad9b0e516ea84f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833993b5f2bfe84a76227297b7ce7e6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75378a9f08112b65879086643dfb9624223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479de4181044f2f91a0e3ce7a1abfa95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cc066001e38f70a65cede11eea28f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830125f6ffbde37dc1b4110ce355d6de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca75b049e59ae78f9f92f0325616dc3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16220bb7f8a10a8f2af4f8f366273e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626601f867bc08eb35b7297ef0b79b49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4860a18660f21b5d52dfc2f5d1b7ba8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7000cf4f9f60e8f2c0ff04d291bc6f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0ef90041e66ea417f0e2c96099087232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad754c1dcbb3df9d86763aedb354ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74b338a630e56bda53f4944f187140234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ded040d052f80d6dd1b555f5d11167235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93186dd6f1fb74c5d8733a5c4a4bf74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac83fbba20220bf29bbfe4e07d365d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a15c08ab6dc79a6e03a5825ae16f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5a861f00ed78e5c286f8cedbbe9bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26022cf4d9ce13f108b778a4de81c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff0a990a94a37d6000517c946f598a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894cc10bc5a5205d40d6845ecf30ea5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb91762ba5cd1132314a7f9f74bdfd3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed961e9078a4b6476280674c2e89b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd79e67deee425daf6b85d68416554c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee7546e58299c77d32ae4789fef723246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7bf372cdea3482cbffd88ae113372247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed2f6da83e9e20ad7ceafe8ecad019248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495d9c3766c657d882075b1e14c3534249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcb717887e318c897bd6e0753bba3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34d28b4e18e299cc9259c01f99be85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6690f66099545c964d83ff961252de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e0257203e4a0118f47570f69b8b6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919763f51702d93ac8bc76e6936a7e64254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b264b308d29a75e8b74a5bb9a6859255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ef52842016b55671228f7c0ad6197256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba973d638e932bf74c80b7e4a01cb3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566b4e1ada1571b1d7f03cfb3090935258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e792a035ede492db8e51a9d2737b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a793f64e6d60c46ad1712c9aa58ec5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4caf3121e1f37be51d52bca12c1bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3537f0f630c705e9ab29c3fcc17eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c2ccf937bcf53af5b1236ba53a6ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d296df25ed21d523f52e9fff30fa4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2d0e7291800c5076789caf01013e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07633dbfa8837ab9a65bd01fe4107b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554d058be665b73ff82a4fd52f53519267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f6ae187b9df534488de9ea1a30221268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9bb214ea3c8ddb484c3f67ea12701269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78714c6f3b30dc28cbbfb9a4829ce8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63d4ffb1e5bb1a8c2b8713cd0470b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9a7f39fb406ef355ddd06deb522bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010274eea0628e01b410c287d59924f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b73525acfd76b39004ac0038af9a9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bfa597cdb1dc55690f0f840cdb694275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225ca5b2a4f866f5962dddeaac22adc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759bf56df037f7f9fca4851ac319941277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60d7b8c8b8f6f43366e9c331e49ed2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48dceeabc6e56c1ceb78c2d42d5e3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b145a287b7a99e66c57b4e77b0103b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52717f2a350194cf1483afc6927f0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3045568b5e14deaaa40cb02647675282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad13b077b0a469aa45d2184ded4f1bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68babbc6f3e4e1d00428555e40eb7ff0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e1ca6a4cf558fa8eddda277cd90ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb7f55203f78140767ac2159e08581286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb41e410eb64a20082d55ed98f84abd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5e7969fcb2bc6a4c7b20e52e9f797288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de40a1f4cb3469bb650f4c5d1b49dee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00152f1d28f94e95d7171e664a955ce4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3abc8fa5529dbdb3ba3a73a47ff47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421eb1beb9a254a2e20aefea5ee29be5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79146f63351e53ba031900e540c6e9a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682eb783b743d9b4ab90d3b0fa33e625294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547de3b2df466642af45b29d274e3f39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443298c29855884b0e06e2439d77a050296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26dfb68480c8245d987e1194e7b15f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f16d9c50815a8217ad2994a18d1319298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996a26589fd27116645bcee40c2fd71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbbcbb971e29cdb174b16e04cfa416300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf37c1921710206ec3e334567444873301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2da5298d40db5573abe8f672c13036302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40eb66dcc7b9fe72e315c472e416ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6449632f617f7416b88eda8ab24d34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fa8505e3de77601312b0bb1abf143305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe454c53700ac1affc810b44e9ec0b00306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c7fe069df651e93bbc8dcf639f4cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281a358dcbf4042b64af7438e4aa575308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30e35e9927b80ff3cd648ddbfa1c38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21716416beb726adba85afc6beffc46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e4bc4bb18b06f14e76a23ade906d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c01b660e02f5cce8d19cd861c49a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe487a7e1ab8a98b7b62b7251bd5053b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1c7f438a5e7ae10322ba3ff61ed8c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f9fe5d3d127c0542c3dbd8bb8eda0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e515f72226f66d0990da3e54661af58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477425abcaa573efc464286b3467f066317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3478138fbf8e030367a939aea3d7221318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af024e9827ca3a914c522ff7e764345319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6488da3c841305a7b5d59195967ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e9fb7829788fff2de9352eb9c4707321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe056356398b986a5f4b3156bedffd20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc97e57805fc11e9d8b8fbe7fafcb4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5837d5c27a0126148c83dc78127102324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4d4bf511af53dc4df77d32a7b7afd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14668bc28e3e189e467a797bf7eab4ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d3f50500bd5c9ef50396bea03e9d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88657df38eb2b6e3a5386f09f6e5106328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac46d06b93c7b46fb84ec84ea623fc9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac3c674643172186822ff6459e01ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bde740fb24d6332c706a9fd7ebadd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28274dbe1ffa9f722c874a6d8cf40f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5f617a89d576874c642166601e34e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce0760bad804785a1b17672d937a95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345acaab7889e6cc23c109959aa9a7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8e9579a50c73c2dfd6a07b95f8e98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093a055c96363673a19fd316f440768337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3af671436ea194c12bbcd2d9215da4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b928ae18490d683620ef4f038c10268339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca68d0c21145788bb348435a40dbf8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f159710709eb37f30b8bc72c87c8ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf60efbb01db8e9fe4eb30007adc46c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfc4542bc0e47c77c1ef224db80e14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9799123af53daa735c460b153c41b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007e0e08a9fa590bcd1393a4d1c5264345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70142c15fcca8fd08ca6d45ecbb6ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27b77182f24829d9cd62afc9c2dc7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddd39dd6bbdd0bd2451eaa9e30c16c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd039d180dbe4da3fe235a02be170c30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d3d8d1b2618af051cb4d1fd009124350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6b9680fd5317d51f2831ece19680d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f007cc25ea77d998fe9841eb83c62352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e4fd65737cc135c41776577384952353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589155d480867bcf76ac167d55ba11cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf673a46896feacb2fb448a2592b8b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eecb2dea268f280594519a21a4f09c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab5d1c59831c2ab6e748412c85a664357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32658fd194b665c98a6e20cc97915367358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced05193edaf6fe30521354a1b037ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fa4997bc29f843fb0ff549eab5266360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17bb3baa28067e999e7d07723aeecd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a685671563e12e90cf712aae45b86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3bd144ff1834909ad4a55a1943330363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea51c778cda64a697749b94384fbba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbbcc435ce60b02265da55fdf889a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cc5f46a47bdf151aa70f785d9cf28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3da4f78df56716d6e7b7eb9ff2c79a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e13f27e21aace50eed6778c964d5ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a123d2da7d80c039dc59cd7c41218369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3c5cf7049ce40f43b59635e5219b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4e6f206b4547f3a1a75ba31c6b334371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf9e36688a2c1a4b4cf64539370c02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ed566728444bfdea408f8726b6027373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fee396107ae1e32b1618a9c1af3602374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153b8c25a089103c3bbf0bcf770aa75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda8d9762080fb0acaeb91af21f45c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246e41d1282986795d8ff3f3c0e3da2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5b2cf907d24bf19633d45674bdbe0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d88aebf191d3208b518c8ba3d07f2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3037f38d7b5687d78e8030a294ab382380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dabab08ee813f98c56ddf6558c64f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850ba6d190ae406e6508136d2877be6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249635891e59f5016ad3abae606123e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfd1dde9748b19ffcf2b9e72464ea9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fb78c7b33d75d91d73a6fd4693927385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746bf5c1b2fc859cc6d595f4d007502386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d342dbc3f9425feaafc2a6c6f4b3c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723077b6001b501e11e3239db9d9433388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62c318254dcbdb2518e334bbf03e12389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68aac03cf56a8f58374e1ed55d4624390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f944c8b9c7bfe847a6d2cde872205c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac797d93fe74fcbd51219e715a6dd1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926a5f531b983386cf4c27d547a1f69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019977d0f9474364ad2cb950399c9b3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f46a3339cd1504e31af7fe713013e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b026fff5409f2932f479098785a1a45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76365b4ddf12a6cc0f2676535f730b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3e1938fc4ea3553c98c127202e1ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bb848c49d86e39fa6bdc51889a3b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efc04daa3a5165c38cd409d440fce0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5be3563decda8e2c329ce88d5f7a71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7458189429d236eba509651449d75402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bcb6d4d3f3a012f23d6f44a63d5e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b087504f156f5aa9ebda046b4ca3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48910aeea10c690aef8d14c4f245be29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d092489b04975426f2a3f285d01867406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332b067326de16af2019751001c7548407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e9c04b740e08d0c084deea1f8c20e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bd436ec8fd86f639137e9a8149830409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2dba2af1e599e1d8348753bb7b92c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233031f5f5daddf2f713c74eb6e69a68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb2f172bb75b96786287eafa2054a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f98b26e21588cb948e2463ce1ccb8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e9ae5237897bfd769ca2b1395f6dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346e08b7223c1b315c2e3fc0af623e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f541e81cfb7ee403b4c4c02003aa23416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0e4ebc2fefa87f85e756303fbf154417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9730075d4e782c87acd1c8851cc2ce5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5edfe6f45253201476dbe9ab062d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23120f2fe7eecef75ce575723726e631420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a80f3ac92a1547afbf238584c313a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ad7d31ca30392234410c4997034db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bf18fceac1f33b26273eb34a83efb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c93af6ef5826d710f22858f95af9ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddc609b4e26be8342efaa330960f29425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71672751cca643f29180a9247f196ba0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcd83a455eb01ffa7e22465789f50f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ba657618dbb4002d53f8b23dd410e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23664684aaa71140c19f10d3bcaa6228429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddfde03785e4b33559e7abc8aa4abb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e645e2c9c86f9c2974a3be6446df44431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad7cb0d90b37255fc8ca95c9943bc2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789733b735995eb6be29e40deed8ede433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ff2b93653f815efd4068853016882434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c3ff89ef6f71a8584c2e9600dcd39435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c12b366ca8c1f5a683daa4ad058a3b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f29f1a0a41b334d5bab20ede2d497437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38324d9892ee697d0b260f58846a468a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b89a787b7013582221d134fef4321e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539edadf76b82400e4c5243b980b922440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f979160a6ae297581087f7e08fe0ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6109e76d762a65524ed78f7202049442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769a9b23f36bece54587ab240ecbfe2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cf4ec0910af24615ae482f903e372444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b00420faf7787d7ba9daf2f16ba91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab0970ad8b152381cfc5c5138418b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9594e0f91a410f2e42042863597acc4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb01d8010fc8a8045c5339ab713008448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cdd43e151b85ea23c66abb090e3f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7929308da536d4de14d206934a36666450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a62a984929415fa336817bf44fccb4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558aa567e499e12f1bae2d04c724932452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c234e5d0ff55b50829d8a789a7b3fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5fae4ff5a06478019e186e15a4fa3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3131543ef9b57a7ffbbab1638b63aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90747678e63cec3005706300df749b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6357f3899d5a4190608faf04d594bd3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793c1e38aa42f8c2b17b08a588dad21458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fa90275a03fec6b4cdaee146c4347459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807719de9b9a25a1308727fcdcdaa52460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa789a2bcabf668f5ceaf7ea60a66a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96f63f2140a4e4219914b8d74995fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c8fc238d0188886c0749eab3d8fde463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03ce2bbac19c092c7fccc636425cf4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6ed1608f58c134a69e83ff8d600f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a671e9b554e522688ce98e763a116b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c89d308b05f1a3fabbafa4fd8d66a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488101980c114608aa0a10a145813b51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92728fc04f61e5498775d6711ff15bea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caedaa28fb08eed5f23cbb02278a99a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adfa55daff37067201c7057aff56bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30f876ee69c6cc6be28a61860ac1e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b64982a711e94f72e67083e8be1878473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37463ae9ff6e16815a5161eb2c3e4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8846c20097880f20b503f3e35982c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288450717ad0eb071e8fd41797147bf0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d230c90b06e5b1ba9320bbfd7926be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076688f94e95f4d851a6b92903de7eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7907e5938920c7f31ab91238eadf2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cda204913d011a38bad8aff222f98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab47e9202e880458053ec90865a2ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc78f9cd27701ac27216c1d0c38891482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91a92f02a549b86b007c238559fc31483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195b67c0123cd422f212283bbc353e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea7e6d87c287b4f71ef29397b7ced9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c8d4d6f9a30e1637d81ba9ce3ced0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab6b2f555203a9268f95f5ef89f22b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e408e87a1edf3e425f448b745a5d36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ca01a5b4e6f2dafbcd8079f4201cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193e60f1e2c6eedf43962c47b5fdad0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3330ead065e0a426c747cf26652e144491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6582bd6d4d58d0cbfa8185eb04ec7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2718999f0404fdb3e3ea1859427f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19868bc4605179635c4c492754b1ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96ddf5f2562040d426356d08a11a39495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6a1092b7d07f9f16807874cde007f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee81cc2f7e6baedd25cdef6e23d2f59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70073c036665809e3868550015d2093d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31ed7699f767204b988c1782920903499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afe3e054b9a574bda88da8b4a4f531500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800695dfbc9362f732208362e8007558501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1867bb9555b08e71dab55c9edcb10502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566ee0823c4eb9bc944cd4b37b31657503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6561346d08ab2329861c943159ca2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20658274e1d541bf896ba0da21695084505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf34d9cfd45ab5340c74fd5e07cd211506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18c03b2a6920f9f6ecda2b6bf4fe7c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fe2f7bf12fe7f9894b342e9d7752b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f67bce9d9741bc2cb769e548d94f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec9bbbf01f3e83f6facbec1f954f3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbd80ab982a813646c504ab93a5b27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60d77198b9b722ff18a19898ca1c52512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703fb82521d8908800e72a191f8e7c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026156cc8970f274927594117b43a388514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bca28690cf3736bff9c947fa2c3df9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e82ac05d72d9956f2acd6749d34120516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdd1b70787a3660ccb6112d6cdb689517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dd2151f379bbb6fcbe63cb3258766518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5403ebc0d565497227f31415589191a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3679f38eca4b7cb6c19e6a506ef8b1e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116c6a2e4600608504d3faa26be2658521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c45868084065ef405ce40badd136f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4c9150758b06bef303e9fd740ba15523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77e5bbca7eb69d05fbebdc7df958dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44961e56a3181b626217aaf5de302b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163899dfa03ea091fccc2ad8d1a5acd7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025816d1a923db046a69db04889f3f1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21bff0a642fc8b2d6afae5e57d18c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427410a42c2331529863504d903594d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e769d435b02af8d93731af0a226b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679aa4bee06844302e5e931a8c43803531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1455c850e7b8a51c2aad9af36fbbba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c280e53f708af715a5c5b695debce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5de5ff8c5760e6d09fe87a1db2ee4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b0478d107455d7c09593388c74aba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ade78c1d45ce2ecde1be921555804536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2ffa1d2c18fddd2f3047e62350b9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7554c2494be1ead1802181976dd66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4efc057c0c03f71803def2f4256dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c222f04b19228c7956927cee400488540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4531c364b98eb51ac8fd9e139001a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bf27c0aa19bbbf5e259e5187ffe1f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e561b84506f878293b640487b87a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7875a313a9b88385035a76c213685c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfe40407a2237af9ed6e8e026e6824545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32f58de0a5c0224a3c54e2309eed5b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afc078e86d01564b831cbea8f56ed7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbd8e3b1dc01bf78dcd003bfdc2d0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07919fb89d785ba948d1d8f054da0b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62c89897e2107aa45a5342c54e35ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f0ff84db5ed67de9ee3c212ae91ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fe8a4f64716bf5495be1a6a4140ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bfb9cd849d537efc9a6506df4ce64553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9a19a1019e264d60f9ba0bb593748554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d99696f7d4c337d36a6b8c6d89935b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f7be4db86a7ea916204fbecef7af4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5833a0e727a38e899d2c0c10f7c4487557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f59e068e1552caf5aafef8bebfcb62558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efead4046c2b45925584ad1b549dae1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cdd242c0bbfcfbf2371bc6ee10955560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a941875bd57bf0501e16a19237dd4fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80878aab44242193aedf7ddb9774c09d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9a02b622ebd93b3727684c04a71b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454eb4f08446411b84985d2c820a152564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eda9a57888a6b8e23aede2f39c10d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844994a8fc19fc6446f10b60e05057e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44306252c48602bb6ae6fb5bb967a92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4e33900964fd62249b3163fa322d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98c2cd6e8d9cd54055b175de374432569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9486f1566e8cbf9f966516373f273570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796de7307f52b92b73d1f1d8cc856a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bcb699b84cf2cc254373c704db84e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ead4281898c08aacb49f50e92d312573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26910c1aec304a47a15eb428657d740574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37232d194e92912a75151a9a288985575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98c9bc418415a87b001b496b00f1f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad98bdf7421ef825067657ca936c8f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e1622fe9d12a14af8fd8698023b60578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c44bf735866cb0a18d96fccf378e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565ec860afe62d8d7b8722f9e63a42b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f249abc970dd6c6b679cb16c61b3674581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373e8d4874d133358c7542a35a97d5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e00d3c74a582894a94bfab47b56e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf42632c1f17eb142e6175d275d4f6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9f7c2ce292e94f2ad388e838a87fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e0836f93907c904c6279a24f98c25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1fae84a5bc952c88c6a2f1dec94a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631cc7950beecfb1043ab962bfeeff3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc84931910bcdbb51aebbbcb63ed61f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b74e3f78323ab7abf73629794af18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b1360f13b93ff3ac073659605fcbc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df730cfbac57f86738b63f3cfa5405f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49a4f2713036c0f197daecd6edc256593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac407f4b8214ab2c0a216719ed7c7482594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a55ec1ac0b4b78b6c9a4e6a1b28d82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc14aba0cb3641271c0915ecfd5452596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8f46dfda7997131115731601bc2fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee81864094818a79fce60e5832d3ab4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81d1a812edd544dc0a048130801e6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afacdf1e53aa26fdc2b19b2dd6df5b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba82f649ecea955ff2d592677fa3ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e8f47cae2640d20932e084ff7852a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa490c0e73e548e35c4acc1dcced8567603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a9afd39f587ebb093b740ce19e51b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1ceb45346551f0c2ef408e1c46daa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1349c8618aac144abb53c7a0176790606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a9a33ba561fce669fb739b91980a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bf4485bfc460d8538d00c49330bd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3bee0f99b5af90225d184448093e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99bdd21b432c5de9e83007f3738d15610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc9fbb58ce1947481c9dea566d96e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22a98e72ba791da8e97ebd5e031322612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cf13459fab044a1d802490c617d7a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07335c88301d60ac16d18be13bd665614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2a0f8436a681399753cf2298dafa1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6b513e2a289c8c47729fa9c80f993616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5045103666d0b057daab4cde83a0129617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fc8deab031d2a8eeb170902dca3fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5431b5842feb83186e6851ea566ce1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6fa45530ad21ad27cdbcc3bef0df8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554298cf10c010303f51c6137339c170621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5535f35c7e384f7cf628259af36ac7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3a97c3bed1b68f8b1ed7462100105623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cd70250b97e811b9c9cf9b10a3cf9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a4b68afc91cf475be5c787ccdd701625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184f2d74f3485059258a0bc031a92ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8949b08fa218f2a1b79ec6027880f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd510b76dbba5d000177d584fb8ce3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2868dbda2303f8408b7b6ef1dcb868629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77657d414bb04693efe5e85208bc8fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ab1c2223782b00d48a9d039304bd3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfa655f5d4d2d4c009198567dc27e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccf577fbe5f67130ba45f43e76ba2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cde19f54c1f8021bdd0be2a722e434634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f541d0ad7c6124e176573e4ca1328ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8193fb873f455705afeba671f313e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd88723277b0d7f83e96c6bf1096a6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f935da35d3a66dc7c4e92f6f890e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842d30d89a5da0e7ab8823fc9af36f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b5c29d38240bec87259628297566d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6973843cc1b1fdae9c0107b7c095f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56093dde4948338384d9b8a2253e4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4869c221fc9884c9e6268ee9da49127643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6016ac89f8a7238da081c864fc40b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17004c577370fbcea12e7bc4e5c11c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f572c544e3d1020e1fa81e5f46c3a3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f236e82dda283d0f86e8a55aaa26eb4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6766a7afabe6ff58f523e2aeac1b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faff779d0c56d07207b456866c9a7ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc93118125fed24b9ba9b0334a0bbd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c458be04a1270252d9f3efe94d6d370651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd21665262be335aefbe05790542402652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f07b90762a6bf9a3ba2d32293eac80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff707885417df5640c170db4875a6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fc236d8ba25bf28cae3c27fd6a727655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaaf8218b0bb9d6cc0abf34bdbc8aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4a3e22cd9cdec759b1c624a0310ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bc2150b27bc771fddb874c82ee03a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ac6fb020bc03f389bbf54ed3b6499659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682fa4c38175841149ed5866e5eff90660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0ddcd12f9a56cdfd3ed0bab99bfd1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0df5143c83ab617852b8045a3be03662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206e490c2812a8383e21f56f66abf1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2789f2ebe774c87f9b9faf540c039664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967ca5f620d9ec24a4c0eab8145c8a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093aa992191fb5ef0b5050b0761999a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789420d2711170d8329694a4e9b60da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaae4b0b2e8ad7dab4780e0c72ef692668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf34ca35880da273d22bfe30c8ecc23669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b0e39fdbee8a1a8dd7fd1f2c5db7c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed50c47300f9da95ac85d1d3164be0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f6207f98a633f072efed4cbf79744672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c5c495220dd27c8bd83a6e0a9c7a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76db6972cde0c235ccda4dbe4c85ce8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd56ff44e5d9e890bb073379eebaa9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303cc8d778beddb5310a5fced2bb3ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbd4fc50df51cc96637686b2c90b45677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d192c145d091d8d9a729a22f0e1d20b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429f2f34635eaf3c9253cf87cf1c168679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ab47c64f6f54ecd0c69b0fa406d3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33935ba84d8969a32fc925f5fa250cbb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255e1668b32ede65bcce34e535ef98e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc5efddcccd26218ad76f93cbafd48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d6c307e1c0c067dd9a359834213b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ea43a2521bfa2edb8562b9007961a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900e516ebbd6eed672c56c01ba5c1aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3734e6725fcb7debaa52acce103088687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b4f8ae22bb0a86500690c155a55e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e57da86d7ba971cf6fba4f1b63f9ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e00918a4553bdbd17e3d95b400c48690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc493cc1f8bcc694e9a9bf66b7f152691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bd2b9650f5b80b87d2c4093201ac0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57b5dd6a9dad68aee79bbb14ac85ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da630f6ec1b9619c1f0b42ec36eab7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f8112acd9e69fdafbdf95d205489b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15c25367cd3fd50a51f600a4051c22696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d39d9a88645738a75bcac213ce302c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fea044f9acaf01e967dc32d93ce4b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312190cd9cff5c5f194acffa5fc9d5c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f700e3c6bc40a6de7c7b10690049f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cde987d5b1ff6a1382e4bd70bde17701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87055c67ff488008f8e529fd3750e6a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd90b96a7ab1a279375dab6365e26f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0d3bdb7c6e8952563aefbe4c17012704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761cccaad1773846c8bf20fe8d82b16705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32264aa7c8c35d8ad24361d7566d7dbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c61b8cf45a4dd969908f0eeec68ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5097dcc06ecbe812199162c6bac7b5a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f0e0b2c90a68dd973b19bf55781d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6c2e030937815d2048950e57c39af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5328f8d8129b862d77166dddc3a7d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8953f73df055894151819b45730b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64549d44bb5c1297182c753cf4528e9a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da46edfd2ef64216b643475f4f686e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6a3c8e0b97e9845dab0ef9b97296f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524a7932021ad4eb7745ee0dfb5e4f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160a3cd2c05f86b2efa56dd10b98fed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5068898c165063951073ce88a9e54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5feed1d07b691533d6ff589bd6318719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99894f10049163e09e0a28362d133db0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfce8e922817d5d0633d73b2874d73721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6880f81091f41400ece4f5371c0ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12152bf7e1bc19fe07ab96024b0b6feb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5938e03b8f1f91cfa2b78754874b372724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229a82df08899c76b699938c7980195725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdafc221dc71084109507581ba68ea0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9230e45c0b0d79c3fda53b47643c59e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dca7f476e4cdfe40a3311c432f5848728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d627b7057c120f28c7843a6881dbc7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c10fbe4dc6469ec2380d4a4f0e7b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71a002563d06a9ffd42b658f7c458a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b858fdb940a25f732f7decb4eec58732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4626d42a73e242725c76db2686473a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d1f4a234aa39a0540a07e342fecb7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a067f71d617ca82ecc4d2ae469268e2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fafc8a549f9b89b82b3d85ef17abaf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4231158970b820079d27cc57f70de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4dbcc71ed3cb73ba80a9197fbec9e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d3bea32e4af5b47bb1b9af51883cb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9a0d5e7c3e33b5132e75aef4e1515740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39079ccebecc196e2b42877fe5a6fb65741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cee7d1a3eb051864f521f5bab94279742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd445763508ea7199d9d33a40ec9704c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d06ae83982f18f28cc916649bae58744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1f02d4cc1bb93b04284993836c225745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2a8e741d65c3691d1c9c54f037bf6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524848c8c39342f9d98221bb46f3f70747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c78bfdb5bc8cb4c1db6a6493af8a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a45dbc9bf677e04ddec2744f413fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab21716c364a8ddd609c115a79630eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f37668b4f26bd8e0f92cc14cd7a43751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc691c4acad3083de839cfd184f065b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94990ebf6fbeef08cc2d57e9a754d87753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b50376183142456e8fc6d8d17987f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea591a1ad1cfd404c0e5820ba03e6dd1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ce6a6452ed5a33c63ba80986dd6bc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1452e92faf74a720568edd262235dd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3ae07b02b962bd1063fe25ab94ceb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d9ff1750930ecd1be82f751089676759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85873d29525b067079fb6cfd01dc4d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe241cbd7edeec9ad41b9e6ab40d0d522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2eb90ddeef888f90c31c55002c7a2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff2b91b2f3a77a8692a5a5e2b5b3204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d535041fc8e947c1330c0e4b93e12bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827131294530f74c5d8c5b6e89bc7f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777c24b8e90140a376de28809f17eb87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aadcd0ab9fd702eac715c11c6462148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04226516ef2ab434e4d6fffb5eb3cb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec64aaf5be662865fddc37248fb6d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606f4256d91f4b7aa99ca924482cbcf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ddc4f3aab5ad4dd61c3d62738610e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b38fd22fb956fde8ef0d8ea084070c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86531dd422e4c1aa3ed7888eebc889ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ec726263fd9f0e80a20b0af934a6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8bb7a4ef1291012f359e49b849ccd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842a777077f9c1820c012a93d1b24d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d00d34b7018a24c7cf06100f92198418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d967cdc20531e72250c6c9736e8c8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dc5d9a807acc24dcd2accfbd7545320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33064bf7118b3bb252a84123e61a532c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f015e6bc92b30ed57b530f485f70122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1f050c264f22c7dc4c15df0fb1ef623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bf6ef7cb8127b4b0f73104d5b281a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e14145a358475dd05b85920f463b8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029508aa602ff7102917762a72917b7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598200dee98b85c5829dd38fec76bc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563740d23dce4c2d5c8f2a692d1ca3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59ebbafee4d9e8f987d101267515b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58ad29f72e53eb79884554e370110630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbaa40c8e712a9afabcc0d1e073f86831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebb4d4b34259b60030f5e7abe5cc0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bc656e15ec4ec81ae2dc7eb7c5c2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dcbc192022ac40fd6372ceba9703a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6ac593fdd7da5ca185cdb4aae837a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bfb749a2577bb49bfbcf6ed4b889836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24be609642e0a2290d4589c6cda30f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441265d51b4c597bf41f528ac223b2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d466e2dde5bbf351a6bad8744ea99f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec95b56481b74274537bb8ce10d2e6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e71395fd849de44dc9c851cda1def41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf10e3fc1eddd6a523351156d13c8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc58e3ca5ed7838dea3c89378fc9e7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00941ec864aa1126cd4d37cc5902b40f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422451b3c74aa975f88333037eeb8e6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada67044a45526684861dbc25724b9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7a7f6a509be3236b794d3939b1ca047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8df5a98f98fc143d0e5582009e2b0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496e6969f9368c9a1c33f0a4049a0fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c12f4734623c6bcc3356845665d8a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d09baac325aad8bbe6a094f46aafed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aafd51a1e24405663459ac2449beb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831892ac4008eb2a654e7db42e94ddd753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38b8bc3cda77181f3840ab9dbd5a6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea16724d1a137208499d49312790d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8365c0899472ed827b2806cd22030656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be528c6bc514ff81d4206573ac2b5a4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e17ec514495f3712cdf4df7145e8c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bbfdc828cfef9c8fd9e7de3d84d5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d93e5cc895a5657bc808230cf493960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8001bde0a4a794be2a569dd65504fdb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb317bd63a1727bb6108fc105b2d86a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d46234546e5a538ae3d9fb81ca29463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdcf3bf1ca72e490f3b7fd66e14cd564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e12969d8d8c30c470044e78dc070b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925de1a13ec00b735f8c855d49c597fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215d97981db527cb3b8912e309bd6bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34717634ff3ae1ab78835b974b8c2f6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43564a2efaf70a2d737a54d60b528ec469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eee737bb453215a3e8de43206824e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f11c31ef4fb45f1a392776e342fb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cce2b5cb52c47d78c8ef5a78ac0a5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eef75da86facc054b913bdaf6a474273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8250ccf4a2aee869c9a2630debe48074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4a99c427173b7741a761ce27887b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6694963bc19a377e8618ff5c74cfc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585d257ab9870308f30d6cdf339f16577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c116bd3a2005d8090cabd9e418fc59078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9acef8bd491c3a5b65cf9278e932779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95301c627345576beaab35ff964411ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67c6da8b53c73052ef395767c99c0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38b7579c56e40d15654c13ec58f38f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b05c781e3ce2dd9b381bfb2cb7d1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f52e80ab9b5deae7b6e63aba7e7e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde21d593e08fca86d49de64d7cd0c0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75115c5584e6f261dd5c490cca1ea93986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c0eea1d394afef050142f69825eab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b1855f933c21b7de9388c864cf18788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673acabb027212b8d373dc9815ba61b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62a150c37ce24c8af0a8b0daf6759a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ab65eeba74b9ecce21d2ffe24174591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0d9dc42752512057baf06446c4dd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034f2956882b9a12fa008a0fcb09ba493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd12f75fa8a24b7b97156ce001ccca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c9dfcbc726ccda7fa8daa54b81fba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7843d04d9000b59d1b82055fdab71696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfa43a0875cbf9a9fc789823e3636b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb8f7c75a6808641abf55bfc7d0e6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fe3acf1a249953a1d0fe4306ce6b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574e2fff6c328335aca1b87beb73563100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55c8b612931d34d7518e88fd5cf552101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9169153b024e8b89c169ae1c06b9b9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdcc453d98502828be07e1f355279b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fe1750dd058b7314c7ab7ee5258ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b695a7aef2aa0a2ce1eca5ea395fba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d989c6f4a270552884a65356fe2d96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6a01d71bcfc31d61cc7c27b71ff51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3d49cd255ef657b30904581e09cd4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6880fdc54eb68e7f4803f2929685ff1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750290d2494f01cc4951c7a90ca898dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec9df98ec8d0cfe04fbe8fab021106111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb163ed888fcd9d26ff34bb57e553e5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97627653f9376f85295df502e22821f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d40e82d7664a7abfa487784c4706e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82a84fa9d8ba2956557deb782b8299115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12fbf66ebdc782aa753bae10b429d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464b0d8135721eb38f81d932345b450117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877c42deb6b4c4e6989d72e417b40c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b5964b2bb66727b8b78dc425594ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0369ce26f68e9fc7a0e543c316fa7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf1535e1fd37347f42d3cab3d4dcd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd93f76f903c9389c14d708b53df481122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a9251e131288fe8b5a149c65ce0b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeac5bab98eca8216e18f6abf7e296124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f14eddddebd650c05b13be79fae69e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fad41d5f522db8507f488eda9bef1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabace5f8483710deb8a39ca5f0124b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb38cb3abef17e74bc4c5f45a48870128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925a364353132f4508bf57507649df8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f2dc64b4ac486f71a934a9286b237130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778a286bee3a7325f914a1c7547dc07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcc035e19dcb2329d1a33d4379bfee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064978d8b1e370c24cb1ec55998ce66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04fa5414496ce881865344e25c7b67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aec3d11c6d865d39556348466aa02b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf8dca78eddfcfe6dab8b7d78e1e4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f692f83338a6489dcb40170d82f23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b5e2ff9045da8ea840a2b1544de48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9082ee9acdf22e714c20fb83e3bf7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb80d3b186fd05fcae0dc13c3a24382140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f84dead5db32174192e920f3cd61d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ece124bbbbc1d4ea30ab96668ce580142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9193275fb1cee045613b7e4be626063143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42937e8a3fe59a3e9f981c45f90e83ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a61318e5a26ffaacc7b3de9f607ff2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6024a857dd40ee76d939d9d40ce4f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce400940c8d974b9953a76debac3937147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07aa30a50de4d28d542a1484be4fdd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fa08906389ea25e0de09c1132cbac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5748c266813a34e7089d62d8eead8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147431a49c6d9aa2de03a9c2532d22fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062890f116f2b0dd3a157a4b4afefb6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be527763aa736840d4b1e51f25db9401153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59cf91b58c2ce5709c4ffb135c9bc5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd036fe62b1c09090f4439f395f17b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0a882b840a5724089681b074c998f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f15f0e2063e72a5f47a380af552c6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2656850c145f1dbf33408bac1df76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1eb57f559d255a060821384a16853159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b49e0dadf5591623692dcac1482062160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683a0796ab3f5d51d6401327274daf6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48d81b43a0aa4b2c1517e378fde7b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd52710b36586366e4d22d8f78a42c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43ad661745cb4d20bccce94294ae6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e21d23df7a93ffa44acc8d81cebd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111ac758da363ba1a594e1507dc6690166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7aac98c0d388cbfd40f40c8e03fe52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057975775cef824136b225066a71767168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731b6e6bd1316e61d1fbcce8667bc7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceb79e49311e6462b5c9e4e5e8b62e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1d4904c567aa5c7feba7d984ea663171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e8a52a386750a058cdc8181f4365f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a3f466628f7b74203f7469387b75a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fccdfcc6386265ceebd0cbf90ded4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7809c1b7fb802a92f32ae8e2dd861175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a63ac757a9649670f3baac62f39d76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766b833f49127a89c764ef936145df4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c5319459300688c5183e5a2e9fe88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf372a1f3eb193e92f7b783371c1d071179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6da4d242e48bdddbc0d247ede29434180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f072a7c8634f9ada6f117460160b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096a78d0be30f18f1c280c298cd855b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d66a8897eff01159b4ab369ef6429d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68c9e0347894ad9ab748bad0bedade184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabceccbefab7d0f91b95649ec197bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f6500cef71c15b7ebc62ec57ab8f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7a91ac7a86872a1883f9080e0c61f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bac6fdf04d3e81214bbec6bb2bc983188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69e2c92761197d8b952e2283975aa0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09876443b76c0436ec2e7e3e06f1973190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce448b50982c7a9a9719ab5f6f0b9b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6633dccf3396438e08f9c2380024d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0318978028049cb0481f83f9465f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7201081ce25558555a21fd12ece69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d0fab0c6bd2f370317362a71f25bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419559ad624a6697238d9c55abdc39df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f414ef8d1a5f0e4ca86dcf1c030b3a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db295a940240cf9359d48b5ae7661a7a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3104d160dca2d0e2e4421ec274a31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a56a5286037c4de2bf6397071cc5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e6f893a1cd5dd0712bbc464afcf82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ac659e401fbc7c97c1807aac74b24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237995c8139fb9fc7cddab7219001eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcbdc23e6d33ceefcc28ee9ac2d41c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e81f98442dae69f892966f7352a52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a00ceedbe43ebd0bc4e8aeb916694206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77043ac6e20ae03ceaf95fa57612edc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee7f0168ca7d3236a595921cbcd881208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce7cbff2751e3a69ff6b32914679f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273e0dc9b962908fdea6889c72ab2f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4138ea8066e783d57cc8d68b002964211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7243767f57ea92f70e6d39c73f7620212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b01f8d8096ac800ff1d9ee6085b46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac3062922d62a38f23eb8794484888214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd17cb8bfcc5acde6af50637cfb0edc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab338b2e091cdf4ba1d66472f0ce68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2d6e232e082ebff7ccd7912f6d7ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7435bf925a2f1aced595b4a9fb2db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32949c464202877a8cbac7a5978c32ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f1232e6a88c7d00a40f5b10e9f275220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f13731d030f4f578fc58931ee2c84221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce587fd4bc2e611ce39d6be0d191d842222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409524ee427da5ba1b65f48c3ac66451223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f333774b89d467793cddacf90eec6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae94c6e57cca74cb310888a0deba70225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0da0455d0d1c1839ccd98b85c05e38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac5c69ba58dc2537d49ce1f691b055227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dd3cdb6b929d99bc3af39f759361f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cabda3a78b839dea297e2dffee99eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9414e94f1dc208a2efa628120b8953230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec261f379b09a9bc1ed49e24ffa51d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146279320fa397c1adfc9a537580d6ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519bf69fe97a617a01a851e263ace6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337f21635cbe4fac193db2a133378a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78b7dac088e0391f8d7308886c1203235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23f46db1613f3d152a0e641167e66a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5ffe05e5a9181ea56936cd34c7c62237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ecffeb1bc613abc19bf1b81c92611238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834b5eba4cdb6744257a8b4dbe9a78b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac1fc712d5c45854f42dc83034e2e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bb11395eaf4377a4d6b5298104b4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872c57ef92f1521402e901019f0c9cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865576ba2c3d19f7819246351b47cc4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809694d4164589c2ae725af5a253428244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345e7cb4ec6dace25a7fcb06442790e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2c90e3303fcae944cebb59ba63aad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d734dfb490d3888706d68627e73e31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deb06d68e259c6210de3ca6e6facd8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afed49d07aa1aec7a3036af66dfaaa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe2140c68324e603235f9a4312a2e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212741d2683de6ea8366877105f0fa4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6df23a1441677b9dd578dc133fec3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4e83986351372291884284e1822be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04da153d32b1558c89cfd727e19144254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a766f854cf136037495c07b052f61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf577830692516e673a0b2d70c616b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbb67896f37174bf9abf3fcccb5cde257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e389726e7308ea755693585085f66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89621ae9634cb53f56838297beba6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3378a65a4a2e3ec64fa44a59cd525260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a757359ea59c6e4a0d824f646575c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ae1f8e17fa6342c331e6e1f056c84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb297d03d258d57c614ec7a8c0ba23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891fa4b376e4c8bda6ebf41c3a91fe0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d399f1d750fbfde183f65a8e752583e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a43727883d9aff0fe98a150fadc74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b671ffe721957a38b64e72d2308c1a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd43f96d0c0d56ea80ee3f5eeb80466268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ee87577720b8599f5098fbd271266269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affa9874a6e0eb1224eb20acab259a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30de93ec83103e409850549a9f4762271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c446d43348d1d8a0cd41bda0917010272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d5bf8e00e0d16ccdde9202982cae1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963189b2e4118a9480d9adb77415d503274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855deca39257013a1f5c70365b8df9dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb871c1d8f0e74fdf452d6b90eb8711b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4a09572cc5541600257bd526b974d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1789236add7ee16ae82df3ea9ec74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a655ebce1cc10d0044c46245306fe2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5358dfed58fb4ada59688596013191280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f25a9c1617afcdc8a489a2c8398496281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa75483e31bbe82ec77fb80c1507e4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ec2f4ceb5317b8353f7809c9b4375283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a2d2fd057c68e4cb6b3cf76e7a59c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486972e5c67a77d3102e4123ff69febc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad88c1b39e4515e957ae3451330b35286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475d1037827bbec900b7e39a890b8c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314df1e38f8c5b2ffd0e71755d66672f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f216dbf9926ab17fb5822b893702b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7acdfb5fe81a76cffbd7a37990327290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a85ddc67f6ee863efa8677c5ed29e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87f9d25c74d0cb8304faca65985af1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190688b723e07b8077083929622bf0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b875997baae8ff1588b14abff7e98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa5f0e5e572b1e3fea603d89b8f5a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a233fad59525815c579f0ea5a00a8fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845a6ce715cf33b0f76b259f94a5a90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de827315b85c715ec1f95737c4305d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da8dc68f87165422fbe02125acc2b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47610fb69924843c68d6fb11d9949ca7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46488d92adef165825ab6f031d69ee53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bca2b7a04ccd43ed3b04583a9c865302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677092fe848dbce4f7a3c7568f1ba93b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3826f215bdc3624c4f2ae7b12535a22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b2089ad8d99c47473b6635430aa07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28803c40cf7a35c286ba2e37ad81e766306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e646eb1f144805cd21498bd32bf6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44869e10047396898355e01ae3911810308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf5b7ad86950f4468116c218514d83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a936c391102a11b65f804d7c2d06893310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a115df43567c46dd95ae6d1c028e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c656243975eae9c3e7cc37b32ff128312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea231b6c7eda128850d09dcd88248bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d352bafa0bd67ad21e3936fa98914b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2ded438407cc03370f46d600902f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aea944235a041843fee5492b368b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d54674024709082190528ed8751da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663972fd043467fe2e368bfc6b42c1fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469aeece27378cb49446adbcff4d8a82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66db483f8627a3ef0d62e99401b5a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493a928211e83b106ff11785e6fe340321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850f8d69c2a5f9a0a64a01f59b5a557322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c52a216d4816ce892e20f671c4134323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef19a1033f5180a5f974d38da1b77d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e9620e46dc96d44f6e452250771e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a08bc49da7757cd4b8606adf3541e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0832d3f98c49aeead90f5ed0460bd6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6836e3818beb1c6fb6223e143c0ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a012272c90b9848c5fcd1e6cdbf40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92effe634adc0f9076775afe05f5b3ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107dc13d8b04294519a2cc3518914cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299842445fcb91fcb026017668a37cce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec88bf0b503c373aa3d589f336a57a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8148900e9ba883c8a48be8aaba79ea4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7af2d22d2fb71afa4947366fb1f2da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdeb25d9cd5dadc98e7e63047c1856336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170cdddb5d530d1abf8599466163941337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1072e9b7d2c78a70c50a8bcfdb582b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb6a379bb2b41ec16be2475693f8c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73c0948482a1cd454598211c83fe0f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2582602dc9ef89e571ba5e3b1613f3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08ebe506b959a8cb4650762fb039be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802d131ce21b92d55c33c9d1c1d239a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9874da0034b10600222f2fadd4bc725344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ae0171b463162e8f7f883f49a2dd1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fd3c1d8442d0416520ac424a961b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec519c33d6a58e4ec52f029e556eeeb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2ee3d8f7c0b68aa271efe67bcd154348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa1ae666798862261183b7225e4bdc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668c0c790326492030bf2cca39dc764350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe1bcd96da23d26a43531f665408bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd25d8d026f074c3eb2550d43735ce3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e26f30116a2f7212cad06af2376d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf44cbcd7bd2dd56d458aefb87d8a86354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac528208d14d6dd8a0f64b2e3f3aa5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a07ea862a0f80be227f3294c420550356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72da34f9f0f2e23571131b740409e66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a218867fccd0519a19b31c18df099d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34d521bc7fd65190329c70c326246d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c5d354de426bebc9c3ad72ef599b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e72bf31235a2ddfb9472d9bb036aa8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e86ad02f3d84c2f35442a32a4859e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbccff19c458d77d19a94a529daa3fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae509555d2ed711a25db0571d1812880364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907b030903b1a90f5ecd0dae730ff76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089b12270c070662877b8529b04df9a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a7c69a81addb1756178230ddcfa29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cd52effad11920a90506e38dd4e81368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945e2185478e2aef24de38c95e9532e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa3d92e253154ec53374d92eb44091370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40240259a0943114c2e82d22ef9a0956371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab160f6b58f584540cab579cd3944ce4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448708ad25116d895595e94aa0c432aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d39f579dec6ad7e1ddcb1e465a16e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918ad6b754aac6019d0e1d74193f26d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8782c8358a90e44d5bb37f86f26a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc087620e00e7c20a1d6e33b181bc86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66812d37e96e5071ad666c1efc148d6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99740681378807761b017f537a10df97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ed5e554282c3f57bbc71c498172bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9375c86972b3f770aaa6f0caea91d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c46e5ad9aa88bb4322485aa1890914382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84efce8aa3cd67b164593422e67261c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb555f3cb6b00eeeff14f27d79a70aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ca496af31b84caf7f461c91823f3f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6808f3a78ea4b247e25d93d9aa5a3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b428ef230794603023e44d5c97024387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8213c8385d4779b93922010d2276f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ac0590825c7da7f605401509b9175389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c6181c9a4f5ca667d05fde1f3df0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c442bb5484b778d79e5370aebc9156391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0624f46b7c85458de90090298f42330392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705add35c18e8e0ef97b639d24c7cd4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1394d899df2b681c15a77a1de956e92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc9d540ef144d138b2a37a2cc0e533395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9c5c301893c9ad123fa26d64f6af5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c45b2220b199711834444c07a69c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d858a3b42c644829b596a6c6a41b12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1e6c0212f5324118ea84a88103cb4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bacbfe134cc4329eed8f26ec927cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90574c10b763b2fd7e61599b9e0aec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66674edf1f41ab6a73bf7de2fe9e7e35402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b114ec61fc8ca51812e7b4ef4e4356403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdc2fdfb912082653fa21a970944b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b048765bb88c963603ce5f9992a9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3b6b0b9c6ed2b8ee8be668bbb82d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbf4d1d2104102afe95822bcf06d43407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d824185827accc1fbc020d18688225408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd94a113d748a7c83d035e10365603409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03871c9f679d04c8281461a9751c3b47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ec7371c9d4f3838f50bd264445a07411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270adfae42f593616ff85d74c395bc49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e39daa301dff6eb062d1d89367d5e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f96db4ef6694d3802ba6b3b68a919414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea3903edc2772def77db2d5dc83141415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac86b0e38339ee9bae967917210359416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ee3191fd5baa4d96f3a224fef981c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cda052c49c138f59df1047bd46f88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd56c6437aec8fcd79f2839119ea0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82623ba3830365ab4f1a9ca114331c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb03a05d91d3c031fca99ae3c8afe3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98db91a72a744bc10e50dcec6ff753422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a91e1e42967c104dde85b6d8bc3e1e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff930c6e0fa5e655e77d2f3c88e2a37424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981063b99ad6daa9f4c8c5ecd758d1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02fce05f5cc1e0eec1403471e81431426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf409bf6e66d73b99ae601882583c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275f961f1fb23d9b0793ee4552674c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60c0b45fb12d506bd4c118571e6b57429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0872c9c1b0581c39800f4c10e3fe70430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff91df7502e905784eef2193e2d051e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11e50d99bbe7c961a74f769d374c88432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e009452fd3778ea888cfa91356b2f44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f5b137286d6fe37ef7fac74aede58434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf563a8b1e9f2b88d9d8ec4f26b6cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2940ffcb6fbce0cf3598285ca467c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ad441d2b204d94c855ccbd4d5a235437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6003bd02a5a83552bc397f64463bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fde8ca1e78c64832b354e7e8298b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05093754ca9d62f946ef92b142b6187f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3990db0fd3b05a164ca278db1c497441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c54024d094a47aff849158d8225c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492fa30265ef0d1bec305f70862c9e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da97c63fe926177601e88e73a7ca31444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae679dc53a849dff76c72e01725d90a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34f58f8b2ddb40bef602b78e69d0d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d717cb2021c7b0bd0cb8be36b904a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378adc9bef31be40d82541a76cc309d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f412438aba222182807e711d8325db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2136b568431eeb3b15dbca0dc9356450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6738cead79cf1ef2390c78e1bf95e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a3a7f79aea4f10da0060712e7c5a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabf51bdbc3dacf42bf7e689ca7e2ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a41db8a1d7f41acd8309768d430792454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92207a2de5a13b2d91c80eb19bcfd52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298290a372c759d20b861df0650605a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc680c26b791ade88378dc7231c19504457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813237ca0fd759fcc340903156f2c16458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2569bcec062f8b8c030c4b7e654646459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803eb7774a6bb2eb7ff39f2314fdb67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0ed7e2b204ea22b409d1fb388ac50461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae6d551673249893f6b62f7769ecfb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543b07ee61b8cb8d742896fb2f50bfd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0b0c66ccab2b072b326baae752c6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226ff2b34dfd76ebb69a48b1f6cf5c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd89fd557d29a9e35b88160d7bb198466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8bff351ed3e9deee298d10caff761467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b2f848eec0c99934d644115376997468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6818255f10131582265522e6e2b2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a8bcee11c7f9d8111241b987b7fd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e778a45900a5a71bb3cc9fb5074c8ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427ccfd32273b0d16140fc0324ac77d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e87bdd95735e036f162c87e4f0af1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d804f51266c8ed75186fc420a7953474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2bdeef4948dd044bb39f121bd56a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f403e0bd5e05312de4456b99fc8a21f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a70f9c6d3ea61b884ad8214269820477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc93a5588197243b8ce39760431d3f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493757294294e480eb0d2174ab3347b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d05fe1fe450390fdd37eb8f07c8b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115223c35029446bbe43d57cab959c69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712f339b5d2d554c9e068560eb98b96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c290c6e41d694bb5a353d694e3d45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9d6a3d22832fcb0b587f0607b1aa3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea927946934bff9ff3bba9012b91970485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69184647081fd1c6ed7f1533b371ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b89c401e630d09950fdc688eccefd3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483b3aca7be9ecfb283e2dec7f2800a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a762ce8049852b6fdba82bd376325489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a903f49c22c9be4d4c737647b24d6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf961a921dc7c9e9e901a51e28775c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44581817070b556e09fef706a55a196f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a0946ecfe4120595c229ff7cc40f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f6c11e83ffbee8146dedbad0fdcc9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35f3ee8da18dbe50e16ae75f7374aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf3f2b9a71f948e2be29463311d59e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc6802784265a84c77cb43361faa0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a89eeb7e17002614b4bf071fa3d814498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c379d7b2c1cbce2c1d4853267c9d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b517e6f5e9cd64e20fed65b2397e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7176df9c47c0d44f74e5ce617be20c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2b0b4cdcfcf5b2853152a2d295096502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b19802ec9c691a55a52e5e933599a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568f3cefe30190e588f59872e74fda4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64a081e5dbdd52ab96a09699cc2a69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7e2c18eae8dccf62b172d1a9f07d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dac8a6d143066c5a4c5b7f25432600507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d7b41a335d2656bb16ee1a4961362508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1ca4c6d15351d783476192ba31fe7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6b26b84b7499a4eeefb2af4db4484510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26846213fea500cf417b898e8b9d9466511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8836d67ab9610e5dd08a12fa2f87fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6e359865d4c89389bd358b91b7906513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333d0e0b78f8c21df28f087c02e00c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e8c77d060860852c35985f747a237515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc542b304ea65985af189751b978208e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe15b717f270222c3477b277ee40ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cad4229380ff55c9995fb962f040c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855d681395d43376c7b52929b57cb58519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06465b6a0a7ae3f95460a0406af349ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f3f9b36ab4b64dc9d469fe9f87e05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8a3fee23d3645332b51224d80eeb4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfd14d35f6a1defcbb7c0103453276523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f707a6a0bf1e85821933b2adebdbc2b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04374423ccf5457b64c03cc4ca626d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4132746d7cb7b5b31d624ede40c4a8b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563b14b408c438063158f0f213e7298527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500f176b884e46b3c830c042e9e37d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd744a373ba7a206d8ff9fad828d4f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba1850a0520af406a24a4d70197a8e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb24b63c0c531e34baad199f49921ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce02f67503697754fc9e43a2c95472532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756fc81c034146b681d06c9f245d452533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36668b0e0b79cd83837b217d4ab5a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53933c0358441ef25445093b28c598535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342a9f5429aff8beaa9835a533d064d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9ef777e1fe2040be7165afa15178e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ba2d8e1c0073e7e4de59b008c7418538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496be0143f615acbd9160530f2c41ba4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5875f2704260ac6cc42ba7afb6d7445540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a68d0e182455e8a777f02de726e5a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769167bd2c64793549477ec34404c98f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cf6261fee6624388c272dfd32e151543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dca02fdfc92fc2919832c2e11b4316544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ac88fcfb12979eb46709cb1e51eeb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9c2e514426c7f438d117fcee24419546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80624c64c49a4e7ec6142634c55dc12b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cfd43562c6f796a6d1ea213704218548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e93b17a79fb4cee5a772133fb85a33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7e79c4419d7c73e9eaaca79d7acef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f3b7621a37b27f2b56d2dee992403551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f432c267c32bb57e724a989d7f72c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c268ca11a46c8bde39eec239d09d11553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0571844122ad7814db36ada7b20923b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56254b7d09ef1b0e8edf004f805d4ea7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14d52b1071e1a009b32eb1bb90fceb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b22ccfc7cbf41e025dd7afffd07a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de923bce8c82246d29a9695f8d4381e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eca285d6b8531399859f084a324da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0640ca5094c79b88724785403652ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e139bc2b1a60ed4d9565cde0412ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60251ddaacfce0fb0ab55321dd1d2c7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42da9021051a1fe7ecabadfa138f99563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d228c2076853cf58a41d56e301bf5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc51067c22859c5bdc3710d95b87d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459a85962443526bcbca7ea1256994f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd5cc2f4f0a9654da8a254b7c86747567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0300caa07c804c8e41f0412d6756dd9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60383d0e5e58e12069a612251c6d8729569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd4b5834a8ac4c6eda58b6783f77d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bd115ebbe79505d224cf6895404c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9553706fc50f72ba66ba1a5c1b916e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ebe453eaf206847c3a38eac6389b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9ca7593381c095e1d64869577b271574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266584085250d7956b2d1a551b2cb75575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a5f1182149ef29c0d637b96fa3fbf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fafe3a6e05c885913c300d913d23ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a573f5fb9fc40b12fb8b8b62ea088e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba8c661b56f1fffc0a3e10dde1dc26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b783d60bb473bd68a5482ea7e9ae013580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d84cc79f9e204cf4d58488234b987581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a65287c6cd085c976834017413a23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4fbfbda632a7b97fad18bcf96b4b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07a3670b07c7e3d7816ae9185fdb75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bd1703a665b54b3fa09ff0adeaa7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2da2be1fcc33e8ee24fed0c11a794586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f5a60822cf8ba1fffc312c0e10129587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5cce1c1b8d136f9a137beb054b8e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d459a90a0a4a3fbea913535e594e0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30f2bcdf7ff8dfe82153282bd13fd8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b971223a08564212b8df1d88b6984591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f03709785985a78a1175e6f06dc082592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6cef1eb9fd36af46fd2535163ed6e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a405207549d649c35e991ca57a923594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724afafeb72a47a8a62f24fbf158572d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1493d1f6698002c0ce6b4e0a23808c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810d3d3fab03b4ade649d7b5d2107a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec1dc3db5f92aa21ecf1db6e7c9f42598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0758e854a11901741507441263d86c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6197aba3e1ed1ad5d49ed0b19816a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc923f8a845cdd3a4719b094a8e89cf7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b300ba25a3407945e866e5d121b9d99602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f98d409017c7fb075d7d60dad1d9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5542fb5462d7f8441ff46384d27e54b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64428c11980fbd7ffbd8009127d75a40605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7445e763d6dee929fd15e825838e07606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066acfbf22fea2794a33c26232b95c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047832bcb9d7fc60f20e19d821fbb5e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb098a126b1e11658289307e3ab9a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09400985cac75d8bb73024e21eef8803610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2528e295a85eede7f5c5d0cbd13322611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa761042263493eecd3a64997211e5a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfa83eb2d62696fb12c0519eec459e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7817e56f4ea3077741fbaf17dc1fc21614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f50f8fb8e942ae79ec567cc9bdd2ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e7775efd5b55bafc52b42ad9b197e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68365c0dd39a932768d1536dd7a065a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a862fc8204bf80089c428892b8039618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e1cb5ab89390dea8385ebb5ce6e82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf764b46eb7bac0e6220bf321e15e6b1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3066dea0b327477c90034f4727600621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e696f47d0ddebdca3e7ba7c8f8f7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80520352799cd3cf53405289a86f654e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17966f007ebb19716492bfe791ade414624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2c1a565cadb147aa9d5a3f1db772f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c20c4bd8ddc3c5c964379fc108094626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6cee26c50eb06037a6972e525875e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b4e1b2f3c6c4ce486428be8da257c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befb291c66e1566f9542eae37990db5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bcfed36de2cb2ed11f17862fb0d3b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a401ecfde7107598a64a7524ad3e4e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788d431f5f53df719cb4e53ec270b8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35baa3e0fdb2e20e29ac7633a2a7bbce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd86d04df986872d85719e90087866634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2a0472b525b61759d4a63fa67f76b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f133e292064c7f09ac106ea60ca6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b86d5b9af1396404a2e44334d59bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7df6c10545d88d72598460054a02c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdffafb39a1b1aeed1340496c71e85639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caba7b437a39fb6bd83e95a89d148e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cb6cc5190156950681cc578669c87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c36d01b97859b644eb4e4df763aae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e26c74ec8e59b89cf13ce780c9df3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a47d162302a2ec45976bf032b03a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270fe0f31f2e5f25a0b880f234f8a4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6434d5623c5519ee4a0b1640cd2bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23d46dbe8a5b80df17d9a92d168e29647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13391f84db9c36689a217951c7a8d7c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d13c4c24769a725c960f55f2cb125c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157db8895379f4809664007cc1a2153f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c1dffbbd7ef59e242927d62262f37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592466c55f5719cb4e330e5af0afab2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1358fbbbd0c589bf28a6f004cd7e3e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59479675e3895b6615d151e9702aba8d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dd6636f270f7441c3811704f43a6c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684bc7b36871f4b04b65343a555c310656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280162b78770f750c7725360dfea07c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d8a2761d4d9ac2f989c2e16c69283658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3159a49f830c6dbca392bb901f9010659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cd76435da96d077671b878de0cc83660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11d1f929d477b4eeae27e2f698a619661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ef0759d0991d50b3b0760a76c9205662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed39bb545d3f3fe7e2965aeffa0c5b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be69f6cc486d9e6e7b648df3284bb2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51998fae86b3db982cfcabf68cfd9ed0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbf01e7e1df3fe460776861db808e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa897eb04f7feb623c580573ac20dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889b4c8a5f5459ce3a44913a4e0032c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48741edab8dcc9776777e50b31004b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542bdd6d64ede049404309c73b5c512670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffba1192ed04923754d3801f191c40671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de24610ac554dcafe78ca1fcec908af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1da3b7ea66cb96c2fc40c80c01dbd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f7b7963c1a830915dc0d3794f8603674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ababe7381342e33a218fa61e51299675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ba7c41e7255ec98981474d39e9c17676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69505e0b28d985aec4523ce1c514d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dec1dbee4a7a3caf36cbb14a2fbd5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eca16b8a8aa5ec9469bff49fb6d553679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff82726135da7340923c4c58c5cdf3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43a85ab81048fdd6e32b4aae68af11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc165961e637f88833a88eeceabd16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d257a2f4232f46dd3fd1f1e9ffa64f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7bb829510fca3463447d37102f5b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721d8e3876bd7d416ca43987705581f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b4dce737f9e029febaff31c8e9805686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfcfb85f4b193e695c82565b154969687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1d76795cba1d247d4fc1b44910f25688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63284e1890e627889c261af6d3817c6d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799799a3a864d58ec296946d342239d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6c730d3e08dce2bc503ab2994786b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0bcaf7e7d9e46a12efcbff1a4e672692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341a4be031f22be97222b13e034dae2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937f01320170c062d89d0960a33bd70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2853a32e5a60f37ff9dce7814c4a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4c875e3db76317c995239a523f5e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1c39146f800b27a11968f20e1eb9e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a6a2078c1a86224814713844d193e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be649811f60cbb14f907b50a1b48f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b8801140cfb850cb0475436c0154f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac127d42cf5b71fe5d74f8ef6e41575701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9245aa24d717170101d5d66be6e325702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e09a26855975cbb50c03866b12986703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b3807741170bf16b04ded2decf5b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459ec9aed74bd192e6734944e8e703b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d509fdeadae8efb10397d2a12dbbd1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d4e202ec8894d0b45b24ae4616de3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ae8f90db42d5260f3cb183c84c38a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ea8cf627d75a4dfae1ea79d4e75ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf051e1a20e953d70f05bc40e19141b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbfc8b0bf7ab23261e2f5804af0b7e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329a6dec2b1a0230ea1e76fe6443cc4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f4d55b9ec1063c98b4192ef28f027713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875efbff1abc52666a97de5d165706de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8af6c39fe3a8588c2aade2ddb5387715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683d75b8f10997d6357b4d93cae59f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d753c36d899e5f859b27dfc32512b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb6971aec8d80f2d5eaff51e29981e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c67614d8e4e0058f77c65e529fcde5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f04ae9b607173820b1fe31bee3c240720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4323e942af6ccd8376bba52757d5e9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdde2042ffca59cb8c2257d4f8f9d80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19715647a557d9f6b2aa2b3919c762cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27ac60d0bfd25f30d951da82b1bcc5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391fd62b7732372af4d02471ceac8d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f08e6d73b13a55127ef6311433cfe2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36a8c4038ad4cee0a3b0f095d8512b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523719baea5ca67c2d8e63f34865274728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5127f2dea0cc488c4dafff3280e6b42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f1ef98708b63f521f49d0bc68bee2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351d2e70ee2e3d57c7fce2c679589f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f71eb6f0216b59f53315cef1fa6c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f14e2f5092528ba02c042714c5c4b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870d97c11738ac3367f2674d153cb4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2178e4f5906e9ae9e0bbb95174da6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ab9c820674ed266337ae978ab9347736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04643fcb35b9ac175b776e609cd351b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a918815d3e6ee9ef4819fc3be39931738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d4a26b8115ac3f8bdcb2e16eecbb2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ad1331f79dbff1a04c69beb798da8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65876b81377f2e4807d5520610d01f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e9296770e59b8c7f81594037c106b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9184e7dbf80bdb7367fe35ec38b5d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfee413e06478fa63b2b983279ba7c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77d550fd0fa2e8d2479c9e38b169cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df564ecd091c97d5ef259e509adf32b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e997a5c6ea1d64d187e2dabf37b72f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c72332fb5882f2181e432d461dabc7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2250456385304cf6a0340ad2336cb05749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98968a9ef63175ed631b02b0447ec74f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d39213abe3ebfe6bd9991a0fa3074a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897711ee34b5af4a82753588f6f2c40752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87d0715843ceb11a66413ce991c249753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd948e6e2326ab407a52d89fef70be754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642ef32217678169b558a7ddb247f49755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547e815365c21fdc4e9c7026c8f9990756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594c2b1bc0885ce65a3b688159eb200757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e0d11ec743676ba84471de137b0b0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8205df03f9581b6a0fdc761c84c520759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>