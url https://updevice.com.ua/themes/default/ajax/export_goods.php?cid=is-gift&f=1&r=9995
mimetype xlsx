--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c142a8fb19aa7d7659670c7ad69b8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a43d3c30b28386886c9e9b2ba705f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944f16b7f1271cd364ed829f75ca2273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ae9b10eb36a91f626aca38c3220e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af05efe8f425f9e13838221c3101ad15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c595e7a31ee68b028ebab335c5a1996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694a2dd00a8727523114cc54f39f9987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd10d10c037039546009eb9fec1a3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878969716715f05b03249420287f1519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b678d09382bfb1ea618079f23b769de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a357d28b944561bedb87b568ce2fd9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bddd83d58c4d048289c61717f63a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90935f065c6adb61fa9170eeea17b2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8e019d50a4eff0e3fa65f7b7c1ceb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ed4c686c1f9f7548c21e5b158f8dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7bf07b58e3d35edc3b908f43210bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b55f74653bb8b53428dbdb3b07e99e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab0a977154aef1791d749da92b6f5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ed7ce7cd826321c31058fe3b2c66019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413b6e180fad7b87b983445947d323a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bd7798f97db3d2325005f3ac2360521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79dcbeb85063310c6821e0217754d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00294da02b2e1da0a8253d618a84e61b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e063fc077163c474db9486007a73d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fed4a33fa150064e5082e9900fe80c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d82567ab97bb62cf4521175adfb14226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f87eec39b0a2461f3ef47f126dfd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c399685a7e70972e83d03c038a2b8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d8c53170246c80b72fc96266ea6f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dedfeb483373488937140f6fc4fa4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de084f36b59108c1e23d69d8c2fbdebd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6417f165e5094f899b13c60a8c378c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1569bc97b97e993bc45d6696a5405733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b685304545ef38b453f4f14431fbb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deace748ba9ee7dae14a28017c4524735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1d8e0d1a1aac5281ee686fda6393136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccf171172ec8e07878b4279eaaeb3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45cfd5f82bfacfafccf7c26d2931d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c3d382bb61bdc48d7830f7eae327439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda912af96509a117eadae170bd3ea440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931942cc1a4d0da31d4da3e7103ebca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0540fa2164e2ed245d811fc482e0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f91b003692a9eeee04f56836dce2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d3c58a9cfc358d93721a93ac3ec1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8418b5540b9c9331459bb1df3f413a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6205d8078d0dffec518856887465246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43787409b40b44ccfda40a10f4309eb347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c109b1214d46457bf4bdca991cd938a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056194c07e150ffd17ca86f2eb8921d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb1eb3538b2b54ed6642de819206b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941aaf16a2888cfad68c63dbd58f70251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed0055203a249b76656a9e576ab5e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8a825a778d17f80122292467c937c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84aeb1e3893272de531fb0435c7796354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f1c1a208d1361a432b9c1cb8591cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806a0ff713e6c8fc2dcf612e33e5c6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3618a2230ad95e086ab5f86f5cd37757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12957e5d17d7a85abc98f763f302881f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299273a78afdc596a84814060977f0fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4f5247bf9953a172ab528719f954360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fba9d2e8bca680ca5f7c5bc6dc954761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72396a74d7593f157efc5da00f1134ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003c23f31d8730cb4788d14fa70040263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c55c8393b8711f58bc3f5ef5abb9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd7092359bcaa32b67c1f00772424665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05968d76dde8df498b267e6bb26f745466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268b13bccc1e929d3c1670fe06c79e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b899e58bb9eba1dbdf0bfaff7e39b8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1d6f482b3b81b66caac7b10f2688069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f07b29f6a537ce10e7f98d6786ffb770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713177d3bd30be5ada914e590de9947c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0cd3c7c98ac8e013ab8087fc1642d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670b3b55cb9eee6cd386ddf7040f97b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0024a20e71a2bff009a1884a4ced45874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301781d4c10f6e4b2fe4bbb1c1c4982e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecb964769f6a8874dac4b65c777c5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6824b5ce904a6aa00f1eac03171324177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817521c1278c9ca96130c4cc9e048c9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af3169afbb473f9e467c679debf34079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609edc1e810e46a543b39ae5730ebaae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7b092266071af3cde95a817f41de181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9164e6dba60c3b770eb223d14da60682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6656ec1e5502457912645279be3f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053804d3f30c79b8b932a87f84064b2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da183ad3d118e55284b8833ed0744485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4947ffa0fb0db917fa08a4fa95351086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc05bab6fbd1287bc75ceb1d0b0894787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f44d98921b1bfb0f11f9fb73275d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f296b408d6035b85b5a122540723b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddbf8eb34e502ac177520e245ddc5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca433d55332cae27c804476063cdf791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6153ea19c657b31cc7ff153fa2b8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2ed4be5bd70826c9c803f57e765d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd964e8c4113b795a0ce92bbb343433294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d118b5a4dde15516b2bf62a71e75e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c55699b170b285806012bdd88b4fbb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737289054fb3eeb8b9f278636f54dd597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde0d4e5136063505d4a5baf4427b5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cd5a7dd5c31f996041223354dee8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da40c97060f2471608592a05857a98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279471a5947f334dee577b62cb24a31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1cd3322c539550b5dd03e25ed8994102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd88b881e9a7ea50dee3d172d5dd22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be47a1ddc534850fb71dabe1e651c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12cba9ca73179cefa36611591e9930105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abedb28f3e170241479524904d49b01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ce79b6845fca7cb38f6f96734224f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdfc93574a9477ea054aecf0654dbc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616f3657c3378e746c2ee06f3428c75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df52e59885dc26a495fb7adf47e9211110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efbe86f9cd1c988fe081a862e725ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ba00ecc8daff61277dddb26889592112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30307c936245f8fc9e388d8de7d89f0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3962a7c5577ccd0a00613ef2713f5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4007abf8c7cf05ee7e0ab0461e41298115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f333082adb495fd931383faa164c6f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cee44fac9dea27ab151a158a235e46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc0bcdb1c994b04ca0b1ffb7fe9faa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c14029a29dd731e9155dcf9b2f004119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b7e4070e0ccbc1099aa20855877dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224d510ba01e87dbd2ad050196e06fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aac3ffec2bbe6e53b0a0815d15efb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845e7b3a4214852fa81f19eec70a2b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3141afe8069c1d849beb4dfd3e8727124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fba5cd512882366764b1874d721c58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fdae7a92bf269c446877ce7ce41bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcdd4dd54549cefd04bb932e386c1f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3584ac00245bb21beda69fe4e6a4d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff307f012ad08b1037a130fa6f014ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea7ec0f5898d848053ba7c1b534c52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b52d4cdf03d854aaba1362ceb003de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9fba916f7039c6ae3c89346986299132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766795eee3390eac001bb2154fede74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb2a30ea9c8fc8028aade2cbc1caa5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c62bef12ada8ce461074d8c215672135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871288f1080703ecafbd7b33f1c1568a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a238401bb3858ab19fd96dd6026e7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520e2fb723bd1f2ac1d2044667c85db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d17881305e8af6ba0ce6bc28a5637a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ea35a62b599a172b90bbddcba1aab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f660f4fd0c59132d3e12f8467ec6b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a563e87d31bdda12f554782ccc28cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29461f47ade293f3b9b530857c4b7ee4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3576971eca3b6241296736f787f903144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eec2175d07e96e5ffb99d07c59548145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11d2ce21bed6009911ac8d21472b52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d295e4d5e6ff76aa4f65f333f56ab55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d0da731ae1f72db977259b6266f74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350a35b46ea7b9750dc8a4f2947332d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59fb2bf4c5ca71f4f26fadd8a5fbe8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89013ca923d5323417f098d2c128f2c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144c69d85ccc2901c2e3552ca915c1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212679d989d4e20401a8d9e98110b7d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe1d3553081e39de785d81d8a05ff6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c6ecf4dc0844e34bb060276e450c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23806d5283aab5bb568b7852d673ea73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bcb28fb8d739ff33b8a9a06f214ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5cd923cef42ce3abb0437af3df50a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ec6b8e28e0782c289b4c1951c1876159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2cf03d28a2e7cd9f1ec51eda0f460160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaea86f3ee7498f5aae336d88c9065161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be9e2ae5b7a3af3c382543fe856c09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e963a2991a850be6c76ecbdcc0015b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528f345714356b6e9cf61165094edf1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2357f00345bafd7026119ded3846a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470d669929b1f26177993ba9e0d74c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82599b5d7106e53a514d9d1129d5a134167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aca0c8b31c08ef3aaecc86c0d5efd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ac0a39a0dc4a08a730571de60ac96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114586d6b0d68142ab90793f8d28894170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de157a8c2befacfd01ddf8594f60b135171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa419c5411294b306bd591a4899402a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5d88cc2bf2571da9af6800d0d5df7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e0dca0a3fe155478a16f08c90b52a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988ac039aab0669b17f97c74b56c5a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b777648ae4e61b6d1c1ef4e9667a49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df67bc1a5a03a4ced04071d41105ddb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed09ba064927cbf1cf82f888bc2e3a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daa1e040e4b76b7650f80298a2f3ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f91d0f4e8f29aa19ded1a2b74d95f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba0861631f07f5ae1d59bbdf07b41f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d3f51cda1af3048c53f3ea423b0c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06124749ed913fb0b6ca28f4e71bdc90183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d271fee841680e1272ae2373477f32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73d86c3356b91c34cf0c56e38ae2a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d829e474b539aa65696a217acfe9b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e19a05ede34083856f6fa90e1df54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc530e25cb26bc77a1b242e6bcdd902188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bc2cdb005a13af1aeed13567f9548189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3148526a89ed7fa8472c13815c0d83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d482abc5154b394b546dde1761e949191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100aa95466cb8ab44caf1a3e8067972192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e536d616f06ccbc392a06427ede42d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7cca255b82fa90805557659eda26e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce502916b8a011a3af4ac50b29a9206d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76646f3b4f302a86a75037e3731823196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c284bdda06091c981496afe79026a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3668e47539689db7ec34ac930346ee7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c540f6768db21b76ca52dc5b41fec3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ddffa84c4835d28219b4039f78d6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eecfb11f317644028a244cdbbab2a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5ea3d98af46e7c4203df805ca01d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6e4005a63c502695689b1406dbb5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95b41cea5ae814b33cf0d4d2a7c130204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ccfb4d4809b08024980335530ec6a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52332e7213b716666b0d70eed6106b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ccea566fa36c12f966ca1ce56bae1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055fcb392c556fdb97e9df9b04a26f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fda9baf58130b4e0a5bc1f6ffb5efa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00f09c2698933f413f9712b742b6f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cae9084ddbeb9d3eac4aeabd0a713211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1d1dfa21dab7cdf639339f65a33c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c62e60f05686023bd04679f3069f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e78682e7bc774efd1249b37abef764214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45acea7f57de183707666e0b2c52464215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc257f12d6240e8c9fa5fdb51075e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326aa39bd8a9020b7c01b32c62a09f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24fab7c1d9e1da3f23c00adf8b5991218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ba7491800da16abd1549eed55f59d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7637a5e03428d553ffce1ca71897fac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e2cbb0f66646acc0fdd8c79187ddf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa0706066a4760ecae0d8f600a103b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cec7241c591ca5a22eb619aef7534223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40845dae8f4b8cbc50637c4351926536224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc405ccc8a73b9e6333e894126b7a41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd841009096adf975c5ed9f5e20a5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1abaf1a4915b2fc8c645c8765a29b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58a75cafd4c85206891f6dd876c34c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e619b3b13d4c48c73a21b3b897a032229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b8f67ea1fac3b82c01ecb4ba7778c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd01adcf8e98bc9fbe8e348fe811936231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18a079f3dba81d7df596ad397d2eda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6de977d2f527c98e56f2056c0c99f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeef2178bddeec6b779cd43b720947f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc46f17a1ddda162bed91cf38d22ab8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936937b0e93a76a3243288d82f04aa3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52970073d8071de009fee3244d739b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f7d01aa65117c25e330b344141067238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44649a32d28e74b058e601512a2459239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc614518546f0d3f4efc739bc0e240240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cd793834a07769e33f722853067ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d41e563e431b74d8eb99dacc411102242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b6e08c8a360cbf3d19776d69d2e30243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b29fe1e9caaaab39340e77df0143af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388111684ec3a91b7b1057745f1f1a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b36f2c37ac8a3aa29e3f206555fcba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0be5252f7ba93303692bf14588595247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea5966a4a559e1ec41128a335e875b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74716fda177c1cac3bf450094ed7ecbc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83eb74d11f73368702d17c28370682250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319146ad8859c390ba50a73552ab11a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87da3c2caec9681ec3cfd4c2b79000252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe19bc1123a55990be867c580fcaaea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235672df69f178dad1cab1a154f83d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ed6220dcccbd76de1f32fcc0fcec1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1a61c457cef4abfd29005101e77b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae86f21429e32bd40085ebc44bf986c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd5533d6381c02f9538ff77c6b2c77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1171032c68122f3679bcf628dcb0f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e17b7afcba4a38de2fec26755cc3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6209eba9cd7e93f8621441453e1970261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34093f496b4fbf3314b708d61155b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeebda2087cd29a74a68c55103f6b2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047e09950dff53afa8323c10494dfda264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd2f2f8d5d863f3f801597fa9a2620265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2943e5f7f2e577aa244ea614d7a77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba9cdd0b6f21212b71b76d275dfcf1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37222177f605f14a6b508cb5db1a822a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec4f50a9085a71fe3603bcc2549ac2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6131c0bd084dfc85c1e4b9fb1dac17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f46d66feafac7168270e282b25396d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a046c2cf6b0d4c6d04287e2d6016e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8184c7e28ba7e03f32429e61be783273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f54778519bdb5bd89f211e8e1e77ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d42d194c52cd409eb5a273ef2ecd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a57549169d019973112c3fe2bcb57e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826f02a1e7ccdecdd4519019863821b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38fb3f9936087b4f50e9566ceb2395278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61e643f15753beddf234f4f4a72b75279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bef421da4011cf1be929e79c0ee73280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5e1a290ce88beb8df3709a05a4b4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b917ea6a4736825dcbbeacfe3f693d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43f34a10ee1540debcf939d2027ce2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54349dd89ee7e810e6257b202982705b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829c9de2bc7ee6203a04bcf1d5d910b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e4a8f7f761c282624e246fbc87857286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d942ef42e9c831811f7171453b34d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9e07c3a21df6b20a6312b845fb015288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b8deedc1886123df6dd42ddacc2b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904af0ccf2cf3a3ec8c26b3f6ca581c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581cbf4374ae5d7023ce8531820b284291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681c2b1861546ac56e44dc235379edf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317ec087396aa9a410cb067a59d5171293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441a6cdfbb641f5a37cb7317d38c7a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d50ea9c161ebfd56a874169c094e63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf370c5fc50897e8010cbf4727f8a16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296747c577d3fff27b2755408adef2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaf1074986bd138695fda39345121f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa2873f10343f4cdebfb9f106bba8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d2e465aa240d64e7cfd3b7455029d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ea67b121be47b41a1d73a534a473f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2bfccbe0923ada1f28af48b6cf398302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf47450160588ef446bd4f4bf0cf91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d0125b13c3034d8d3c1f5b76319d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf0bb4b5a7268f7721f60821602eb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee46f3e15523cc488d1dc6c1bcda3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c483b267736ac16381870ad764adb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6b3c4ac3be247a8885d581d30a3fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cbeb146c180bef9213965408f402f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95b2996851063bef107b66214f0c05310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f19c3e8bf62aa9c4d882e755a4f89a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858e4b23ea5d6b55874e98adcc715c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2f847a97c6017745976c23b144557313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8463e23d265cd569ff81925d68865314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ad3d6ebeb495570ed25ce8d3a03e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcd815d8e88ebf670176c70bf0ee1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0025648941644301bfc9400e8937f87317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55cbd5d1a5b7c359f8be4e2e4161d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79506b4c9759eb5e41ea51c91b97661319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efde68ce5b374e2bea3c86ddecbd3fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2b36e001c6bad2ff60a2551a389ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234cd2014e60e0a953cd78a1e9a3f7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8111bae6d9e7e6f898fcd9b18a6e0a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6cdf9a8987af7df3bb3007a18b4ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1523e60c8b141cdc54028fc357f66e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4724b9f15d35fdc01abf3b7f1295e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c40b4ff251c36675c1f0de82545b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48ad10c7b24cedca52c278cc1791d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf1a3be638d53fb4003e474f4e8956329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831320bb580376e099ca7764fe4de89330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719939886c9559c835160b3c87055f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d6827916f7eea5c22e6afa4b8be10332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b2e2cca6c424c202bce37ba046f41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbb3bd9e35cb6d6ca07725f053226f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9019b75a9ded753bfd1a64d5b3aae18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9de3b4b2a41d6e5d98712d3b4c63a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded57eb42c8058ea06d2f90efc52b4c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4da8ec904b0e9dec4b09566206221338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b941346fa10f0d471c11336c456a01339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb6630c1f2010bfa5ffb798e9d9936340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f171ab5612de8fe2ee86cb0e510dd52341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5219c4372440a2eebee25d9a4773cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ff7395b0c2164cebf7796aa1d6f58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ec23a62e24c83095394dab6c4eab7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ba97033673532ab2ff517956f52f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b0df774d8e87ddcc5860dfe5444aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a4732ba32c655f5eba2ddd859cfcd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbbd939da4dfa477beb8fe66e59fbb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25236de28a25cc1548ef243bcc9c8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5262d86095d7e77c612439b57c40b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee48c444b3aca69f35214b44a0e5948351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e021ea0e72f670724de49066c981189352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ede82374b20f783bc6917761d39bc3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add33266dce3c3b853eb6c16daea0fcb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54b68accf66eaca976d6280b030e02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b7128115191194de6b7d770670487356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de5f2f97ce2bcab663de514606a214357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b00e2d7b924409ec649b329788a1b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cc6b277fad3ee7c016ecb2fec6667359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ed7aa3a17383dd877da29a6fcee1a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab713cba0332c09cd77ab587a092fd95361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964a5300aca5d8032867151ce8b97aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0edb4765cfdb31747c3acdf1a980d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40391ab23ff519aecb244d890a9290364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c14770286ea7e4d5a82494e00f386365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffd5f00ff8bf57682f3f535d57c42a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaa5ccfc666842181f91e789431f4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb05701266493c95d5321a9db9684eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46780d4065233b7b1a97db379d1ca7a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddce8a768756c976b69bc84acc02ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db0049b1730c4551c140303a190ab8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b016c0c18dd9463042ef1c44653875372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0d6912a8213b8e3ce64c016b0836f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2644cc883ea1040c9d02903a00177374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947883f72cae47ec6af29c2be9205be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305576eea4e88ba0bdcf82e0799c153376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df3178e49a2d842c37dd27d0244cee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44671719d9a8522aef0da309c2d6f08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49202b0f9d2f2e50896d564da1aeb4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a349e8e55c9f5d44ecfdb05de2969380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bc970b889ddc9c2ab1566988d3313381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7337d53cf03b07924340e6f68fdeb3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e71223d8adb75841287252b949aa73383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8b679575afc878b91731eb6800d57384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af122086c95efdb7128c6d9be8ceb851385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607dcc54cf6e85c4778ef19e0355c28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81276c171c10cc3d4366f78b7c35d3eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf433f2e177dab423fa3dfaf970091aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8698b57157b836942508433e02a792389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c3d646e66a2f6a55537f3e3ec0eca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f32e8622aef8204ef989e00ce779b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b65fabee3f2473b6c193c121e203d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eadc4e4affc138e2b608067dc7e1c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0722f540a9192c8db69deeca1e5b86c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4652499d0a548f04b269a7fbcf0804395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aac2c975f88854f2a40aaa6ee80f4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95149df6b177867cd3daacb351645a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ebd045b694400d083a9ebda00b8e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a383d3179824b8a375f8738cfd5874399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad71438436a80569c19061e85848de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74ab29b4bf60269f4bbb49a5876513401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4f3afbd7916dfaae123c101b174ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0f354ae38ec7438e2c35f6a65464e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24559e6820f352ce0d81a14ff7be18404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354c66193e57b875a6cb2465f1c5de9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7643bec32df1ee8576d79eb47640b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f236856979d663753c34eed7f87c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d6f48d20a01200e5a3c4c9516cc9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74c2adfe2a0a706cae30843bfe41fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c85fe06551e3f35ce4e83fc5fe1a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84ec001923645d337c5c11a507dbfe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c314f424503e35b9bc85762bba189412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2774c94ede41d282480ba57be66f2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4b049599877899a5d6925482a188d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc89bd9dd01ccc60d15fc16c1085f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301a346584e7856bf4527358c0caf0d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94ca6b53c811bc851270ed9bef9d9e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2749f42c377d0d6edec9752320e26a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cce8a577801899f3ec0815797f2d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e8ae9ce17d201a964354bd882aaeb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d212432c3dd4ed6141084cf3f7450421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c26675e5f45439661de0045beefbe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665cac27835f3fccd98fd72dc6da575423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6784be451f9a1ffde98aaee2a7fd8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c67083898059c956aa9502dfc69c33425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dbd50277e2bf52141a7c78c7fabc1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921365739c518c454728044434c08a58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9110e08afef1a7da1135d69c08f0aff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6251077f93ad7091d8dd165d6e8ad9f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c88fbc8e6a3decf00742ab28ee934430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfeab66caab72d1a479cfc628dd3f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5a3afa3dda2d038edd1d593f75443432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008ecddc0b14e364755bb7688fca22e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4685c0af2535fa1b7c3281751cf593434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e6bd499a612ed3ff316339f7a11f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed841555a8b68615625dcc461331af57436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fc7bf1157cff70e202e0295e687a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7e347031ede48b498589a8ffc97b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57486362393e1a2d77ad58dd3e50663439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639189024a2f627823e12468f8b476f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb693c39d7a6a3d5b8fc7eda704c4a3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f68180b2da14bfbc7a120f7b89bfd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb939fa31f09a5d193b775521ceab60443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e222489edcd844cb9e2565f483243444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276616d2ad17f97e6934e8827ec3791445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f909de491ecfeb4f1a7e700a4b9a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc74ecefdd99a0d21bf75104d14084447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f1e4c106e9248d3eea3311fdcb885448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc126d486a15a50aec520edec6e9fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d38c269eb57bfbbcc7b947f172d495450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708badb746f1751d3b18880dd6c042e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56970015fd5d9ca6c10747ce29ac18452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a1f6386a2031b788b679ceb6eca2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45d23b34dc7b4a9cd18624fa87b61d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2385d75bc0918298f2fe35f6ceae6aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d234cf891dfb277a53be46f4e1137456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdbfcf8cb2027a08a65874307f9832457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba6bf265f2e8103c37823356e31cc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e237befdb30d8deead881d93844e63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c60768a4afe8927942cac0f62d96d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395984072bf93d401758592b4b1a268461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580acb23a25107a05e1ed4f5e2b7b22462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4f2c2ce95a4cec4f970c58eb2ba76463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e0bd1e1798d7b9d70f675b3563122464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8ed4029d7d2b0e022f14c91a7ed64465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b32ea35317210860be8cdb0643b62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf542d1f2921bd567408f9f7eabb368467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44a71d1a7e8c8e3ef01ba076046d0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465c06787cd10b18d5310e15b754ca8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f102dd55a94ed460c0d3dd4355833470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8b95711f1fc2cb6bbf3cd2b7c9ca2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0949416a065e4f0735f31ee84879d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5215af8bfd4c820535182e6dbdf176a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4e681dc84a65a3888dffbaf503991474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99b2f0be94a3d7983e12b2bf6b0e34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b40ae46be667924f74fa2aee6d51c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa264ebf320c93a53bd1cdac171882d3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b564e10ae9da0252a673e3a89bdce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f59a62420380386c0ae554bdc60f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fa6ae2b2d919140000220f27e2bf1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce00201b3834a2793feb72036e4a773481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df331e05938f3d1aa58b62dfd9d52e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1cd17d7996c1a3058a24ff50c399f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de890fba8a613b473247bbdf102054b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabe53cf70d797f58acb96d781806ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59564814dff925d7fb4c07956250737486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedca30d7f1508583a59ca3629285cdd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a65174336b34aeef0369c80f98552488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a30b582177b8a6c5f22f263ed5dd14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e348e6764935112a05d2f6f0b239698490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a5fae9225c7f6a21bfc2eac04710a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0db6137017c8486ec54530ced847a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ae72fcf0aa9d4d9bcb54cc953a130493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689e8aed0eb8b8d737337c00e81f80c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ab0d9637a514cbad6d329b89b1f52495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcccf1a9e116b303ef9fc3abca6d36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95442dd1ee4300a79a5fea2d4f8172d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1b84db735c1abd05018d1eaa72e61498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190db70d3a2fbfca49d6f5f9da7e8f2f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b8ce95402232dce48bd911b67de75500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb51f87e93107966518b193fe7f8a79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d3c796ef348ff134d2cb655f61a50502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e12db5436f0561ca58cd11d67436d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e5cca3c40116d4834cfa7e5286688504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944b2f264ab2ea0a1945354cad9e5e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a0b57b43171b96728cdbed3543bf1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05da1b51e4a8163072fe86b826f955c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e87e53115e586fcfc553b1395fba9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499ea202efe3937bfe97b87fa83cd87509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d85cbb75d92e63c726ad1011030d4f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaf2e75128715814c09f983bc518b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178e3a9e25440502a1dfbcd073aff1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1630a24869393d6fc402244522b648a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa33be53343485a7a9a44858a6fbc8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda9aeea840673386d5a5e6cf1bb650515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447889ba3d98488d713e1c42411a380516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f12184c03daabf597e8e7c54f3ab6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7eaf51f116eb6eeed2738eb17dadc6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3178ac3288001e847907b668f5bcfc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ce6b6f1c515b97d769356ce7f6530520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003758d6f19c70c0b42315e268eb50e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3571e0c6e236b4953ae89b238a589e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d80f2f0133a65bad29881327bed997523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17e9dcb9847a4c9059f194ee8034e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dc3374dddf83c2c0850fd570737bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff640cc1b133587147278b70584f40f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa698ceb89ee45d14abbd7ea9048ed65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9c60f4b1f27ec8de0d8aebbc19cee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713156fab5649a67f860568c7acc9bfe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e2724403bab494e6f25d80186ba07530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bc78fe05b260b68e86a722196aebd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075127b62147e4a29e23b2c48b3e60b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260bb0ed80a03f013517d5e03a365df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde237c8e9067d400c222a334735cbf7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9541e16c716709d8eb74615c455714535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9dd1827f116a418203093c45320d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5c2310fa3bfae21a85fd62a8d1400537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267621b1ee2126e5d77a8bd16869ba2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba3917e5450cc8cf8615106d73a8da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b0592a4caa8394e9b41329619e542540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a29f32ba18351c6a9893d19de0474541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469a5f9f080435ec564f59103ca17fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2e620c469b9b7867a830c43e9efe8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7efaf7775e4534e2594e985aeeebb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f214d50aada92354f480a6a4c56b401545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af70da310d8fcfe82b509ab304e154546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2190c9ade1759e49a93e1f9d69388b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645ceb75f5cc54443604469f306089e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1efc06e166904dacbaf137a48fc38549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2dd8283038a4850dc67564c25a54c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4360595e96ad5b68468193461a69e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd429ca22d41afdd0eb180306316c62552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1e6624cd2af5e98acb3703ee1c2ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00d5d0e8bbbb0906eff002ece1d4ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd63dcf8a82085338db46d724311bcd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaf49c9f37bd00d5a059077c131a8e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac98e9408e92893001da06c7735b0cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb1fd512a5c509e0e2f4bd2666107d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017306dc4094f2313020a9a49e60ee6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17664b933bcc1b44459ca036f38c38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dd1488803158b6f7181583cd7fc77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6427fe897fd422e4bf9e3afaa45544562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ae7e09425c886978fc54a29959569563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7b2d36567848b87b4f06e5c153493564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad09f992b4c7a111fe678017da8ea0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70b19ff75bbb77696ea1493d12a632566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee72269ca06a6e2cec69bae38b8acb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae704e58bdd9850887201fd70fa9add0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab22c83690f96180a0d3711f69ea8e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56491cf02a1234be0a0a810455e18d64570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e214c85e6269fc4a9c26c8a7c0ec7f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe07bc320c0b2670e90ec4eaa09ffe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49fa9a8b4c9a7f158c3dad87402085573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a5d06953cdc101606e14ae41c179f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007d73d9cc9cbe4b8dd013b083f0ded575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5939d403b8f870ad8cf82c5b94a8f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd465114c49a3fee497bda54c262282577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8383bb8904266658c5168fa26e1e214578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731defdd41ee2f775d0a3b31f43df8bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51e5b577c76b195f493de7c3f6094a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfcc745440063a70fa02d122e5e396581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e928e0e99bf029f4a167eba9d3e4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa383c0d92470430ce42b6f40134cd2b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af06080cc5f2165a24109649680ef7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bea041d66238c30ecfeb726ad9e4de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccdab0dc4f9a41e1433353b5d798d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc2bf713d225f5ae09cfb0302e172b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc4fba76084f154479c17a33408e98588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f8c8dfccf7c39484c501fb5f02dfe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22f90f9fe456b8f1db7430685bc428590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d045c4c39236a1b98900204117495591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e63a80abaad700946b8cb2bddc8b01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f5a6845bf65125091940ff4845a48593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94da04ad4cbeec04b513fb562ddabb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce1ce30e596ecb4b86a29379ad6d8f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346b62e4637fd8b91a3c3aa99385bae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9e0586d876d2b6cd5e5cf13f768b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17aedfc53c48edcdcfbd07655b0d16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16fb12ee2cf292c2f1961322765d05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24f662e000a818c68c580569e045f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85375ee64ea168ece5665152d93aca3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4303ec7d8879fe73355cfe525176f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde1174fc0ea412034d9d9c26308767603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e3fac0b00b01ed067d8abf4eb3a82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c7ae8ef74cfa2b03fc1ad0f60b694605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ecedf3954e79612db0a309a45012d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d526394bbdb32a105342e76b9e6dd7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8f6111f1bba9a18d4b000a99e8979608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636d0a4d0b469153764e76cad161f53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf31f173d056466caaff4842584ebc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f1805fe334ddc4566242dfdb5a7eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554990690972c7ba15e72f171a41246c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc96c20b8574b423a0ad21a200a661a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77218d9f5a9235748a1b679a93dc1c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd5a4b734e25513b054905f51bea4b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d56ad8b495d3321f02dd460c290b97616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c94b2836408a6927a094d5892f1baa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e893fde44afa27a56a56850bf8cf8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f3897ff8ffa8ad564105eba3e4328619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591190b14f525fa46cf75390c25fc4b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65053876a91f44c08e662b8644091a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c337f93b4dd11d572c4155a7a8ab249622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e0514a27d0212809bcff70d39dbc4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1b141440f4f7281e8b3103d648242624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e9fde2e27a0c69de5ada5f5159fc2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa62741716bfbbaa3c8f1237deba38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daa0b545936e5962cbdc87d0f04086627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601836e7186100c54358f5976a40d7ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26869bece3dfd253bd4bad7fa1d40f90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e876a85b92089d7c66547b6a1d875630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439d42175be015f3a2461f4556b4c5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631de74f3934c45a8e534ca7c5397e4c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0971a88d36967d5f0319eba6adb3e14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0c08183afc37722c182510c25f40e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b444ae71067cab52c05391b63617afd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd200ca52b2920de0e76aeeb9b76ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499ccb7ca622a96c3ca1884402b00d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787cd409a906dbb27b1475f7d8f41c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9ef5fe545567b288ba0b1464310b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae5e2156b5cd3d239f69bac97c274f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cb482e82051a4a341d69533500fac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fa2314e36780515de7e82bc888710642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed2b3a888f9b2d6b691d8348454882643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467b663ec212c879c449b2ce10c171a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d77c535416a647f5a4e4b89273c66645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69155016a5c09ef7b593df263dcbd214646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ef2d3e8263b361828c560942fd527647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51b1c9c641b88183af9738c7ffd53f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb728674390e3ed1134c3d388ba18b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17f78c99eba0b8199ec93f0b33abb7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a36f5e3a1440ce6bd736c348669df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e84b1c660ca8b1a8e57bddbb709c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16834c85fe85ad2510dcb8428fe5e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4bae6a68043e945f2d8562687c883654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a363a2671f981ab65f74f9022e24b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f524216628a41afb41e14f73b69b0d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18aa59c51bf84cc11eef4d5b5c2bd4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6446face833b54267c78901994eb3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c4937c618379714aa3bfdcd697331659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821322d475daa06e8916f5942c230d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503ae34f731cdb57466ee3ebffb066e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e1bd9f00edd639da1e234ea1c0bd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f280c528c3f5ddc96d193454e79b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4cf8227e945c02c133b24537f521c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab264f00ce7e6eab59a9ff97a3d2a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa12a30d22526b5c81a95d1bb53cbb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65b45f2479a59899a9451d60f8e610667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ae08edf5aa2068689ce5cb3bbef2c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d62b11837fbce14d675f298b8410d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382da2c0742a6e705fc2b66a4e22248a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f069d0546349b45b9253438f3549750671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ca45dba95db5eb37e64822fd2ad2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d400d141a77dab78ae920a07aecfc9f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e251a0c6843b7503dfa8d5a1ff63033674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4bccb120604077c408d32d67b8143675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2931353b421001eb0295aedaadc8d72676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692c721caaac7d7be60b115ea752cf8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69875855252ca44835da3fee243f3b2c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e495e77db47bc2bc406e011231630cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ced73cb20128bafdd40315b4922470680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3135a9e5dca3b27f927fb930c9fb1c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c698f0ac9b9ef2e3d3e63537bfca1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334d14730985202d73541f1e972e8f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a599d69d1546989d27a65ef261dacf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242927e871b2f759007324315f28b0c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754b63e3c80fc49e107cd409d5d0130686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cea2e26acb44b21225f23d926cedbc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fd69c65463550c84ffae4a92d71b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429d9f2be9b5c861686fcf15a305f35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3136151d6e5ddd3a7de844bc81619cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac75f48771af2e26df250bc28fee72c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d96ccdd8726a683f131014b229bedf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c424b63557d439c8ea01e5305fcbf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7663f9a59aedb81d0744668214bfa7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9b499f5a325eecc118f15f4c19cad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55244f63bb95d95cd2fe628e1d2444ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b1276d142aae554784d480abeb075697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d00318718aab77ec44fc1fb488cfe0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcaf93c9b8f0cffa80bd9fbc61a0ae2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7c0f2109bccf8bb9347a350a8e4a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8b3d68b3c5ed2760e4415b3b85a93701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9397a6696b605b2dbe476ba4208ab89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dba7dabfde44ecb6b110cce12dd02c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3c965e579a4d2eaf5ddc154f99792704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6240a8f5ffff7b30d5065e584aebdae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9c349d681461cdbdbe613a6d6f378706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8751769a19aa5c302e490c824df12707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b33447c67ba82ee9535c8628ea5b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fc1f93b7fde9f978d1a65b41428e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b0f2429596b5bde612b1b5d45a6f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e71d279241ce7b8133f3185d648ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788682293defce8e3df292ed1eec49b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c93d7b4e32b309a07d0ab3c0749995713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd452a4f49f013136d539bbac8e4e30714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61564e6d795b5777eb4e92eeb9307e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bd027f0a3ca29b9e6cc18b45d2a05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc94ca4102b7e500ffcaef01809125f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8d57469f828bfed3ef4441a7b9853718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2c393e42f2e733228ae8480e94c8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e4295f81c8cd85175630fdd63d8f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d97490e57db2c83df8811a60bc27f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29dcea9a1588d8e9a0fe4f4b578914722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1c2c92430e1aa02e6b677618fec23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70697924030c85167264d58da8b16ac2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8857244015e6ad7e1b5c18658b1cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63ab352b640e9652bf20f9650278e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e8cf4282c396da9c6ddd9992664ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf2a9138d746b0e256bbec539f7df3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c5a48051400496d80320ab1e9359b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4421da8fe5e5332991dae4aebe0574730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bd39bfc6aea33621d8bdb668f06bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d77b2b68e4e21958bb605c399398a2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234485ad96071a60662d8c180dd2f08733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd881510eb3caccb801b6068f00e8d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d089998b1b5ef9ffe8a94e0b94a83735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cc6cd57d091046191a37f8c6b80b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee5fcd054804477108c4d01c724fc7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8cc164f171cb88392bc280cda51d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bae83cd9bfbea5c8278a270e444514739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54df8daf85808802760b1fbabfd142740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f451175eb18b17292acb5dec30cc5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61270e828276aeb54477b13f74a913742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354b7d11f5429b9c3d91b46b7d6f595743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514291ebbda5dc36e71c802732f11478744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28607969bcc7f4bbc4c7e1bf973ffe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d77ea968679d2e762b55aa83926f5c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f61c9c34939e80f7f1db0a0a073de1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2a2fc2b86fe294b1e4999328ea71b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f0c2b811dce31a7772722d7585968749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfb249a185db94fb1ec984d70d8e7f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed621870cb154b906a2e80e6e73f9e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b7d05b3869ae773229bfa0147d624752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3a57c250e9caf072bfea9d522f8f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c53a0fd3f0ebe02188aad5c035da22754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6f4cd8e3487303b5a38e3e3b17556755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5779e02506d9b4bd20935f10590b08756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50abbc6e6932864fe6ee9aa2ebedb91757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641d54c63fd44996f5978590277f58d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031857fdadfdd6b5464c7e381cfb3907759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37145699914b174f9607f5efbb34a39d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523f75b319db9627dd33e30af39c3a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc183201f5be9e029d3c42f36ec91a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8c84f7a137ba0f6aef2f3a06e21f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caccea8f7c7812f70de682799a44c4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63437d6826c7314dbbe83a469248c19e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae639b2add4edb5b72d4a2dc01b01437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab550e52d2acb6e79114ae92b10573c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214827024a265f3e98adc9b8676cf029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420e070bb99021971f5e59274119a1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aad59357d94dbab0bd82d131a4d1a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841ca37cbaa8d16aa1078504539defd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a29d892573f810d341557cae3f3d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c10a416d3366c610f7da73f679d52614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52459a608f1c7412fd55c276b93aa5b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fdbb58c331ace09d10de57a8f3bf216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e85e9b0e8a4909a3ce662ed3e156e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722e07e729cd5386f05a7d25bc3c35318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87596a5090cfa0613c00488959edca5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f36cd26c637b6630d29e2eeb4add020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3e34383cbdf65ed8600a74ffe5ac121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f4a62ee908fdda1d0c1a646ae7c9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b9d5ea11b00305533927a7b40c31023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872c388c12dc71977c25fd97bcf7ff024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0708271d33cd38cb2270040575040f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb653179f35f00d96ca25199aacc63b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d141486d10768391ee6a06f83c4f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74331b2ee66a0761142e2820961de2a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262ba5bf32354f610c43a1cab35b66f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239a98460b655cd828b006bebfbe68b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbfc30c07adcc57c93e5a64bfbbb8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281ac8e456b747f9f13b46e7f6930fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a01de44d999bc67d08e6423a8b709c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03af8d4b814331d0598dee6573fd9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910b89c5a3a2099025870c1fc779ad735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134521c394517c810c3b460eb8d9840836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383ad7b97fbf08568dc97500d27705d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad28d7a6dc585ce106dd9a28e2c3af238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df04a7e4d8957dc12b1bdd9d7024f2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a17fa0107249346b15eec5f80d03440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02077e6bf0c6f64de85c7bc9482eddd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4635cce68db0592c21cbe833568464942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ded775266a1f204d10b7b985bd01a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53d69b81e65c80065582c2c9d1b04344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559a74ad302803acaed67d5bf953ddc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6057b9de23de09a8cf5b3e911c77946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda386ab592288ccbe7c246b1be28a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3199585abd0525c8b641e70671143cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fb817d9b1a8ecec1a7d5e3fcd690949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de627a5ef208189896afab7248f8abd450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7ddfcd0facf04a88c65c92b5976f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72be1b80e0088dcd6006766e30becf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01eb7398a24e7108fc7e1c63344812b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce506bc58e669bad8cfcc4287722da754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3d36988c144cae9febdd112886b0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3d50286d40a5e904ac65d9159466f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf676387b025fae7697b75b05ac1fa257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5063892cdfaae085098f628ab8e36158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfaaf876e4c3399127201ede34a16659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8acfb3864abc8e6fb4f50951c67eac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d602e4be419f2021d1bc702526516e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2b7788f9dfd007e0ca85a4d4e412b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fc849e04dee9ddd977365b53e2ea863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce1ce88559fd6a269c0acd0f4d50b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5ddcbd375649aa9e61b9da0a0550c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c43c38aea679c628a9f768974f3f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe490440ce740faf79250ca7c205b36d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061865ae3300ff61876c8499c5c2fb968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210887ae3b49717f54185130578f0dda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f7972f6b3da0873fac9c2ca44164770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47777e04005112673a465e62974465471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c3fd6c8d16559d96c06e8c52a5ac772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6527c7800b69c143fda55458df8d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f2af7ef55360daf46b1ea81afd22374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9fa3c27e7f7db4d0453cc07bd81aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057584c9ca5c7d916204afb70425ac276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7567f4aa4f78876067b6d7a1aa205677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4f420b136a5784e0c93c036d739d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463accfd278511d27646184d982388ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d4b5a485d54114f30103594fb048180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621265d982e674cc7dfec615caba8e6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba892b2753983e0ccec3511259a4c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10adb5f5824bc14ac631d3642891bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24011ec0b2c5e256356a66dcbde6cd8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fd774c4d01d33bfaf1def1e0c86c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727d7a93506ae785c4c909e9f58c5d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbcb54cfe572dd13409114a81508f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37133a5b52da8ae1daf329dc715e3c4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d902df7353e379814ef9d961dc569789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc915126caae26cc519e7166b0c9d9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a2831f7d2bf472bd35908b218bf5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1999c6266afdea87f6b83ac5969a09a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d079e4321f274b3fff132e61a1abe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceb676397d291ed58f7d4255e247d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb30f42168e420befb35eedabce449095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739110f070d224639ef41a1d536a909896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3bb798e58aec40f265e518a38dde197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb9155803d536c4480cbaa381488e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589eeb231e5b79f077a1d0b71bfb837499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34809bce752da419b3ca94733a7f7b9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe39af2e9565178b3e5c61056d4082b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccb66a0c61a2252f3234d0291b3b35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dbd5e988758f9691061fee30cac18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f218364e4e9caa7e76b86416c1ace9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a728ce108a708c0af97375f8750d47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd403bc0d919417537dfdb5b29a70ce0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4eb8fd6cb05ee01fc2da4544d1c43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280be901bd45848359822ad16cbbf946108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afc08547837224ad6abda0d094e8a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d70a4d6816ccb8d1518036bcaac473110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a6926bb7bcdc62a7cf1287f61582e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b9aac27e1d184990784cf70206a7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d3419a99539afb44f56931b9bdca3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94555e839cb7fb5e2bf1101fd2aa46e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32c8dab77474d822a2a060503f8d33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ca5008b82ad254f25ced7c2f97304116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecc6154a9166033fbdd0a0def3b2c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa665d1ae0d4c4364e57f2c3e1e464118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9d55a74a3b0c3f62d5c87581d4562119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d427589c799fe0ee2102fee209fed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe4747d27288c0101e2e60b4b7ca8f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee036cdecd1bb2319c0f67fce24da4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae02ee0ec1c04ebfc70754834a6c56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65640eb9bb27f42ab0ef41c3752829e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa34cfe349de9e2484218c61c3e79b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac4aeb63567c3d338285f898328adc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3b2cd673dd5b882544a7a229dd5e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa9945e90b346ddeba5ecdd4452ade128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e187ebafe2abfbc1e3702cc129eca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69248a87a414ef525261375c22086ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff813c6a5e9dc2e4ed2d26f1447be6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978db49fe72b16f4c5cf1e6bbbff3d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97c769acab64b0604d82a2a332c9ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063bd326e0142a551314aefc03b2d61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76261ae09641aabc56376b6f19164035135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af1f4c3f9afc930c09ad9fd7f909be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae24b26e6fc33e5b4106e187c3ea00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9569359a6fa96d5d353b2fe0a536eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df404810d51a50fb57f428076ba024f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc36c9d644a5ef203c8ac022c85ceb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64099c5f69dd7e90697aa69d597ede4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795b2317167faa212b8387058c24a67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cb92fa4f44cf08cf41bf77beb6130143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f4962550572b56e7e4a9ea7e9e914144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50a418700d75f0cbe6c3f4b45ba3eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322650f2a886d92ab8d8138f2020085146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a6e20bab2a3bdf0344f049b1cf612147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4904660f052a785f0baacfccd36a39e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61257df18e8ab5e4a5211972d2b390149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585024872f12d28591de55e45fd2b43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39923a5fbaf1c73de4adaa9747447369151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959e992f207757135c41d758d395be4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd691b8408a4779553c36bf8e23f74f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc84e7a8fc17e3b7a4aff23c05e979154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100c55ed451326d135d82f820ec2b00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd1aca7c389f6f613c22d343397545156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5bd3231f93b98528e8e3ef9201dcd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdce9efb3a83e0573c979723f814642158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ddbbdd8dbcb4a0b2d875d8924b3fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29757abfd58ed851e794c5ce7a5830b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ea4584937eff81854a8088062b90f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b2f45c21d8a9add1c05475c363dbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bd085515a398d606df732c7f68168163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d870f5437e49d12c349de89a2fa888164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59663b2e28518b741d2fcc40749a35f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ad9658032bc158c22a43d5e46410c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47968cad7b21484332626b606604bfa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab945f0588f1055ca6088707b33d912168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077b8ceecba7413b4b26398dffc6ede169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f814cd5811d7fdc4b7a7f31c772e07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882b6270336ac66d3e0d5057f706f98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7bade10def4fbb3b43b31003437ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64164cf0037e44602f94c3807b1398173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bba1cf92ad5f9f6f88190706747b0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f96874041b674767e8f1eb6c9f231175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567cf4e7d45bfc3b65f3b032982b65a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6689f9827ec01071a9033c32c49a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca404351c50383391e64464dcb09a11a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffbd65a71e987ab017d59200153a6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0435fc4bf8080e8f9c0e11a10544a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2b586769cd03e98b38371ab6aebf1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076c98b7bb1e77c656fb09c82bfa8c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29a8bdd702d78e6c7b044238b657fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0f595df3089fcc53114554c640e20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62e7a8bdf610da8af5ac6367b2e4c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc83fcbf17e5f39d3861ce9fed62400186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4654894cd155c41c382e7064d0354187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c5a062c3d118dc844993517a25dfd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee284620fe6893cd5fd6d1f7ba810a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f142ff35fb6370a4163a147e43916cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74ce421336745d7d517a357a7f4010191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7718f647168e5d877690f35484c9a55192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861492a2c1b8b3121cd12edc9a17a3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d0d2a7cf18a607202b717d6d0dc01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbfdd5253521be0dcb91bcb3791d9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675c1dc11dd0b78088d79a38536e34d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c560e5b84802800ff387af707771e78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de4074372f3711f4ee89e02cc0cf8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606916e2524c385cc63df43cea3dd447199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc37b76b5c797b3b2645ffab595479200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dba7de1bb77dfb29bdb3cc46e30f04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb097a6ffeeb82ac84305cc0ff598e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb4f5262c780d5536b6b1fcb8b347c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5aeffe3b519c0a303bfd1629451c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a2111500aaf3ebbfc275e7c71085b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781119a146c15e7ff3472e90c3bb2b5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e83a54d01580246ec1cea714773ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d31be77a8bac6cfdb39de7fe12c2d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261ea9cf3b388ec10959ef6e7a98e82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67be952f1409b79ca0a00a673b7785210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4d3146331768ac101973a1342cdae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca50a8c0da8360db78b0dab2142174212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69b2980b007d5ff556164ba0ef3625213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe292f881efd4aaab5111e69708b2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067cc868b7b19ded7237ff552a8a6e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251f30cf7f96724f131388a3997e21d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7d0b3bec924e5ed9f6b95b80f115b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47641da503f856af976529e41f53cb9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59976aa11b95e66b8dab306673fdda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32498df9629085301e16aa450df062220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699c988eeb6fd1fe2fda8a528e6c5dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861e431a7001ef8a295ac164a3780d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507012eb353ac3bea52ad0b0d0c3779223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cbb3a6ad48a468798e63cdae97c73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b37300b7ccc254b15748629a155de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dc149d4b7b99f07d9ba45d9931e08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9dbbbe06cefed43a660d83c943fe6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaa9d7ec0f153fd79ee69d8e449c6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538917aea3e5a3a8a2a6c172767ff91e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccfb9bed7d41fff934f274220251ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6b669b80d5a7fa745378f12200e02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a64871a26bfe352748ea0735cd19fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5d324c4236de91f9b9ea027f73618233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1e24282789ed059e06865b4aae630234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c9ba285b3fb61b7032e4f9a3fc345235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35729c46ea6bdc1d6e92994b45e89b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acc5e70907e56fa052ad8abab8f03b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8da5195a9be99b1c55bdc12aca8f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a28e6eeb0c1f36ce6b61b867debe6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a62a37b520f5bfadef778c48f6ef2e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d9da05ddb93709467a970dded2f81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc299e81bd02a431241c332fc5bed5b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e53a2b7ada258b703dc023af7b3569243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eac557310dd16467663ed235e11f9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1e2303c07cfe55a0f9b65e9736dea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f103ea852ecef847d594442da440ad7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8cd26fa1d3706a543ae45117bcbec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033ed48f61a604aba2dd5e823f1b8e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab11b9e6024c35b57e57eb05dfdaca4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de0f3f5987f5288b28611383ae1283250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f7d05ca2324e30f36eb9e669ebf27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266a4efe72decb99f896b93da49a419252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16952f1ec0095918d7a2c4d8ecf3abf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5ca7a4d85018a3c34ad5830d0cf92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4ebb8fa8b4c4c102f2ed60b858cb9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b91f1d5a07dde0ded4ad2de8bb742256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588f959293d0504066a5051a0f00671257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e2f78cd75a12557e59fcdf1b8d7b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cc61e0023d5c883d70c14310721ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b7c7ab581e6642395914ea696c51c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b5121162cef6093f765c5db1256c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e27affad2d7ec702ebd72e8ac6b822262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ef9a638afacb75833e7e006443b69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8301fe819ce16ad865215cd411e44c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd3146855b6b9db78c53ae95924ad7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22519b5abb1f8f74324e0e055be332266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0df5a1b7165c93e41beb8200aa8bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8e47a5cd7ff51644bf671b389e79f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67b56a6451af1d9bec65fd2a5b3260269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6df8071e4e03c52bd82af22ebb8cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f5e5a4f150359af67f46f714ef035271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d68d7e94c63fb2167658ae189cdd6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e7da72f52bfdc3ce328c2bd2fabb4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d34a61a460046791fd2f4c2ac3ca0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97a48b7cb1f1f4118d2415517eab67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bb7cb14a7ddd73d886f9fff933e17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57703bfb60fa06cc225749b2796a6d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb61c1c5477543f00b65acb6e463319278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa1fcf6e9497e4e91450e22cd56b16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7ddcb0b4b24e3acd4ec0a50112f62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce88c183b8ad02a85cd9ac2585120a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909976414104a132bcd7c603d37ec4ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c80722d32bcdbb04ff3a91cda704b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9195c930afb1638341b9706789f7fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83e93ef6ad98631979048eb4e67345285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761e40f76a1d03561cae03a4947bde7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40efa897b85c597b576c7d29a169d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31789079a4e1bcbf073ddf27c478c65f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62418043aa24866f4a83b9bc123751289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed26d706d6a8f7ce7ed84d5b7876f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf666852639aec23747edb48fa9cc031291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98b781a8b796aeb0f796f21f34bc6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbea62e9677dae4bec143256d832afa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10b3cd53b0b2d8a6f618151fbc3572294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b815a3dd8538a1d2f16726978ffba86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81c300922855eb09514c23ac237d4d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fd30167dd7d79838ce7f49e407eeb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9cbe57dc0e864adc16502128c125b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17d96814882e228a7030c28447ad31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e1cf6b121a81ce11c82bf03023438300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e264b5d8cab4bcabd03b8f2c059cd6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6b808e2ace2d9c4892e96334ed668302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306bb8ab4f7ab4ea6607e948e1f5dd4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19581c5b572127501f8785d4c4df66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f5dd9db61646b6f8dc9342723f8b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52722ce12155c3775c011d4917cdbc1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abab6aa5bbdb3b2146dc023e0fd3311307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04924f2109a9cceac97a3a9268ea4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba44b80c0440397efc6768190907635309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e77e4e05004aec91779a53ac84579310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48157d6d55e13739183ef787d6add8ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a330f922ad542353f712b9b1a1a1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33441de1c8b713639ebf9673207888d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e763722fd463dde89470df4f491c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea4b29f72e69cd7f151a75ef6cc750315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c15a7586566f40eb2ff740b89b49aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bec16b92584db9734b906714ccf6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e148a42b618542d0acc4f29f264ebb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9cb6aeda88ecd364d011e21003591319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa47bf4841c2bd1a0cf697268f70ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee065538daf11936b97754c4aa72a94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176f1f152be60c5d475d153ebe28353322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c1ee7a250b0a9060c4f1be8b7c105323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9fafc6f8f60011ffe64f31f5bea08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013f9c5d5272412d8d46c016ed71dcb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34a34cbd733b113f3d6dfd580e019b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e024bff18000d28cfc1600d1f55c91a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7c76bbb3ec9ff358029de52956127328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26cb666c34642b2756c83ea2d58052329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48048ca45e34c7e880551667bc9b608d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef8a08dc6aa57c228bfd6f91ae69f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673e862b132993a641a3d67c2d54602332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed640f64594192c661194d0d69c3a17d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c53cdd6ce0586d38e3c352a31ce10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c6fc6eb9a976c8ca6da913a3d79c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8ca44fd82eaaccb0a38f9862cea6c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fd7e5405f835bc977c711e9240085337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a97097b82b2560c0c6425778f5553338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce05985f77c84e0e870b7fb6e72c9a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108d57d836607a8a0c7189ffe8363c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01bb1850e9270751edfd0af87d0c55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a044acc1f83155d696320e44ba5a61c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9999c10a33e1690c070f7b04ab78ca7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a1e4f2622f263060e5f53feeed6e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce76186717b0061830fb5d17fc5e91345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde2e41b29db2b55751db9d65fcf8cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b955a0a50dc4f20251503bf2590c9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370fef3e4f0ef88c8e2234c5b93bc73348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ab7ab49e373413b7ec9b7e9ff4d95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cc10a0bfe3057943148b34c5cd493350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138867a6345caa47cf0c833f4ea743a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225b855b601166b205be6d75d87587f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e8299a64bc9cc010acdeeb603c5bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e6140b58f16868501d433db832577354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974678ba19b952887343621d8a78bbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2411b1b3817f5c6f4a04ebc5c2c78356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb94f5bebe425bfa813e7e22f3e67f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79398af8615a7cf061372edff42894ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c7b90ca74388137a80d6ccddff70b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a178eb3bcf6d40e6207ab83e488b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f9141eb740bfa24f16cb59b274578361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6a30f6171ab689ded2e3bddc0e398362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f80ed2ea0d9ff1a0cd9ccdcf69a11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9949f9cbfc82bea0c25c543db8155e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea74ff927519a6bc1ddb63b0ce8faa4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0044f3f832e1b862b7231e39dadd91366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578d894868bc4ca9d9ab780fd3f52ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4a3b54708c82ed2b7cacf4811fa46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4179c9dec247897db796092baab95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd760fc78fc9dda8fe102c3e26c3f4f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86177d4e054c5cb34db9e6dc522774371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3736a979686b3db305db9b5ff6df8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc34d9795521bf53abbfff346638214373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737c2ddaa5999261ebc624ace206f98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5e2069079f0b8d68a9b90f35e8360375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0754e9db4c5cd4ec49003ef4668318376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a04dd1a8fb8f214c321c829ff5ac3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c0f0f1b48c4dbbe14952bb814e27a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cd08cf42881b4cefb7ab4abb836db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d75d28de2ea15325548a688fac5964380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad31e8a97f2c856f80c54439604dc5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa941e9debb1564ea70128ffb0806eea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9adcad3e40a97bd122a28fde8c252d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3ef04ff3e575a54db88b9e3db8bc1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5725c7de6e63f66b050e9e555f4546385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf9009653082344288a8b04341bc52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426a400944e7a376c0c8d04c3fe21d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf7b1c2795b2cfb78bddafe910f225388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d3a47c130cd7dac15283da96bc6f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d07ca4ff816ea2833c74a6e62bc45390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fab1ab88bbb11e8857f474bedacdb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c77c92241c5fe27f19375012d7ef4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a3832e901ef88432023de3bd5e416393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37496d42a714849137fc761a2ddc8f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8148d76d88257929b58288a29ce2f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decca6159e006fa2623a7cb4df274360396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c933e6ff1b7c9db132e903af851159397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f2cf70a87e9928717fec6c5754c6e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673ae274ecd8f2dfe8c6fc4b59ed437399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf8a14f2daf2e3f6ff0adb629926b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece4c5bc82dc9506af0b79bb6e0eb65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91739719ec94da64e3500d0a5391e9ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d173472554f067623c44773a10d7c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1470e6a7d2aebca62013252df65ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dbedc2e04ac1ff95a9cf1faa7896b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1027dcffd6ab2b2232b5c4d2998bc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7190087a6ef8a2f758e4ea0f3e3763407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167dc05ca772634cacb46020e51f863408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fc0cccd4cb213af402f33bf830ac2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b205e5cc6a947c519a25fc08ce99b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e37cff79bec49e2b063024a4fb7745411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a0f4888a86beb3ebe3a12086ef572412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b872de8e748067243536fd10f35f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c519278577added991186db0971cfa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382e12b7025d3142fc211a0e5889436415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11380bac2fce40739879de124a0bac55416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e706476650bc5e0a37465502205050417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32889ab7b734b677e6df0d36b3bfe89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45916ff7d368e0e9b785d8d445543707419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8a5adc0cbe030fe32ef7e79fe75dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c6b82f5f91914acb83bda1ef3afce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e385ecd4534438c7f6d883a144d0f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611ec112014d93761bcae7cd0a42d21423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdfe9cd96db99d1036d53da980c9c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23aad776a4a7a119d080eef3afa134425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710ebdab74e499209fa4fbc0311fcdf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be04d9ada3595724a6daa465f1659b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56690abc6cd9b9fbc145ccebe544d15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c2b3406c497d1e07bf0e0c583ca88429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc6cb910047efed5af94867e0965dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20713dc7467d148efd67f166dc183314431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e12b4811515529c378e8d196a4cb5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1a889ba510dfa12b147237694b723433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45869beaebc39fd1fe3325138d96ba2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cede7816a9c3061afe588e47d6e1f7d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465695b58a1356ab4761954a2777f75436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abd0892ef42fcf10dc1d35f7e6a5d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4635b1ca2bd6506608b7c6499b902438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86288f8e5d53af78429f77288283aa93439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bae21f9e7d46860e01ec60ddb968e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce171e3b85361bd5e90f55d3cc8e3a2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5334d504a2d5ce7cff0be371aad482d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929e6cb94a85781c163fe1850d60082443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7475715e679cbb8820e06017390f894444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934959548d67cab7d4f85e87ee816280445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2665ed99862521e82460a4eec3d5366446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da624e05963e142b6950b4ec1b57d38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b7813f4f2893b77f0a298f2b58c5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9daec29acd2cdc66fd6828858ec70b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016de8dcf6d44f339dc80be3daaa6e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95206d69b4f4af41c5284d2dd2d67fba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638b89897f786d64c75974080397cc7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5128c4b55d78b0db14e52bd88ffcf7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7df7d9ca02f6e6b0415af338741931454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb3e4577f7f27ec12d8e1ab9cab624455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab1f14324577d7e405740c249fd0ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1887bd9fefdc11e2906d0dbb8bcb675457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06766252b961bf329a6b830fff5d06458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec708b76b392d627ec8e793fe1ea415459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45ed74db0565d28662eaf76c31e049460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352e297078604e5e91017ecd01b8337461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630960de6e75d24b37410e57cf8136d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672e3cca5e3d3c0fb11b470484c0700463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa021f3d2645acdb66ed8d4817b1240464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddf955681ca4a6d7fd73b675df4a7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308e82c195c226d8b80d4e402683fb4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f094c2c3bc7a9cb76aa1c4fb17cb5e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1125b2130d03797ad4f108ac3d500468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b864ea592a4c82f0a57d147b0bae9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef268bec3b177627991e4e4d0e4852d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909942110128a880d828e3b244f75b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6104997a605b6a2013ba04357c6a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0d5ea937d572a65fd9a56b214d2b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be7287ea8a4f6a48b56026ae9c43da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa372832f277fc5c96b1f6ce62bc635c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9505d069dbbf7155d58151400705989476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fd6c6368b5ced8b4f5b536714635e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416cb5d98a5cfffc4874baef1d7f18a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d90a31dc106f13b1f461a57036676479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfc5f86c807a361703ffcc5b1a0f7f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef400b12812dbae3e077d3be02c6e08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b0e663914eb17dc0cb1f7db165b82482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866ba9a1dd338eebbcc521fa8c1263e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675248ea83c52a0cbeed4e646dadbee5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567407c33e6ab42f689b7deeed1b782485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5002e8af53f11c75c910bd00ce215b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0894ce10237712dbffcaf0a3311943d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152e513d23f9c962df1f94803239c2d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489fadd45228e510d83af95c75242bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32f6dd61ccf70d364dade6ff7f24e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec81c6878795cdc3b5fa02c61002a9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4025055836e5e6eaa3fcfe89cc4da9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc56e6584d931a1c4646c917590aec8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27298d675fb6281d1fc49ad757bf9b11494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710f000e516951519528923a328ee14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b712208414161b9c54e0e7b7db41c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33327bc4bb6bc512897d05c66baa9f49497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eddf5af5b69450ca9f9fbb87a26e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea3b34b2ae38a40196943987521192499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21314545d2d204f930019c7bbe6da3ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce16d21be1349bde85aec55e9ba40c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e102f836c63dae56f9e969ddfccda16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee1ad209ea39fec6c7435a3f727ce4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4c934d446a6bdc8f4c00f009d753b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832801a7171b04083fe4900248c80ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccba9661aa91902b10b6c1aa1c73fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2824c42695329f6735214c626d48d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906be233d47eae0ba95b081660082794508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc53ad87180c28a9e31432e88f6740509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb4b0d3a570e443637a90dfa1f0a90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78036d5067ff515976b1759456d3bff3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90a6f5ad97057b0caa20bdb10cf0d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaeaf2bf69342b71a1516d12c99b83513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd1ddda18e762c381c146b0fb505d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0502a77d5a7d18627bb35b39d5eeddc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63662187bd5a8f7eeb4f2b7f915770a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51999ab4614dac441710e9cde6301c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d43f52681de74d53ac57eef672ab2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a44708dee9bb1dc41fb54ea3a489d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b53f86871085c05227504d1998ac8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e272a118d200f73b7cab6d5753c0d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352301fb6df56efcfee6120bf043d10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57974fdc81cdb923978eef90107c11523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e94beca4d50279194d31e73012786524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d2aa87f75c097547ea8e07ef0f848525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e847968ff395fb0b9eb23a2234ea5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701dd8b59c341e7b1461ee68bbdef1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b466f72a2d0fed88e923a62679491c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603fa9560e36c2997140ed63f0531b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83716438591720289a98a304462c64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507daf0236e1f197227b5dda2ce45a90531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16541d5661346074102936984c08cdf2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16f6babda095875862d890f8b88aa0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f535a79ffce86fe744d0aa329465e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bfa912c7c6931ec165e0b2a60d92f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384d60bd94841da926dd3bc621bbbfb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0bfc548dcb90fe534b1a8437a0345537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daa1740ca9478b549eb1b6c7caf430538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9a16d3d43d50ce405f4eb8346d413539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3d33b8481dd2a67c9c38c2478bf53540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b16b3480bb23d413c70fe9deb815c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414badd719a317315fbeaf00ecc09de1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30f4e552c33c64591b76c28c75dbc2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67bcc7a2624ce674f24ff673b8e343544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019eee534c6538db4a206fe2d89fe32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa185b3c9db3c4ab2450132c7cce20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e5c8fc6743207f7bb77016871717d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5844fdb521987bab1c122251bfdd16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f7e47156d750305e88c8569f5e393549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a4711a99a51328756d2d5a63638ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254222ac267eeaa88e34cba8cbaa52b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f428651d9b54e6093937bac0f24ed7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5948e8b53a085375b70a7009a7016553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937836f3d109d52675fa9bb74be3820554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18446399e7fee2cb309a2a2ca506c50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a389f8d9aa13fd33e1930924740ebeb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37733aae689b75fd2f8b68dd82393dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16549a461b3cfa9e4ae44e68cfc88b04558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822529137aaf80db4d6a2580a4c599b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de50c2314fc3d794eb2e924b79bd9c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866faf18483818b98b73acfbb8674cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d05b231f1d23a11f7234297b97145562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa620aec06740aad8f06aedb287d5648563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fda340e1903dfca7fcdf4f8b06a18d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6c7a11deba1cad5421b2de0e48185565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d1ed23d7656848b76c8e01f0eb41e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5291f3ec95e068192adcb0df5db89567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f8cd27431c0df690e2437e83d10b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213697d9eb619a0b53f828abd9da925569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb32515d9d30e6b35a5b76f98f4bfc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585320fcfd6ca860da238cf173491bee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119ed889da7ca97d4999c329f216372572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e538fc9bb86e4844079b345836afe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27118ee5edb4878a62935c4d58e61e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab95e9842b5c8ab46f4879b1bae4416575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c3878d8fdc7d42e2b0cdb18550d1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d25ab1820c007a32cf80f9db741ae7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c626f1408596d0d8927e63ca55367578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafbb052219c38453d5b32ced7481cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23333cb742d21b4af07b410270645b2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86de93416c4a7905b5672a0b6e6b815581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caadb8e619fc319506b09545d9addd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df239989e05449fbcfdea08fd3a8aa3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a746fb091cb1d60bba38fa554acf13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b0f12b53b655e38e80091931f2a6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c88ed3b338e7fee9a1597b50957e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bae8fd646ec1970a6d728e6e787d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3e67c616f8c5cca6f1d1db45ccd6c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb44aa903354f164f9b6b853eae30eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b777a33d36ff8ec7a0c2277e683b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172762744b3c72a522d10e0ede01e92f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47e608393ff3b11683347e3dd4eb12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f23f60efe3f4850a7ef6bc3e11733593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aca1214b86e16860609c28f539f7b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814442a5d20177d8251118998e934c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9825a4bf9785d663feb0ccf40d001d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4914080b7bdea2cea8554be3fa1f74a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8d9f3bff7cee754fafa4f7082af11598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54280f75e17045ac0df5a8febc5cc2c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528656ffaa14d9d8af94dc3d3479000600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f35250dcba11e3b9d16e39a54c2eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b484d897aa8f70d44fc4342a7425b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66567f9d30fcc56b281e43ec25c8c0b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfda12dfc8df4b68eaaa9488245ef9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e04df9779b1d96f820ae837ac6c0e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c3f4e7f5a24a00353fc44f8c167ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe5305386c9d8265ec9ee38c62756e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c815de9f96969627df383e21e01fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08d05235b6832d0d3853ccbff6f6a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71ab3cca0cf5df81bf50cb31cce78b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc150fc00a9fa371ba9ec33a2f80a00611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116ec1e7748ad9fcb84fe5163ddb1c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf4b42f28e7f4058e1b66a0ebdcf64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2400caffa50f258dcbf1d2158064a5b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df070398713417e627ac0310807c8c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf345ff436cec5ad261c9335b2d08be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cfe0b795f910539c43e91b615069f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25459f688719dfd04f56eb3cdd07540a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb42c26f5987c493b0a983383e75c5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160f6fa9eea6432c45a35635c43ece4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57daab9a8474e9ee76556c166ca3d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fd960ebaa2b561f2002faacf32ae5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29566d58079e629e1a5e8d7ea9f3eb43623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757df6ec477920340101bfb606d2309b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b693e98d66f0bf391dd6cb2886e31d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eea49600a4da6bfa2da633080d522f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f88295590063be836ad1c4665159d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b0d25d05489dc1a3d7fc126d96fe0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e30f93a00a9ef9fb134b1fda0c005629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43247ab986af7f5ada8e05573439c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef518daa4d89a0b7e7046b2da249e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16850eb2e5f2be5e40673ce6259d8a32632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8835862f3a4a2bccd500e6c4d98d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a788d623272cdb9a45cdcf5ac3cc4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef3af9c5398a8b75ee9ce4598b9aae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ba642da05e861b8637973ff595fd2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f91c7874e673ef13a902395e09570637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc069e280593fda08bf5c950513702fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b61726776f9a6ac3cdb3aebfb927d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e5a89bf31b058b0e0fcd4628c8a80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b53e548204970ef0a6cbef99c7742641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a411170b0e3cc8222a749691bf782b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec901e4ba027b531f8157161d633c60f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2b24769f9f4cd774cca083a743100644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8320b77b03241b1881c53237c0829645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c431851d0fd42e0ead3b67fb44b535646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36753a1877b2d14f283a0075a2514e42647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914febf5ffb208a4ef7ede42d9e523bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156beefd6321d6da0ac77a7e3d21a83649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19aa7600e36fef314d16a2682fab293650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32085473073ef7214c08a4f01d4a0f3a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d8e587fef4ed644dc9d6d5ab7ea91652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d367ea8661ae8110f3539222a65f378653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d92765fb66cdecda0c2a9363a283a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e75f978a5ff11e54d020de5508db64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05611a8637a436723d8ece5cd1e8e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c167676109566262c0376704cf2cba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5edbff210315ff493e6c1bfb1494c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b11307136593fb0ea41c936c0444b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24b34e9d6eeb7cd6d3889b8a9a4e9a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d20f117ec18def3283fcbc2b0fa13661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93527939baf7d186c4ce652a5258ac5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bbf739a02a91cc6b427ddc4a1ecbc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953c1374253ea712634f2fe395171be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8cbac692235be0de14cfc3958a1fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd573b89ed75043ec92c9181fffb6b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f0c0fa4d85e60b0e055769c404979667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799834782062c787683af8bdd1e4980668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54992bd06507461447404bb4c263ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4610cf57d979b19a6713b9ca8645328670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698961f48c83a1758afcbe7f09e78ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c4a71ef23c94be0f8858c60bb6465672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eed4aa48e71f422930dfd232946a30673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783d0947e1e95836e170f48c53d63c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ca874e2f52f1fed1df8fcc25a4d38675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f1645f62ca474ebe2caeee40aa890676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da13026f42886933857764cd5088f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142691371ce66ff95479c0e3ab7780f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc566bd24b014153d16cbadfbf1d177679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d0010c96ed9b1d3570bbbdd9f47b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6179506f582b7f9f6c2e2335185264e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468e49de2809977d836608023687c4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383d4f18cc47e475f55afd36c3edcbe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934251d3a059b79c5ae52d62c0906b97684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd6d13704a1392e211cef91712f4bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54888936a1af4dc20d37dcba012f73b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d7bdc692e495f1755e8986935913f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10cefeaf7d7120d7f2aa91adf05a90688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfa6f39ef0936d99c9d015a1a7dd12689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e19dad65b618820933c6522f9d570c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0330565c376ef59a7c75505f1b9c8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b6f03961cfef34202f7f4d4f08a96692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a47d1b45d74948813f592aa78b1c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138bdb140c8284aa40375956e49f324694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada141f47d38132e363a6dd024280a46695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e3e5f79d48630f2693a2a018f670a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813f23a87b3124fe266e89cc1ecece9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33175bef3532519119acddc06e70c2d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2dbf1beabcb21ca29bfdb6dd226a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dc2a5997c6a87fa8b328fc26cacaf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ae938c232b78f3d3d0a6a628f8771701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32377bfb577b33fce73a0adc81add7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cda5ce53e3a1f6750bffc15092d8c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abc5cc5e599065a39f859f35394930704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765df4e5d956ebbe1ccf52ec0fcff1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966730d8ff1250da949c1c9405e453f5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481c1625d8050fc1aedf56cf5e10329707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dfb1e493372b497b8502f63c8a111708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddd7bf8c2bdeb0f50985c320cb6260709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65fd79df8f10cbb4abfacfd38c67de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33e80dfb5456832444d14c05b51a0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a94b69b367db523387104930c9748712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237e4029a0bce1459c418b07cffcbbb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d665a23544fca7bc025896414f283d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fc9c2ffc48b81ae80af0eeb9d6295715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4cdc0a0a3d6efb18c2601101bcdb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c810a291a9735a2a18c72340c8fe5c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513053b0d57e40ae54b4a0396f1095f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be5d21cd8984fcfffcfd53180f1732719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99ffe8a23c409c247e04f11b6f485b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901cc6d722925ef71baf74519d4ff6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b4a0b68af18833979af5f36b46ad1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6ce15af5dbadde77559a8f197f088723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52664a48b1a8763fc9d573113fc9b0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb080ec7480107e05771d3dc9f3ca56725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afde39bb1c329078872eb0b839b89e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ccf3afc47bfc9c1f8d5a3ef8f9525727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f6719192e73044948907a01bac71c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224edf30b6283ef6e3b1d3c6684551cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2172e0c628cb5b3bf79d41439db32e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06bc21aac4091a2ff1e2a00b62c078731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b75a9bd0da02f49211242216dc998a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6dc17cf44c083c624d7f7b519584f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816989270c2e18fa1f9438602f919b97734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8587e686cb8558a32b2200c8ac8bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff613385f5f0f8a350535348640225736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaa0e56b953f705b986343c05952b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc2cfabcd7c6d52e18bf4264674c38738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d742a744bfc6ea033d16fb22021536739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95390f2c969a816520f36166e1292ba3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dc030eacd6a0e72ce09da3c4e7a3f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fe8e2e2c6b169343537a41f413aab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1abc97e29c57fe4beb29d1fd31747743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cf6b6c6050b4464f838d2ca963296744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39433e751272f400d190934a5420d12745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9dfa60d75a7b63465d22d5636813f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6965cc7c53bdfdecb5a1ef7a6e715747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acc8b90b2b94a64074b50ab045d5ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd114a29f3ce18e13777f2bc34130a50749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a61066cd04b440f7498e1147c1854750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec89aa97478f1607a2818502e336cc3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb59dd3ef0e068616bc965ef589ece752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c4521cdef1eae561a4a74fb532738753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c49607ad750fa138cc88a085448de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097f27e5e219102d9af0f3d48bc511b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812d3b1ed6fd07561dc0a4e0297e72f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685bbed44fba3832fddad7ec2e97696757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e56c07dfd61acb522efd30bfd35d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757107b87fd5933550480aff4206081759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>