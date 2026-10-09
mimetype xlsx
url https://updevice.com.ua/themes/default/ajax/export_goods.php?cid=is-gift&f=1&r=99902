--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4666ac5a1b379dfb8953ff8e8e207f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e533de1bb4717d9cc366b857ba7439d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76624ad64ccbccf43a4ee07580dc6a8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082e4dead8ba1ed986bca29f848f8f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf033efbaed5fd4df442b6910e31a7735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6f90ea56863fc20a225e697b1c3766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b230f926e191e1367325cd509f5ebbb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043733ab9245e7f50c1d57439ac2dc68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ef5bcfab32b5e18f03e2f43294dcb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ca535a660916a6fe695f134ae01a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95795d1eb504fba1c8d9bc6a0463ef411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3cac4b9a220543826636324f8dfb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6a0bbf022c696e907782a699bb6ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793f8260b5ce331a01c1ce8e6a1bfd714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561d73a6c58c4e48a6e41dfaaabfce315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9872f68bf8197b55fc8c8ff854d3a6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e0ef0d1ae4eada0e36deb5e5d465417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfba2a94a1f5023bbdaaf1c304ad59f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb33899ce294f8f0a26ba6078bafa019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1dee3a14377dc8eb948db6cd1d05720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466c2faccb70841fbe6c2b4c20c13e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46633e903c6171fbef7da34d41e50a3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fd4ad4c83d884469b6ce7c2489e5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67050b011513edfa35e3d3a2e31cbc5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a7da30a28d3cd6cfea56593d2bd1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cf10f4a09c86214e158c01d04798626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165df14fb525dbecfe08453414f7efce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e57ce70cf65f8d69cc8da17b4572d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbb96e7a5b225538f7a93a9aaef93f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7eecb9f43d7b8ed66fe11e1523f2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839b584d4703f292cd58b4a6ff5b18631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab319d064caa74f712215ea32ef9990d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1c77093c893a449e2414315f014e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc21f80be63f1a882011e6bb9bfb4aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cb4c91082d8906822cb7b65c9f14b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18aa668150d030280844a23a68803a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603e74a7f28650a3af9243e3a1f860c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d0d9bd111a31ef8fdc98978a435cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e0364a5e496d87635fa4a9e4b3ce039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6a61fa14e0518f620a134dd64ebc440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1c74012d1124c29736090dd8f7d9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40780190fe99271bdacfc8eb6165a84442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf5d6cab1d70cb179376f690c8b5e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4312c7adc35183179b4e5d386fbb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe60e1f0ab211f19f7a794392838db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e713340f295e9c10070b35a111d74546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23431b76550313a843f7209df808ed7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe789cf44a376cdc7e082fc840dc1fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53929f9e638c1341308a8cbb9d540b9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f16ac36818cebc793dbcbabd1282350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b5ff501bd79a6ef9d4c92a81163f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80d3d663bff32396fb901998859bfe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff40119ad54797aa41ef8f718692a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d58312c0b711f203f309003f2f517f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9f356a395128b566530b864eed6b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f89a8b2603ae0c761c1ae94959d7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813a04ba78119966f477e8a647f5efe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49448cb0488f9eb6d9c361f356f174b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876444ec58861a2d546da1a9ef57e8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a029e35e5f4cf173c902f34dd7759a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fca8fc7960b47fd04a551fc8553f9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71406af03d7f5aa5c62ed06ef44b21a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52505a243324cc9d1eb4ec40f84b0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8645e0ff473f03f1091205b883827d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713247ed04b1abdb8c01ce382813d32c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4ece01cf190eea8cff766ed4f420566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeb094e44faf7cf75918012a758abd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc186b9f91340495fc317f87f82a2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72edc45ecb77f42993b54e73c1921269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffb0004e42f3e38f60e84df22124f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa3721c8e3b4a7b7088f89b91ec1a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4057b9bcdc7097d186b421e24f69f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a4f682baa6cd268255dc9076e2d6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4876b81b86b2ca033361ce657f0dd0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefceeb623a013472b273b8c2606e7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9aaca47a0c1f311299d539aad9111476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24e8b7a20769cd2ac7a6bc61e8427f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cf778d3b1e3159994fe917bd2689778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3785e50ba15098f5366758390dc9c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4b390c3997b3305dc8231a7d813e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43203e9dc34729a59b77bc74d323858b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176df38168d2b53ebfa9a44b55d7c0fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124a0ce829171ed8b722172f0d4930e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aae178f74b0af427abd8003aff14484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f876cbe416c81ea71efc9957c9e9bcb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea648266652136d1d0cd91d809b6d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8a7051445b283eab48a53518e2fc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73a0ea73b507007585dab9ee971e5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96de7937f22f99a4c20d93fec9de37c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bc30d9fe2849e03ee91a13e1b281290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1b7435a8f0456a295cfe0b0fe7c5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc3b06b04cd7d27ead5f40da9aa22292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e72a0fdb472e1620094ce1b5ca775593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3aeabbcaef42e3cd0cbfa87cceade94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450597553e35831041907a1f33c7acd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c78229c5ea0adfc1e3cdca517bd9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575983a4efe54bdc62162b08f50daeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145801c52d28ea6b5ff85b6e24a00b9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0b3d2478e1b1167ddf9623e437fd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba8102bd795daa1d564edb3ee0f468100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034ced87c5a890dd266271d968ac941101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f485f145efb89498ef5eec8db5d4ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d37fc7aaa4016557dbb58587601a0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d73cf5858e34c5360f46fd0a4c20d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8c8d3ca3a28901095501e1ed80fcc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab05e853068c01848797e660949cb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705d60e6abb225833c8c89e4b6330b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1a601227f593a4bab2d13d71c96db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02974fd76f5aefab23982fc61f0acceb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d5811a7f76f05dc906701a6df56de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf7ce86db4deb95544e785a7155b71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadce7cb6704038f79809e24953e0e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0840d973c418b0dccdb2ad6e1aae2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a3d987bd7739e5a7805b65357fc0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0e498e855c9e08faa650f5f72db88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925666c5a753135f1e9136e030cee6ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d60e7623ca2ec534dfdb0692000d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bc2a1e38dec72a9e32e6006328f94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d8455632e27cda7abcca81ca70a6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd3374489806272bcd4bbed6505b9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a81432880e78fa2249a52ce106a95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef4813118d037706a3dd669de7eb4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f2dfaeee1871ef5ea162c0bc3adc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef632e7939953b036ae2231d5b00369124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a373ea6ce1fd788f7cf9c16fcc65a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57975fe66e8e95016677a92d9d0a7d1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc495cfb2d3d140e25c67f896bef0b5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812cd1868c551850496a04fdc2ceb14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0eea3a86e84bdee7d435a7dba0fe14129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f899d52aa0a3f207862750e42acc2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1243e3c52271cf8f0fe9df6790949e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb7246a2b06d67aa51ae77406f7fab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f23246f4f9483aa8ad204e58cd3c30133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c8cacc2406eb57cccbf5f725e112b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd571dcdc053c11b088abab2e266a770135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88bc578a8fdba56783b4078a0dc77b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee50cf1e2c520acf5149c4473046aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ede9da57e046f02c01489b7fedfb0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c6306b1796ac127a9ad6d12bb0d35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82143971b7390b4e7eb2275ba9fa805a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e58361730c700b23795f574e21ac0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d85489e86cdc29081bf86f504be200142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d8387de7cc84455f3d1739474f3c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00aeff929d5d5a17d44940d8d62d116144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcb8f2541286ad9c79828b513da94b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f3edccb9aceea990b04097dcc4ea3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bf457efb112e0e52df9bb62b043aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd8d74ed6179d07997b5091cd1ef14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84090624fecc2abc3248e2211fef4d78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ba4e17017126da1442f7281bbd976150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dd2497865dbde88d82106e5573cfb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36261d75c49ee4dfe5a7314a46ed9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293327106dd250b87bb64c3d5c1a2b91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92972bb249afe1d4f74855c6341e3232154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7767958ee20c5c0a59d7041dc64a3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289012b17b2d3fa450f38ddbf3b519ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38feed59e3c70ba6658debca302139c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b4969b102a49f1356367d75e8cae2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14a632e34af1d9cb12680dfe8832d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974691a791a8afc2a15817b322c5e77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d620500659f81805a9cf3d412f9a5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5304a1cb0142935faddb94c4ece3022162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd13296be18b1c095d1e65d38f0b7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e661c787ec3142a49127e1377ae84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63784aacf4b0160665362b986edb8414165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddde66beb752fb93fe3938c1bc3f5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f1354d614512b195c126f0d3813c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17927f0b908309ad79e68cbfef1e07b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9e9e6654e87259ac5f92160250337169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc00738edb5f0084928cc88cc87e63b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23b8096ccd44a75d291d012fb251a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baae4a6e9c7102bd0e0a24c6f8c856172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f04cfa93355d5d92360a12cf292cdd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f67283d9f076ae3a91cf40d7ec1a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32c78d113d8c162c5493dee64ecfbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f19a2a9d627590f4ab47684360be71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaee9827f931160fdab809156907eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88093c4d61e586524a8b46bab5a87e48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aad3ae259cdf9d80d66838c2134d40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c100f5fa5f6ed75e3a3acd10ca6387180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c565e8104df4370de717ef8fc77f4a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5278daec16ce28999525ba39dacec29182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063f983aac614332379194179e3c377183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19bf37ba5ca827b8abfd7563abb1c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa7482a6b5a88f579cbea2cc8bb73a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3853ea9869d310a456ea174d1b5d54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5779a7af08da213085fea86ff700d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f740fb82ac955f290288248a421bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0585fa8228345fc9dfe53a73ec52c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12847571883623828d37c9bcb112fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9899c0acc9ca4bb341e1a0039a8c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad17fcd68c5ba934d045f3ff0c8bf43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86d53a1dc0d06a03005bb9761125f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fad85477261b79e586a8b6dcd3f69c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc3fd21477fc4e3b955b00bdc8304f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3871f516a02c0e4724638036ae76f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973481e61581662fd67c98760cf22d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f3be4e69547b2913980db8348f039198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234eea7a6ee1e62e63fb853c903ffd2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb482684711e04ecd6b595b3c51e7a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d8a305667a8b22b78a8fe59910d12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e94ff45fddc7d56473950b447414d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03185156572b0c28a8c1792e3c146c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83160862259e40dbd16fe3ec3153f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a705cd8300f2e823f20cf9740897ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ea0afef8e924ee05fd5e682afaa2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f8a478726d60b6c5e304d7a40c644207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dc9250b43bfc853a044a08f68d130208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b7ae2e40e0aeb50eb9b9de83bfd6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8aa6e31a07aad14529a9180e375803210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00ba7a6aace3e48fbd9107e2300b2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15646b5ec2a391d8f0393b09042cb44212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f90731295252b237f01aca439f3c9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b51561c8b17babb773209a951fd3bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdde9931a07055ce0e57d5996f7823215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d803e46399e85c89b39072ed3650a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020af6f2697956026327e9c7f96521f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4696500a934a05f78e6bec809674c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9841883f957d1498fa4cfc63db48055219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f8c55e463dd6e27d50af07ccb020e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad61e78ab5162f09144c72eb362570221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93e8d7d6e07bdd11a2165d85cd2496222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e91b6008536ec592017119d91c6ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce2d7769ae3b3310fee8cd2c445d87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d1b11e921acd5220148aa1ab27686225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d689e97ef2daba530ddc1f323dcbf45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa4970f1d9eaa7c625ad5d9013e809227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb75990555da4501bf870eb40ad2f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff93d2c4ef223e944c7a8db1151170c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5f6a49b8be6a4dc25b81d0cda7393230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6d25a79f0bd86c5b45f97c9bfaf3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bc3cef66b06a78da8d467332bb1c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666763fa9070d1ba4c5a428ab45e735233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cffbbb94891ce66e6018c3a148e563234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12ebbfe3accda409c8d1c43b8caefd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f4242d522fbb92b3afd9ba69bf064236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee5ed31d05fea8f47aff420fc3680b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c688de99b78989d734e73b18b54ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6643ecba955678e63ba6e7de5e16f86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42fecf48ae183d6c117c06b14cb9b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97cdfe0143b423b2311ce09e75f2dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39163dadf3c079580f4b773012963b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84564e6adb627feade197073836453243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75055a2540c6d71883d7376706b33210244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7b6947e32740ae2051413b51e9d1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7579ca351b6a633813d716e5f515077246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a84ecc6af1e5be258f58cfb88753ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd64712976174ddcda725427d5b26c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261d093ff3b4f788857349859d5f497249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ec226131aa421247ea20eaf7eba93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45914ac279775c1e7659168b254d2094251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29491ddada6c0f0fe3119d17f14267d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd411485ec798d2d12940c6b9efb876253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e394ef88bdaae7538cd671a37e03e74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378bf1ce4fddb95827f51b699edce9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d7155da27fc35c027622c2a713355256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b92cfeb514cb30e7cc0c1031d6e1b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5ea79f3ded36d480f8997ed27a1e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9082b9c9d352ca78de662a56ba54b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d1d5b0b765caf094f47d0f4e3ea4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555139f12015381832557cbbc611326261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5fb802c89ffd1e97ab57f7459211b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205dcce6ca6c1eaaefd44e03312a706263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b92f285e90359ef2c0c08f5ff4d6b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9fadd4cacbc042fce04db61899282265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031079c050e13aa7bcacb79c1c4d0fca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e08c77a36d7d914bd2fa062fefba66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8ad87fb9d7fbf8ffb21e4a973004c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e711ae6e6ddb20812844da027063f43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f72df12aefbd6d638be56af58faea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1f0c7c015814c0e7d6a0c852e0b18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f290d13b192e3dd45cf9948413f5552272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e453e35b86ec7fd063d188d147e577273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409a72d3c1ca2fdc2c5c793fc56ca21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8aed8fd181f34c7e60941d9dff102275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80616a1b039ffe16a4858510bb57f028276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb7020beaf35bad15368f3c440adc2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9751303e767c06bf13fd9977c09ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd0c2d4c27368dbc13dda9390b49df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b6b6e41d6c3208997f19397279c02280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc00b1cf425e09be583013750a7c7f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c5fba0f651652f1b9b41a3fd7bd51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b98552a3a746c6972b50b5c4ba4ff4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19e739f9732e5fba2f082ff88bcfee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb77ac25f4fe7dc754b3dd3d835203285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73aabbe14c4108699ebd901728d58a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831089ee184958ac76443c075bc6e44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc99a386a9bb3ab8c6dd5fd8f078c9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d586cf35f04cb06fb384270d505853a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40df5971032f652c988d266a53c08c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946d7f9fe9862a6b3b6684f6ff65163291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c043d961019a2bd133b6df6efedf0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817455de72501dd8163ea5dc5a07e7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a0bb1af02e7b673e8014fe99842d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b55da9084d84ff89a668c437ac4ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb3a101209179c320511da6a1f8504296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b0c6e68aeade1cd7d28e3346a6564297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3800004cffcf10842e531ab275bc4b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da668d58d16d3ad6894842492a1a1beb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665dca8def7d54f93e49eb11ed091b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ac0c251ee389039283ba67328e909301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad22cf0659bb4e570cbe8c156bf869302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ddefb7a903a8bc497d7d14c2a6308303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c01de6753248a99e0453df9d7ba2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd27e6c9a774951f0158da0b33f6605305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd621a07670b3b6be3fbfedb92143853306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82637b0c0a93704a43b69a10c05918307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4757d94ce2cace75cebdd59069edaf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafb4e7f4792ba7978ed7a53c12bdb5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7bff29fa5c8033800c543f93cb0a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243318b5a318553650539f76a0179e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f56df05dc63982273f3a34900b375e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae419aab72b037d86abd70cf0519d62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a92077013e201f5847df0bcd7a828314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d05c345a3e9b3870ea9b72925463ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d508aca3e404f812515c1b3501269d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3869415cb6187998f00cff6705e9ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc657cb40b6f823ce77bd8798dc248b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b8ea124de8088f8bfe272b1a79d9f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5928e1674d30a3b8b554d435a65730320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7416dcc17fb3452addaac2c949ff6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f9e5c78df584e23ee3c41badfdcef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caaf85dec9e2b750f087b48bb538f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034e29b9ee9e87fc6c593d86e818ad5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab47793a55a79c6c113d0efdeb9013e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c28761336f5b76d34d64662f7d99c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b50d78a2afc2f0f561032cf7d1adb4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef8e6c36bbad88b090a165c31ab255328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6608eb8123465f0662f82000a2a11d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955aa3e3b44155598c063ab499371bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b6f041e24343d3b15e760911fa3e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e01302bdda8fe2eb4e85a3003b1ce3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030850f05b8bbeb3f3a245ad8d62e36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc285d924442b161c030068ef93419334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3c8ec5a13d4d48540fca462d3cb58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfc63bc42cb548e690025909264ad0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427b787a57b628f23fc37dbb41c3058337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bf8fe90e0f862dbeac33a13ff18ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7491865e12cfb74d381581a3669e096339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0b51ad7f5b108856515c37e6ff0a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288304184d93ac8ce505004d709db36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de948f39f28fb65668447a38bcb16ce3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929dc933fd9f56e7f07a27beadbf3c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef806e0e09dae5b1b4e674d91e691a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541590721876e562d18f4b1e43d79d41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b133e88c9af320555640442230e67ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d71d1ac99e25188f28770a327c526c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810d1de00e938d73efb0c7b2efb6070348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397c41d5d6a822dbe4144fbaa950760349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb6fe7eb1906b2628311e785728beb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04969930fa88e7f7191554d69b7c3bed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b9930ac309fd5c2f7cdea8563370c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaf81cfd36b4171a928a1c3206970b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97852f2b4f3f1e18cc670a0d80eb634f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29117c74cfe50a3c936aaa1bbea72ad0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d52ab3ce19b83e237354d371f879c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3bab0322ea15345b1c2a8de5dce2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31eb00ddadc4987fd1e643c32978891358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48296423149373d07b0d554e5de5ee74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76a859cbd904a65dfac5ea9fd52b44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e44b2030aa11fde6cd4e50dddc829361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3c016d2f27c9274b19972565a7bb8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e1768f2be8603385564f27d369d78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eec129bfb578d74e26bffd1c0fed7c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c46e2409cb3002c79a6408453aeb31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af93edd9b69a5757dcb4e960b21b24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15122ac5882cc417a34cb5c3a8632e9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966121a003dbb1233b5173d12c585e78368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2212de12035d469fcf76ac25645cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428e8af13744afb76c9fc3bd516acc2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f12fdaf522b1dd213261d6df0e5599371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08cafca588ca4d6617e36abbf40029372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ac9fd8cdf515ebeab141a31baf79c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8a16a5fba8cd62a454268d4895588374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a519734a0b74815a71e5081b14d99be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0626495bd8347bd68e301da36bebd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3a04412b8ccaf04dd24b5d89b297b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffceb8d567c9d78e5f0101a5f311ff1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ef5da8eba2ca12eb8ccb628c4cedf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941b83349a84a7f10d2890a579dc317380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bf83d4f98321e802a2de47ee1c244381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcfb41b97a5196d1507a923c2baf48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5712010f5a287a41bba58c645b065383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c744d25c12bb033c5da415ef965d971384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75e5650c4d2a50cf06c079c0bdf776385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d899781e2561423be999627ac3ae69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead478186f72efac9695917195bfcdc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3d8a435215e10ef64c128a78dfa37388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab8435dfbdd1fab5874f5b9a119016389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdc19a7dffffa18edb02cfd7918b24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed269ec772a6656fce7814cb5ea4f871391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bf092ffc00643ba89368c89b82169392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776441063e7a3c371deed89b1db2134c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f45e67e71a178dc5e72b42e258316394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413534f94f827de00e4c45421724ed7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d2bc4f59f29dfe0f0ccbed5cc5a16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea23cd2ca3d68fab3517058ea3a38a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b28efad0d70bc77781fdce3999c417398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5445f046f4fece960aafdd7c5af77399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45cc17c3ffe0ceb080a773dcd35e17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3f500f7a9bcd5b97af90357c55d45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33693ad76d9afb2b8e759d51f5437b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e1ecc58dc2b15bc7765e3e5fb3eed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43e555b6c40d8f484cf04caeac69dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366d9d328dfa964b79a68edac782c37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2c8d388ff819943ae9e9797ba90b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34333b09f8c379b2ceda27c457236d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ad391854e37b8251bf3a3f2f2ac43408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a578a956b48bf5cc1df1ce51487a5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1399bbc514dc2313c05cd188f11fe53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff350112322f4bce07dd44ee4cd4ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ee8b26b48802d4a134c4e1d9fcc42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377fef3649ac121aaa0ca67e0bc1316413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0396baf7fc8b082e1f8fb75258a47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d46015722b76a60b3c1da20b067e35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93ffda902a79bd7dc6f69304e2d916416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b0b3f92db7c44656bd21331d619bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4ec60bb8fcea4f467cc922687a944418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f0efc6f4f2434ce2bfa3642832698419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fc06a8aa500f15040eadc0de75ee7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a669dbdc262e8983a61ed22054180421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844c32d16dfec992f4b7b0f80ddf6cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bc24286be7fac00dc5b735b3d3c56423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf870dc017fd778821f80f6e497f9a1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6e2c3c9f1a989f05b09c9e7439483425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c42f69afe203cff2282dd44735be4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2c94a7554c29f479d0e36243636de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d72ed442e87fc1b0edf87ab1722f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029de4a7fe6ce6680b839ad77b00491d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1582b1bf5696d047d9c095fe288908430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cc91b148c5b68a70902f1b4bc45f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb93e31af425020d3f914cce45f9890432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aac512f10d7350012602c763c6cc19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61680bc3c52cec0fc6a7585bc60cf34c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fd9d7d00fafd1dc78a64d050716e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66cea65bc2b9f90a43e0da0a85ca69436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daaffcbd332d64482e024717c5faca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0411dbd68cf7af5c61fc6f72f49a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ba6442a2132cfd5442aa8fd1ae25e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d478a707a0419bff0243a4e8c02b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d2f287cfa89d0fe07fe6e9d04a76c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d742f56a9a8bf51c535ba37f02cd9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccca4d2d6cec77a821ced51e3fdd2bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc10458f08db0469990fc2064de05c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57422ab39ebbda13bf6742decac088445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7eb95e51c03dedcfde2a2254efe5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbcb8995b9381fec074af84e3b65a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e411ff4a82e9f3030c7d0a1575aca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82865177823791c778c808a6f1d9b8cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c24eb770f38334f374f5001e3cee36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99212d9e61fb259f1a8145c2b924ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842ad69b53163ed6fad3c08d7208d75452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a8178c5ec1a421e979d33a5ec5ad1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5384d51bea7d36e0069db776bd23d11454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad1657c5a266cacba4be7463dc4f51455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2436810a2e74d1e14b9689ef9a7e8c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd674b76bd5a0e556b6d27dffaa0a83c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc42871262f05d67ba8e4a9fbeee13458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9a9b0f6c6485d768196a6b2939cd1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48224e59de1eecd9ef62c5683bf7a960460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd371f7c79359626a0165936fb14ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c98c3934003d3739d7c13af5179dc6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602051e918c8bee05ebe716902cd555463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b145884aff42e419eb53403cb1c8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36ec4bf801eac84acda86cce76c0be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f0186c7d79d49e5efee8b021f48d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2447ececcf286a79ce3aff606bd6d5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bf7bbebac9f8889421750c27246c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f9e40d200e03bce8cfd6f190ebac6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce583abe75ebad57fcdc86e6f03f6231470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024a1045dbe068e3b10babefbede031471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba7285b310a9cf0c24ae5822c9017d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad788f0a6216f1f545ddd7ba18f4ad29473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2751ec709c0bf3af1946e161992c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd51da90e1337b3df49224ee3a661d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a490960c093085526e490544828160476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fac9636e55d0029060eadd61e28d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f447a481e40d2b016a3198d725dd78478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85e93ac6b1828afe9e65963290d524479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933d74b2234cce6c45ad40cf93f4188480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7101cda58f07be9e017b8837de2dea3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701f594f55a2f276e782d0980905390482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aab472231108352b708c3cf0853e7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11f5fa8f3594bee9e9551bca7ead58484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff21344cd050d200edd2815b15006cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cce010aabc912f4c6391f5fdaa24c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1db50857de72d7c72fb92251ce728487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f27319b7769a5099f6e72306ce0f6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71503e5281d3f61c04562f194c7c7faf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76375249c92dc0cddce191e57c4c99fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d716a0c365a4804e242c70264f7436a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696f153c17c4752161bb66e1a050a4b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f842e306c697e2a4be4b6bb1ebb6d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fd1d6f43e915a2efbb28f95a5d8b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460a0eeca5afe0ba23b7cdf4dd1ae61495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493c55bce1d9cc73ac53bbac4b0cf87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c89992f50e306a386997460a875ac1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dccc3d2061a6605365d401d3db79df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec8eebc32366cdc4aeed535be06c56499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756113be50854a1007e7f789994d6666500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2d047be996796d833253888a137c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb8466fab69093ff2b23efe517ff46502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460b07d08fdb3582e2214750e9fc31a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ba8a0e35155c5ba13700312ae4621504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faa31f0282e53490cc97f3e01cc6ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cacc78c0228519e37716bf10b9a30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d30e75e8f82647491595e06a20113507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28cfbad0644d40fabe498b9120a42c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d244f8a7f5cbca3e0f46e24e717691d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6a289472eba9ca3525e5e3e4e0dd4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2694b43c0922282ff95b445d73771511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72113ee8489b6d3711c97527e8d920e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcd34e1ee09662c6cd30f84c72c180513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e4187a7a89d2a23734d9fe61a3922514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450a55abbeed160627429c2ef55b868515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75733433bd57982975ec1fc35768a7ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326130d564d3c5187610ee78a6dffce0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5a74c2e70ff753aa8c0150a6a42e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec72d92ffa7f7513bfe1b8eb0ca9be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d83d0741e998318c164309cec1b1cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7e6f8a180acafd7c15b3735ae7c9b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f496111bdfe4632c958ca871726d35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5c69cf74a46d9b6380b9030c1b09d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c68802f680a410bf47975b68987c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25913f47ec739b99f54fb767711f4cc9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094c4cf3de687fe90afa7e3d4daad84526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6009006de03f728a17b4f6d32d0eea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6da0136da74665bdb71fd649011b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ebc88d0d6d638d9fece481fcb9465529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4a618de4a7d23346b3b177efe62a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f721c3d647034ff0ad805550ee6787c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbf280580a2db1e29b5e45f26b9d4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43ff570b5a586861d573dd4fc54e36533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344f11a837e99e1daa743910b7e0e25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284c55079f4ed172d58a83ef7921105535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca6b15d11f39128ec5c216fb8c3b15536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851cd3720f4f120fee704405dde4815537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e1739bd4abcf7be377bca59402818538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaec60163c1579b73972fc9b1b33e04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66188ca99f6914f99a0e9c58562f2e57540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d0ab6a847817fc57d833414b40c4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81990f768c2f47c1f4f8c9209d07944542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f88d86a9dd1b585ceec10daadec17b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18520fd765bbfee1cdf1cbbfdf87f02544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f9c0163fe76d5b1e9b382c8aea3ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7947cd9e0bdca2abc49c7425925baa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aab175b5824f04ac5aa0ddd5ed804e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96139fb2d84086f7f243dd74bf842ae8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc00b9cc9f0da5146a59ba0a7cec426549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288ba35d92b1e4c4e66c6fb656d98dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa297e5722de4691e5ff137cd9c49b36551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd956ebb9a909ea833fe7a3494bdea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5bf21ed0265f7eb55005af649affb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3b2f1256fb528e3f15bd0b7a509ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6c7e3969ded4b65fc08eaad2b97f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5bb65428604ccd01e169e72f416c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a21a613393df8a444d9fbe7ad61e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140b5ca2fe66c33fbf9c1ada05b2cdd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3dd5c3d1d7e5557695a76d54240da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3615c25c7988071a97994809d7746560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686d06090bba026549bf3706e2097fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0a6b3bd13a28bfdfb6cf0b972caf1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001e6145fc6cc52ee9aaa7dc967787c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf70ed80a7575c839d25f88c310a5e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50a02b3a7851bd58fcdae790d92160565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577ba875940677a22ff69f02c866f42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687d4c990896a0c3c6c561323a56e1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a963079218287148db71026076c5a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c354abd138f042a37b37413b168add7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445607353d30bd25981d180d13ff60a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f84ea6a2256d4a5b3d28c61fd4a6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdcffd77d3856e3d85a23d046f9e6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f1336593d99b3627426d23b6f4fa1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d16d44d9d6b061e29a13f62684571574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78946464a88baf000586e7bc44f200f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d262fb116c557d66769df0136947e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d29270d38ece05c925d21f9bf3578b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714722a38214afb7dba8690e07ad57e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c75bf969080239179ef13e933605d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f8b8cb3f3af15ee074f4d571b9e07580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1724faf1971a7ce628bc6b861fb1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ef0de4d844dfda0878f78cf3c5664582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93bf015a9498b7fada450202fe774a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003078c77edb91997fe044b1e007dd2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def080524a8adcdc48d0ca9348184edd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e8fca939ca2dd1a5d52e6e45ae8e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878be1a37a4fad034baf1e12f7455d7f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f40b7b976761a1440b714f49e1ec1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69125a713c8ad64646b68e0711bfa6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd829bee6aa81b09eefdf6ab0a20625590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06a951d916937827f10e9fdbbf7d5b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1f51736f4a9c994ad941d630bfbfe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb83b0071a139e016808e74e81462c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39bb68798f8d38e3154c728dbe35c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892943ddb03e37b691a2edff96f18c7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3baf1a7e3102483e51ab2160fa4a89596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0062cd5c3f63f1cb7bb7d139fdb33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117b3eccc183e1c5f1f5dbd0e4717d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24728b6213558a09d869f952635f3c01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde716f608d1de2a7b05642477ed15e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ba10240714aefd9e21ab1994051e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584798556bc338162ee9476b32698b58602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dbd386d650f6d057f3dc1cc2a5f7f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6e453e9fd30e83b115db9dca4b740604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1651a3b68efa01bacfb0f742c39fb13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d13c5bca81bebaa2203fb7b11d82d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ffc413de347c7ddaa6d0928390b63607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70ee024006b2e8710488a211a2ac72608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929be13d389d582a8520ad21b72c9b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df11f137f7cb1eee470e168e32a7205610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31c4b1b1fef29e1736b70740b9a62a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02a40abb992231a3a74c51e1c043da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24979d79564a7ce8c733bc15e2a61d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d81cf7eb89b7ac8398e7178419cb1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8506b59a1efa66541c96896b4761e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134d83ab8ebb65941717ed09d1855cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb7500ac108124c89411fc3d591a8e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b131e699441ea35f660fd81573d8f6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bd8dc56fc330f622b5b780e577ba6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b981d38fd5a9a91bae6f0deb50e37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc94dd9389c09608e9e703599065770621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72802c44f74cb1ee3079f6025f062378622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0c5c28f13ff36446360d6fee51569623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc812beda74f4a946de59439b5f630624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cf1d2dc1fe1b7296dc3073c50db11625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75a28c85157c26ec5038bc0d9a829b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eb1f8b0cdc25fc27de8107d61c720627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d119c41fe89dad710dba18c03c06f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da79cb5c770830054abec435d88a340629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2fa0d3d22fcdc973cef16b0571e72630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcfff100fd1d7fce57eb4c7c0c13f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b310c5a618c7a1b3206fb909c812448632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfd80dc119aade8e547d7ae1259f4a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae29fb5c038295336390e7d81e0962634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6dbf6b341c2b4cbb1c1854445f712635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadb3bf487c20e058a5fcabc741dc70636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c2ec666621b2e3a8bbe5438e88cb5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad636b963480222274aca7956412ba5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862a7d2f60e938fda3a871a1b095160639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb8ef2bc71f5d90fe20acf18be7f3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196ef3108b27446ee6389bc5685c6c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ce473a534590430c2f394f537f2d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c03f86aa468f4d456c5df949eb61b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391e35a59cbefa06c3b7c74626d3e83644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa7cc95c920934fa794afcf232f624645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22cd84c20488ba8b6338b38785ba21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34747bbcb715a151403641e9dba1dc3e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dde0c8fb99b8983e6e5a389e63de59648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb431eef0b9b18415bbc3c7a1737afe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce14c5b63c1247b6ad982ad4029c007650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43742a41363c5d332f6a85f0c8056a20651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e9090b133d91b9f35f912fd9d56f8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b4b678b0c1ddebe3ea1f992bff651653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a72967881d78d3d0b67746901dc67654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a8fc030d40643b09f7f6e604d51f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b685b8f58cff6e1d02a32cb521884656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d900bfff112c87b114f2b40a15fb4f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24565405753f52964e8e9a0d4689b82658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a6e62cea399ea44b1b93aaff9337e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638d25447bde15378ef318e4acf1bb0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024443b9dc126c5f25d715b900be0dd3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd424c1e545650ff26018f0083f247c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b265524c3e22eccb8bacc845a6dce4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925ab977c75fcece63d0010c6332341664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea17f8d18b3be1779dff5cf95c7c052665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f48b2db1bbce25b3e76176d34b827666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7797c896d0fdb2aa68acd6dddb6fece667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056568ef23a600e9ed7b0b8e0d6092f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb59dfa4b976b45ea2cb105cf533b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2678e333dbdd96cbaf2f8e51b9cf9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e7afc2ad2a39c7752b7df2450773a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e94193bd1f43dd79bfa88a588dba5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3429a647661e863f9d8e37c002d6065673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5490cb82b909afe7e22cdfdd67b2e8c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348a496ad12755cbc847c269457a55e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f951f1cd83fa83cdcb68d851a4fd74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055cc11c4c7c02e5f53257fafca491c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290f43ca7003a4a6018f6bfeab7f010678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855f49fdfaf4cf01de19183fbac0cae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da338d09410e996d687f37d6d5431df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf164a886b7cdeb10b79720f0ed08eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87388efb94228e5a38e6ee0b377399c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4e072e151d7754860990334aa4af1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06618983de09eb5340f7028b8db4510684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd3bc87e964daa11e839abff02efe9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ae5fb726448f18e4e970e5e6879a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af269e0c79689bc8050949e24ddfcef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f132292abbdf75bbc9e6300692b6152688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935179a5cd441ae5263b831ff7f6c28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b547839191bed520f5c755355248dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173ac2218d1b99f146e7177e16c564a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2374c18798b828804af24b1705588692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339ebeb857984b541854ebed5d94fa4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6208b638d7f22cad5feccfde0f2c11694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be67c9b07028c6bae6d8b0cbb8b42c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe6b1d34463ce7d464998bea44c442696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea27d712b0c63f7fe9316ce5c05281697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0638509bc288a043613e1518d97dfd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d06818952bed054233628abcf408b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42157f7b27f2815b9d8120371ae626700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659938acaab3a30da222ba111000a625701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4be4070600be66a75c8b37528972c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba843abfce7cebac0b2171497f1c00d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f891c2395005283159a7af957a8ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f42dbd815725292d5a2b3779faa1f3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692ab9b449fc62eee6a6bc855135234706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596beb4b9761868db620a580e0d680b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4484b4a6f1cf86ea669ab97f02fa570708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b107bb20de1945e068534cfa796763709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cea73ab2fd0c8e1ae2e2262203b5bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578f16f1994f697248eed35b79f8bbd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af240e732ef9d19208c3e1187e1a36b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5a19ef9dcacfbe75d10ad6a9b369b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ace435b373db3cd6d5b7d151b7a44714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b16d0acd1a11e60dc5a60b515dc4fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac94d0837589c59d2c1165071ac1852716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567ebc9176b29f19add9c25773128d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602f1502da4c4e79372255999b9edfc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422f6a63f65f133dc7cd75194eb541c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151249bf83185399f67c6a9d391e80fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fa9ac16fd8629fe86701a1088aa33721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f980c936d312d9f248e3558f1ad12fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96131d8da4bb15ed8d94cb93ef32ae9f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80310eca9f45110c0966b32b653ef35f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b4a1aa7744e6260add4b012b021c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50d11b2e3d847538eb06b85dda5d29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c09f186e109c1498b65bb2d25a183727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44759c7b38ab1497bec0cbd877cf4fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005c414b5884aa05a5185611d3542be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c687a6be40d8ef5d540f8c6f57a0f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73ceb3d61d66e56875890d8b3e7e98731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb38d228691bdfd89030624794aa2f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabb9bae7c564f95310f68c7fb18209733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7226614274624575eb00857dc2e797a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61d75a0661140c1c00a17f3ae28005735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ce9a5018d0ce8e04b13bd28dcee6a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbd9231ea43703d5dac5d871d51746737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c9c025c4799c27b0691e62d8eca7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2e1631e8a83f2f2dc1fdbaf775025739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3585b0bd6618f066f17799048adb38740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fd9f9c7bbe1384d91348a949bbb48741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d757b5c75fb70e3a836506572860bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180b8980240fb8f332586387606c0f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86f365311446987e023e97471b8595744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5389207d4c784bdc9b5491a05457769745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a565c1c9366683890ac7cc20d3b75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bab86f74618cfb3c4e7a1754bdf8a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ef30e2167cac0c2b487189d8b8bdc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14807c0a6609c29d7455ce7cd7ba6f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f9313ad5e82fb9a360a6eca84877d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06d554c971530c719cdf6d047ce052751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f7b3c5e0c022f584f01d8b01d0f63752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dea6a8f10bbdcbf79b35089740da6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a56a53d93a0a596c6a2a433eca4f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0537d9a092f3ad19703cd5013bdfb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd2715c512e5ac145d18ef23be6e5b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f046e3f808e461dba1195183e5e934757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41a7a5020486e97e4f2a037a5c4a7a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13007785cd92a803d2bc66646ec81cbc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaafe0fdf3edaf3287ac0d0305b66941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245ed734cd0bac940602112fec8168d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee12363c81c3bd41628993cae072453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8687bd15e799595700a857ae4740b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32b0f7fb6b63791141d3631d48d41e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2bfe17c3c8674b4e64cd1e3e874d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4f9f3c58038c834db3eac938d6e517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d637301b781912b29a7af6e03900ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cb9c6ff09cac8bf7afe707adae2029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0e2caf9f5a2f1b0b9624aa27d8c4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3509e74c57d5aab6705ca64292a1f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bb4d2a3b79e1d6b92c4c7c738bfbf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0b979bffd8459eb7e381cae18204e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1f94e22cb5450b4b4b0a49f62e07914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab355450d7cbbcf0908ec9792cfefed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23283bb2fc156069f94181d3171b9c2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d132bb5be17ed8fb376fa4cfb46111b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad88018de8440b5b06df6c5b5be4b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6a5602bb2e7f0158bcb192e19c76919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae8232dd7bcc87845219fb3730560a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f464800efaeda1a3209bef778cc4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c359e1d4638b166992392463c9c1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9897ba4639c6df62067ade995ee9a2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860e73467e5c84f4ff1480e90f6e40724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a81d2e0d4b65605170023147444f4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ad64119b4f7b15e5ae5e91e4c409026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798a9ad6d22ea590760d05bab5aeaca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e77420f0f22e07ba1bae5d85fd50628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea5e9d78e8b75541f421b4d78244c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aec493f630b1422c8219ffb24d36c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1e4bdfc9b4dcb94ab25f40dadffe131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab03457aa7578043d644458441c958432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420b5164ede3f05dc9bf055895df27e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f1570ff9ddc484497155a54c1006234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a970990e381d5d41f25fc931d8e2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157c767d381f9815cb2ca470fd92cc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6a01c197b8ec32bf45505b9abda6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebe731622f474f61d750fa6e51876838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aed8d6db707f554ec4da80835a59d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9503c96ac382168927b01175f9c881f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db51663dd269a5ae13b40c1862b99041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db002924d5116d6d6d437a3a6cab7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c7a51b0af149da985de62ee0035ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f00d5ba1b15aa05d561154f6d590944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d9db57bf31ec93fc597e915660be545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6a1dde5197008e3933bf5bfc6851746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54686feadfc45828e8218e0f6095f4b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e80b4d66cf56ee46125449db86ed2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db59d713810ab31865bd53dc1472da649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335e4e45360f2e0f66a0e7f5a1d3b7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c91f1c05cc3643e90bd16b90a4ebb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712829fc3d1370b8deabffa774444a2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2de1e9719b896f48788c4c6649766d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84012cb9780791ac3ed571c1bab934da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a833a1fba20942e2424bd57a9ec7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cd595260f02f1325ee08f284491ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2d976ca5e2b3fef4ba0c1eae6d76657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a731377f38056e5b6ff8f4c2be19c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0908acafa83d007273b651dc3c272f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f52137475ea325045948f533c9ed6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8684b55ccb7f5134166e74c2e7761461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7961c94742d0b8ef62f3e05d4f0e2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e0fa027b08f16f6524b3c68813b1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffdd66b82d2e5078dcd2385c00c8ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262324b0cda2529b9b36c9dec9576cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c24261e0b1ff343d94b713d0df012c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfd51b8831b2409228d9dcc3b119bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d516058773d59b29005c6be6d35de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d84b10ceeed533addb1d01bc66f0dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebe245240c9a865b736456420f0ec370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d15a00e7148e528dadce50eec51e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d294c67550841cc8b099645e5c23872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd4128e549807b96497105a440f55b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213c063d74ee29ab60c38bc7e50b2ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f540c8e551efba7c1f9a20642d9bc8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb172b057079fa8d68c79b187a01f8bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee74aa48c1604ff95129dd63485e4c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e473c244c43ca1526dbcab360903ee478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158565115ee315dc4c024ce370040b1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd297f4413de81c31faed5666d44a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d39fa282f1624330c287c2760cc93481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27402e1b879985fc4f5fbdcca888ec7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690fac1344530e2404e5bbf678886be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107d35ad21a6a21f3fc634a2d0ce2c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538c83757b29a85e90ef9bb93e7f5d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea37c79cac79912d2d512f15a199e2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88530853a4691b918a0575cd9ba90987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b577b090773e657e84f68252dc162b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086673cae785ea5ce7e1174b1da4a7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feae4dcf183ba59dd3491f782b00dcb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed443642de50d0db9a211d869581f8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b6bf46f5d0a08568d5c8b9ea6251292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b6e0ebc96d1af7290d6e4503a72da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da083b1b1900d2bbb08e8781b20070e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0e18c08ba72b8230ed5634090e8dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e95a2356543957621db2759d73b4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1917d46f6e176822d853e7a10139c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265fa9a6a7ac59a8449256f191d8b9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef42111ab4e533580305a0941fd88d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040379bbe076433006acd5e6b7b69367100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc9eb238d7f72187d55e631a479f73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ce2061145c3253d0cce8c16ddf22e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a66ed733ae9425dc6cc21ec35df12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c911c4742997916df97ab83cf2e310104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373478544314c07c3117ebcaf7c67114105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994f064c57aeacf7a19da37c58c9cc3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6781eb65766294fb328541271a3a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159e9f64da2333ff2be7c31c6127d8b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc4f2a25d6e9b1c87d2881ef8f9fe4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a046cd8b593d0a47f050b5537a5da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53db432ce27d71dc570d7334ceb8c24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b47683f42e5d1ee2c84ce708e9776112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afa2d9f9e0414b4d8c560e8943c134113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba199ac9982476abca7384ba1c7ee0b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0568219cc351b63d29d73abd0b2cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60081808c92cada56f6293e07cd8a933116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7da3fabbe781c7cb78715a87826c5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b98517b2cb832e96c0bac96ef243b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dd65c017082216ce94c8460adb79b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ceb686f86828006d07033377301e8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab1dff1d29a5760b9eb26f983807f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632a499edf65e7eb4c1485a3340331f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff51f0c2ff498a1c4294260b6b025ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13db4cf3c2f7b45b75c42c760caeeb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de43561daab1ee325b531131f8ba7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6558ba14d02a425f77906b98d76452126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41879a14acc75ce5d75da1a896ef20f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834407685dba5cceed073df2e25d34e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91b7ced011ff8e09bf3273b35ad926129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0bb65452e6676be4550ca903440bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902e26c56fe020cf08cfaccb9e2b548131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe604430560218b398b8ed81d68eb722132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204404043a43c8c50e5fa90cca67d5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11b9e0a7e4117aba9732c260f0eb06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04592d5ebed3101197f457b181d58b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897f473f5af532f2c52eb55708ae2e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a1e3f9d0d44da562c94edc6fc8f88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fafdbcd05e2b6ceca80e64ab1abf6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02589a77e7e468a892ffb7caf43e67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81be89d538a6c716885d409128e3f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557eee115c262bd62114746e51f77c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8333b6748911db9a37338dd591fd40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ca9b64b5065984bac3a47a70db25a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6fdaaca5bf6f8b783a720ba34c91f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24e54ce761f4ef34bd8e9b01e0aa46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726053287c104a3cfefca9cdce843b9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bed7f9d29be96a46ee50b7497e90f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea33976bb7ec1c8bff2dcbae53c9aa8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22ed8021ec556d95892c16d1d5089b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5822a0fdce84a4529c3b52f68b978150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eaa67319fc4cc8cf8092bab9db616151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de1ebfde8866892df9a260cf209bef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0c9bed04df5d10091b735e7cfaf5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3d834a83d05b2d5fabb4275da92bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d782ad9a7f8e42f9531b4a6921c24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dd9863fd970d0d8bc58e59d118fc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68680e41a2a28bd0dd914a56650193157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620de49e34500580c4e0353d4dbfb73a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d2b340bc81ec32cede53516db7f43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45fc0e054b1cc313565c9750b6483b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fc50e7db49ddacd8e4cc67560a5c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49974316828ab45e1800015fa5f70eb5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fcc8d38148127e91596f09895c30c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8120a3e4fb7b8d39fa4fd13a821456164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de463d44795b08e8a4b91a1670d5833165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c618a3410ec3567b2364d1e3cebe1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76c974a0b9bb090a7dce3c7297ead4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c341cbe81c03845527fdba52ca66a02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ed9b4abee1cd3cfaa95a562fa833c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919f690ecb45e0f3c0011fc43cff2a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e40483c5b62610742e236a279d87d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29594c0c77c43a189d81a8bb6bf7eb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d265e4268554f8d2f5a17070ebd34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b64ea8691f86a0ca317e00a0d7d3ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c47f4e0fd835e414c317a96842297175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc6da3f84d775672466880d780dd11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ac039216537883de21126fda17475177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305a81a3971dc31b374c8576ec14013178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2047698fdc5fd8f4a32e0f65c41ae6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c14c0e0d0e6c105c44d55ae752260180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558a80d82048e31447d9980163be7c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcbf8febbdda98f497d7522e34e4bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0521425a7c92ab3eb06549b39f067b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd0d76d5d81b6e5ea47e17941a1559184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5309fe60a49165ed0a1abe0b41695185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d444db98a47336d3de8413d5c680ea6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b4dbbcfa7144772d26486ccce12a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75e7ec6984c7150e4d0e48c3e40272188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9ba244cd851eac629489e8c3c46ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc77909fd26b60d1bec27062d37fac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ced59311ce6a79325e9e589d43e0ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f70993b41141ebe4ed8127caa65a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c7dc3d305581ad93542a0c974b4be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590df037eba19e4d2ce9b29f9fffc66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d289696b56683f096f6f8c5999ca9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fabf28aed5f1db2fa20c8a584859f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e62b391a346de08e951b0662d1c34f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3ace5f8c565dd719fb353870474eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfd9b501969f581a6479fdf46f3582199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232040124787537ffac711b91275117d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdb7fec359df04efa46959d22225e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5622156408037d8430f784a08c7334202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f213098cfa840f85275460a5c176f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146dafb8d3928fbd8f251b3a0fe4cb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80987bfb8e1cec88cbd29cec56e36d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1c83a5a7f6fa46143887760ba0d98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a69e9460f68d9b6824b9638f76505207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa40859f949043cc659f580c66bcfd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5db12eef42e5e426bac8ecd312259b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc40e751ee2d1d6ef6d845b0b6f367210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8328abd0bfd5dcf72ad3994544438b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223e6841488e92b7e0a617d06427e88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea72a8afd63d072fbd019cdb714b22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5f5fd91808c6fbda673348646c8c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d61506936863bff2a6aca560d7606215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddc2064c95746356e0c9a683fe9c28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc7e0947bb76036d03306426f0d7f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fad65c681749f387ed3b6ff0c3d2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ea8d7c3ab8acf8df82ad26c541f67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ffc8dde3ece1ded4e092dcfef2c55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155ee2d121bb5f59ebd7fd8fe671b37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d0330aeaf51bb3c2dd6dd6c1869ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1588e870e7e577868cc1e8dab1a0b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd448578b43ea5227e147c05a4c85e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c5a1d2a52e962f50d2f237821a1b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8c893a5e80e56091ea9a13699482c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf4f37d68f8c6f7b8ff5fc1aabbdee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55818322bbc67c33abd767ab8048ed3a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a53d8665079af0c6a28ae838d8b2b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c4096996fad7ad2b4df4c32ba8099230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2dfa8446fa71612180f2b7c31adc2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594447fe29c5d6f26ed7917768e541d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80d719f8633a6cbdd9db5467a1f508233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3078de2154035a590c764d81f9c1440234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd131d5d75a9e273f87df2e0981390a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000b59393f35a9a45b8ff9b989691f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638be865312d482d95c21e4410aa51c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61999083618822ea0e93b95413197cf7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ab31f69f1aa58b735048a0f786bf6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e70feb39b33c99fe2aaad58c9e758d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefa821b466a6b3e9d89f8c6fce02de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3ec53ed60e6d2bdcbbf020b08c073242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffc9751c149f24c6333ae37d4ab8ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3477d5c34be558ee5576d236a5c9c8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94394d8df106e792d3e95488dd8039245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181dae81679bd5ba1179ad3b7c513fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de095c44183ddf69c87486be69d04a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fce5ce2055dbdd238b5631d7815f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578a7d35841bb3566459dc14725a801249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecc610be90b144bc1cd53615664572250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff35bae94dc7a5cbd99772796814d87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072c6d1d657cfe77f1f5d5962585ae5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d7dfae27479eebfd47d74b67bd3f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30e42416a6b06cad1e2fdeedd73022254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0b5f89b9cfe276ea2054bd224b9de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e16a7f2a53cfa97834cff2801d0e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c30225f40476a3af0e69abd294441257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b493e85819d8e017c9e34f7fb4df8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8e4ab26de0543ed4f93cda6eef498259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b97c85380d5e2bdf6f14421c9aa04e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bdfec37896b4b68af393b0436a73a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab9f0982a9a9043ec49fb850120e8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d85bf0766dae5cbdfd8671b9a2131a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2083a8f8d6b255b9c05b42958c1f113264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cec04a8389ccebbeea02b31dde2ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244f05c9a983c5522909639b86b21be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315ed36e13b1d16f789953ff0a77100267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae082079dab467e6100a8baf44117f22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec9feded1d0db29df4e1bd80cfa7c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1a7d1be059bb5fce5ecc06346aa84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e720b4143ea300ab5878d5b40defda271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3c53239a64101bd223c50dc54f321272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b757ecf9d9136e647369925ae867e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea3bb4e94d9a878bb98b650a50cfee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2152b956c1280e6b4016262122ee00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9c5abf0fbf218705a75883e5844b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130ae80e251604af9be2afb10bb340a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cf7eac1f2ec07012f4a0e517c382d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01808f5bb397f14139776bfe05e5932279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be3a422536db12fd0e52e97253bcd3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa126f4b1285771f2b141cf8ce7e9750281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5dd1e9356857d88967ec976d8e868282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c488f84ea76b6f24c10f2c8b498ac82283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0fc2fa2d17bf78e17ab9212dad1fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4bde8e0516fd28bec14d909718b54285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5dcb7d5beda171224a23891d9b779286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f7864ec607a205d1ee49a78a3e30d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce119d3a1486a1681232da79307cb21b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212a35d97a13e195fb0602509841108289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ce990a0226a10f03be0c7e9879c12290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e017962e2061c4183099f1819bd82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc931f29178690e48d21e56c3a982a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b427c2be4beb532d79c216509bf325293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3814ad326d8cc0169a74702aa7df93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4b73021dfbc45c99e02cbc6d4f0aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101481cff678079cd866c4ce36c9b02d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c76e15dd99f7516a033e7647384fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a280b02e650c0a225fd06074850000298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819aa4ed43d45f88e26cfc7861304614299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdad95a17dff376cb104bc67843a42a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad85436eb71e7cef24205210af08f40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71aa3b0d01f37d538933e934dea504c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4b6d230c534855b91d3f57c7f96e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34800229b027348c1120896d41a0c8ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32762ce507422ab10cdffd27b7606f66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872865ed4617ae31d963bb8e3b8498b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b3c35855a0b71969fb91d970d24e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0749d58940ffbb58ef84be2d54d3ad1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f216c18c77920ad39f7ac7ef7eaf7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f36e4dfb0a35b0cc6c25d6e0a823b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32296cec483cd21811f28bc457b2abc7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c34ff72ef8437c95728e0313c44a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845ec66908b0f9a4a2f29c11a16d18e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b22f1ae65f4e8fe591aa5810028c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd000663229b1ae0d9b7ac4886a3f4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8df5509fa2e470fa9f8b345330d3e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee498d6b3af0ba5a3649c57e80298aea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1a386c16a756ea2649f67a786f06c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0717d0f4da136e59cf01f74d474139319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe993446598e670485e88c21a1b081df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e73eae20a8feb6049bfc61dacc97ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6765779db257d4dd22e37ff2cec8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1748ae525612e07524f1eb8cb3d77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633934d05ab6b746c4968fa0f874dc6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021379a74933bf28f9691aac28c0d39325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa987509a4024be4c55819ad5d623f3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff7428e19efa7c85b8fd3d070b5ea1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48276a2fce9cb333612b473d9daf12b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec13436993f98a15d0c471e002300a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fadc8417051ef4a4352d82d9ab9fad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce6d97e1c9f87ed5c78bf18dda489a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfd3147f08dee8bdd62f563f8e5161332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7f8f0c29983cfe627682c73a0e40a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95255e957b46a373f7dee58222a48457334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811e3c138b3289b190aed0f4d0ace15335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c3f78683c2ad3142d93a80e911b6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70db23f88f1ff2e587b56cb6f92afb5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f6ec6a6e5e28ce7fb591cb7c9714b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1453064951768628c2f03073019d29b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18435ac8ca4a14f20acdde72c3abd5f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901295f49a98a8cba6048432bebe89e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a21c75e89cf73a55a0e97b6a70340a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d6535141b90f7fe2a4586e5f11b38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ccbb97070138c0b2d0e1b750a8aff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10033404ea30fb9f274a8658603c65345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f97d7f31bf67aabca12de97c645f73346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a84b3ee70c825eddf246fab660f95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fba733da22afbfc134e5845d205ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee0f24f8071308ea0e724db2d57980349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de80f1f79dbb0d166a21c811ad24928350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99ef06332dec7b4a0bc4ee3fecc458351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b255f44c78f58fd37126d1c424910c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de297b55f1a320857a55e2b2c80e6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24787896de29ec8401db3030cd630b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c02a1618edf835d272ea53ffb9e1c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04861846ac16ed398178f9f9d89fed78356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34289a79dcdbf89bcd9d30a884fefc1e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a2977422f9944548ccc3e5d5c8935358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffd343841c0e2290e05d8b6116f645359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be702197da3d3138c657e675723212d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fed3e9eefae250951d97b609bf92c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c534bb7b237f68856ea190384ea6ccf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14a963de298113dc7745e87e1d14db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2f756b22811bb180b2847d3ee1b55364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81613bc8859d361a34027b27443137ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13677ec66cbf515f2f4fd7b67ed08e62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea30820459526add720f9f579f8e8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be2fa04327f0171954e392ed3c44fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729c278d41099c74d107a4ab03a61a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099263c4f7419541c8e381c7a556ef60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9950f71a530357cf6df13bb00f4421371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d98b8026a3377eda1829e686a25afa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a72d57db5a11f1232514cb43c9549d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1754350a81a75ff8f433abc1134036374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b40cc6aa528ecb93528634c8ddc10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf968f3282ba13836cd1f45a85059d20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaa9b1a528bcc2c837dee8c6f129b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725cc1450cd12cf88111ee832a6f3b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf6c1196597c2d992b1d92f59a00b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a348ac5e2aca47b56d9aec41d968682380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e775e9b1d403bfcc7e1b4e6025e6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489e1b5e6eeb4df19132980f3e98b02382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5aa17cbcb30e989d71d549a26f1c93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a6b85c1a5a2d3670626f0595cc4a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6978c3a2b0e805d6c818aa2b5b9905385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0d544309ec6569bd527faeeedd5de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ae668a9cfc75749974b97ce104a71387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158e71e81a2be61886571f826767e77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf8358297af82f1ec3ada05573d2d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c96f1df797c90a26521146664c6d0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a821ea0067096b5657a4897af554034391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef9636541ad4649ddf3e0bd82fa869392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8133719e7104945740184ea309ba00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f550ad15ae5061466ab2f9b373ea1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996df880063dc457456e875a4be0835395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8da8f52a4ad2a71127a244ed2c6f97396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da348f6389deceead83692fee762739397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f73684e567b054104ae32e0e366d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e1db105a1e93969299c344b692ba8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5970273cada2d91e9c44326425738400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80eccdd7ac55b358836c3b6db8a939401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c5997947b592b7bc41964a361c139402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03155cd91d5a3964bf56e949ab7272403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c0dd090732556f2426ad4d1e755c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680c3537a673c40c41783e86fac02f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0136ce89e843a4b9f4ab7e7c54ae46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1180ba7ff6b37e29d217c86ec1bad0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d42ddd0c091636f258fd9b6b711fed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9d777b19c165df59a234be85f1101409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03869618d9b279f5dad406259c3191ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a5fee1eed93d2d13b73e6a573deb8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae918e96f87bbe65f181c6d753bf84e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8e1af3234caf546530723025b473b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57b095b363d19759c073ebf9686cea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648388670d7779c78e45ff2f1740ab3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417d33c3a413aa03b70612fe7d69683416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71654b714f60fae2d5eb9f2fe6dd2f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce261658143b90ef104ab5f6584d5b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6d80d36dd0c204dbe33ff3b9c08fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fb256117f968c56605b8420bc32a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1c8824e51822fbf91d61c1cb8c32c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549b3f8f716f1bcf387bb95f64e58a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06cab96b8905da7576df68b81c3ffc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47abe62d1aef085487e972f70bdad7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e364742da503950cf1d63c5ef13104c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dd83589b7c839183520dfef6358b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fd38f38ce4ef558848e85e165ad1d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161787ad26b8746ca5ad57f6a31e528428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7649874cb6f3c6c2761cea9088ef26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d95508ca29bcaefd31740e9416072430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a42594e9d80ae51a4bd0caeb4660e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d7deb87a634970c9390eaefbe553d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4824cfd7d38ee0e9a09033b98be08433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7912d2953c37447df934f93e11c07fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b000aa66c235d1bc989e81df1dcea2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f143ce97fbd35dbf888a18a260221436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed6cf0e34606629dca76038b900413437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aea5582e3a06a04296de2d7773b953438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22804fd575577a0697690a8044396c46439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcadffd9f50ebf37dadb5b82954acc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f5121825aa79c520e7ddc71db7948441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260438184875e535bf561013cca72b6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ca6c8c8b5bc0536e67fdc5b8495cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef358322b38589b210284c7ba0d2a622444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33707538df9723f4dd4e2fd13202f21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f763624ce56abc48e0bffc79cde2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19a7aefc4d4c45b325085eb38b5808447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460fdeaa55176cbd05d5be53da72069448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f0173b76afe4fcbb3a170b8500b3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c51f4bca4c041e54e633e6b67cafb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082506cc0b8f0715cbc6053327ebf0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf103d158214c7bedf1227caec1bed2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efdfaccb5a7c07c1d7a3d28ddcabab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2ff4738ad684ea2d39c1f3cee7b1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586b5f742c22ae1253a1ac954a2011f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec47518400098179f109fe5012bf7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c00faa6e56c930b0c3948de4eb3cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a8318eef3b6b2e02abb7a991a6b24458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd67682335c87689ee831fe6f54628459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7118a9630694faec8edf80ae79578f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd139fc054fd328a1dcc163547bed98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c6bf211936e025bf1da64ef90a4cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc6204ab913f636463a4b84adcde47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce4008f16e67be66dd5b56962e64aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ac3132369aea84a3ff17c1513d8ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4b31956553dbae486e36a1cc66129466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1411e39824f969bbc4fd3b57150d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec37ae7620ea90ce7f9cc73897449e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d719cc0a504259a625d974f7c4bc09469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d89ca361eff1b31125a73d8504e867470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877dca2c980b9bfac7c5bff97eb3ea0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cfdd1c6bd3c35c8e4ef2a88dff8a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa27ec890d19e834fb9d80f70cac04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fa3736abadee2a9265c540d17731e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf808107f424bec85917ea203f60ccd3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05b9517bf533fd39a752cb7652f1d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fac66682cc40e60ea1b33730e30cc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9e2f45ff22120bdb0516e4369ca9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da95752cefeb69e4a6df95fefd6324479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208489c54e88417c294d7d7848d17e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dbb38d70654cf25884b5bf91b328c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca8dfe7431d1954ca973fab17e836d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe87d97e9731d0007edd0cc2758db5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a6527f284a35bcd10338ef760f32f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448498b93f95597fdbb94278b91fcfd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47897c5db1696b3ffd8afa6463da27486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330628ced82814407d8e57e77745829487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaa09b07855812ab1570db45080bbe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318081141a1fa62b4b96908b10dc986489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa878afc945039ed26f65b6262901bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399cbd909742dffb7613604ca0096b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f082e2bff1bba993edbe3875636560f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ac98c2004fd6f9232980ddcf21653493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d26a1e6ac1bd78f64db58ee123b59494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023411d219b69553338ca6fea7aec2bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd31b1838f6f4c26bd0db06740143a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adb305dd6b4efe6e22f27733cf493c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4dd1379bff9b14ed4990fc5458aa5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898206ed451a1e3f74b7653161a19ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae807c11c0c8be1489ff392a17b415500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffc26abf64b909df14838f72e992ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0edf833a69c894a08698ee92c8e77f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987fdbb7d7fa6063eeda1161331b02c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b61224bbd2f504ef0dba5e2c75f23b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf0707c85cb5d0993597511bac7d4e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411a60edd629eb9fd5d4f974541229c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a678957114302b76d9359f924d71f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df62184ce323e13938ba74d353daff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a7c4a9dc71f481db906acb4f9d80a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcd67eccea4f18a7fa135980d65e97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d7ce03cdf68a04f00e2dd43ed1764511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42258bb3c82a5398764697ca6f3eae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4234d882d073523b5541512c86827b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae3bf68bc03aec1a30266e36207e53514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15c83d0ab8077dfcdaf666be0a72dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dab77b0f1cadf5b196d0c82694c1a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f253eea6355ea404ef2e7d5771d2106517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb69794e010b2f4dc808f80af0d1fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405ad6d660ad94640ba355f57a3b0ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81135f0c3c61329334216570104bd668520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0844bc020b790260040166aa30d2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e26e83dbcdac45a815d90728091a08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a6c02dfb57bf0fa5e6de4728e7a97523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40070387e626301212d70c84b78bc697524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0628a708ca38127baeb4cf9177f7932525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71faa476e9f5765811b9f14a77d65e09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ce9c242043b9b0f6dc2f7afc548ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dabbd5512498d9fc96daaeeca94b43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e90aef2e8ee99a33e81f0b18cbf8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a141ebf9c26dce909ca4513886e5e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f67724d877c3d47c8530dc5e9ff4ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c566646410fbd9c761572b0b26f30d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472d0f9249268c0992141a599d2eb11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b84aeeef8689cbc632195a69793c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d9a3cb7368fca630081ef62e1363b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744b1daf13f85ba5e9ccb4b0bfeec9b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b9e080389c6cc5aa51ea6b0c17fbd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be92d955541eaa6f813d9db4d13f80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250bafb6d7b548281592ee1b98af54c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0e69330811baa96e7cd33c59c328c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627080d87e69bc0acf8d01d7be7d0c00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecf2db3af2ffe2925c4be4c218998a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e211208981c3b73a79bcd4ced15c853543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e38d40925649dca85075f2593e04f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37587ca2b8ac96c2b794c4e0a5e0aa9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de65cbf3dc58ad595c16a164bba402d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc88cbb2c7c29e9b83c4495cc80267547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9014671b440507291e6bc81da666a30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d299b8e56f5cd8e9120735ec19674a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ecef2c903985d7d3e2455bfbb8ef0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece44e95bc4d52b1bd99d111b67f0cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09749ab870de4b2fdff2d8736ffe00ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb506aadfe2d947ee05cc6a5791404553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49a8b577c4b1d550cf607e01378706554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d210fd33a6acce72e40011312e713555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3a1c89e4e7c409a2cc436f2be9b11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ff31e44f47c23c083a9a33c06751e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5aad4d22cf72757eafd3bff85e4d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2019cdebe404a84117a9fa69727ff0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483376bfeb8eacec5ae6b652064a28f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d907079dd434449ff714245b28b672561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21012ab41283b551885c5df847372ebb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16ee71e5748c0b13cbba604417d40c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a583fa3db0865e8d2a0276b5c86886564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffbda0b1a0a873817b888f6ca8b101565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f16d3bde0e25d97190a7bb4867017566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffb589ef49b47276fd4805228194ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47218e4f9c8fd1e83cbab8d66f82ee3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1470a9eedfdb8b1de1bf82b4ace9e24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6dcdddb4c827b88377088de42080a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c806b1a060023cb86371a71bd9a2de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c263155850c70b57640870bbd6fbcb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb12cf4f97269a7e6c4f6607537ff4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f643000e712b609afe36d86fc3bed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9563f4977d8e6f00deaccba8ab0a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf6f9ebed45e6ce79d526cf01c8555576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17702935bbaa30fee182e0f46e064a37577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f844f2eb2b6a99477016d4c933344578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b6302e3e829ac43237cdc08760b9c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcb6e91e6115856e9307624d873d95580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17babc6975a5b9f8b51b51241047c6df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7905c81624e4f1a28bacca59f433e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd132957f3565b4a5b519872c176841583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a08f5162d7ac6d14367ad97c8e8495584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280e5f9d7e934bae96fe0b5d76a5a07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63e9a921d2fad22df2fff3c4a485ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855f03a5c731e66fba7a3cb4f4ff748587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47000df3e14b516217b0a05237fa522d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eb10a7d60ebe73ca7f955bc28f52f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6432eaef5280f83df376621858f137d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc06a7da03987f202562b513ff0789591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4694e956e865dc1b6e029dfb785b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3534362af3dbc8b00d9118480fd5e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbf784789d6e7655bfc33b6e7854f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c299bb95c7b1fe04dc7d0aa206bd4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb12d8d3e276f3eaa0c6217cfef4d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe4824310721bc93851c8da438417b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118ba0c8c63eccd7c0aed1599fd1dba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3a6d0a6885656e0d376e2bc017bf0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f15b76f07356ac73799d4ab70e31a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecc91b3d9bc3fb38bb460f8670492e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f06d3a9286c4753c9f06fa3bba924602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc57e64ec23eb2c0685dc763f70765603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad56fd64afb5b15ff4f39e5acad9bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fc499335c5c28dfd4d4a3df058598605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b607d0c15433ffc14c1681ad5c8c9be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ee400d29b78ff8ff1f5b046c23b4a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bac603e42694a660f91d41eda36c5f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc87bbf8349189c1e1761c1af0e6d27609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd263f82a5ec85f751f4291dd4a6c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6e2937d19b63edc821e121b8444e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2536c30244034c600af4065b66edc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d8573e00b0136dc0d68c18e87ecb6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932a7f3630c22fc693370235e3b2859614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570075bc78ca619ed18b10a4c330da1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dec40f7c84cee0f28901bac327376616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e1e2cf50ba73d6710f80533b1b559617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2359ea377c105ccc9eeccae90b93f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfa8299c709cee904653858d7c8ecf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9eccfe513d94563b72ae3be00a7ae3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15921571b4ebc23591b227b66b3a41d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdbac2334a3a7d67608bbd47df9190622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf0004906c6bd925d805dcaca8a0c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3066638568b99708460de236a8db1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805041a8af5c09ab6e78d5c545696594625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06eebc3c838d24b0904400c39eeda96626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce604eef527df4a7d27731b954ae633e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8742aa36415dfbddccc3de093e7a79b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a53bc6f06ca84504333e6aee03016f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab92fab650ae40a658e9541e451f239630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb9ca72b06fbdd2f2180b83d4cf22b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb42755caa76901a62dcb52f2704599632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4690dd8f2c9926858de4ec0b545761633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e5fdd0505552aebf120dcec9ff80c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e4d78ca084cb0257438c2f2904aa2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b69c91f31019f59ea97737270bc6b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07bc442ce334cc4b320cecee47d506637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651a0ab75bef262e75c7c6198a9e6c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87505e4a53ba914a59a2c473ec5111d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680758b5ebfdc4a1c2a85a1735eea3f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1214953732d1847c6d18a017b0e3ef3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06938c5b65fab0a51cdc4388bd31e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f442a0321339e2b0345d8de61231008643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bbf247ac6c9287328dd81da488900644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459b88b9d94b6c210d8d89f7f3e4142645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb46ce6ab4217665bb1d9423b15d367646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5285d7386eb0789161abbd4430208647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9f3e7fda52b1d6bd9bb4e77b85ecd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6ff0b057d8bc7de9f0a903339b806649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258424df37b0dc565a2783276580b6a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ff7c8591eff87a2c6d46ffa8e7426651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64c790fcb2a38972ff4a2cfa9f91ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffa8adedf3c18664f6f6f3e64ca275653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f8c99c3586d015dc5ab1382b43a2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dac95e343690a09a541431cb660ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2dc4d67ef727b5262717234c8a47b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b554f970533e56cd999ab92a891bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630d16541c7aacc6b9b294adc7f37f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8a3ced064aeae1b0c5270fdeec45d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae5ccb90d848183949d22b26d3a0de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ef1e3fa51b1883f7826dd1e6bf563661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f828864f605b9185ddf60b72fe9af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2bec51d563d4acd9c875179517e04663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6debd7c9dfdacf8ebaca3ed01e21a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5cdc2e68ffebc1c3670b4df3bd809665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77ca454d42a7f4578002b8a03d51e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647ee57d510c1b2620be43d7d9adea8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60037a28822a0c3ec39ef0f9dde08ba1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762635d292cc5886594603623f19626e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d5eb6db775704ceaf5ba6e5658255670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3f24ad2f4dab37a4572281710ce37671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba21e57bfc03789f61a88025416121672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebafd67086126c2efcebc161eb9061673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552e9fd95a0dd0e822d8c294144e0c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9478d54bb6b910d7490d00cc22e08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8209ad90238fce6247b42262c31cf6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d227ecaf664a15576f26722861d247677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc8f81fef4bd8daf12a398cca8b99a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5427c1db5bc4bdb749678b2b5d9e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c453f442c6941bdb5f855cf67afbba1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddffa4aa5bb346adedcc280719f028681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766487ee3733f6f320953c97072a3a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132c307c4e104b95f8699cff54746a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa275d74a1e4fa25b0f6103e8c4e089684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64e908b4f0416df0725ab5e1fb8a4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbebe56038ce721a6c2800a2e2ca28b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4442fda63e2020ae722f14d9bcc38687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e616a87fdc1477c600bd5302afb6ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5bb4bfe31d9b5f8f8457c1c028a90689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09f759b83d1fd612331ef7b8ec27f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1feb50f2c9554e3a374dbf55ca0aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03898277f7cbce534b246bac42bdf83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670eaffdef9d38e3e66c4f45a42c52c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa5badc815fea205874b5d5763220d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a2bd8cab10767e300001c23c1be10695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc81f347a46fd55abc3122fe4c097f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec97ca7f127788e8b89f428446e45fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a58a036e08683121691b8ca1e27ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726186dc642ba29e4b406c0423d6159699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c3859f09e223b368fbfe600d1cc91700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95379d2e103648e8e95a77bc12089a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe29303c81c80c26f09455da4751e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8e3c6fdff7d2074f9a4ecdf56a352703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a56e54e92ee99f59cd72cb5bc235f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e9da145e3ee0bba487d307b8ccac3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc8e6859b68156a3003961a7d0cee4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be711d46cc4d0e2155ce4a3d650cbb6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32571ed1b05d7437ce86c282e64c93708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203efb70d5c8aead6f2b28e31fce884709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da302d2477d2103c10b1904488c4138710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f2c977d50e9b559fe47cfefc36423711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179246ce5fe9858e25e040b6446a3775712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e702b0b4374b2a285720a3681ec09e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024e6d3db195ef522907ff24b86b1e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f2a42b044f4202664cb71a91bd063715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f89cb75722b5ac52ec7c39d2579da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37202e1ab71f2c9334d21ebd20f161717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531382d409ad958d916dcb93e880a630718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea9754ff674576a8a51d35a154ee3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f765f8b42a3c87e0f4c14b2e1bcfe8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ed67a951f34ed5d4f8fef783e4120721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e7fa3be9a6f31f1016e2813cb2b87722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95a2e4474a6378ac17ad60e811b8ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844037c2e9ad021eb52a7622d667d1fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bc935fa6a6fe17fa699640cb172d9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc41e0389e646c78979a68cdea1d23726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9735c83fb58d332deae0244e860e1b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2780bef818a8d2a62403d25b2ab62728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff677f7d23339cdbdb6a2d8d0aab017729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81002b2d6fa5c1fafa33c0a30f43ad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0383890674885ade0cf4d1827946d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97dd063bd0143490236af926526c74732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dde13fe6b13dbd373cc7776b65b90733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5517ce7520694811677d9ebfd792ffb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798046aafdad98cbfe3f6e23240237b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a76f717773a726240c8aa3ad95bee2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83cff5ecc69d978c1b0feead4de842737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca4f7426db99c7586b8a6b59612b96738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0eded7342958fc061bf81711babab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dfb7c6b082ec2992db3612935fbdf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cb9a5be1500b67394e78902680910741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9fbe00148f094dd6dd6c4ac3e5e35742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e334e8c42cb1010d460320e2bb5ba98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56381c25e2b5c147543a780f40ac5762744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a6322beb067f80fd921e10c8e553f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f216eea1b009a759c8f86360cd47898746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52a464e9dee350a6f10e7aec676362747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca14885772b9ecd1209d1240adc2db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe148891bdd56854b33ded8e8cad3d2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2adefbf0eb21fcba674efc5469ffa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c943bbe1685489ae1ee3edbd376fc60751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc940e00d64503226744144b4d0d7999752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bd7184a26577e688a1ecae56e79dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02c1f34161f6d603be698ea507372f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbddc06035046870c465e5e32ae4eb2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bd797aa5d2214f1eb6a6f32a1e1a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9bb07475174f0b226ec5153132448757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921749e6a39096dfe68ce958e230ea9e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d101ed63a377526ae26f57682f4c54e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>