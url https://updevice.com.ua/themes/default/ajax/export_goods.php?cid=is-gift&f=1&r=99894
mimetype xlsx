--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278b88c4b8e29cf999f7daacd2f4c7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbaade17cb65e3aedf9e1b019e82522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a95b8e781fc458427aaf1fbc41f023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6536343c364e95cec1c511910d12624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdb33c1b177dcf49195fe24b17af4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b5be369580aa25ff09c6673ee20dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e248344c557dd9a15a5d7795f6a7417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc09808afc38cc422e0218c6b0e49f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e65080ff93c2c527a66c9d5463b519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33fe9ea60723bc3ccf67cb60e2b6ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0adc130c17b92683269273d1f4b94111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8870f3703f3348f6bf9e90be4ea6c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4b1c9ebfa2260c527aef25588030213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaa15c38d7e7580caf583c22dfa87e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1469c022548573eb2191a7659bd45215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb13c1fd298db047c4d50049820eea216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37997defa8eea5bc79f3696d4b7cf75617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fdb1249453342c30d5d3acb8370d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b87c75e8271d235114a3f67e31be2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb69d2c2e48c2bc0f54d70f07e63fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbbc49fcb7e4149fe060bb615b6d8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331691deef5c6f56fc919532f4cd21bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc5b743a6cfef089d34e355b36ef5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7657d1453be5961a65dd9ff4d9e8a9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a546cf46f9c7599729e3d4c11649b1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6472b284fdbe9dccd8c79012c102e8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391042b614795429a48f3b97b76b2b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9afee862121aadc32a358000086bfa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a244b1595519946e7ae2d085c74f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c33b9c7b0306d5c611e125782214c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f5a23e8e071925ddabf24cc90a38d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5279a628ba23fdd3517969dc4045532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e8f07dea9d1b2941328637f27e74833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba650547aa730247b1e7255f06aa4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9864db347239be0cd0940282644ffc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9755d1579d2b6e01fddafd351f0ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14ba26f3f9da255ede560459d1cb6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430bff8d08aacf5b3417fd7a9c12c1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113de10a1f83be23305c934f6c382ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2a196f391a4234ee62ec6cca483a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf9551239f799ea2d1d6d649bf67f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711a9ac05aa6d63cb029bb82a4cff1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4b622fc6ae88b64d21f710c770c0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1616d78dd11aff7ac7ca5be4b495c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab53381d9de29b0fcf536136a1763a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40442fea015ae3707ba4e456982df346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc39523eb359bff76aba2bee7c54b9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41b008f06278aa8387fd7274e4ad5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94803f09c4ca18aa22ae5d20568c269249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f300634418a4761a0471234089a3ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29396ed860ccaee8dbb57752003b08ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca84e194dd563d1a32a4b5d6868e6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5631ad428eae23bb7a5e61fb4f7ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0d92264d32c053a70ee911d47d38c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48ac0207c4398697598d9cb2668dca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff146ca7b5ed6c10e0ce3dbcd623c7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f0a98b69172727c5b61c8a826cf6257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e7cd632fa2338fc526782f7c9f67858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f022e51ee0934967dfbb671893141b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caed578b7ef8d1aef41c751b570a37360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd998b1fc849dcff48d1f8f764de2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07522644737f29ecc6134aedaf9696262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af13017a2e95210bbfb03114e27374663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47be8731fb23ea20540aa1e2d4b568264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf5264662dfbd6a29a2f21fef7d08a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ee3905905384fbe0760d85f97aaf466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e59e41ca12ef21c258db40e16ee5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce471008c03ff31e5c5644d865004f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302295a8471fcc2043ac402152c4ab969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2558cf0ef3d71eeb6b64a9fbb4bed670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319b89dfa1ca67b380fc4d5b4d0489d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d869818c95fbe86804af46c633cc98972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c03e67d793084b46e1073cb52358173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b08c137350ea879583c140baa228c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da378760c52a295c77b3f4eab79115f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5459790a7070ae1b23267b700079ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa9fd915f347879ba83a87585784dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3378d512e9afd90f987bc55398b60578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d7440e16f8a63ecc41a86f822b30a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6ca44b20f7ee4139cb89baeff165280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255469ef5ba989c8a02c4c9196574d0481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2f5d4ea8623fa62ecc264f71bf25882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6e3c5f6d2a43c223496dd1b0d834383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0f354f89a600bda179c3ac6480e7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e812fcd46823e1bc9b9df04c19fa3ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5cd8f521a255afb056e1cfbeef86286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3226e49145c87f6b112ad5a0ae936387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1944dc572c79fb29dd993280c4f71788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea88d1b0514dc19daf2927f1b0d63b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2be8cadfa39ffce579d958bdf5ed290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b5bcb901b735259136d9679e66bfb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f300a923db0a863badeec5b62c57992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d8f05c83b9526470801dbf804a6f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce27e3325610eaea5c67fc7dcb4a3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458158cb81d8b1107466e13ae69bd12a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1fa701d0e8faae09ddcd29071166296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b306c4779b9480779872bb018ad9c1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1560b3f26f967c5e505f274e2aa028998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17601b2c3d1ad00da4269f29232ef799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab047ff3b7088f175cf54247562b20ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ba5f13c877f982560b48bef1320a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951f5ea75652bd07036516fe67a888d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7af08e20855ea97c8a78ee9faf11a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12c5b012d767cf5adc1a5bff7d2ff0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5013e0308be1279635e7c265818b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d9694d426c47da07a034790fa988f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eeb25f3c96bc4c3782735cccfd62f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6d12d080bc21b409dc770002bb2db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6b56316e08ce0de4b3c01a7a1ebe1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59a538dd612944fd21d6fd7bc1f5f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9b60cc5dea52a8c9dd9a941774a62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac69a8144e0d60e8b1099967808747112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935d860bd85c2f39bb14c8c8cd022d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75b1b809ac9fb81c2cbccba93ac9aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cbe297fec52de594acfe79d401a6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa13e677d0442e29c15244d58a316cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ddc79ebac9cefec91fca406d3c933117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e3eb95a3f2a2ec80f26ea4701696d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a048da0f383bcdc5e0e0fd856ef745119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebd862a66c820c2eac25caccd4bace120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4908e7eb737392ce7659d9ac9000eb0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19392dcdaebed0663ca31d952e0ebf2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b7574d8a1c61695a5a4d2dcbecdc6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282779e8ebee90274a8feb518dcf2a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde9e7e6ae3417ca2b685dd9b9cd28a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259cc5687b878a404af7f0881b231de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf78127b354352b7a73757350f9378127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774e3042683448b4d94f1ff1e4c5193128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db5e01dae3f014596e8574cd3831b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5009136ff1b5a2c3bb86114803ec5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eecc6f0fc3b0b3b6aef0ab44088374131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82234e7754f18a0056df9846785be7f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fb0b2c5829a3a038fc8d4aa0c77be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257de530b7226685d8c393727ee66d3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b265b1913059056415733c1d71c3a07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545cd1ab78ce040e5a4333f151236bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ffe0f39a3952f966ed1de6bce8d67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe51e6f11cd1ec27584f5043d522e41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fa37b08696e9785dd2df4b570c885139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fc321908ff8222d79a7677c7cdfb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185808fc299e789bad2373b9d43c3ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99a9efbb1924b305ae030a041fed94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ec9b0912a037087ca765d491a9f85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a0625b8d2d8cbbd0c02e0b0f7a063144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dbf785f233c1707572ea423023ab0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df902c0c617325fdb2559b2fcbc01d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca50aaff122d0bc3e10904354d1669147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595c55eda8c8eac0f6d81a4689ce67a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d442597cca541aef19d62a2e840392149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192723b4258437ba3fdb87df819976cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ea9cbbd533b3180ea0a2d960ece3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb019016a443c941acd6da00d21bb5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8271effb286ee3fc05f240ecf1238e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466651092af0859e4298f66db025f5ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948f753821cc4e66bba59238c00826a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35e6c0c7c24650d9ecacd770f6a0db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e97429bf3993e12da91c1373883030157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d180d731c7f2995fe483dca300467158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004f082effd5f75d966cbd4e249b785159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b45d64e93521697ab100cafcba3f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c14a8c27b17be5208cbaf15d2b0084161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f64538590b8c900b873c55a33ff5ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54207c2f4c84237a64d39f675351c73f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2283dec548ce9a3232dbccf0950d63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f325e6036b19d9ef1e5fbba2b071ad0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff58f171e64e8099626302c9d140ea9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493a3a8ce820be39e4f772fcbcb955e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc3aca713ec7d1e3769b3e225f6d5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719711eb9fc201fe4ea1b1a83105b07169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba8dd812a943d20f45b9a19ac768c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d97e74a24b5caef2ffcdad4bc624e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a27cf146c7602ff4cd8ac2c7a815bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3726de653d27049e493ad3b9dec2816173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9b3b6764d06c4c3796b0f94b8aa6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ea3ee8304fcee1ac993deee21c2b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f336d58b489fb4c2dd2d6fae2e59b6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bafaeba944e3317b425159c3bf723f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2df5348340a03ee9b067deb7435ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a049cb0228fe3c57ea353ab08e94fe5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c4f5f89b62e2c7f090be4aefb3bf2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c60df9e3e02846852d9cf7b47efc30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c06ce9735e91cfb91d687ca103686182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2246e4481498f012e7f9d44727cc7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83306018e2bc1b02cefcaf30908a8d02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299ec808775b92dc0fe3ae3adb4e8e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de7d0d00f5056527aac5a2d8246b0d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795e6fd34dd45dcade147f3e9affc19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc419d867d773e19120fafc9fe307aa2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702191c580c483998142a3a4df9179a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd1059fda5bf7e1673fc9da075e4cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923bbd49323a046af95c3b717417cd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb1f70fd0e5f5bdb3f8309c83e797f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a0ebe97ab08f0a7059a16c6847f65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f171951be94a70d8a31b44a4692356194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d7aa3ac93e7e73f84cea8a07bf5de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bb0ba154026c12920413bf5d4199f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae9e4851b59c4a3cc7644e624299da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9369513bbe59dc240b8a7f8b7698f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b230125fd750412c855d31a71a00b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7ab788e1b8199ee45246955808c17200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcad056663143159a7f40a2a187d19f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c4f3153478c6b3ec0689dc0c16851202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c27529fea3cf78094346f52cb016ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2797552e5ce28b801b7c509704aca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b3f50a048fa0c6febe86831e7ad6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a374bcba6a35831a4e88bea9f0d283206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ff40ce0c08ccec1d06dfd3102942d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d0ff5fa9e027651f71e2d39788819208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c41f11cf19a85450ba6af4fa635b40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bddf965600e63dfd5ba297303fd493210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de03606d97852ccdab286be4881f812211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99f3558d2bd43c3b90a5ba4b6641f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318dcc42a38529d04fedebd2ad92676213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194928a7dddd2aea98e708bdf8581127214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1266c92e74b5fdce302b895c5339c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0579c9cd392dc0924344efa7b2fe56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28644e8a78c3b0b6d068694c608eed4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a984f42659a9bf0d05058d6fc2372218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da163227577b6187ac1b8f79c3e6eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb10a71cbc1d769d8976a3e6bb4a103220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098e19a086982591638cd8d11c4af31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853f2b4b6e51c52a392ebc08b47f45d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b56c959d635752d5b03b59deaa95c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1a7d2cfb688dd58964b4f21877102224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a1580c1ba9983e53d0f83464e5e8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9ca33bc3e0c408cbeb96241cc57c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f020518b1a17bc5c2a87413ebe5a69a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d442e2f7c066ad87df9a5c017b5c3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500dc544fb58a1ab9e601dc8f2b73e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed58eb374890ff2d24ff0a373abb61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77a2a94e8fd9d579c2cc6bc18dfeb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcb89867374b0ac6c95ec3a4810dc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365f933e6ccb9a8b1be2cd29a716bdb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1f41c5620c0bbfdf15ab16c46eb1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b65692286602b3e8a5def3a9048b2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfe1c4fee9f2c0b2cadd9a1f3cd33c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8328c5419c8972854e64e7841b63a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9eae6f5ab6d0fca16f9f9fc929608d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87678419531d280744599ad17cb6304239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d3b5f9a7bbb27774813dd5029d17e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04e0fc721c970107f5ddadd4a4a3a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319003aa4c8373abf11ba18d2e68f85b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c786cf71a1f1acec8e8e1a8dde1afd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b97175f60040e7c63677c6480e44cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a934867551541a050fc0d7d40057f19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46655a61a7fa89f02ef013d407ed6052246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c726421f6c8b17a7ef841868df22a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730b64b37fdcf65f81742f300474d7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d659da2167043d21b70f1949d440b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591cfc073b5bd45ffad8be0ea5aba3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d1740166f23c412790c06ca5b2f88251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa73bdc2ef189de0f3779dc2e34afe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10a8e63048b7457196fa01d8cec446253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcd9a42d48330b70b1133693f9671a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d1a6e2c6d5a2fa4f485a18fd308f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dc4d075561dbd5b5e8978cc6d60c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca4842253da87432924b37a0f07a4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f8e7b8419b6e8fa0b6152a5296b22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea602de65fb4f8a0e97e815f6d48e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a3bfe38daa88ed2a1725451dfd6c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd52f32d1d277f7fa1e72792da74fdc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ce291342d8e36820a103cb800a41f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfa31b7633d0749e4fb2fa4dabbfe6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f4f03c228e2de39bc11dad3c8f8df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21297876b71b4ac3aed82d68cc073cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998edf5c977a8f2127ad6e0318a6973f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682db164a22005df7c19de2a68bb2914267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da660cfe510152a0205369025b7597268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6361b3ca177f2b5eceac2aafc7d0310269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad6bd2ce082b785f78e43b919710ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc30ec83d1781b0a2e1cef70cc301f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b0c2413904c83c58f1237ed34d57e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fea391c903fbf0c7e9cbb3c05a6d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e63a0995081d052b8b493550b1ce2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d370587d2277394c0bb450dc6b0e91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53cf6593abbc9b31adb4e8c50252e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8c19ce4312c74406f864c944a219c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e3d01f55ea1cb1d0aecaae1bf1abe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228453729925fda3f2d59fc708bf617279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495731341a6725b676a5c0c0a017f832280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763eb611f20341da513c9402d1c5d6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c2929e34d631bc531bbf1df7dde27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734607803e6ed63f513809b3cc021989283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fa59fff40f6deee3446453013614d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146cf94055f271d93f3264ea6a4e6ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8c2c6b1eb46813aa556ee076c14bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3eacf57ddbe40dddd5856d97a5f89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977ec68eff5e0430a7e79489d57f3dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8115ff9df868da7e319b044e780c4ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c65caf17779e3e5e30338e9a218b20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7647f3455c71476d6782158b78d86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0d70d357d912281ad9b4a4a60ce48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d620843a2a39c4302186475a547d3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bb5423d4e8dcd49191a5cec352d1d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fce5a2aec2f02eb5c2796acce5f57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4416689d77536c49a801794b6983d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be93c446d251f4156fceeab2daaf13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd5f276a23b2d99affda2d397fe812298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426f292892db4373a446695268ccc45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90e8842cec705a17d3eab039e111e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbfa4ececc62854b37be69cbf39aba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145d51e9e1d8bfb15140e107eecc574302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcb40c7aa8ef790131a6582739d062303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d0144d28fd6e2742b72e6c5c9b678304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5108fa86e2f0867e0ad017fe94d30b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bb358e50b3e1c09c06bed4b0f9b58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da655b261e88cc82431ab2ec5774c7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1683015538aaa338efece103656c13e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fb3653801677be2f2b80968d01e7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451dadebf073de9288a59999d7874a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7420f944f799237a983a577e11250311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d0071644a6e40371361624d81994f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0801d8664a58141a0084516ec1fe2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969a49dfd8cfec319d1d7bdfb0025c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ec87ac4c5d13263a13743cc48d58e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b858c4e38ece4e339750be82abe9368316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09802a73c123affe48913f794d4c98c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b46583fd2390617d72ddddee718b7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea1ad965022de2e7a83fd8b9cdfd66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1a693d295c279c611a7e96c1b38be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb6aca9e40ed54f1be669588eec06f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3880410af06016dbe53c79c06c4fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208f3b3d9cf29625407fc12336009ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cadacf32e7092202310e8d6b068db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf043e1b8022d040417b0452bb9e1a50325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e1732cc841d0918a1408d231bec90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbecb4731b43523626101d8d98c638327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f4a9431004f1884c4a54b6f153be8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdb0af33c29215cbaf77ccdbb1f7cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ab9880a49e40e7ff4e6cf3c0c68f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01609e000953673e9bf05eeb21491c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69a9f1a431012961ac7ae28bd47062332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1f8e83e3e513c5da6b653f295bef5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdd297ee965a352f137797daac028a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac7e75a8739b779c534a2339911060335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f019e048ceae141be7d635d2926de6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6cfccc879f02b10b1de9c213e0096337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da2f6b1576981e12cf0e8203ae9de5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c562847e010ece3977ed55c066cd1c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27921411ac3be86bd74db55a3910aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154161a407df0066e64e04d6400cc8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f21b23a7fea703034b4b78e979a4cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260359d01298461778c098d77f86cf98343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e8385c1995b35b57a0903103f1b7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671e52ac813bb10165416e80ddc6aaf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d137c6a7bac24a6037bd55716d73b64346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaa6a3f472d58b20a989c779f2b53c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12909353051989866a3c6d6362652348348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10f8e2e5adff10e6795b03993b1c54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86d05b40d60343efa7f50fb6eb5a6f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8f875dbf2afb2fbc2e02962e5f290351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe260adbfe72f17ed9b5e61b2bf231352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c781e6dc97515f867a28f5f4d5cc77353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d860ea3f04d57bc7f62adc1ca67d5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde0118057de85ec0a2e1be12615114355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd3680da9570f284672cc0aa0fc21c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c8e56c9a1521f3d2abb5140f1e9c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdf68ac56621c3282f6f0943364128358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08f19b9d1de21372f8c829bc43456d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b474787a2e48a586664e83ca1b72dbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f619f12051352ada02f717e7d7c64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f92b7108e191f8c4ed68a0606c587362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01b16c3985046bf5034916519cd8ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393626e35a4b8c683b2babcf91209269364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00744ee3d0f7fa6d653f8c74f79cdb0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd209de37d42b3cd62c64149a6936b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac788fc88892132d673fd77f1622417367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46fce3d77540c0ed66d534aea3ad09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e2205bbe55612ca5ccccdf68e97dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca7af744d14a2170db72c4935b7cef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a8ce33ef92064e9c2ac2c4d2d3106371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd185388cd86b9a40bfd82d5c95114372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd324ae9d266c7d2aaae8b4e1f915e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf796165420cc1348f3750956690a454374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae777911e0d0e194961636582dc9ae45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979749b291e50fc1ab32a29c46709a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5676064b300d7796b46dc6c7fde89b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db338ce503cee7cf0fde6936078c11c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90840f8e350205f0607360e11b3f6609379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b68c87fb3f71cf63d7fb3af002259c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f15a49126700ceba96d20f780c1c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b5af2b2532c5601811f6cd330c310382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb2faea128cc64b6cb9feb94be26a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cdf4b1eb9f9bd0963d3e50beebdd9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993aa52d1fb72443682523bbee2eadf4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64474db462e3247b6c060cd39b05fa05386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54139011ea4ef0e34e3a60753a3510a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce44ab1e1dd29949ff2ff5801046d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466c5b030f5f71aaeeab1565e8861bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb155235ce7b1bdc96eea8c910514f15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b861f5848e5d1600dd4c006de8dc9be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2275e7cbb289980a9fcf0de89109fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd90317524478af3003f2d2681176b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8f879a9294cba0406528617d77fb3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24602b93d2fcc006eaf1866ecc70b805395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95eae7ba2befa0c13dcb9a81e4ea3c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c493ee1f4ac38b9828b66741ef15f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68747b18ae3498af1a6467798cdded398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62305c118e920bffbf4e6bf422cfb3cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22986ce68c570edf17d68bfe6c42053c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c03cb91b1cf621339df7a1fe9c71b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc53a5b1aa8e455bd2e5df4a49352ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edff1a6e7e3fb2d823da43fbba6c5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11b16ab3435fc65486aa179cea3e3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae96e07707a15f7df9db505d9373f74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29201d8ff97cab104a385c4ab313f483406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb86b5b921e80a2c9328b542e9e8f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a88a4a538d17d62bbff74df2b74be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53537cacef479c8ba57a465787c1bab0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1453ffd6d92d696f5ead91e517fe0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31906a504d44a931c0c2de16b1787d75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a9b3245335c87a446de6fd3b515d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6012218868a45d93573bb52ca26d05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d65c634f343c9d83cefacfb31b72a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e36a59fcbbd1dc10b4daa4c9233b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7e965e458df0351b54ba80dfe2c8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53f1b3589c70851bedab9455d735ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c16d8985e79a2da94b725184de22ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c637448f87b03a993f3bf88f87230419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9015b339f0c4daa5a19716abc0f67b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9b09a127a7dcc0902cb320ff2bd39421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c24d6201ca097d0a4ef2cbad1f5824422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e47fb48032f3eeaaf2a382bc9d959423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd1a77a4adca906e3e173110266bec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c511b5b024a0cac1a7ba90686145c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fa72e607b2079b622df9d69abbd05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e4484a829ae9603225f98b8d09810427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b4e0528295314ed4b8ca7f5e9face428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45542b409202fe6d0f31e3e012411980429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eefae840c6b41bbde5e425b32ab32b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac592a57428fddc380d35889698455431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77597134ccb2fb76f1327fe0b6d8d4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a139ae909923c3e492ce5e09ea250a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676156945cf1650e1d493a127e3ea1bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81548477922488994054a85d880e13c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40797434c678a4e2653bc73ab5f264ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea282f526d242ecd31d6a85f53dca2a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebbd4e550b77110063c862da86bf94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666659bdf3e28595a82ef005517d716439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409b07a544bd8729a09be1a77a40eae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d9c5776adab90ad58aead103bf857441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddef8e82003df593fd58e5254afde0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d5a43c2953b811ac89aa0d79c8e73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8fb7cb40920f200d33c7e19c1f04c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75884ff5456d0d9be53899d705b94b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efd7e5b7d36b65cdb4ee3ca8777a8e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ea1905c4e2065abcce82ca6d4e362447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6eee32f2364dbb8225572acab3594448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a1299df9be32a35ae252141482a06449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab4a46e8f7f2d129c9e413d8a98d2e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ec6a9cd81323ca51dd16b68169f58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201648d6be2ce4d32a7e1b1d57732cc1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4e141e97d9ff08b1d1d4a242f263f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc164862d5ef2eb94145c90f728a6f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085749e4521016c7583104f9f66cca4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312041f0da1c8ee749d9f52f44847fd4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6e81ae72d4d2557516e7c73f990e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66de04e033e78a7fb4bbd993ff7b28f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe046a1cac455e37c033174745f9f66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5af8f90009f2a49d13e4a187441424460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ce4b27ae2bc1dadbbb07609b09fdf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad18b6e17464bce80b08102771d7698462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee839c519bbf946e8517e0f611803ed8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99684c742a8610f374b69e72357c962b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c93d85d24b7e18843445d0b2095c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279a76e227e50005b50b56a6538c1c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e4a6b780ecbeaee1c09b04d7753e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b37e8e790e03a1b8e555d3d1fb629468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96c321bef1fba57dbc1c3989548d32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4c273e28199a5b9f4afd605dae8d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f5632103fcd05c7e20228212d1981471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aab60498a1410028db71cf2e91112472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c4fc9596c945ba1dc7de05e7dc030473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb46faf1d72c906da504ccf410d626474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03487f6c4f4a4f0ffe7e94f4619ab687475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8d12649181c0f5cbebd34351a0c1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2c41dba4676c1d50496e458e242a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cea01b4f6e3bafa5523ac4ddfc1b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d99b6490f53f2e76ac01e82bcadb9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35182272d28a641ba576e69baa25cafe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17a69adefe180946e1168f7b16f0da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c3900dead0367c6b73224d00d6e77482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404b001294f722a3a049aae06c50549483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5160ff22b326d112bd95b21aab3a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387889832fea101e9392205451778144485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a404385ce921d017d63503033f5e0ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ba8cb3faf02230b31f7086644eecc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da0a27286aa7eac073119e05387738488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca181a50431f7503a375381d0e3c9e0c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458c4a6c9193c9d73a855deab09cb0a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a9917976d47c6ab0c592bc3a87c2a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046ad3a750c31e39b5f7398b06c8536492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90002e011553795f7c004bf9edc8d52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90826b41c592022c73c0c577783276494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd89828ff7980d2c141a6a099af795495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16421dfadf3efc4723c8674d613b7a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9b9fe4426142f8688fc1380d86fe4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768942fb95500de39a7c42a28341294498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a509b4d55a04a86f8013dead8988efa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ee9599cd351d2653522ce615665d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4838b5a5400baa96b80491eaafd60501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bf7db6b3b370095f16d59a6a1d6cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4596b7783aebbd7bbe1aff13e1cbec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a48b58a7540017316b129080aa5b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ef5637066527da81ae2a59c77185c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca59d611893cd4bbaa07bf933a8a7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ff64551b18979dd76dfdaa0a32975507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bcaeeadd153226832f415976b879a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d499112f83848aba4ed365dba6d07509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de58a78a2e9c15361e36056d2fad3d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc0cafff6579141cc00f727ce9021c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3656c56b721afd14edbea7827e808512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fbaf966582d30d2b6d40723f4f3d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965be7fee65cf19f1c16fa86caab93b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c357e4731904d4a75960860812e10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56ea29f94a61ed45b8748aa3782fc3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48f65721ff1d77babf9157d0a6b5ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4db89c29e16e3e538ada875dee77a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c4dd09f7567f6bc4e52996ae0778b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfce53889781d86e86e68b18560091520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7392dc3f9c444331d137040c1a0ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac43225f7130e3f51cdcf11f3f2fa65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4aea3033d4becd5ac78829886bca20523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e8b2565060823ce2bbdc8c3e7f72b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451a5d0d2dfea07c29e40a1f25ccd9a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ede6d9e959ec7d3ad156651443df1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb496ac2df07853a7b412bac7cd8a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb8c4462601c55746e3dcd0d111c9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c5fcac6ddf22fec248eeca757cc9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51271aecc1436fe54e2db6fd1f75ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a8a2c718b4f526a71dd4f6a8c4d11531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3182ed0ce4e93dc0b87a9a6b33e505e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51214616aa21e550c1b69a10ddec575c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a04d6726f074e22931422071a30d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10752540dbbecb7faa1031e47ec4cd5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25751f883e65f2acbe497a195c97955536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ab35b4e60b9543cc425ac6c94db20537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669b7f76a1729ccb5b0c0358e195d6a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9608146fa3695b30a3cb8936cec9b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718737e330626de89d068b19dda89ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baf26cbcb1521c264ea1d7c3ca4fd1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97b0d71b893a76f75911c5deb1763b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cb7ab42324ec8a92a9d1a4cc501cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee47fb928f91f6e6edc5437f908255544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9040c6b8a3370658a4394c4100a533545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461bcc9e2baa4efcb87d3048af2f45b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cf5aef5e75efdce623275464d9033547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa909ce273ede09d4dd8959aa990a1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e46c034491bdb6272bc88d02cfb80549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426cb198f9a8054f933a7bfbe528f2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cffb06da290e9f6f0ab9b509fcdd4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc3294a669a1c98d0b3623aeea57da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55e370857a4f17636c3595f5f8bcbe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d88b3f3a49a2c612075f80f9781527554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75ddc8255f998f5aa0cea7068b0862555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6e4db19176e278b1390b8197b9102556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e41d5ec611ddd348dc945a134e25bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4104bf6fc90574380259e704c384dee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a7b60432022523b0af9d550c47308559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7295e3438d5bd2988a128b565af06560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e45f3ab1baaf4108b1940c2a82d24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09631f99d819c54aaa7e6fdf6a597ea1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c714c29995577c8b26c0e11c26ef56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96018856a755bcd3670d34fb4b71b7bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92b9b2f7dd5a630c26fbcab41266e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b612c86a1823f66dd3d1fa71ea642e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8be38e1beb627ff67aa4395ed570c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f88b5a2f2e3dd2bf75e79c6fd18f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d172b40a871a387fdd27cacced9bc1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617c4325967f7996418331651c7bc28570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21110e9511c29645cac919958711a3d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81329da54edb3d1cadc94b9eb12a2438572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9febf6aaef6ce9e600f1f340b4ef63573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea121a927c17ee67e6827af2c47abe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da28f5f14e35e6dda506ce4b0ec1855575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f3ee204bd4c1084d243b07db9c545576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311779fa26f4dcdc5276c28f5b7d147577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4c5d19c7c45b680bf6a3618278952578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa83dd33cc1ae4b3a6c1029ce4ca0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551692b88fc9647fdbeec3f37ab1d5b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721b72cd3fb9703d1b8639b807f6dfb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb6d2897a4c3891a74c3a9b105dd4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f2a96178954ca390bfe3754d9ff02583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937ffc86e8a0bcb5803a00055b92b60584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b85b7c94e96a350274d5bdca261482585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62523af9ee3adb42449248556a0eb5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74c7b8062b44dcf6c7bb04306f403e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f6b24bbc8c9191e8bd25b081ea85d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4d95c69978a9d0578355f1754bf07589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8937bca97ffd62f451e96b02fb28a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cee7b0e7af74a8d36722d81f7f8c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028356dd373a8d5f5f7bc17c461639ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849982122611b4d2c110c34244d29070593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a223f8115f8ba3277da7b279d60bd66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b90cbc3c50884d0da3796c5decf8e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964073ea3dfabb277ab75755c4cf3ddb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2032a10ab94175a81c9d599832e78d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb3a2a8b1615ecefa9fd2c3fad3dcb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4de3cdf05fcc6a24cd2be788d535a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2421410af4a7e1c61406fbde3f10d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ddb027c8b4316de894f7359a5236c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efd70f0b3000a99254a8f3ce15450b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d0d4fd040d12c99d7d27424ee3e03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cd0bd2e76a800b0a055817e81225c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdd3c0dda80ceb4abc05ea50a4f2db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a92d6797b31ce9ca9828de24daaeb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb85dee4f1337ee0aed2b3c01bd795a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82669e1d920ee3e1d8a21a16c4625af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0de28c15fff3f65c941981de3f64b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0e0671a39a0a7bacfa0f4ee44f1db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e65ac7bb767cb611b2f912a796810611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9c30009d58a9f44cbf3659333cecb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b912520c60e134d7176c5a2ac6cb7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74052680fe19e46c8e31dc1277b91236614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d441c394504ae92a0fb6ac6d91c5cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af16851700507fc5d182bb1a541d611616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2abcf35b66944ca0d086978d5adab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c453b0be203593368df36fdaf9ae0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73020c2ba87eec0e9381f7894e5a6bb9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e266b0a970ef09a93131959eb44e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8ed158754f2b5e66360990b67ae83621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cb078ea31f9831ea5b99969a8a3c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97174ad4bcec8d8cfe4e06a5f4278ce2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f525cd5ccafb017bc22ee79fb1b70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc66610e3fb376c8e4c1d70f7a9d19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb37d194b5b169b9ce6f697ce1d922626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c5b9b1652d22228d0e503763fc06e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48333e52ab82275c21cfb1c4e49124628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a6cb25a1620a7d9c72ee96fd2d442629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3931abcddd0a314b47732bf53d580630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7cd656fc4280e4d0b591338781887631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8263657ee9c093c5c19bf26867c4b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981c53c68fc1893b18cdec730723f0b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4503b0470cad21332f82f5876314e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f42ed8818fb81c5d7845aa9aaf7c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae6b249b0fd86774b57f28f6ecb970636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b78dfe7fd8e7bd9af8701448c6165637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edaa08568832d67b6161410aabf6922638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d568e9501c6d552cd9e85a137377d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07928eaf5aacfca52d1b8b26324bab49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df360d1745213092dfabc4ff5bb73f57641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03d477f3fae7e4a6cd7ff335874866642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdd51415cee7e41a3b1f51615f32ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad848caeb8df91f58e62f863c09bf9dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87600afc7a96b98f497cbfb129d45078645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c64c2c1e44f14c2726484074267cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387119cb424eb1ada7b4bcd4c0805e55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17403e71864ae9b2219d0bd9499d4b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57df78285387d250680332a61c14db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37643dfe177c3c1093be56f8df58bb11650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e985c375687fa15802495278956c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8944a52fe7acba79fb8a3fb23821d03652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcd5bea10e6c8475bbcac4fe2a7a3e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead38335303987f3381659113d0630c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b6de193cd85e2109176541b34a4a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94546963b24cc91c9f0e047590ee09e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67995128a828035d60b722b4e73fd4f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187eac1ae68c2d1cc74d368b2cce37f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742bfb62e2e371284d67a56ca345f9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80be17ad8ca39b7867bc7ac95e83ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05373ddbdf038e09e852b0b3020630d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35149577b9e0452d6c480dd3e0b7d79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b70ab2c9968ea59e84787013e456e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a1b61c843eaeeea6dafba89c0cd6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d724f281a3faa55f105f31a78c71dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a9e4ab30265ab811e9cb2e691a9ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1048eb4556ee1845384347dd8105e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456e5d3ef5e6f80e1d15c69f8bce3ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340e3fe6d00da6a604821962ef6adc5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590a21f8acfe9bddf545eba793a5b4b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bcccea33b86f939778b40432be9c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a0fd208b8ada23f02fcb4bb56fa90672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f8069f0732683ca43b51d9a71cd2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1a567ce5f0af9e90812ea4a090e5e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188b49658622230d22274ed3038ba7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e44ff49315841bd159d5260510f4f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bd0d18ad8ab5e45ad4c3bd419f582677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f760dd769f1ee45b269e3b88e3160678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1bfa87380b282376adbcb6b1f0b53679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3c44523f4b44d2c39df6af3278dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03283a1f64e02840d6efb9de038dc4d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69286819ff6c3abfc4550dac28816c4d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d900a5fcc57e2c7d6083a9b6686372b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014759d296824f7b5c464252acf6ecc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef668657d5439a86bbda754fadae9b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4fb66003a9ff964fd6b7cf863510a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361d5afe2bc225223e19695b78f0514687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c86c9acb91aa950208b83476f606c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43b256c9d18bc76d789a737d57dfea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f15603a8926a7a975c06f52b716b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88d53fac0f80cc2aeb116a3fb005d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1194d506c7a383ff04ec1e00035f42692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181d80a6d65faabfd81d1cad730e5ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471889757f54769df0b7d26e36a89b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eff03a4e7f4181d2b553ef2aabf4cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bc7ae509581d1f22d3574cce7d762696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495db7ef125c2588568c00073efab7b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fb2b41a958f85f32930fc62e39ffa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64661b0c54533cebb938b42d137fd55f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd89dc7e781384d0aea5e54a0b2f98700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a1bebacac8f1e93c7c42b1f190d94701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab760b170fccb3589395ae3bd6dbee68702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015674d4c1ccf56c2237e38798c6e8f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a873e0d725cf5428512396971b19f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203df965fe4bbfec8e630cdd9cf8f4b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ae266dabdc78c836d1cd66c47b28e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790e914f0fcc40a2f6382c1ebb42ce5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ed0a642ccb2d145c1b682e3e186ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaafb65d2adeab42a5f4960b48a2f51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdbcd8caca01ced29c66887bd273c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94cbbe5556a66f9e6f608dd6d90bc1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f228bea330c6e5fed65a2be7fa4305712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbec7347ae72cb042009c6a9a0b7ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b28359104ba48a1abcb418cc02ded714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db051b7e3667f334a4e7fcecac75d62b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cff6f3da3f58ee0612a750c931275716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aac823e7ac07e948e7af20f7191ec7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba10c6db3afecbac7f49ca9c680bbb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350e0a766bd937970f24307f8f17381719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdea5304328787d3b8368c89eb85e7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36891d2fbc9c61f10a645ccda39f7816721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb382bb6bb9ce92dcd3fa796da327862722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa2f8c339abfa92f5bbad00f16f2d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94cc91de8abe4e537ed5fd742f65f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193f2e7caa6b489d64ee0db6e76e540725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684689c0b08adfab144bc614bf090d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3268edcff90c0a1716e80166b1b2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a20dd67e55709ca8bc7c4d196cb62c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e721d51ef6b75359c66514f6f10a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4114b46f48ddfeb240f75a1833380730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0818d5c75ad71bf608cf328817d78731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cc81fc16e3007f5a1fdbaa190cf57732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad89979ae4d831229e323038ffe4168733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae50b1373c127e24f2500c348ffda96734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cf345d987c0bb30cb96ac423a9dbe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fe795eb3cf33ed2a0357dc589eaa9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5850700c9555ca1a4a3bb0de76f65737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044797e45084c73f3f3a1ddbdecab6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d76cdd4f94336a7b4611d9ac2969a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4469d7b2cad43f30ceeb022e5a00e19740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfc28b715d6b7a6ff749f72cad8c6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fbb90d141c929f9a6dbf72483a67b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9099ee05a588389315b7f6d7239ed1a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eba522928dd5f920a2537c5c3109d5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c84bef81bb26288d9e227b02a7325c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090417c3125387308ded2609bed718a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bc3783ac6a067802df8854eedaae5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7458f6904a387efb350f5a5474b27748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9b5350e079d86d212507d88a7efeb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d661f27486bb3b23a7577eac81ac0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2364353425c7080e27ca668d9c3f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f329cf430f8cdeaffca3bb39a7dfc28752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376f5689b8b95d810c268e07cba196e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090970aa9b2868937d2bf8605188baa1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9aa2a13a812e0bdb99976a8546dda3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf246765ede3f72b5f776a3f0bf87e9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446173c99583a0fe15de66522bd200d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966674adefa327ec517d6378fb240345758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cb8e4d1dfd689a28ee9786358db94759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a29b32b062a1155b9eb9783fb59fce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a13624802bf51766b094ab860bb9fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b64b29d3a8464690f6db632913bf23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a75c4b6ed065b76db2dad2e9db30e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092d8801a2b34a19bb54610009f93405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61c6154452cc458b7d8f837327e3036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100a5c0b1459bb786ee461584e37cb87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a920b12e20016f46b7f78031620618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670060db3d5c110480a814f97824cb819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe93e25e36ca1248447aba66a30c7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0222b53fdceeb1ab230718b9a63fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11904bb6b90400029b091283950cd9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb9ed2dee6acfb41117f5c4843814613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a171f6d883e828062d6ab1a90ddd80714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf5c2aabe8ed6d9fd0498da54f627a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b909207ab8a311820535fc1cb3b0f9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f78d7f0c89e2f0a341076290e223717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7637e55e6907466836570b294aa1a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a20141a4967ed2f6b375dfd6b047e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484102939388e5b10190e752e9cb44db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc2b6904a92e86ccfc21fa219e5ce921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e191c8c58e94989abe1ea2a4a0aadd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5561f2dc895b023dd852092a2063a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfddbe1cc19dd25e94dc3e070eef8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b00e8bfb2d7eafec9cd413670c7c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549dd9d30c94a2f7cb5b25aa4c5e1de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e7f8e1a84585645b8c3c668ea908927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5dd1d35ed49090b80f2b2ad9f648628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acee59e0965529499f7afa5370e17329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933da76ed8ee9c1bd06b620fa6dbb07030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d686cf13887adbe83807d2176542331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1b2488f730795f18f98f5ff271e6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733a588f45ea202fbdf1822980f681333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7297a6f34a0642defc92d8c72e478fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1ef1944f0aa3d9152a3ac847b33f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35a9a3c3c2722a6b23be040b5a830236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780193da744e0c17247645f40364270537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211df45e8659181a4c2f61b4f0810c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f039a100faefb991fb02da025a83eff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104253772d2d455e2a3a11ec1a0a63540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e113e4fd006d53b7d11a343198824f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782f21abaea0a234ba1e98194332e4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8412df57f2e46fc61c7729162bbd07643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72260402037734e24c397469cca7c6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377630b245f05c1ac51783fe1cefa1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5185a6d0407c72e8a627146375db746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22979077c9a3e77918300169560c159e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4212c87d7099b202eb7a3d9a2029348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6ae0ac76a6a80543377d867c834d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e89132449640f54d37dc287bcbf1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224c46a74c1bdab78002a66098b986651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe769a7ec2c676887f6c8c67afb18852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdecc1e962540f23a382e9340b135cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94febf8e66f102cb71e05dec087d3a3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4e0abfc257d6b6a1ff099ea61049e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929957e5541b1aed5b2d7f8c2302243956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edab8997850662266743c4242fbc3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da204bb8ca5cceecd76ef8d009b8bda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df793453fb316e9170eb3b002aeb01459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73af9dd1e0367fe92534e8335649da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9583b3c9c6017eaa15f437cea0966c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb19c7bc63414f673bc9d3f8517c7d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659a72f3ccd36ad3d544e87e2eaf2fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d55b60b375eb97ae65b3479b3857c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239a16e4b8bee38aebb68ff3267666465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fa5047146c280e39dad27002de05366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb62d92e1c62e369199af0d6857dad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f663f19e75800221c80f356afbaddea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08de990ec1f3940ce84662139baa01969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea4e02db60f37a045351214f8557a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917b6a810a7ea41bf91ef876c86718071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef40396564992205f1a841254a377872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeb534fcd63dea46b4d39601228b7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01808f456ca72cfc87be2df69206a65f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0995f982a0588c671337a2cc920aa5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffd91cd4edb8103230959cdc7aa09476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190696ffff8a855b7bd103f4415bf8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4d152fa3c26686ea285775a49e6ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0790372ef3550a2197b1fa0e38697b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41af012eb43fd7436dd6167bd11c45980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ff2881f1792de6f09ca456b75243e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a897600a63a32240b609bb00679d2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37f5192ac1315d82c728b7817dbf4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca28b5ec92eb60d18db816b35a3cb384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e338ca55e6f52fb4e2252ca2d7612385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99063741def73273523b25ac1aaf7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf165bc3b70b8d0e9dc09f63e1746bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04203dcdd6e8d11d7285d44a3957ac4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b3fc7f1dc8e8aa3625352c58d8ea689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7560c1dc419cfb1558a900f3b3a691f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb64b7b67f027128c55bda23a16bd2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622322a6cfb97c5d73972333efebcce192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7177ccff26d26ee73f0698aaee403d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92504f57746f8ce090294070eeb2738994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c4ec90e102859e4cdfdfbc78d03e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee746512d53a2aa238a495614a61f16496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583c6115cd8eeccdf200c8621bebc5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f15638c493bf318d6619ce31e338898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef71166478da6dd24c871c1575fa4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feca2e0e5f1b7ce04fd17589105e43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20673d754e804ed4712302284daa3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65604003ee6f62bce5097b1fe9fc6fd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698db0bbf06be6240e6034ee34565fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618db84d2b41f5371a7948582343135d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496b181e782ab92f10755cffe47d2d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb76e28ad7b4a98ef3684b741d2421106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d4b279e49adb833fd87328a456f4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311601f36ce49fa95e388c5ba603d348108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d66d70fabe5ad5deda802c85c0f37c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e05d7c1e29a09cbc113a68efb65f04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2929ad94cd188db1e3ebc9a38a289111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbc267844e6862b7f80cc927d9e4d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386dafb7f8ec26d604ea14dd23c4998113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d1999cfda044ec1da67eca75c8175114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203eee1134d1f58017b0d33d05d51256115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765487dfa3c06a437781a7fe73e33b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3396ff9e566c5fc030ab50ec5535a45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808205d803a58ea6f74fcb2c3f636c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c6e529462a2a1729bcf36db515b94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b86e94fe0fad72ace42819424cc0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be27365b629d1ef78de560d66e98dd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63c16afae9644c19e2040c9349fa6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245318507cefefdb61426d7c9c192ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479967d350643b77dc9932374b2bc4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3d2dbd5c12dd1e835a97aa08456ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfe6c15edbfb3af0329246853a5498126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4da8e5b7492e21034586cb5843b2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db4f5ddcdcaedeaa2801d2f60f33ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29f6d39424d8d6bdc739cfea87747f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2f99ef1e1cceb44e12f439cd30ac4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a42983c0bf43024abc7a2523e32f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697d51572454f411e4af8ae3d5f6346132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e40b2d5d826d698d2283abd24372a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac027215d56591067fc3006b0ceeb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ad061b15427be818eed26f2a7a9f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88df340a254b5b58323c4d6b2da04a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150d717e9193d4f7ceca0b7f6fc8261137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6555712789ed65de1f1faf961436b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445328af8074f2ac0ba7850f69485d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9417f8eaf9defc34ef5d5fa7905ca30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1490c13a6bb200de56a76aab2a47d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8133e5bfad88827a1a6ae3fb54afc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961a89e84ea327a5d307130ac437fab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3bdc8bb4565c1385798996f374437144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6c264b4875d8729751dc662a0b05c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a019c484a7c3af4edb58d3cda6248ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510fd855a0e5484e86ebd24dda4ceb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fbb7f2977137aea553fcc715c16bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37b21dcd9d18808e2302dda45ad29f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9d6badb83994fe273c49684634b93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7f9f4b7e10652096620dcc9575112151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7a81a9d1ea696895ec59f5034adc9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f3f2a7715973e620237b59f01e837153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248006faa531290b7e343b606e311fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684fb67dbb2a6480cc5771b1d038145155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b590a8b66761c03e82628e0e68413fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96be92e11a93028cde224c7ff12f9d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0d1857983caa79bf398c3170efc30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9d1292847f8a53c9077ede89926e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568fbcc409674d82b5c5b63b5e08d95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeaa8c7fc3b79316fca1aa34809050161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04be968e1cd4d05cbe2e386b1ca092162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4bc7beb17f3d142b70ed7ef00525e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e31c69b9d70a10ac93e5a02370f73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40842b2aa8db98b6ed6bf26997132ebf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a984307c341be704ce45750dc5d6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b791b284a166fd9e9420dcbfef3497167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4bcb7496e2a160b31dda6e4bf25bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076718359bd24d8d7eeb3872d141afb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886af94c5b48b884c61387e7e4236719170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758aecd0db030923f4801ca59e995d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f4aa1562d82a830dbf57f9a97874b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11cf0daf322f6404acaa7db513daab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d299640e2ba51aa055376ab626e0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16a689cafc8b76eb4322cb66dbcf4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e3ff6ba30716436298f5da40e3686176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eed4da0cb178e9a30ed8132465011177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402111a16f3c25634c3759d4dc7dff51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9af4920977fbcf915f0d3b686bc04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c95822daa73f6664301dc80266e06d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f220cbd6fee90adcb6e1a931707b9b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83a0164b8d138ca134b754c98a35f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e1841bcd6a178b2cc25cf37eb9628183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c1f36549c9ed7c1a5407f63034f57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e106dd9663a9be62cb4d60d4ab69561185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593095607c791c4aeba98c84585201ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91c4d569d8ec5fb7ce6c1bbaf47a1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d2c1a0767815e12f1200b68d86868188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9c3371826187d938f7e87e5215259189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122800e8ebd161c0a6afd74ff492d59190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58c5466f0978690600ed4d8656670b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6351b52f15eb58110a42dc59f1bc27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81bd021f4c8ce3a98e67e0ae6db0f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bccec686601f8cc378424f27eded1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0c62ef44752a665d9cee52b7d6eb7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa03f86d6b964d8b42c682819fb0d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77f40a948b0893c9cfd5aea7b7ee0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233991bf1d7cced7ddd4593b1965940198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b9539a801c8d442c6a8a1eb0e5d38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855215372d11e6590893245a89acb536200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9cc5a78f0ac2b140c8d9103eaded1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6044653c4bffb80be473f2ba6872a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95275ea313a7f65f40fd9773c015a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ad02865c05cc4b21d11e107945133204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc0d35e26089880ae879222cfdcc84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e788b84c576a0404212e2a75caaa50c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac075485e6c85468635a057879a506207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f25b56d9ae39f6464aa0d848fef463208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f20efebfce32475d30a6b583295459209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974208cd20191ff99db21798832d7a70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e130471d026f7e13138ac05ff4a90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d9a833a74edfea00bbc02cccbc4dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454dca424d5b654f93e09c287ddbc83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8938020d8a5c3693e8fbd080e12f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e62c00395aa747e57326c91c7d64d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a8d936487f206729ff878197832a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645e5a6467fb90f0872587e6259f513217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c974c8b756ae9f04609052ed85d0606218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3dc34160487d7c9f99082ef0314d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6a649607273d86a5c8195f9c2016f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166e1da699888859e5a20b0dd64393f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dfea089b90635c06d524dfde15112222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60413f3a4758f3643b9546943f9cec1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae879a617c74cce548341d104e110b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce490f53f8e760c600fda40d6a84fef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7292477ffd29d9e4339090613dcd9e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021072956aa79bfc6d030b3e33e576cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5219b82c26e521930e298bdc97de09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5024eca172a595fcd007969a6c1db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfa6c4a76350d5baa88625de7b5139230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef9e4df05b20e53276d1da34de1e81231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abd5fef005ca25cfc75c5bedf8ccfc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc35ac16e3aae9416c3c440dce1e29b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93030ca769815451541c41694b8a939234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391c95b0e6ee85c91cfea2cb279c6ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588821ecdf2336d681d22d83feed1bf4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f8ea72c82229d4e76ff8073ee50e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5838fbd55a2498d832833ed509dcd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659c0ec3343b8992eab544792aceadc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aed98771b004d3c723bb0ff300dcc4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3591c630bed78373949c43a30b922b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42e2776a987887cfacaed2b4c6eedd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d63cae68c265d99c49700e24ce174b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a95b50d11e8efb4ae4e89a03813447244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fafed5fe7f86ca234bcde6df6775c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1374eacc779b6cba61c4969b607529246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af5ca04fdf4391442ccb81237f9ee6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2fed0663880c82151bc5db1ec4c62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef8e58d46e9c08d2f69c81597ec8d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18a793ae017b22fd3168e765311fbb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfd46d2b772b71d34586ed763373bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84ea811bc8201384f3a42727142079252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6aec4b0ba39e70bbe07029a54adf8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2035726e0d09d26d85873a1686a6d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72f4a2b9d9c3aa74155f87d3f581e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f5967fd2b0f61833b081d560228e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8e761f3219b8f5cd96d2eb8941dc5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040026c3b73f83ee4bfe5dcfaa3e26ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e67f3a0263af9ee550dffb9a39a8e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561c3a0ad407337ef17e5aa75d13146260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f78a4e7fb9927c6ad5565c19c49e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84e2246bb27097c73592a064446cd7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb3023e90f45fb7c6f080285c0c29c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa7906cae6b9fd637913925e9a119b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a5b12c910784a59d343672d78531c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f51448f7312efcfea67b220142312266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1a9f06a25907c2cbae0b8c80a45dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b098b98cb6d91da9cb7065d1ea71111268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08034ce2d9481d63eb0e98dc8d14986f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92113beffbcd3febebf785e3b78d290270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dc5982cbab2bc61d647d1d0774e8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80e2160057d498788e048c28034c7e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1161f0096e31aef570eefc3762daff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcc0b94a5c648192d40c93d8dca4fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01512d9033f5c8ab55e172dcbf836974275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800b4c234013a576efbe5114bbf983c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429bfd49d0e185e0ceaa136d01739a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4582b0f3d0cd3b9cb45b71a89f185278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d042f45968e76b9847bb03eb43f866279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66c32e3ded489a6bc09374d1216988280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920659faa2440ef0d972071dfd32a4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f9dab31e12de44f1ab633b4f62e7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91847cb9df24202dcd28b58b8e11b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599bc951d2fe6163ba7d64f1a6fe280284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc189e6befd257054a4227c8ed1806285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a64a8903a4957166fc9773a54e750286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ab2325e30d692921d63f9c45cd082287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9507c96fa6610eeb4bed648c4f2a6e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57158e348435c9e8589d003eb597f61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675aacfe77b6ae1e1ec63dc024d69479290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313f2f08032980e0a94218e1a57b5c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e3f0c5fdba10f3e507f58d88485d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7654a877508cad71bc1f06b06cfb2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcec227926af9f0351fc56734b0b8ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d2b497c0802211576833925ac3a29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956228d717aa110f40666e8cbdce33f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e120625e79b7553ddb3d07e461542297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecefb6d6ae32fe187707ff725ab8d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fe381c2dd3efd8d5bbb02a76f99f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d2646c9aeb72634ee2b856ef66741300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6855b9980634e5055fe562a1b0abd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7405f00f24a52fc95090d5f1e31da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdabd825ff15c5a4b37536cefbbc77303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526deeb07f60b0df3fa7702a5bc6b37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8da59516942882ceb659f5fdf7941305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67815a419c0c1ec8103d44efd131f180306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71930c075188b10269eca008335e05307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd4f47e316c6112c7c7fe997cfdca9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d84c69a8576913c4cb543fbe6aebcd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af627464c1202c80c081c0a7a148fc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ffd4c732f78a1b83a352cf353663b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4dd23203c2f925d6506186c75e02d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c305409a11fe6a719fb51cd404236313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dcf56b6a1932c79fbbc669a89d997314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b015e253181d7ab6335c27a5cb2e48c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d258e12416e82ed6762d104f712b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4a5e051226b2c8227215d3e9fc243317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5a96c987291f95dfc0d12181ce4d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee41d5a3cdb6cbd3aa0945d6ee7b18c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77936545b92c38542a5f0f634ff2bc4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8aac0ec5c3222e532f4f9280e7669d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1d5dced96752f5c66bc0a4ed3c39b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8456f40c31554facb1bae49e8299b6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf3829b30a11f01e3146bd9d2ae541324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9bcfb53974fc71d06bf58a96c441c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b7b2c5c57f2a4af46da68fdc3fcd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61477c3f2f74c9cb3614ea709f8eb9dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1afb2d43af3dc523c9ded268250690328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2255a28e976d7c2ba94e965e275ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943db832cdb967caccfac78646a64ce3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49118f5970a4b46935df4c78eeb9c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829c9adc285380bcadf7d74d9253307332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741ebd06a3d21da2698b165fe290bfb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866a48ff4ab6309783a829a60af2b2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e391ed3f848962ae3acbeac4f21a65335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9a995fb7709ca343ee00dc0507043336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7e0d0cfecd3f61872c8298ac791ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665ed8cb2a1025be52551329395a1cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514123fc0d1c80fa55582898f5681c09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a63ba8c02427321e414d817f32584340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec8797525cda86d54961ed21b64038341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d754ed18b774576dab37c52e49df40342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014423b25407bf35b29cacc9911f2cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d7325f076ac0792755e09abb1c613344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d48120881a8ddc16c0710198becdc7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca8be53f3acef82693cba1a4a32c28346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658df85359cf5c57f5f0e0777659c6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794e50721a92576b7e2f6f24eca3b1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe89230c4c94d5c23bd2037165bb5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f49d01fe42e997a4272add097e6db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a1fec9ed01f69fdbbde5a646b9ae0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d7a043159bc0410af09ba79ae7157352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda4e71180824ff42fc549ef01aba03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dab00975d5c3ab7894845b71bb9da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ee5216e7c0cdd99a613ba928ce696355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4d6101dc13e8dc47d63a63add5570356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938232e00c523d39b5665200396e3e43357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c55691159af3ea13dfcebad30c8262358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf33fe3d8ee80624c3a266018c6fe40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348c035e03b4893f36263616dd3aa6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dc73eae90a2ddb67b78e8338e3a00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54cb295a0f280396ec8ed821e4dc02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb039419685050c8f4981e0bf7f0895363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f6fb554ee94f6bb7c614eda42df60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43de24195ad845746ac7350a16359ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d90c138dd3d91fe5c2832cfc7edd84366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb4c3c3ca404c508c4c130e22c4ade367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe3f0434b33409e28347b27f237ec3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09970239a559f255fe167566e28e4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4430b96f655d20baea33267a2f14530370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b269a4f937c956b23070d95f41c2c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491df16cf2cd864fd12b911255387ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2cb260c3c448b6bef33f9d48f12fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854de8496b03a632bb3ea7b654f0541374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dc368d629af9e6ebb32c7aa279701375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afd7d32b925702ee59bcf648c74c64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba343c27dda419ff6c5e71d4fbc447b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccd2345d994ce48b384e824b8a7a5c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac820ad341cbd1969336835aedeca50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81a74d8b007af917a061b7fe002da9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddbbf46eb7d52f2214b78540bf3e6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f849f6046e1a19cdcbc3f9878e0f66382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9db123af9f1b1663c09c52eb505dcb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e35032fe75feefd62c633d388aa05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506214f5039fc4c9f75c877a2a6a618a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd83e19d99dbdb534d5e744c75a33ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91befd4d7dc057d65cc34583a45bf88b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97dc7bfabe092811fb0116df11d9c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb2bcb3833e1a49e90af1bdebc0300389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedcc7d02a23054fe3fcafb5761d9f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd059bf67260e4468e253f9fea314bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e477942ae8c8151cf6da2f87757587392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4f621c25322e0d22821273df5ea6e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845f9679b590d2a6425aa675760354c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb934b5629893fd20814da8fef6bf8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee3224a308895c438ab6308d09150e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f65c8ed8533d38cd736e8c447e6c31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1c08462d3ae5a472e99cb60880835398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff00501e1c4c8860a14243ee2a3415399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa4c3ee49f47d45f84216e81423ad6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9d53822ea34c937c12fee16065c79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14edd2d301b723bc23b5764c58dcd4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff981995d3198a94a8b1804d6576c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcb87bc57b679adce6cb941b9befb4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acee7b79c856617c7b37b7d20ad5c02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016e9b4c87450f26c8cf6648c220227406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b5228aaa6a6950d339f3270bb1591407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fcc36ef00a01d7f6e26ea0f8aa6a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d383b04d7c4131ad2dfd8cab0840e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8ed5588665458c5732a942700727c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55053e9a2616cb412570d2114014bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cf25b48362b4d46de4631ed376fb0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1df1f82ee314500689fa9dad2ef9dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0fd1b568e65ac0e355f1e4fbb1789414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12073aa011178a3f1851a2b70360b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decaf8d0686ace3658d1049a03ccf21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a50b1be0ae354a88316bbd3ea985c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c093dcc2a663c6f3371da4190a8917418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036edca794b4413a6ae1d1d73d99e66419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec578b99cef7d0597822c9e2236794db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9dda5805fe3be89dd01b0410d6d88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f56f3c6592c233a52f7e3ff3d5a8e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a049520b32cee915f6747f622863aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db747e23cba0d76f3b388fbf420ec007424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44f0571e01c4de7219c05a891b131c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194c02b4e38cbc507a6c32e976081ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ae81eda2aedd18ad8cfe5f3e75125427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86df891799fa21d5d892b85f2222c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9967ed653dcc0a1b25b3421246b3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f029f7e58475125f0ca5eeb426007a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f108f2496f491756498de37ac8eb27b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758f1f2fc489771165d4fef834a7bbb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d63960a9d29d8352ffc4d24e3f844f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921ebd7a9e5339562f04a5a0d570944434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0adc2b19cf04c213cb997690b11a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93359234d90f72f45f3d5ec4522cd24436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1bed678841aeba8ff60d1f9d60e7a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0a7950af446fba02e9229ff210c93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58179e9e27f42a3d86ec9f81bc1046fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77202be7343a9c7ab240d2e034a47467440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd37d88f2cc12a0232e9606662c1581441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e8ed1063fb7a752fae55331476a70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c143355149210b62dddb11bdb12b8e6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e9bb9d248bc1e6fbdb90b27ecfbd1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e147114e21c6ee72bbb5e5d377228c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcef68620a61613102db779f7e0213c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63390b592845de34b593aca6af14e5cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115378205bdbf1bb4d6785be3cc1fd4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abdd36165318d5dd9c177e8a16bf74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14caf88b953a3921ca493d29ed8ca6e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471fbc6fbcb4d912d121e995261383f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67630b2f1e71aa412b44272bcaf8db0f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900caf31f50e57cd62c9b6d2b2f935b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0e4cf0a506df42dde79699f008e1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69545bbb65bbe17c47f076c64291b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eadc0c2ba45d2edce18895a05486bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb93590ab09692df528a9d979466573457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d2f84c5d395ce1dfd519efbd69eac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5810397485b314e7a336ec8cb3b34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b48e7fa83ae6054987efd4cfde75bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b000b5902fc6497de7523ee84b63fa2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffded2c9596acfd133564a4a9d31b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56183df93ff055c94c1df22c97cc4922463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02129fd1e7af8aad271d0f4aa96977b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3febf4458d7636c02ffb12493a52c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c27dc63a671747a46a90552ce9379466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3031ecfd63036552faed70b8aa72a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346fcf7de3c7786602ff1adc33cbf30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9167ba6d3ceddac1de89240e3a709a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f32e394a8a4ab4f5bf10ebc51c33c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2b6be0f0507592cdf3945a47104e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab01fdfeb1f031aae076b1eda92fb9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05544683bcfa5fe84d0ac1bf186a1fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad635773ba70b62f1007dbf3cb3ca395474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fe2f47373c7f3547fb483ef1c856a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a8802c240dde3dec4144be73ab682476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2aede1443b65d437003301c823b4b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd742d2fd0a81a6177ae4706677e094a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff0fcd15c4e6356fee863ac709212c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86956c6ec03b4c260fab77839eaf2c7f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac267a82ad30e63936aa30b2861ede5e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dfb7a887402df5c179cc4e4bbe760482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b673b632f128e7c70517a713e9c407483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c5f51805e98255ca1cff1445a67f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3c15d197e296d31bfa97a50f7db1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb5302cca9d71aa89615bb3bc0a442486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6da737fbe499090a3b55e36e32b0ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a895e8bc8862c2d67eca1f2b16f36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db5f363c76fd36bb65b2610b5ff68c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82afa9af9af78e16f33a52e2f71c0c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5abd7d66538fd6435dc7345fdbe49491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc4b84ab5a25917989294f01d5d708492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b58d47298fc9a57f3abb2e174ad331493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134354fa9d069793ed27f4b46c079115494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fe5a08136bc85b85753e422d1a42b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f826c160be030b3e65b05673a38f60496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739aa55ca6a06e0433079055e769c96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb425179cc079c897ba84704cd3752498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028f41e774696ae1e1700bce9a1e969499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949095627cd819e0e38e3c9eab39720a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe5e49fc33338ba54768b94eb37109501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c2f6a4d27e8364561b8f015f73e57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da48bafec6df81e9752e5e412124de8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36242862726587a237307b12e67d1564504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f63b45ebbcd8b653e43ae60bb498bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3da6d5cc17eed033d42a96cfd08c1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76a2fd0be599534b842a2bc3931a87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b98620810d671444b735c470e3aa9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a457a4f167dd8a42b5973c6e0c276509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875306b35534e591116a6215c217046e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13f33e2cb1b1f7ba8ea43862d3c9cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ba3acafa9749fafe4fe5d0ba5c870512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d08f8df6df45553995757292a4c25513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7018da679a43974e592454da8b1aec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e8bb4c85954e1f61f72fc23a83849515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab00fc59421ce3cbe92dda02c0ff902516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fbf1900597dc19c75a3ca1cae88e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df16cfc9b2511925e99da6cc52b7ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32138a739ebe0f9804cd655d2bc1973519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1366a5c04f5cabe08c1b65a466def7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60713141a510f1046a7a29ad47e2688521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece13e2009cbfaa9a8567f74c80acff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d87f2dc9fcb406c0814abf6ba335a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48de70c008c10f3bb179eaccf44027524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ce6dbf13ec473d18013c94d7bdd3f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb8ab9d7731965aa3e8eb7ca4df63e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50466b24c329c912f8dcf3820bc213b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c02db768d6bab41b8374a521ef84eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b8fb3866facd0a0dae2e0fd4414b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad504a3b03e03071215abfe08f2c1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e7d515421ddb853ec3b145af45bca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b153aee985d869394721e0437dbe70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1d53600da99bad22b7b2925564d9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1985f00bca31b39dec641bfa9371e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2b15b9c6e818f2306cfe538bcc14c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2347c63c449c81c3dda4673020654536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198852f8bbcab6be87cb7b3851051d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc666fd235d956d19f0a3987bd9ef44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a18ef11a1a1399dbafdb418da64ada539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8514d5832b0ddf3f58442d789ca0cf8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d428b002024c86056936f8750f93c0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56229b9a144f4f3ca2611500fe746ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdf5cbf732fe7613c3cc999f4367e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c490870072a4dfded12c27d44c04f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691f616f9fb7c6690cd8dc85dfdf0d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de02db427c145692f0ffaf03ab123af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26443f07f482472168720cc741c3de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82636d69f2126fc6627350454b8699ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f216cd21a68362f0afc7362e9ccade4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ea644e20ca1ff0a406ec28cad7fcb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c710b6c21a03f2910b6d6ab72b6f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefecf15f4d615c7556e86b1c5ae355552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea388346be506e9c9c2c815fa479bfe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e08bebdf6c4ddc6f6f1356ab7bcd5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3add7c04cbd1567fcee43c5557e10d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e4811d50f87978074211b699dcffc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea375e8950d9d315e0b14ee9e31811ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a24e544d34ba7c84e80c0e819c0b73558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e2b0be1eda18af0bfece875d07641559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff202e31c78c2e9257db317438d09f95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fefa58583f75b5dae8c2a34689ed7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26448d54894e92e5af7aa3ef92349cc4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2ab753e1cd3117d01b2e42130aacc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbcf7810380004e39a2347106a573c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca9cd70939c2ec0bda586bbebc9469565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84a5b43c2af8bed39e78da2c48c15a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101a1740e3493bb24daead45b83e352567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e535db9dc846af82f3e639478aef2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c9153ad674951a3794fffa6f34ed1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6a46ddc9c6f25eccd1534050dd3b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6a615869f2f12a04ba00459e4f196571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44380e078fc180a7a0c8c5fc89ffd09572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b0aa82bef6d8382ed5829c709db49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a700b7f9f59d408e24e64bd9a61c4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e34622fdb21f71e27d11954d48f0b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89054733addbe111f2f1f9f627ce07576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee7d940aca7b5d4fece777ff2bad6e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c79ac0ab44e37555e477f2a04b1ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1275d11060a743e6b296816111f024579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a063a1c6c2208d47a148b18b4e32b03580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfbc0a99709ffa3b2c1f7fd99b7bdf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797046cb746a4eccf5681553696859c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfddcf19dcff784cb2094e4edbe8ad7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca2221c2c2123c6cd5043cdb329ea5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c808a2e499b0f00b32bc8d432c902585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a46174b3139553fdba2baae9c2966586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988c48aac5412b187d1728bfa74b200587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63d0a9af268a870bd9d88c9ae2745b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6d5345dcf1093c2a4e5b6bfa40b86589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200ed882ed5fcfa29f82aea974971ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4ae095adc32b31e4ead0b86be4b1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583708514952530c0cfeaaa3440d788592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7dfe8d8a0e646fc36648577f6406e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b0ab431fdf49f34c7a54400f91da5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c6514243d81db026930cb7757b00f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4f4f8bdeffdf93220764b1c4b1aea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9bb74949c3393d56e26d62d8c5bae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2868fe152190f13d2f5573c8a7ed56e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080a8c2ae04fc63b3405b51d68b8f38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efb44b512cf34038c009060197e58d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315efb4f292b67eae508476a7866724601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a118d39c3aa9ef2663d5e70b5ed42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6493e1c112313e41521b831cd8463603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c24a79b5723aec7b47478fbcec9c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded9de7f088d8a658058591b97aca01605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b988f11b8ee044d671ae3d1e307136e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451fd86617af8f204429289e8c02ef7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090673fcc9ddd21e8fad61a61cc154a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b987b6b0745ab880050bcde16e26b86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf727364accd5f882afa987ef98ac7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50600be016ecf3ddb5306511df95397611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7055d4cc8355eaf17e5bcb0d661c53612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f23d1d302b8efb1ee99e7526fa6028613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fc136cba9462c5cfed6efbb3bb7ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1562593e0207726cfdf4d55091f06b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffb3fae2ff98ddeaba5f489dc84c2a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261390ef95424b64c0860a7bfef152d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f8925eadb0f5c62efc7d72d0d713e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378d333a8ad17d642caf57b725f0508619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e93cfe9e9ed2ddbc5d7c3d0150c9e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1aa4a03893f599416845e89e317a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33db06fca20d2ad2c66716561ef52f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c754b248253315ae21e660c82eae30623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb52734be97d742cf2af777334b85a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53bd745b1a0826ab77190c6a460e4a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf95bdd846fb52f0c2491d8b0ecd90626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16340501f9f23ff2ebe65d904937d9b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a87338c7f139ec575d025be90a1f94628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f208f2de62184d8e6b098acd364e0d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc09221cefb9c74c758f936b664879630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513ce3612fba48043407c7c7b94b8ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0da217f0dec73bb333a3336a38ba97632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb4f04f2530d00262ed7141e02e976633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41023aca715b9c4fc140ac018508a8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f862b309db716d6579975fddec22a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849101ee6a0aeb1e6b7bd40bd5f79f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7a13b4e26e6cefce61b7b545d7059637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ba0a3ef713c6276fd1d8eadf574a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752158852674f60835c4744619c7990639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae6665ee53b5586c6824ddfe331134640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b700a9badd3a789b8c82d99531fb8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96190c18b500f1bb01e76aa9244b4c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee9821f587a3d430b171077625382e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebb36f4abf92dd9b27d234204ea9c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fc74ebc7d053a34c12581f44995b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334a7249ff81745082e898c219286b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5cd6b6c9d10afea3287f02f276170647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301687255c1c961544e29568c274c28648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5a1d492b5091926556955cc207914649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529b0c3442d646422abb6da7121307a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24ab7e1a5402ca6a5dae19067adf63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d6cb64087f0fdcdaa01a80d2069de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0046d0b68b8fc77da543630979676c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7ba597be75d1a1c07fb659d70a406654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8f644d560e05f785919a5babe4a70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150ab63208d883d2042f98cc7432eb9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f764e0246aa6fd260f54fee25811d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd112f6166afac6cd6997ef824aad09b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078eb893c5751bfa86ea24706053c1ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db35f4539788ece4f332290f2eebe44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104d75c34fe6dc5096a9c055b1401d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01f45687c4cf55a63dc828574a86d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae255875b8c1341566044b1ff472326663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b39736b037bdf19a7dfeb007eac912664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e940fd99aa74f21aea5be28edc72e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68343e47f880f4973e24532ca2342663666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1cffc0713a5c1a3b55611511039cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed829b00c31a865110f7da53425590668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c07778827d42cc7c87af202f44a71e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505558ac0bf166e84d344463505bc22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8550bf2147d0fc6d896b0f7de4b47f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93184281cb7d45beb3ebbd7f850ed642672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673db86ef75c736f89de5ef417b57ea7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2afb8d9acd02455305d0b729adcf2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b74e4c1d78cd4caf7020064f455ed1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0347fa535dfbb62c1e08360fd0450676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adf759c161a523542635bcc589a18b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad300303d94a83b8265224c50c5190678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30784e9d50b91e7ac35a79b54ceb6b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bce86a580e541318cdca323b3d22c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c5700bc7b9e4aba2284f5802cbcdf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc776eba51c6a7c4c413676903c722bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378a85215063dbd705c08ccdc7a11f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c93cfbc195b213a4abf7d84d6f9e84684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020e04f5df8ee83f07bbc24aee66c14685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c37ec5d0077c78ee266a0750b3b497686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18668fe415611c816dbd0116cadc5c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f492435ab252dedb6aff9cea96b8e0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5283c3cd50c6b88067e2315c13de1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28458f7e8d52d995bfcc3f1c87e65fce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f4b8438631c1a049ed2ed7f0dc3cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e20647e7ac24c233c3074b6757768a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100d4b58e7aa2c544aebfa53e836c7c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d293eb7b0490a59ee4c0463ad7ae408694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ff2bc1de50f311bf37c124be3f25a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf5b02c9134a16327b20981a5526b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2389bc9528e907f7a68c6e3c3dad4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040edb4b22384fc23407ee30c84dd106698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6738f921a1e765d0c2f9bdf648ffefe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223d2bd3363bb73a147f8279c262a64700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9a42ddb22b1e441b53342901b5ef6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03b79a5e536ce3a0106fee4bdd8c6f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec68c3540983496fb28aea9f009ad32703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae87a7e701b7f4df519da7b1ed7ccb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aac8e6c7b1ea07b1ac16196c068428705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6f220d00c034475b24f7781de1eba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c93ed2bad26828a7b95b0aec22c933707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1c21be96692a40998d85b3313499e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4682ee1d03792c8ffd85cc064f8a076709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21296f9f8d2f6302f197df89046bb75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb433f60a99f1c4810b375771fe68cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4c6fa494e82c88400f076590a03c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f54f613e5253f0335c34a6e71592c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea9caa2f11f4f58eae39856fc4f3f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e6ecc2c526991b44985adeacbef22715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea3c057cc09bf351a9a778e700427e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05491bcdfbdd125e96b5df18a218e6f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b80f5d2d47ec66ea8cd16e4052ae89718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9b3992bfff6852b510e8cf028026b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f3df3508531c9a175b7b345edd5b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ed6873ece1282adda3252c69bb1c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eddcbe90907585cff0893686a3e062722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee623031093bc507e5f46a0c642146723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec1ed33fd00a8b444c92e015d1f863724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554103221721e7ace017213c5ce25c4f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560c9f0ce4eb798cbebe72ee35b8ec6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f127161b3ff325f853605affa7588c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bf261c17e687f8a1fed34339f899b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35986fbf16d01067fe2500af15ba9a13729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112df95f92fab075a6a67019078d6d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a6d99c44fa072dcd4265620f177b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0e18f54c573cd980ed501ebc06cd0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f50faf096ae481adad1fc9fb5bd6f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca2df3a5288b7d2511b6d07b1db5f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc2c76afac4c23dcb68d13bdeb8579735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e9fc5c1cdbbb8e2812b5ec16be4ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81386efc6c397d72ebaa54043949b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3298b1c3b325fcfeae3da9e2493ca43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bb69f891bad20c9556a2e089f8506739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b54feea9ab82de980f4fed9607bf3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8976fbbd64aa176c779f28c9f21a3f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed0bbe1a4e266ba35a512b2005b813742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e9394a24d1cffea73e7b59cd0d7a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336c86509066cd332e7a6c8b70c1e3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9d53cce70ee758b436dbc36ced887745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a7ea5d2b2e73b7d084ad7a3c1f09a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a4f35ca2cb4ca198130917e84ac95747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947e88b2e8575c528cd5d4de991166e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe77ecd843a5eb9cff8a182a3b29cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516d913049f8784afc67355c6cde333750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f44ddcd903b70cbb378e5adf08d459751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd63a6643fa470c62b44f8730f2876752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d33aa3c8febaa90eb80e5238305296753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c6a8481f1e3a361c477e70ea4452c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b68abe33aacb432895a3092be5f1d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fd20cbd8c3a2410b58041f8fd5cb3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debe260ba5c424293d1a322741ad522757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9871faab8811adea986d012e1f375758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd52b9988154fc834027ea3b993231759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>