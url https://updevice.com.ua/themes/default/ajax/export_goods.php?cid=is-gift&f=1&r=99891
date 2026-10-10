--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ef01482f41886cfb511e9beaeb3b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac4b1e1f44e7409fc1b3d52cd96ef92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cb54943f25f14db986a48c50099c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dd6e4a7913fdb6e23f0fbecc2ce6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef565f07eec3d2d7c8631e56fa16fbb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850cafd8ea4ed65d7e809ec77f4e4666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4638a0fa50fd53dee61de27c669f6b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a22d8726c81ebab12dc59a1b7c8a328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c811a6564a21da6886eecf04c42a45a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e3a5752f15bd8715fd360bce89a6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354b77f162e231937f42a348fb8fe2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a91ff24d6a4bfc6027e2f296bb0eea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bea160115f2e296fbc9dacbfc37fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1159c47f581153ecdcfd29bbffef26a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf70612b1189df4c84af43708d86c3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeea53d8ea756dde274d02b299900ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0af7d0fd1e662e4b28b52fd1ae5ae917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daff02e03c2556221e0a021ea2e30918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b093bc2a14b40589167ef6a295c4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1405ae5bb3a5d5784060a91ec7ca4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c968e5fee83bd688291acf48ef21c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122caef20c4284e24ff3eca6184f04f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82345ead028f06009af2ca812b192823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f55713fa322a8fbec87c1e669924024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631b4cfac32abcb01531f7f92a6674725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d640b3854564d863359ca2028809526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ebebee04fe6c8c7ca3fde643e223c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e39c543ca65a4db50be62e843735e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288220c0cfa99ab6d0b949d47842417229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba08630e21cdb8357283f56bc1d754730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f99b3a834de96978c255244283871b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46859c7d89ee3837cc1f611e6a932cfd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d135f669756eff6558606ddb5281d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2935e6869e3965c4bb9b1c360b54e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b54884077b176c09f124548e55dfd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dae94f531be9fea9238b1829e4f2dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356659a7ec286b048c8f47d83ba22a3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c69d9eafbb265090f022370833fcfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9f82919206779afb624d41c30686539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ba035d62f6b1cb18a326371be95ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26497396b5e882710246bc11033a769d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49057b9f970c807414e4543b40e59db142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8ed1bd3d9d2f87b044dbcbae0616d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5ef88a5fea61dd1247e7aacfc653b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4a04abe32ae41817104b55f7b97b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d814bb0482695630488ec986141f41d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0bb4cc488b592f31ec0c0c5bdabfd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31541757c0574516fae64d7cbba16e3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53f076e713ad0895dd1d9b864e0a5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df11705bcd6e472b758e7c10a36521850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d167fdd52fc9561d01f6fe979801c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7aaaa34cc95b10d0c147b2e53737752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aed41a3bccff8033ca804ac15d3d7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23425d5756238dbcce7220e60da05554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3a1f6a94c7dd19a27b9727e145cda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237e2d6a1f79d5c4e6ff33f1a395d4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3381cf67dc9bdc2e964bde39f9c58fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07eb6e474b2794bbd0e6314fd228d6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ee90fbe43afc5e020ef422d85969e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea2de5eee052fa7a5be8198c758a9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b96727b2d281e57ae6c8532780bac861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9ac3e1d61d3aab3bd42d67c7e0e7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac3ad9e1c7cace7aab81daa8de115963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e3da8181254a687f1dd12d294b00564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51942eae419a346805651902b83b709f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d180e2c96a510c750f29e7ee279de666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e94e0b716e13a4c792d157f919f8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58d70fd71ab0ff93464dcb094522f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d106d67a5fe716f87b0099cd078faa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae4f102910962569e3ed1842f2f7e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88387a1b4548b996c91cb3a76d9b7ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edff64274c0ae2f299ff80aa3b25cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784b6dfaae8cd5114f68491294ea9ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a57045ed4e3f96aeadf51e53c5b6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba226337f454e48d884b9014283f2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475793b1aac97c7638b01851ce2fc75e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31603924432a84ca52615df86e5c834477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3f4cb63afc56c5360211151d020b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8393daafa05cfb0ed1e652bb5dd5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b68ee77cdc7e59adbfb5cf777b67280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e631d537a0452bc147abcd976e5842181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804eb35fd04994e6cc60642acc5f85682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295d706531ac8aa2c9e9ddc812e965883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cd2e119ea7ecb092556648e56496584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86861bfaa675c1df572690e7ae57d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc0328ce894530953ddf8373fc425086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038114278615369775028688c47b60f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bf17401c50200c5113edd602859a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ee70b15bd45d8f13ed1bf3294922a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e965b8ee02bd42467cb885a707843090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5a3bf8ec0874d8e30eb9d47b93e1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f798265f24a3c925b1c9c9d08c7fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79945bcc4eae873e91d45f97351ce2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df830d99bc52be603dc032f17fa2aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f0648d330f343205280acf5dd6afd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6fce170673c878ea3415771d842c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e66a501b2079ae3010d8405d1d0e0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d41e3268c652042e2f148f22d03b4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edfefe0f0e7aae97b9bad4b5491f6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935655c4c56e1a40a3d93fe317cb718100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c20c0d611983fabf724141fd7d077101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9de0d8b8b28ff0e3f8f24a95eefe72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951781b16e0c9a8e739806152ef1786103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f254f3f19ef7892aa3bc0b99250e6f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6492fb59f69e3206cdfb38c5dd5fb0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1c14288c260ce8116685bbc998b62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747e16bf1f90d910f37bf1ca0bff59c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b6b5106f00547b63905c68a14e977108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080ae3ae60bc406bd410e51e89bde8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3d202c478b25ceba9382612ae3c34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beea280eaa07508a52843d2c8c22810111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c14c48a3f130fcbe115d26269c8d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7608fef95c9244067e68b4417bcff2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb8a3b5ebd5fc8061be2561082775b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299de906923c8c96c16cbbcbe0882839115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf0e061aff4ccdf7283519e8b7957b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ad0d2cb36f995b344350e8abdcb81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee43d1d0b77e6580acecb9222a02719118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6870c9c4b6c5c9e0e8abbce8df4ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dc867c603c50c92d406080afd8b2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cd60ef717248b06ce41f554018459121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1934740a5d7a948a5c013ab3f6a18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2fafc4b22bcce1b8fe5ad3f50593c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b943fbe72641f9575cb85423637d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e05fe812ca01f9c03978b952fff5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9196d469c4be0998a1dbe50971f0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cbfcb92bde39266b058e2f0bf3082127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43d1e0c8736d25227017e22c26f93c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883c8a3c31410225e96442b9f18c3d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37455d6133298ddb3d8d2b8a4cdb3558130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c60e8e9904d3756e7df28da34959a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b359be281b7f78db3a8dcfbb89a20a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c0592b34a8da17eb4ba4aaf5dd98f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7ed3459687dd4c0f4be333da5a6ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af854dcfe7963cea3063d1c7057b86f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d45b6cade51984de4f59312f9e982136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74146249510759553ca76b91d69db4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a8870a605fa6ae4cb07f24e1fcb46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852e80f310b3036274aae2b610a30de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5791856c3f285e3e4c91e01b3d709140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0ce72620a7448f0e093cf05e0dc85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3294bb3fec304c7b53a62c158c9d4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579ba2917879fbcc423ce93902135e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb18251892b9755b6d88df567dfa61f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf2582f75e67ecab1841c9bc770333145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e5c4097303feb67362aa6401a4e39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac1ddbefa0c207947c846845e99d30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46de4ef92ec249bc6298e46009a7c30148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d844e9c1c3a731f3407d8cce37a5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c773f1f65b7d361b94d366b2045565d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fcfdcdce3c9c4aade7cc796dd6f47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a11e65f381c9fad3c61aa95a767b02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41f37a29a8cafa65a2370fcd3d8766153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1f1c46c478a067070324b1bdf0810154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a12c3e4d7ab32c025006e3727ddedf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d005d5d9390585b868f47a40f62c82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0e9c2a50a08c87117f66dec7b2aa9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dede5977e5770925279c9053887d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee2484d09a486963d953746e22ea85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebdfdba823c0677613ebce1cc8d792160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f6d83876bd89689f233088ce18bdd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e5d9b393ffa37233aa12ecad71ec1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb27e45e1a1961a7b69be94d97a6a6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b649d6d1ac60bae67bc2e29229e753164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d4b537cab003914d712b47a15bc35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e874a0e8ee90af63140e8e7b7ccc52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f22a67111c45965f430d4d74b6c764167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd90dd3930bf4f059398e47ace69dee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096e03aac54cd9c3749f3e864b87e96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d182760b092ce89f4b5379d8ff5b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee74fcced992329b8bfa319052577c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda3cccc296c3f41a6ed6a55997ea04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa34a237a33f9f672c4ac31b19fc93a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389a6dbd7893e2b41b775cc7cdfe522174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c178def637b02d63e067fe5798baf7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b601ead299969cd7a1c41911655c0c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cebd507217c1d5ed192d5c4fd7232177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1b74b8ca63fd35432c92728ade355178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ededd5f51babd534137b5077b9e93b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9d7267c8eb0628f75b45348e2bb91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9863cff9f14a21dbb5668d16cb0bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b5bfb4009dfecd0d173687de55ef0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc633da5d45d4d636b09b0aadd580d18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d3ca9473975e466983fc915624d1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191f4c2e92b96f288fe8534532a0b72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598457f8609a6a6c70bdf7241d1cb009186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c80724d528a5e4d607535dcd37aa51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a7fd890a098f67def4522380da197188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec89469bbc783af639f60ecac836fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58155a507c7cbc3f87365d077af19a1f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d5267aeaaae0169fc8924188e8b8c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6962a63903f27c2baeaafff937b4b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb591fb2aac72c11762f78c269b6145193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b06f5ac1c713f65ce1f0d0fd78629194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e5730b29498b3f680a57d541a2b2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a3abf50959dcb750b55f00d3b65c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2af5c9f7040812666f32d4b9e4726197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472896cf8e31eecf17b36a4c1e4dc643198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa88a9baa198fbb04e8dd044b87ae35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcadca294cee2e9b6b1530b904c9c53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0207ac103057420c886d8600294c7b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38eba1e74ace4d6a055b04ef900fde5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d3d862f4f1e6f59d7d057d8363649203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a115e6390e0607662440bcd404550204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7e31dcbe0ccdc3fa9b6f27a26286e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172adc4699195bcc199abcc922b7b9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0953ec61dbe309f767b7807ee6498207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116ca3e6d0e196ac1b0d9a0d1a3fb9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750f9563b6ff85628b8091f9434f319209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4ad1f68901b75fdfe54dc5a0649ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e132f34ffe192550bb22ab8b0f2cd43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30431327c70c276e17f137a415ee729b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5018cf9c5916d193f99d7b68c036de5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bad8a645c4e36d7033618f838b0ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6d39f1164ac873df98483fcfcb848215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9ed4c7be383261846bebb644c8ae6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f27ae1f7fd3f86dad40aa2a85e0e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd95d6925705efaeb105f24965f7b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d289d4fb1731b39e165df899bfbeab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d762660efa954ff5a787a52936e73220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc9e5f990c1ab4c72e4bd08589b312221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbda85e3365891dfa65998df8ca48b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6e03dfff96dd8ae4b22328f3e8dbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081cb77bdc4213f3188dcf773bba095224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59e453194810652052fdb88e641233225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f118d5ea50f14cbab7b161a4163f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1d22ab9e0103682efc50d6ce392ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020940a01d166659dddb5043f4b5e7d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445a9cf57ee4e63235411b5e33d96a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6e5b2c2a5deca9a88d3fcf0bc8f31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36265f98399fab68035a4b0f77af614231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18252fdc95642b748691d645bbe8801c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588720f315198a10ae75602edefad37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92ed42958f3964c8a5ff67d6cf6995234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bcacc088b356f42064198075dc456235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800deed2dbf3f6fccf1c3eda9f1f8904236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321bb770a2b6d37d31e7439ac410b52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b49e63b449285e8718e4f1795dfc84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a86cf1e2646b15b2a7b0534c86405239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9d2ce9dbf942097f6cb1e118511ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09562acceee1502dc0462dbec90743f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa3b79a6c852699dfbff39876bc4ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a0c54c81642efa1c10449f93d7ee7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878e9b37d936133c96b3708d30f4b85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733e40e99e5876eaa6f83b74ffa6402245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ab0bccdddcd7de2f2b23673ede2b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d30d16e04e714600e771ba93d8c176247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d6aa339bc8548d771e0165d142f10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3cb70dbff34c0b77e4d79a79f4baa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afa118106d6ae874c2ded10c448fbc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ab81bcec2a438b279bb87af53361c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fb555e2659471b72bb20bab99260e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e56e77667c2de9718a0de17b484dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62cc5e3ead8ea8e78896a2d2a8a6a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3b5be6955f522d49f179028549305255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e92f410a5450bae27753cd8e15af3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00316d51fc2fc3058a9ac404845d5d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db71e2317ba71c4dbd747868899f915258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13396054f51e3be726c4388503c75c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de1e98bf30cafc567d208bcd10c06b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f97b306968118dcb89f70da317b17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a32340c594b4358237b3eaffcf087262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e6f05a7a4d5b2b862924b0bdb6b3e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d33538562faee15d9bad2fbb76a4e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c363bb1d7ffa828a9b1786f713cde0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cd1cc6209eb9ecc03484580699bfc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a9c51bfea310981214e6b2b034bea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27842a5aa4ba9413b9e8082ee69921a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768514d658f9d38a6721c175af12ccc8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba68aea662577d5ac81d694769fdb24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e10c7ec1bd8f070c94c12ff0aa50b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34396fa1fc5e83603362d461c0fc253b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9f92f20bb737b11f140190ba78258273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb24abb67be19fd84441aca48b7e0f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54901bfbe35af1693e19b3915992d83c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d62d355efce8160dcadde3f4db6ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6a507f1f305ca73bcb6eeea33cb2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b2f3dc5f5f29058d83dd12106d239278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c79f861ea078328b9483565bc2e67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71926afcd691b6d157b1cffe142d7607280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117064eceda634618784bd2ccd56e54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49fe2709da1570ba9ce8dd94076029282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a9a55d44bcef56b219c58823b81e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32944ec05e6fb9e6f909cf96e55359284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6a188e8bf8963daeacaf133e9c211285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc22ff6383a8bdb4b51d565c9f6853286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baff049b69afc7ac353e49a6c92207d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1225b0dd377cca7325869b9b54f6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08017b6fdd21c76cb812a202ee5c761d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09a0140e9324bcd7574ebdec0145f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746f3e04b919d44889c0ba73cc16012291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42504d8d8aa30c6f10164f0c51bdbb79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2f878ac2321fad0ed9fa3ae3595fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325667a338619b5a92ef4e577387d6db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2a4aadb7d69b50bdddce341a2959b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff536dbc6e2013f95199db43e560d8cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef75ffc35243eaa8d70d424c6b8c252297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea175a5586d778fff04fe7975d9519f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c898cfcaa1cff7b33e27002e2af12299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7a4f35807fc5a56963d68b8107b73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107735dde7675b68601fb1704686dcde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35734945c3eec54c7ba13ec25871bc4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91677ce9ab72d22e9ccfacdbb3c1440f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252811347e613de909c9cc29f17c53d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3272c779f0f4055bbf8bea6b1dba362305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fd3b284199ade835546df96eea73b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed0f51f56fac0b51c6b729ca36c165307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987637bb020479b79f354a79d2e085a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a943970c14b404b5c28cc16ac911e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a81cb9a4f1cd7c4c82a89ee1ee7d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2730f18b594496b8fb3b714cff30feb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99df9ca1a4f41535157ec532a7cb1b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77456c45e85511509ddfc185dd987ebb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25298d47c695665078b9502a0d10ad56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc456b96076c7694510dc77b27130171315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536fb6c234d5f51684f5a6f4be366f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e517aa7f45bb50ae67e66ee632ebf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f062d8fe03b6cf120edce030221a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836790599bb61dfefecb934734add07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a04361bb11b9b7110b24b979b3866320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e3dd78d5f644238112995a49bf294321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b81ed69b46b12ae0e94d2ffb43920322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128711abb5f7ac0eebf49a84caeccafc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79f047ded1fb6df3509f73b19f3ce2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc30f47eb296fa2ba9f48047de35955325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fbe3f8540ee420ac2e8fc5ca69054326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80258e80b716baac205b7fe05969f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f748b973260d1f9ea39582e3479efd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15435bd3e1e3eab4a52b5f118c79dc94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90de4fc941d96219038bfab2559fbfe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2620edfdabbf032aaeea109cb5e8de1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2638c4ed09f92ea7cc3635afbda5d46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4ffcab7a8c12e4511242fba8ad438333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbc23b2ebc2d70d59715d889d3c6ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff67ce204f0bcdd714f1c591986d8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76057a74307c78a9ab4db06a414636ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8de110805781c33f7e8d9d96311b9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e77b53799a61c582f8599182cc98e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118b3521438483d697ef33807552b7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9692c5800f5ca15f53c17a27231ef9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd8e4fe1a27ed79c1e9ed8008e8ebb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa837f2e2daaace7893b5bc3ac74dc1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135379c89cecc5fcd2ca279fff6bcfcd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f83fda6ab6c9c829e595d6694df95344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd98a580bb2ae1ba96f902fc28230f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf4cf7e3f64cf8af463f2d957dd38a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aaeeac59b3f353b9ba45fbc3aaaa0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5be4fd0b83eed3e271dbbfaa94864f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216918e43d37b512a1cf76305120a18a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2bb3903e35de6bbf7e20a5d13147e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6a9bb065ef36406ad0f315be63da9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e8b43ea7a0007a756e85ed6063436352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb571c89a3681dc67201d8c1f985c6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07856d7a2b51d21f44b8a2835adec1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a130d35bf2ce91446ab17a14d55190355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232341d9ec4f27ded5a8342e907a900c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18d74c36169b5b934e93ac9c3e2640357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69d81ddd401614093cd9afe92b8639358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95945aa6f53a3ec34ef39789896580359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507c066d480e0e0a3eb685d7916f424360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6c5d64c0a4038d681136c0af0406b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c89265d0087f980774e20edd1c824362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8c26238558e43b5f0414ac0564431363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af04e0428eeeca8bdb6e661a830033364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa90b5b508d9737fd3d0078f8b1f283365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029ddeabe3eb676233ad3dc8cdce6a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7068de7d57ddd6a8a0e6e309eb351367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7f68948790361a1cf4ba6192f1f61368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1ac1fbbb8ee974b910d4ef1bf512f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540b26fdeba3eeaee29e8634eadd5cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b07a14d1446df625ac2d411476596f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a6b5603f84d02919d9c1617dfe558372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb024cad9c0fbc2a72823fa359cdb0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8a55dbde673147654fd624d68602b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472d68dd4f9a4c06fdf190701e0d9fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec23e6c17ee729bdc35c631f46af11376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb651762d88455b49f530fc3925e994377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc808e0213e4fbdf93ceac1cf1d8159378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d93b0a774de84c4c9adcd448f03a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f87d595b4113195bbfd5c8b5cc312380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a7364232369a11e0decfc5ccc4522381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee926e1fc9e7e6841ce97d2db81f7b43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d59dfcb2800137e7628d947d5bb6d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428a3267e3a47d544155e6a3c1ef4a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0c7648bb7e4259cc848ae161b7354385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bb6d4e919700d0530a54f9b349ef4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fd90fe0dec8994684dc1047912179387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904064723848fbd9e2a757810d1a5d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926f64de44384e0e8c77018ee621db8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab10a91973046d5ad8bcdf052ed1064390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea909f4e66f9344879146311f230341391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf4e7604d2184775037a3d89e55b57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bf2edef9e9c5f03f3d06ddea281a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187028ed53ae07460b7dd9ccd9769838394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e178597fd656a1430b8763a0e044a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbb087222a578352fbfbc4d9bb3bbd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25331f6d3653db27555c9dfb0d2e97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84497613cd7390c3f8c3e6a93c0b4d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86ce6265fbd8a18d9019308f98c65b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c892cd63cabd034efa33685a3a7bcf4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd7a179ea063c4b046ed5d3b18fe1d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899597edacb98888a61f59cdca980b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4764b9c18c655d4b06ca7b4914169403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cede1a3be1bd23d2905faa56286a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1b66cac365fb478c9c58b5baf3632405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daa926676e5a2423b8c9a7aa91227a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b492f384870559c737fda74aa109e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93ef265e8bd0c7472219e122e8c14e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d14c5712d2c630ff35f1e2e4eb228409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea28cb207fb27282128ca768b867cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88b0c87765e2acd29e4d2d8d8f9071411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b4dfc893b63c3cff6ba4db1e6c1ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b6da0fa64609c4530c947d3fbc7fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5be9eadc0b5f87c4629e238e2133c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db123e33ba5a7c62d5857299668bbc3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85df5f2aa37a0f72a3b849dba53bcd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025f41304b5830c461f633b991dccef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabed6ac86f148b43a3960bf7b7e4d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc0b18bb7fae5811ef78e5a504cd6c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5002cf5b0e4516002fd9def13b78f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509cf6cf173ffa3d0d6fae60d6c67e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d6a9143fde797552215ea4e554b6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25076fa2659e533aa278bfc3ab455d07423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85109fc4ab5b184056a6c56b515efaa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b57c453b2884709178468c021031a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d2d1601d4dfd2870b3c740302dfde426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa577de0ea5ee855f39a9625715421f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1582367dd58f1df9f87758a01e35f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695a90ed64052772720dadfc08864ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e02b9fafc8e32f0b5508a9a64e538430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d695df39bf8faab744ca779534b82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb404c9364aab284ffad149d018db6e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598c9dabd6ad3780b21976f8af57ca6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbafa3f3de09c1457bbd41a46f9544434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7adf744fe3c787f024a364d29b4c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e6f7bfd7e829a0314eb1319ef529d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27292f50e1fcf7a5437a3170e8d617437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36c9b260f9f836774b8e3a8bd227db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cf70c0bf452eda0c20f78aee070c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48589806cd9003542df3d0b7237b14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4c688a6d7fd8df36532d50d4921c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9f401d360e47468711e9303722b71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99345a460b56f9e2c53ac1fc2180ad5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e8f5cb0afb80e1b0f0f46fef786c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1637234d9d66446e27fe9b9f19782445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca418885ab72b939fd4f3497e230ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ba01d92f090c71a306eb8a80273a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4b16ce4e2465f2f8a2344dd763c2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3229be92904624f8f80869d77adb48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a58a9c6c76f2801c5e319d2a75019450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779493a816f467f8f9c4c25b49c83cd5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdc98b6b619aba453c7a972c2d127b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a6e039c1ccec06f0049fa16a96d20453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7c88b689ac57b1512c30f862e2f58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef1e7f17ee8e7d19353829a5879e60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d0bf63af373a89b698226824c1963456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4218eee020c5a72702ae703b938e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4537143869fc647ab142d3c931264458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0827033c5a19407104fad00aa366881459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edebc87a868dc3d27ff104f21953fac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c77f65126cbf64338a05f0ccda7d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbd6510d8ebd65fcf49347609e17f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83535489827de26a4929a2cb930cec61463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a066820282623484b934d2a918b9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768988c6efb6fb4c7b6b54f8f0c83d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33655e684fc104e51f013d0546852c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb334a389a69e7ed9fba893a6953ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe81cc34a639851ff8aebfe9cca7dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b15514b13b20c136345a927791242d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0944b5799809ac0b1e10f1cfe1489470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934234ef64868f3e518dac9dc20cddfc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fb53e786856c9fde89c1e852a2443472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21582fc246d1e6570b0da732ea499dae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925962a81cd8e75b8e4f64090d455b2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5ab7f4ff04a6d107c9bbe05faa962475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01649cd3f88c120a19ae01092a827a98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bff4d20f8cbf5d38ea171d78f6d74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42464b75fe2bd308cb6109f6f5a3f2ac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d8f992ca72cc0238d8b44ed3c7b0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e771d057019994ad7bc0a9923f7ee5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6570272b0eac2aedbd2b788759e209d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4192a7a2b5472f95072ad31e503ae4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea255595f59c7e2f6cd77ce8bfc78ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2980fdd90c791bfca022315ab40a36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f8ad64d8c5b2d9118f194b0e2d711485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45961acde44fb3da28f2383023276a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a340a6d5f8a87a61725e5704112cda487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b547455d99fa77667e48dba9a777629488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2109091e8fb5f10ee361d2e895e501e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053188d3a438a723f489ab8e4fb04829490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c887f0a43818b25fdd5c3a70f3cf5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce5607db105ab8f0413cc5c0a3d8d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24840be15963df6a1cf5fc238e4933bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7978d5eb59a88ca499e639f1a34a4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d9956b5054f0d982166305cac24c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cfd541c6a010597d808545f32d643496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08bab1246d8d77f4d5772980b3fc04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4dacf03bd9aa4d6cd23594294676b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde753a4dbfd544601bcce5233eb327499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec2d43f2f90a0b6fd144546fd859d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be554d90510ebb72af79f7374e04ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0e4e7d076f4da0720cf46320148ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd80bd8d492aab5ddbc7b2889823a79503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef3efe081773c87e459facc6035b29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e5283ff897d97510defe28ac8b147505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003989621cb3a363c6601261f0110b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a386509f25ac4c735b057f559ac031507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6f0c06ff37f2d30e8f41b7ce2f7bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035483b704613a30a1508db7df9728d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b74cee889e2306c1338da5c99f917f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a77fbed2c6e0768ad2e5cdaf47e063511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbc10951a3de21d3de8f66d4422a11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f527265d33d47237e2d8d2dd3305c31513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792f194196721522ddb4c98ad4a4ffb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c3317fd82dd2c2d985fb8f6b3c411515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea3b6c55590155204bdb867e6dde75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eafae6b1e5b848b825e974d26c124517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfeceed622e9d1263cf794b41cc209c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4cc1b0cb1e32a705e50da6aa811e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bdf8089225371ae684f65d11146b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75f1862f70b23b5a8503f782f2c8cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f18fe261f32a0c47a5abf7bd885ed8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70badc0f20778d463315af9a643ad59c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895f14203d33a7888d3d3cfb69eb136524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796a6ad2343c16ed2bdef248c6c9938525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5891335543b5357859573370a5c217526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb2d5dff3b2d29826642549101be67527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f05cdb907b675187d51bb27a0f604528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dab87e2fb239f42320dd8d5f3af2b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d98e8c760096a0839509431c61adb2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a970f34b6f2a4da7f7b65d8a7cbb76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2f8ef10a14dfa1e2870c822a95ced532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482982c99e7a8e5d8afa382037bf1e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5979e2f0fc38895b4f5e23a287c07534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6799d7e15fd17ae5b6975172c8358d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c009a4d5437f7077e63f825928bbe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed92dbcf9c932b46dc47ce22c4b3ff2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7201299615a918adc21b4ab12d1908538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f6f8b96dabae9043d0593ebcf5638539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53556b3978367b8429494533ceba48bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ee350a194aef4c95838330fddc2a5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8fd68a3ebf0a439f814d2fb288250542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ba99949e164e738ea684ab7483714543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ff022efeec7053f5e66ed3580bb7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb067e3370791496a8d3770692ba7a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6274f309bd2c41ece2a571509aa3f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511488fc59c00f87de4185bc23a92d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd03440a19a155c98b3c68b3abfc169548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121725d6896b17ce47018f16cb451795549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f8a5fd5b4b6f600c98d664949a85b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f762ed16b156db824734844919c4e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0494d0437d67a2a651125f5e90b9f2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc7da9eff43aacb660d83071d45ea4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0970d851d4a5ed20d305f868a5f98554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbd7c946c13ef5de19924a4531d7b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2bb5a2a98369a70db356057538577556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07cef8f3c78dca486e030461e210bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7ab813a791dae9ca266bcac228003558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31202d1ac12077815bf0ebc8fc451e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81138e783a4b23f2d6d5de74da05a68c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8c3926090d2a889f9426a0d7ad32e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e545787f89de5669d5b9aedff86d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f701348f580bbaf7b1736c3c1d80b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17377ad6e39717c17c3d1de5b74d7de5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95307c036b693c5b6ea6d77ecb012185565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687493cebb29ac23db687eeb62bac24566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50242ebc16260b72570fbec29820a69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484d86af593c8b7b185208c74f60323568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71909965d0dc7ae9e19167ac9524b2bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e65d825565351a415024049675a166570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405abdfc4cf54348914b0f5b7ce9fd6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f2ad38c48b515c2a6acdfd3765d22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e86bc4fc054c892fbf74543cf638d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74ec8c0e218158a56f21cf6f72c774574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6497bd020a602783d679f0d1191df8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfd25e4bbce6986230fa5016dde4ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf3f74fb2b2ec033f30cf9193f24e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e0e421ae0b515880c0d6910376885578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceafce2993e95794039cb2f9520ca8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b3f377ae78c00111d3e4483b53c78580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e98771bf0bb1d18ca0c8c01b469e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca954a7c2ad054670a29b0eeaa1cd34582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eec76cf43404b1b5a00eea2fa94d71583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d56cfa2570a828c2279f027b90ab7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d14ddfba869a0123e5b2420210c3d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d42507cfd77a1aedb9eb051f573a3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55acd1ae1ca56e4a642f8ad87e694b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7743b3ac980a37b0717037165ec62db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d883ebcb0a0f6d1ed2982db5ce51797589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfb3aacc1dbbb7bd3085db38565e1c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e2df00d909ebca199c6c98683fd07591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee63af05ac1b9a48cac00653f7bb77592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9cde1f0cbfb78401a2e34cb179bde593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e72c938d6891278931d7957ad72ac1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9237bd899eb4821903e0d4c2f558954595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c88e856f9dbc5dbbcac0217932d1e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4412618fd31b65c4c181730cc90bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1de50fbb9284bccd69078905c1bf51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f956ee67183f744d3eee2ace04f31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5d6ee2e4987af4b21303751b423b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2095115a7422ed37ed5a2d2e459af5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4246cf91acf8c9c5a84259cfcbc483602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88082d37f0256f489b82c2c357479d64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf20b3443352e6107bf417109a78b9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d445991851e36348524c87dc63a569605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4e585802d95e7a73d76f27a9e7f6a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f0e82181196c8cc61fbda388752bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba92bb8af28e0420ee2864a884cde7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c75f77969e104b34875d614e461100609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf063bbadf44e960b1d03ee1189ecee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101e34ec2b6e2fc56c31a6234223320611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d64b56e64081979a1ffa4b9669e89612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4854d5401881c1a558e144b82675aea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8e5aa90b975bac64e1aaa0633007b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e577fcc00522ba8cdc8c3a6a2f446615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5945946d1dcd3d4efd974d66858604e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed329fae7af0a3beda10008eefb1f23617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e2709ba0e5a4cf70efbe8be419dab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a30a9fa207433f324a82a367c1fe4b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee285a55f2627f62344d3ce21afffedf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ac944cf48cc62eb4467dd54122d0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b3ad2b5a22ab8df1e04d705a50c7d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9343a8b332f20eec195e4e3d1ff17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1619d7ac253afcfeceeb4621e8a87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759f69d85362650a2c66f4beab8c5ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018064bcaaab5065e7587ff9d30462f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76eaf3d77f4ffd589b720a5a0c782b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5adc03884f00803280ab58fb54646628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40014441d26a0146f92be5a0f2a0bdc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c10641bca20571b1a5a427c4838ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa116a8ffd9662455b64f3e25db0d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82495271fad174452dde13019fbf3bc6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4690c05851df110c2fc92f560e5d0c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee232c0d0d9c60d4cc9754b45acff0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602bd252ad431276b46cdc919405a4b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8991a27365c95defab7aa4f8693bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23410fa1de119e1afff874b3910920cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c17860b1563c14a1d061d11fa1bd9d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4a5dc416c6df178537970fdb3c738639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce6e46741b89b4600ba3e2829b9d99640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e64af5dcf6a2715b867fc47c8c8f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c517efd797aef99f12eee90e9d6c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e2374a5d6012710e5e32fca645d7a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6181c5a3e378b1eb47ea9a853edee25644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907b482158e8d36c84f6d7b98fcd9d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a28daea7ab8f49f1432697d049f99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baf933f089acbd0a0488cae15d44e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8df0bd52d37b6e1e4b8f30f9b21919648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a82289ec75fdbb65c5d9ed05773990649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15143843c66b41bb8fe4ead0dfa6f3b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f519f1b6bf2072e69df31ec9690576651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f868dc77218eba34b7cee6a585eb7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844872029799d0294d3e3d5d294f7928653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229399f6422aed3d7a474510d05cdf9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde06b659e2823edeb365c5af7b8a53d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a6f8fee77ce27b98bc35bde749a6a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054c6a657d2c24164b04a0d2006c714657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d7ce7cf31d6f2871adb95c3eb412c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c661580e3775ebf943ca47aab1c66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9438cf143cb336fa99736135ded8d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e346410be1556e4c9a82c1660e7f35661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fe40c43e482edeb2cf74247691a8a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc92aff2eced29d1cf00264667fef3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e69a40c4407f78bf69b5173803090664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f1f152007df06d9aead11684d0adc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb701a6ce7e2bb4f323d1294770a815a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d229756a7a5019ef7af300e2221f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6eebfbd31e3430d73e00e689505ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a6b5c41661a628976136b967a17a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47111848fb06d641c15b3e2eb1c21b7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da733fc6be2756dfc596aba6c56ff47e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbea9b445d0d441333b1d5cff39cdcb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e921753087ee4dfed69c46ba184f6d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50fdb98df4a5b873f777d296f13d2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd863b762ff0faa19e6d904a39707000675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba22111245e97a8ed751ac6c1e97e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dfbd35ea30715974a18e759638ea7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24c69e94f6787d09495f50a816624f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447eddee74b4c6c36be7bdbac11033c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e626abeb37be240fc6bb15da53a1d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558184382d13088950e5ec2132565c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbe4eb245cba3efe9c450caca63812682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557441480d1d5effa24735eebc654d15683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb90ff811128e6d49dbb09acb79a68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a15cbf778e5582c2fb605a374325e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872c4a74912864f98b68ea7aedde620686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f2a84f3add8a73bbf52c9e86943b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894da2292cf4a930c621a0b59e49c2a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836e97c766b8cde4d6c4c0e8c050885689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d039a4399f97de9ba52a57fd51933690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad4d96368de85e68bf322d1ff1dc13691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74225e567a8fbeaa6879155fc908a59692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b96c4c100b358365b3f1c0c8c1c884693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3df68a4cde7c50d464557607ad9b3c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35cc5d2d3633af77895c14f0bbb70e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad809d17994a92ddafc0f7d915be8458696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc064e28a2f9a7c6b1aca40ba504011697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5ac453b999671686fb678b6dc909f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8fa6f87ea931161fa83876d8c16a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f160fe26005ae4f9fd0177ba5e049a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5acf2eecf819da9ababbac67c3516a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f5e77589aa7ece2f867d0f9c992c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030276767011ed87ab146660008c1f8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94564044691f480b5109bdfecfa544a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a9ce6fa09007072769f62aec1df62705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7df667fb8f9a2d3ff6b1a8b83b1291706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4f391fb03ad0a39c986eb7ceed308707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ea4a0b7a146303d030116af0ad14e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af77d378180a975122a1090014f312709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26532578e4e91c8518842f67b9e5b92710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18de3ced0f9dd619e50703ef5923aa3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc43b5a63b2580436e7f267d804560712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd81d5aff46254a71d0e498c92c13eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8685dcb1f80d26f3feec1f2f7d8a895714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74b06e8f5d1ca6f0a8549a5eb55b2f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83906503b06f74f52513de7d0cdae6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aa3ed07820c32cee64becd5292237717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a356d2d50d0d97e2fea1d98e84e522e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cbbca4cfc9db6ea865e4eed983632719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab9bd5e7cc4af3aec9c5e0634ab9b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b9ea7e931f7c602bac62711cd2a10721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fe6bb177406b24dc70111f196ed25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffc88f19929066af89e553ca594301723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ef0e53c763e128e546fdd4b0394a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fa5d9c70d247b774f86690b065939725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177f371cead4fe31ff1597070c662f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00df5a68a92be2340ab351efbce22fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bf4ec1e58c4f03d503b272c8dba20728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b879cfe35a2fb0ca19d83f3bc6aa00729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f86b87af7b659a717e8ba25b3acaef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7347a52c8f2de3d01767fcb7dfa328731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8d38cfcf7817f8e26b33a53579faa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9cd66e0642e5f1f78eb7ba892f6f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db19f6244d36f5ae9882863886e494734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca0ece9bd7c7d3af6f1fdff9342919735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a86091f6920fcbda432770bfdeef9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2ca5dcd009ec9eb3798ac44e64bc3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b67942746478bb8f2b1cf4b789bc4c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753a4e4cd3157a3e73b02a241e95a78739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce781a97b15d688baee58991fc12ebe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cd5aedc64a2566f5d114146261505741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8603ef7ceeb8b92d0465eb6e02fae9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3cb18c17b9c8f762868f57be85581743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960357a59f1690f10b0359c18f5a1fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2aa1dbe2607aff9599bef2977eb52745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053182947198233996967780da519d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3776cbdfd77e79a637c37ba4a8b6e4d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60347cbf6cc27d34e72fd2e065d25833748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780184bda0b8773b496df321862ffd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176aebdc683e3b1b1802d0aceaf25b55750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c030c592b7ccc38057305544b9872751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e3c823b2b3c00c43bb807534cc0ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842131a4cafa2ba656dbf6e6307e783a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314b3d96f28476716c5438bd4fd0594754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93b129c60686363e39f3cdff95f389755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0493d687e5e3a611106625c6a0af831756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34115cd526ab2407b30e50c6f4b9bac0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b5e3514bf1165d87287f3fbd0301d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939e54489edd28ba03dc4122fd316a4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af94e94328ef602de5054358944f381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfeed386718b988ccfd0d5dfab31e812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b756909d5f744f7e51be7c329fd873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b07180616beeadf21245b7b3820604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87f647152dc67cfbdbdc55937e3cf55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fed5d7f15a80147b111add77c49156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd47ce75621b527935da25d9f354f3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4aca3dff0dae80a72733e2884712d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d081000ed09b01add34eb0431f80b0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd245f4c7158dbdf7410ea430e381210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26125fe85ae397c3306bf6e1eadc16111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dc128a0e9dc606eaa4cfec8ddd48212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1341bc1eb5da40c4d4f9ab4b4aaae113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722a511dc9dda97807fc426acbac11014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08990c2e9bc129d7c8b5a32cb9cf6ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d483e9aee395a9dc10fabefb76d89216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac11f27d8e5dace4c454325e227344417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386ddef95105fd9a071df74edf37d2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d5514cd75b138a390631cba80f23519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb992d10491a9bd5474b00c388baf0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25130a13520d88b8787eeced62fdb9fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc0f7635c80cafd4b3f05d79fdcbee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fa671d8fa7965fb5874b00c2c3c6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bd853a85873f3a5bb0834708b3ec124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65615798d96f8e5a2157eac53126740a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44555a83d4aef6c8fe4ff49a0e79e87126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9344644bf433c1c59bfe847a39adc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cb51d7e9d190480389e7143d77f9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cb9a729a8e3e5f3e792d59d5a886729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd92eee167fde391f2ee2963d18875f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582f4cf3bcf52e70826918a7b05260731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e0ab179785e5892aeb49b28e4f30c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24247729d332bd35eaad4c69dd864d3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95b554d40d4e708bb351219907e36134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8603bd9fc9d41f362bfe1d87cafe935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ff565da00a34daf1cb3908d969fad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8755b134669df30b9a7f0493990c5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b20a09ca7aa57e1aebbbd423f042b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc8c6f9acaa19b1095d163dae400e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946210b449a15d6eb872314eb83f0e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85145271052d3fcf1df126da3e99f9dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dccbf1fd50424353adf3a6919b52342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f043e6c186f88a1862947c823459c9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebbeb9bcdfddffe7334dfa0f4eee6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e2f87f6edaac332223086bc13085b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8cc97fa997fa5dd5a651278cc13d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec1b157879f69355bf286fcdc1a21647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86f3712b68a08b82ccee6fa30365db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ea5a9cadf5d86ba726d14579796dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82b07da64813f96ba2b4bd4791e7a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad49cb52d76579c79703b7f39d681c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7c9b465b769a73f8f08fcb3ddb8c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a6b9597522f8b3bc45fcc895356df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c78b3199f20735009f7e049d8093d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320c8d2a7410c62a9c9f5c47c00c75b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a29dbca377b73ef9dc703186602b9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b6518ed22a8cdd5266c6d5a16d26757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de7ccacaa90a621bb28bf6d62ae6bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d25a91fe23f1d3704e842c037c58b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf243e7337e3484c5a76323260cbdbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a2b3fc6bb85e3eb6e0f3611ad9ac861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812813f645fa368fc1d7fa9d602444be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a8fcd61402bda7754a7898348169863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d177bd62a912404cbe31d4d9b6bc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607cdb7c2909624af1ce34f98fc48ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad066d4a0415d74983aef3f13ff48b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea1aa78b10dc4762a6e6b58c229b0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d485202d7eb0b750f2496e7d336da368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8ef75c0525550881b3696c6997b8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cdee4912e7f5a862c88888c16fc5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73f6262bcce67e834afef23d26904071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825291a4abac9c56ce0d656e0b88cbf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b9a5bdf8208d2ec74733e4766679373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c79ad5c154017d8180010f8edc3b3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00a8ca34c8818aca0bda6566bee08175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b66bd9fa6a446be65cf945ffa5fc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268bb8c80afa483d4cb2ce87c1a2ee077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb14b96bb450e61613c44fe218d533678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e46347f0d49227d02bc4c1c26767679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5fc5c1e4094f0a958a7f2cd74ea0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072c0b6e182908c175e30e5ab82b6fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33ff5a3a38b33bc2c82a897b47cd5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761e46bac41eb924e3bf754a4b69c6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32e71d7a2de95c9434abbf7255c2cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f7bd2f0b7d17f120b73f73f9547dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e98f248683b7b6af5269d43a25c4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2f3e9fe44ca50e87afaa7ee94909c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a74e4d8c32d9c08abc11a5862245888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05f9468f45d25024b4e6bcf5eda7cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6819d67632eaafec5a34723ed3a12790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530ab36b88fe38ddf63b92b03259b3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab428555674e6dc8bffbc7db67fda392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638e8af521637ccce6780dad56c2a9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8b8ae6e19bcb0e9fb835a2f724a9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527c0411f7029e7b092048a815320ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46811efa81c8c9508e28f9715c8622ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1dd5cbf44816e8e35f86f779d277d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f702247cf44362496bf345b6195830c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378729fe276912d814771469a603c2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2a510ecf487909643d13d30d43a8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5408e3747edab5965376b3f54683861101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21e93daff323a9efa9593650a17bae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e406b0d771cf8c900becf7a87e4078103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577ca56fad2d23abb14a22a127afe15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95131850c4a21079ac4d8a2b7fa072cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3c7b337956377f9fbb9f9c9c68b00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec6b66a488d4883d67eb5d1f6dee64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a681d3941509ef026a1fda61c060c91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcc5355ee4483302eb5dd4c45439a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96510aac537bc43ba760d62c8ef5a11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72206635ad139307c6518301d1bfd070111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7d6fbdb971eff2cddfbaffc620a70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a0b701ee5736a54393322df05fdee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76262ae21e2464af216d708e63161915114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba85a50856ee17898bee218dfb74b89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90f91821931d9a86b42b90f138bfb1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790c212359e29c570b6bb6b84858b72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe7be662c0f38f8aa326725425af89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cc150c4adb90a0b89d1e797ca9119119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95569e76baf8f4efc5c55584828a3048120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398dccad575f68f149035b932abd016121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef95166effb465affaea4e89f58306e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd95194a4ccf69a480eb7d80db76516123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72be8cee0d33c8d40a55d233085f22c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6944f2ef8fd36de7d5021d5a64d94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13774aaccb83e2daa22a0baf9db481126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f6c56078190653337b98ca46aa8ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e338dd5142d0842767f97a1a47b76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a8f95d83164e2ea843ac6cda20bef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d427ffeb30bb8dd26c1c97d6bb6a8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96357b78d9f571955e082f8240c5ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219bcd6ecdd0e98d06f587ca793df42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f2f90f647a3c928014deb5d3132d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531fb93bfffbc1e41f9cfab1898cffc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4a9697eb8e186cbeeb330e8f1f7ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b7c83aff82b95f206af1ae5386171136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53213b0909486b000aec04f2f5eeb8d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b61de1964184b384525f8ac748fa57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cc33e6366efc43356ec701e66c090139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ae68195a839e392133b8a9126e327140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36610a14dd157d50b27260472073249e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0ca2d90205db2e38f9c7ecd00cabc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60285a0dc7f673880464767bf698e084143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678210f41adc4e29787b8c53b93e299144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fca01f9f560b4996d1fc372be33f6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4922c3eb7a662c11068f4c61ff0905146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae55068325c8758961774f3b74dfc62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e42ecceca798af5271e3473e1b389b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7aabedd0bdb3363f0aa76a71d0f9a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08850187417604a3a7ec4163d137d581150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dc7ccf5be2222758b78d43fa6fe74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f42628c7f1fc86274fc176f175690a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f55c9a5aa2201cb2b404d50ec0d64d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f63fec14c6bda1ac97e324f327a359154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc85bda78f0e7e61a29c0413d6cc401155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b468d2fc994027dc17885ca9e0ef6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff9648e834b2d678c2d93c78dc2389157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a11d65bb1a1b792b2e97f14f02ab8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534a67227b437faf332cca39002b633159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea51f57a8ea7f865056ba66448fe117160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e42e57901379070318ac4b6a8539ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5df3c23924fd9b7256411bd1b8ce52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cbe30c93c3008c1a0dac9cac41c3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a536c737b931d01658c5b9fd00ddb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bdf5c54f4074ae05e78e471643812165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b312e7b26f9e62d23c1f6062885be1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b843edc0b2ec815532e4c75480e2389167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70d3413f519f789b59f2f49c942a26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da4f164acebfeccee8196546492925169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaddab5e76bad96754a5c9ed889584170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a390cd16485d739647150d8fc2a7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50411de853bce8a2d40202eb361c3e28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093f7f9f8a00d2ee62b6727a86623c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c23106f4d07e639672ff2915b0891174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b60e2710dc2d1b488a5e15b6df3348175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f522590a620cd44afa0f9d8f4d191fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968bdd59baf4630abf10f950515de53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d4fbe49aebeae92528cd880b11b72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adb57652ce42b6d685343c1c191aa9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379a7e31e38dfdbdcbc41b681883d28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b140f3ae8b8bdf41182ff798369f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab2df6312c58329a6dfa230e4124bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa027d7dc169db8cfd57c9c070a87a65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcc464dd091b1810265a5d933b0423184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66bf2069b0478bff7221b250e5a79e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6b987dd06381033e6c132cec9c5c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb775b14995994671c027e5ede3c8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0de623bfb6ccae9f13b0b1fc9333f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308773525c56fa65c030fe4f0ca193f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bec2e35ccb37897de15d7e7eb907e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5a69e691b6cd0a7f32909efe7c82d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d94c1632440ba268711e8fbe0cece192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ccad51c0e2b73f62f4c2dc386d57f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d61a2bbd4d633a5284b951d7788e94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6047e69fbdd41d6fae99f68f609a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14901b05f315bf6e4229a9703c041775196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640bb604df5a9a6e2e281a16b400334197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae15ee6e81041ee23cfaed2b104419198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345c2af6b80006df7888f068f5a31d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8618ad1f0e8dfb19fbed917a1a3f6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d57c0b26a899154ebe02d354e7767d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4264bf0f31ed6e91d264793592b99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf0557a46f9d3a5f6049d7f5bf4ddd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6bd12a9f57f46130f25b41f283578204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0467873ed54762bd945ad8f28869122205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53203e206943d8a888068b5dedbbf4a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b1bb40832edebcf77d392bbe09dbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382624fd36a4d5523c03f8f3983a7275208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e34ab17b1b283016f1e2b029b2fe9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030254b10d45c72d878b5e96cfa443d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333508036557cce79c0d71efe39a86e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3475f6b8b4477a0e7adebad3ca60fae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935ad462ba03e1540533576fcc40cca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016908aa9144c2e0e3946f97f2027877214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9768036c9150a61514055c6b814b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2a094bf34cff8bd3b6966dc1956fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f07670873677eee6c9b3bb6f2178a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb88599a8ac3a800d7fa480df386f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79401c0c4415857b2fe6a4b2469953219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ee10699ba964bcda0c246d5f7d733220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87238ecdd4d915c64426d95f6307298221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78ea8e7dfa258b82c82af972194e2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b072da805fdf6d07c397664e16b7517223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9a35b8243c97d4ef9034dd5d86996224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1219c4e6d1d104ae150d5d19ed76d63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13e2ab31c1d670085f0569421c2d40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87a7932e8ffd49ae69c578d75e05bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347aa82e14d5a083407f5da3d65f8ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9fe5e49d3aa7b9a73086eaa50c315229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1be47ae77872732992fa3d81ea6290230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb6e145b9cf7cbaddcbb3965d9761d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd2d8d06c948194b422d4e27ee2fd2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcc7e3fb306e458a31415fe35fa3ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee5135e05f62077215cfe277df0a2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e4ceec0f7bb155ec0470a24f3f6b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a249644b9dd69e9d555f4a04eebfd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8c59c70f2707bed9492991fe8e918237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becf85aeba11996f5082f84fbf5c98c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4228ed440893a5d2b9983b8a55238239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb77d9dfb6ee98d04fec88895c8859b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854f0ee4fbbe8625d75ba3d69b0a992241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcf9683f190f958126be9bcd99374e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd02e65309964ded946c821e45164c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d76b62e6dfce831ca7012196943d50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38197373cd37baeed9cc59e9f39bb879245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff17e0a00fd64d441717c95e227edc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04314c9666d1fbb38bb30b8bb3679dd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e856467ab4325351066148091c19b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6d0e714bc8eeaf4524fc3311abe56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fa51d05fed7eff77b78e3b067f44b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff413cc7a11d939ea5a1d21e28b4ef86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a920a1bbf8530c3ec355750f7afe18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d88b0f8b7bd5ac7871c6d640bcf33f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24dafde579b53af78a40a183d7b5a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c03f90371e0f90033ecfe365a4236c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5beba9f5a3321e287d5539458c08d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beda99983b79cea72cf2ecdbddcdd61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1912856adb3bf8e942e6a2f6fa684258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a532e1c8c641ea887840f33345bfb6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807cb88a6de672308fedf11eb927bde260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f063465d7fa25a7c2bfacca541aba8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb6a9fdf49256548d1081e261be847262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867a76a8fd2be40fec99a22cbc543fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90beb64c4bf300d6668ad3a953b399264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4c41c4a1bb782c0ce13773835676e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a09b7e72c8c3afc839780fbd63be0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc86a8c630b1e63866aed0241b12c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1700024340bc96a08445f977de56a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffe24c2c382796a989a77becc23945269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381d9fce04bd7cb1e8ff999c28db33d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54daae6f836787741a63e99b53f8715a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861259a344b0d8005bd91956c40dbdf3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e43ec4a772dfb228c0b36941c971e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f80e7f792b50a91077468bcd185e1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e550035ea936237e7c239bba52a3fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad1a46062d580826c1d3635b6b4889276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759e84d239dbbd0267147ef34176b18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd6d30f0daa883068ec1967f9b5520278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc58797bf0ed7f1c4e1ede5e924bd2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbc12e8e266ca34b8b7cc26ac64085280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299a716c2be7ac7a7580fcc380bd2fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673284ba3975739aac4e28e367e8355282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc1ae5b8eba1b6caf25082132ed597283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fce904ef2098cfe8da0d67b780fbb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693ffc85d54f5fa034f703e01c7e58d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312ceda08bb6ad9817fc6d59d31ec9f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5a91db8d173721adaba3f34f9c669287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310080f7bc4bbe93663da9ef48e4e45b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a37650d67f9625a7dd5baf8306ba05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bec6bf7a8af514c4d330c843993ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9df1a774c68fe08a0bf35aeeacc11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9d440272fbb00beb8822871ab4e8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c7d431b99ea9782f621dbe5c22974293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fb6135d94f9944fcea1e2c507d3cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1d9af2c26657954198b08f8fc9c4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677923ae4af4f44eea3308994fee067f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114004def89b2950fe59529077681964297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a74c07d9dd2ee95310d4fb437b3c90298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a242b0d0ab3e8e9286cf31df31a905299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23065f72688da5d8ad290fd0e0e2fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659790dff3c6d4524b6e0e18f7266e41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffdad3731188c711fc7bf9923f3030302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074312cab66adb559009af4eb4d2170303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95473a36621a5c4f5e3cb538e6f90a07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2957bb06a02d3535fa0ed00c27979305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031f722573539e88db8cca59e8b042a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdba9c3012099b137c28a7cac537937307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce41f0654c30e210790ed389907f60e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c68d1d50b6c3034e57a962d20566d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d233d2cfab88a7dc72f9773b387fc79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2cde803a11c138e4a55af6771e759311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da9a368fb434495162ad17a2c6708e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb673bfe6198299bbbdc1614abeea079313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66f02be85a158e9ee2067191d003ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a351fde541e5d5531889e6307f584f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a1a7657990895dc835eb5602ff33e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dfe1bf0b8bb70a1045dd843e1ed75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccbb8483fd1295902d52f1358fa682318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cc11d824083a60facbdf837ace83e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37dd37bec004e08348411de826f09c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bcc896e7e41e2911af346205653a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f3777d45f1b45bc4452d6f0d96346322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1f5bd58e41b43830fc4626b91b09a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb83e9a48f199deb14860d66472fc4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec6fee3a75230bf31e3605d608bed7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc8eb657f06e3e0307712c928aa145326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e594cadd0eea85d14f4da079dc0f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15126b7bca8c625662c939590f97da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fff40f07243ea3144ed3b0a5e2c33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677d8ee6ecc873c51ec5788b24ee28d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012841172a2134f6c0b8fff69ab290aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b448a26bbae3f689dcee4de0e5135332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09708403c54e6acfcebe632118881e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0e2a3e9e53c66e8cd50a8ce2808a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5930c8873fd479ac6aac19b9f120c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ded2b71d29af4d78dcd99293749f41336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc35fb4c60cf4389db449a0f908e6a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d864ba8f1a2b2d3d0e2baefe94bcf67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9000e5d249f63d37055ce0727d50883339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3687fa2d7cd66254688d7bc2bb3559340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed35f369a3d37d0ff199385fb545a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603f7a648cc16cef8eb874b6fedb6a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5af4ea9f554d00819c2446c3d09134343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886291d0129e354f0d1e21df66b850c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3228e281e875ee9ea373d2de202f27f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476c67b15b6135bb8bbb6885cd344f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61fef83f22117c28479d499aa4f9c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c5f80b3e4668d629e917e0a8acef3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d2ff4308bb9932be1874bb0698dac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79de36f74a9f03f6526420fa3d8c58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98af03b3974d8b7c70e5d65fad52974351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02507559338081d5352df40053be3e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799bfa4bc8f25f1dd5f9b3e05e42bab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bcf90b15c9db2d29b061b781639ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bbd80a62680b3a9ec63d21a444846355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b26bd93ef46b2455dbe70810d6bab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0d263ed00c14cf6aa41ab0752bf64357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefb4eeba4e2b63ae7bdf6745b8965f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53336be4f0159c2fa03f8d82b1dcfaa2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e384df14ffb65efb91eee139f51a22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefc2d83556b268bb2dd337777535a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7c5e9c729dfedacb757bf5d5ffa8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d1282466d3edf50edfdb3e36efb8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819c112c8443d37d05aae0f0f5609f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892cd068fb8869a94a65d92e8481fd8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e17905420647ffd08761e44d9c41f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16b1b78c0d15bdd2afc06206cfcaa0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704282f0a37321d76e83d15b4b68df5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69005924fb115ede60d27cdbdbf1780a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d92ae9fc1a82442efecdb8fd9258e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8887a11c9f3188a695131c73ebcf8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1613c6de5c2dc41d513fba9ad872365372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ac4c31ebb6835ce46c279368ee6d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1482de7d44f0305ed36131bc8aa85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048f9b5446075ff014753d1f8e9c616375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9d291a6e966845888f0fbe19ff672376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf637015fe78e06c7b3b77cffbe738ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5eb1499a40819e012c405bdd394a47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8e1d655790b7ad4b6ace2ce25b6b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75291d554186b44a1a458590a2c95e59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6c5c3c6590bf4188782c0e3987b58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08ff5b86265382db0de363cdd58c9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1228ff8f157e3d8ec1d2b3679ea04383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ad38c6a1f8183d001fd87501bdbe0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24410b0f2e5e5feb97daf5ecc91deec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933cbcaa09a30427c631cacf6b7bb0e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1983e80274d8004b5c20da72826b474387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9380cd61c0877c199bf0c51c998f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e10f0a48228c6aaaa78ce4e44d0c24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c313d9c124fd12d02cfe5a0286134390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a23dbc3f141ac27a5568b2acc83da3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5966bb269548d14ce21874a6b3bb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89157f36821cb9497986f635a911c0f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccb4f4a5b43794a3c1932c36614d5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d46179ab10dc841e0224044ac1c888395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4c949ad8729ae2c8b2551592cbc2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e069e86f0093fc1792ccf7ddd1c10397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3369ea6bd7bf7daad95d631adf879398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab882cf22b485e5afa3de61997177451399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0657398d7f60c488089c3241a4688400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a3c98fd5af88744ad48910083bd5b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6045f2a00d60d3fada851c3d974d2b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c0b27fd054d17020bf5d8ae9a7e15403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd0952fdfbc4da9e8156e6fb41ac7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2066a67d49cad9136fa8c01320faee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c7fb180d0bdbbee5b938c63ab6c09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a97b7d399c7eafc2b384fbd39222b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c995ed1ddbfe742f177133bfdeb6442408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391ce19d73da8278088017ba538f509409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca788b5c3cc4bd9a7fd822cfb5df593d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c07fc388389996e30369f9ebeede20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877cf0c3e67203f4f4197bdd9bc5ae8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277de68f13ffe14cd0853be709bbaf5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50f7bc74763a7db51ef450e54fe32d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4ccb30903b4e0db48ef97fda3ee9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816dbdbb70b20c743d1d8ac56066033416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3fb68b8a965c7cfa94fb3065a68fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004aff11fae8e2f49189ae2fdcd5e67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afac119e7c27d9ec9c0943e40612207419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a777d5f90653ad7ea5d99a0f671c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20823083479e642b306c4ad513bff95f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191707ddec78d4f07c245ccd4aad82d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec138383653c025947ce7f4cee480f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a865dfba72337d54ff18c80bacf3d23424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5622464b628faffb1633bc0e351ca1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365cf747929128c914a1dabdaddd509426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c62044700e8636f5647f6bd2ac742427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cde824f4c8a606ea335237c183443428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6466944f3a9c1c7146ddd347624aac8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9eac8a6df37d12b3c888b8b61596ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cdff4bc9ad77d1f85c9c00ae4b139431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f272c8fa4f3ee1070c02ff6db3c816432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a1c37bfbfd0fa8d0892f5f7a1756e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba366fda7cc8110480f15e4942041a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c5315b489c5189d215eee79eee09c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b40f92e0b8491066ef4d5142272be2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a2531771cd76b147208a34dc69193437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7790ffd24ed070ee7d4b05385ee1b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566387965fbe43f112198676818f68ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ecaca695a5f03390b304abe6f67ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cdc0b4511bc9d87d6ab271bacfcc1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ca9ae6be52b48d4c4b683a776eb39442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c86364edba1ee216805939a837cc37443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ad5bf25391ae8a4b84901da7b502e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4893f543f60e0be7631ad9215a4e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2317227329e373112fd883c66afcbab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cf3b5624f6422aa03c2f4de4a8da6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8ca176f8aea75c56c24bfb040448b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c271b148c5445137460dcbfdfaa8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c9dd9981fea597035da01737a983c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be528c3a2098607154c5d32e4f0aaf60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d90838d45b3ab02d73fceeb233156452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703b54f518704222795a3af3128ad30453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36250a4e31e7432a2338a478b9f406454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618876454f564a6fa3b3a4711779ddf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe6d7440f74d434b0b902e837e18a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caf520d6c214bb0965d357f619d97f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab190bd191561761d7c3869b565daa8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd6aef571ad260d60a02361a5255eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674ab272dfabcfbab314508b6148f03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0e2d118ba161784739b9dc983b36e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d96e80067873042e5d7d23c60c989462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad18de6a3e41a9b012cea4eae980c7b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6408d4a628536c228ce7fc90189eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c9160d54d37e7c4ff18ed9051db08465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c36190166c81318948eb82b12ce37466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bf2cec98de39011f4c9481eaaf495467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44367f0fb857ccdc1f17a99932be93d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd1d18a24a20bae17de2bab2ef1502469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36ce9204ac20c096d3e36aeca1fa55470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdd857d4be60319da14724ad088e4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68019fa36693943e7dc154da285853f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527bca60ecb24c3291b32e1b1ccd392473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d41e64ae488a7150f1cdfa487383c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b55be8fcbaee2f422fed13d23bb90d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f1f2b1a62c9a189d6629e4476bfe0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56c41d56ef3bb4b737ead2342321b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f093691959af17d62f8897e7254e1eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c98b589a812ec7b285e709274d383479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8121d6cebdd2c60afb7590dfdc145e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9117804014deb17f87e536ec58f27481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda1de55b876a17439cc88a652f62cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e63fc2d490bb5ee1e0619c0f3c306483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982689921accaf9252a306e7772792f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe630e768745dcd60afdc88adf165f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30effadb4fce9d521c067895a0995aa6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18d13ebe3e7091bc3e4d15ff832f97487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021b2afaa3cedb0cc8723e1fbfb81ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e11c4f275f3913cbda39874a1e3d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768836af87bfd4baabe40d0aa124ccf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eca1982b60b72fb2a2d1eab494f6f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7717df4c3e9731bc1e06540ce98d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0963a6de40bee79dd31ed0bcb93c9ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d4e30edaa7f7171d943429787feb8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a004b128098e92f1a12e26ab644e13f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c7aa14dc5e6f4738a1c037bffd49a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6799133b37750efcfb51710daa3003497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b878381ac526f48fe4bde84ef124147498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9fc8c195da56b1a8cdeb0e944f2a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150399c2623394056448275b81e06ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f33044bfa2033b5ca8099552dca921501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30043ecf54aadf710fc2d11c3fbaaa4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc430824c4a6b0ac4b6c805dabf97c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cac7b112b76a8450ad9d11a28025a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac09492ec65c88487b2f1fb7d6663a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63d3c62787608621b86d4a0ff4090d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04895532f2e1cf5432ca26fc2abc258c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696898a7d0f60f4805099c0ab33c8f0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372d8f4f13ad498c69597c6006c2247509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b732cc486aac75a86dbb103fd41e846510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc166becda0a288a63c291af664395b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dd9da623c12db2668ff0381eb8969512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cf3affb03c0f869a447257ecf84c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39f4fa286a75b5d360b531f24ee5b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cb0f00df41263622b3a5e5af74b20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d8385657b7f29b45ea51b53e69782516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad798a8cc410a6d4934e57c9eca032517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606195cee3eca67e000253ba5c7d79f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaf191f76ce09ad3451941152b86a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785dc53a70fa2a565f9820ab4803c4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3be18cb7c15786148468b60b37c016521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07aab0f5f5e7b347eb53ca352733d3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6338e0da02591679e75898de9442b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfb324279eaa686a52f52a6740ea13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6326a69e13bff9c5cf304ccd95a05525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61387f984af8f393e0e9a5e1d379ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12de386245132938180541d3aac92ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a6448cce67398b7ced07cb68c1662528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ba5512ed1292e21126b5c1bd5d7a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500253fec0565dd973106e0e2e67fe9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb615dc72ad7ab6d2e5f5c2a35354e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbd71d9ed2544125917402a566f61d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627fc5a502be84a1e94ba453809d402533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ace19c975eafc8cbbeed5a32c11886534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5e72c5bc4604af9777f8b33be4bee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5d08b8787119f23c5c67e9e19ac08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98157edc03a940723d6af82ab8806e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6cd91c6d3e9060082046b8cd6860a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d3f618eef1fe8aa4075290ed534c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc6b48b21ef7c87075688efab9663c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab9d082cb7772dc6f69968823b76ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374f9ca58ef82f682599a9cd1c2f8b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c876d3d2ff0f0312f0e83f99ebdcd5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384bbe6d78d387fa1cf5ea91b3f99e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23017feb0d8bc148eb12fce424e53ac6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc6185e001e92b1d0640069d80ca6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48661a8cfd0c5df3b6f70ee64fd0f768547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d67df4dc90d8a0c86a4d5ff46f0d1d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257756fc032b9a0257ad0221e3f122f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9595b6616f94be83f16119ab960d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686151f3d1d7e57ce557ea9e762eb104551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebc72de6d23f3da3df18721af6de60552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091a07ea54fba6795a02c6959e6c504553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edff78ecece7307a94172f36c5d8cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ba326f631025142a9cb1d7198a4d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09f9da5b752fd0b767cf9454306431556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3e5b29344115cd3505e6e2c959fb9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9626a7223c8fa9bd331101d13d9ae3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce51e08ca64e45af9ff367d6a9fadf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416574615396f8e35e7d301094b3a96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efafe2959f0bdeadc6f84961115bd7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3b3532df73510ff77ac871188ffba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61396571e9f9d76df9b175586e15adb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc930eddf8a8bf8fb00430abc39fe66564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b9482ce18b03e69004e021929a081565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743419a155a249063ac59f47c79d6288566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3bfe209b423f1dced5ed19a5511d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186752b533c58cdea1abcb8aa4b37817568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f661bb2107940ffd13009be91899e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a15aa8ccfc93a230810b960633953570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433597c137d6548d324cabb279b424b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea4604d57529a4ab98ee0bfbf35446572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619281a87340a32a20f2124f54bf7686573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2be6292cc626995d93973086f8148574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc656d5f45862695d43dfa9e783f80a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2147a11ea7bb9c90e2ee97a0e21e39576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf7a8101464c98d01966a2aaf2bf09577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56e3c6649d54a7d3b628a6dc88e2e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dada6c44ef3a782df4b98709b1171579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f51de9211a84a0c540aa1ef2f46898580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0d24a3877c455aea788e8f1d62268581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ac0789c9e93ec468ed2b80e0d7c89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bcd8fd5426d20f6c7e21caaa1c384583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929831a8fa63cd4a414301ef6f600c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf877371a2662f4504f11db36aaa3a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd84dbbd1d491237e1a72153a15985586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3b78e293889e093ce9b02bdfe7058587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e398ebc39c9eef1c89ef453a44b82aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6f1685597bf68840918a437932641589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8524556fc14a3ad9ff2721cb2d3066590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34028415b01533af3199d81e96fd027e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75567a3c70a0b2a2b189d106e5b8cb9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fab234d44f0f35ee4a653c934dd21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d497aba7130be7a050e591174d897594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915cd577d5cbdfa038372763d05e5c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1355aacea03d9b8573d5671d5d3a9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c07a6f5a5d2dd31f10b280e9ec0c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c34ccc93dfca04f349fb362c9adf0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8be776159db8af8e13fda07afedfc1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64604487defa2e86c19b6acb955ad990600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a48291473b506d9aa4d542ef64492601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd3537ab6170c37d5bd80d31e3e351602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac6c4591471edf12772edaeef7976b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6168a05bcbac1d062741da351b8f71b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eaea0c59db331d2b703fb10023962605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f017196f6c7daedbf2ac89e6faabea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9a01f2c0c5ae311abbbf23c99202e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f81f0949a30017f840b009e1abd10e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f0f7d307ac2e18bb46f0ecb85ddaa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cef6c2e3febd4d392ebf5a61db254610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4507e20d4fc759b75f4db28ce9e23611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0192454068bcac663cc079af2f996d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1beedf8fe8e96ab5a071b8202b609613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5497494c2be89eb7960172af31dae9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea21b6e8b947aaad00e637cafd149d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ced3838e8f3fb35f700faea2f4b2dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d7806bd45a71dffc707b49150aa06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ba682936860687f8e340549c0a6c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1481511ae50c3d0f05818788beae7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8cd8501133bc9161fa4617b5da588620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af202109dc1949576e333aaf62062c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e5b8c65aa17be697328a682bb322c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df581f525f4fa870152d7e614515d7d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efcc0432ddfdd08b09609e514cd89b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2570c084151706d8f709df40c1a2a59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4101ebfdc5e65d23f8e779755a07cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376f80de1c330e5e0f12f24a517f40d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5d6bd9dc2774f01ccac709b45fe3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf397fe17a9da8f5fde06ad76c6309629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844da0e40a7d7dadbaff155ab69cf3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df79b3999d522b5e767021a6fddf77631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975889b0fe25e9d3c70ab5f38009a03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b51b4bb95a56f9b3fc7cf0a38f6fe7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919d7ebefc5812a818785f49b161644634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d85cb148b41901bbf02153f137843635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f2937684b76bab825fbee0b2d3010636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1338df850b9b57cc95b25b5135cde637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad47805211b0b26a81a0b92259472a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcac0f1f9a5e9d05d6071740568cc47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725d372d8e558d9f80e165e9f943a7d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a4803471c4d57d39892c52189f8fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9d3e20b232058ecd463600cb45f48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c3ab3d754635371859436165ad0fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972161cff681e98e996ab461ad5045d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538860ad6f7737268928357b7db1081645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7e2819cfea51e905efbf452903bd7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57903affcfc84991c431f44ddefb46cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2c253aaa2890650f1e225d4083b61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d99af0a91310fad2624bc488c49f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe357035a8c975eeb2d38ca3d817387650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eded2637f4a5e716c88b5922f46e85651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471df1bfaa751bb3d7f716bc259b6f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130eb8b90da13e40a83ce950d40f25c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95c026fcfd51cc0c40dc5063ec1d77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa0573fba091ae3868ca8f56038bbd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4240ef6b750e5a497b218d3f91103656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d4038ab99f947a65f4eeaa1b1f721657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb1ec27064f7d36d287c1554319be3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31179a7b0124f8c308a362c376d1ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b59a09278eac92e8bf25f0bdb3575660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bfee41c08e2b1e0f82a6c6e3c3c76661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70c6b12aad50f903d7eac525448b8c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967c7bbcb7297bf6ed2ab0552d14776663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a11a1edd613a7ff28eb671ca179661664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26543f062aaadef80023e1997990e28d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bb1a304f27c51f129bbb3e029f3ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59ca1573515604e865ec68d7abb416667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b7c8155cf5a94cd61f857dba516b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c1e6d1c701be12b663b57e606ef17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9044c844f6f784e980c6ed4548793b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747c7c1855b5d2164bc0bd959f9f588671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d859267867a54e3ca84f5bffb77a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e603c5accfb6379da5c9264144526b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa80bb231ea3ea6e82da1c8b0a7b7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a69ac96de83a881d7aa4a3e86d0efa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c4898d0669478fa04c3e99216efc1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7aa056f58ecf1db26bc02acb3d2a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a42bd6c2f9634719bb7beba83ef584678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c3054f35dadb6d3d9f38297d99907679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2c60f1a436d11a207d6e7a2e6923e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5448ca6bff485bca9bcb32a7b22665d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e130d1197d162f53bf49ceb03b0bd5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3d73d3eb16450847db384eacf273d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b61b7e71a1553515849ef192d18ce4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3008f97008522f60f8cda433efe67d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9683236e2344abbfbad80bc233cc3d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbf24a42cf6070be1e6b9f33f65909687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708923183b7dc807e9135abe5361158688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64873f5a91bb02ecd914a33a738ed2a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264395e31cc441601e02deec8f4f283690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf11fb3c3b52f8191f09c0f7c398450691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d7a437359e63cbfa5bc097f2b1ab5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79989adc319d10346e97669ca1bc0877693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fafc6e34a59de717b59b49de1a3e4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4ec42e7c0e48a3c50f59f1b483a99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2fce85803ff0d6673e4f3bc21f55e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85976dbdbb4f1b63b6acb3af00c683697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61902b3d0be91d7f539528f56047f9e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bc4848b403245b4e1e7b713602153699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3285d57df0a6c8ce7d3d4932c02785c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ec66cb7851a47052741972a81b4fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c67d12def0b9cefd8f18174461d310702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508d424d63628d58e195f1752a88dff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059810dfe7be9513b9c6663989d1f493704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b70d80c06f982a21f9e31a8730432705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a656d8b4ce8cfcf2634925ada644f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9f72bb20bfefd21e31f3abf2f1063707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7a86c7e2fee862eb7ff9c48686e05708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5b25ed20a0946a4fc4c1e4861bf45709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e85fc6cb0f52a2cc66e1d5bfedb53710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08808b2a1ded40d8e6a275a6a705a905711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31806f82577683545a35539939b9ba3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f398887c07af10b4627d12132a238713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d870c1a8d85b028c4ecfc6e9e345df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82743cd91a9d3304b7413e032caea4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea76249a954a56c50ff34c3d58ad5f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848a67f0d5cd807e478e15d6bd24fde717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f42511eb0a0c9501d41d22d9deda3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f18b4998645009f32c9c83cef3872719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107242771979f756c51690854d13d81720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed159e2118aedba625910b7d27155e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef5514f6fc99e5f23c8a2d289204ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1188033ac698450b2815f2965238fa5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2917a111cbe5d090dc7110b01a866ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced117a6f0545eaafe29adba3599b2b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7530f00f1fa87de34e51e5beb01e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767447fee9e3fb7584887ca2b87755c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e58b87a52cd9e99fd81f151494f8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f64760f328834fa8e3ce03b55c7c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641becb229f034157fa2948608b83680730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e67a15687fe2ed96ac98ee26807b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517c72a744a0c91822d70d21831d1b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ccade818d35fd45f93d52542a637a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ef35162d8bfa0fb02de198985fa88734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e3db52e43309afe841482b41f472f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c152537bca6aa171a4e91ad518cbe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b58758f5db4fe79967bdf3b50f3dec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2769f8db361e57d0196dfe07dc525738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e460bff13d2357e92b701b648793361739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d84d1fae2058cd9fc657ae650fa15740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6af8f9a8d792b295744331511fcad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48bdf3a60fc6b2ab302e1a8a235e84742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42049a4b3e9f66699399a28e5e97e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f25f279853d90f7845daf227748bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fc8a8b0d4eb0ccc2ac1d981ccd1a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f145caf172779378376dd1b99bd6fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c1779affa8fa2bea148abd55f3bf9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9db4e97c4ce2911795480862aae5f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f56ddc9e8d7981a83d60851f1ba6db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9a8d5e6cb0d0288d7a3132f4ac2f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1d179bbc4b6e3b06082f29b2918de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150db830557f533252493bb567c1cd6e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae8b5600fef82ea48ac8a643b6e298753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51e63902862086a5eafbf91c3a171d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd68c4bb9d92bc41ac15f721f798dc3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc979755e3733375db0d6d767800b43756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f83042a8fc435bd0a9b6001a9cc199757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c62858bf1701794da25ab78ae6dbd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f46c243516bd4e3e53d4c8ef44ab9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>