--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20174c8c11b329753bdab9117cd902b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b98fbf045911955f881e47b4164cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9aeaacb4ad315d471e231e2f6c6c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cdcfd59f204154d7816d3455426ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54675cc0c52ba93871d6987e8d0bfe75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56349ae0605493741faea4836a5968d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f04a35c43145a3d081128ff33259b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8108a68cd9441c90c71357cfb4bc08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b77a50b9ebebbf9362b6c2d77c8dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c3bbc0e2dffb8c51026ea141114f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a7903248a2e3dfe75824953cec51811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a0f4c524af9c8f5656cf539fe3aba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f740e06763ac28ee88a09a8e5177113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a9f35a9420a3dcefec50e87f0ef9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c0bfa8e2b4da10c541e8580ce7ab015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75ffa03f415a50c37870e59e97b65c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126e33e3c7ef699f92461e3bc8273a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6841649923e7c65858cc77a4f1d3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf00f8d2af33509281db31f64dd34519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fba634cf08b780d8e3294b7eff997a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894de363ccfd069af9a54466e2efd4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a0d31837edb53b1fdd4cd9ddfb9fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76274caaac4d282d9acd5843387021d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2eb6577b3b3fefa33e01cebf46a50f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3af32ff48cc43b0a914b557a2165e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8979f6f3fea09be79405150bae42226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18974dc9012cbee7fb2d6f794fd9c81727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb715f3d5e8a90d601a3ca152ecc78728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4b01a0a9feaebf9b8afba61c1e2e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b50abfcabb55a4294e1a14b7808d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90b53a5985c2a1f93e715616beff2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca64970fede6e859ce417ef42b3361632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50346eab133f1f6855a21ddfa45f06133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5b95c8945065aa2475889c6cd0e6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715dd75d4ef697fc5cbaba55076a4e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ff72253737342891beddb3c03cc6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cddf5cd68442b308128a686564790d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec19bc7a0c5706fc5941cfb2bf0936338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9909c940a053d3aded47dae09543739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1212405225480762a94a7c949b88e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fedb19ada392956b434857f55d76e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff595973678858ef3d73f6abd261bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b551788e32c59cf5c61c18fcb877143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d53194a270bb3501c57b6005de5af244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6217d8e30449b3190fda6c5664a3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922d120a69bdc0d81360253ff56758846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03910cd7057557c4c12e0392777b1c8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca145c0ce45d79b90d397d58361a7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91c81c6352a8a16ef65c7bf2afe50449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fd533ba464d6f4846a5b8a621bf7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6b1141c258c34900dc24ac5d72e3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bf3632421e7f474bdc080d8ffb5b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b80e66f666857994a9c5c9414330ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d595619203bbba6dd1db151fd018654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eca013ec393c09a164287834c0ce955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fe14c1751d8c533cc09fb391736a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a80840afe68257386fa3da59c3349d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289069c06e7455cea51e160710bcdd0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd95efb193a480858382ff3305f954c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c253e0e056f015bc7f001f00384ad760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bf9ecffa2111b3bb03aad23853e4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220bdbc533c4e6a3bf07603ab5303ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893051350ecc175fc5481e0bf4b8119463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1992d84056e616439da9ca4ec2edf064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedd4440e7a2ea23cfddc15ffc8607165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405dfd144b9380a48dbb5af05353f3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58273ccb7aaa4bbf5e1d70409e11b45867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba992c7dafe2afc88ede1e4d249d24a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023755af8f614caf3193c56e9473cfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee81272622bb5afe063041b8031b72d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e508e2776a2d74b12ba1eb0fec40f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893409f414bdb91ce9a8b578ded7d7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda85ca014b08b08bd9994acf166e9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce0300b7ce61bb81ed9cfbb1e7485074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb76f53884dee78212e4227b9643e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ab30c5e7ea4806494f31c25d5e93176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e7d82405a2e0e9a0d86d4875788e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8839808413e205462aa1c3101a8434d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb470fe49e3b4626e0017a5049a11fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe5934b1f2062cc73a38b9f87c204f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c85070b8ddd04a5b725c7a7a814f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa009ba1a0b420e29dcb3afe1009b7cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3f2098707bcace376c61c62852d3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe6ee0cacd80b26f950ac2e672566884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe948a4830eb7a4957a8e8bb96fb6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638e2c0ee99a0f99adb631e5fb2034b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c679b5cb3a9e141423b6f58287b90f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786ae28591d429590baa9167256511d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6152b12f4a839b62e15e0a63b0b6cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af4ba855d840dedc2bdbb68baf2c8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faafd3972581616512cbd4542cdb2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325289cda9c34448f61c421b9a7b34c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e852f820bb2054f78d2e09c62c2d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daaaab3ead05e8518f6686ba0f1da094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952cab5277af694312b561fbb4a948395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320670ea51dac38398816424344514d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d0dc478017eeef0bb21e6afbe0b8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c03d1a1b9905763b688938e3d72b1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcef60c7b0e3819deede554be6ca2ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707e67e9c741f4187a438407d2419d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd23cff61e95af56303bd4ee12cc85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d20560f2802f46f0895b74af9b229102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3353973a7e9dbd02af923922d71634103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eb5493e06616973e824795e55b7c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b5b61fc2953cf7b62e8881b2114a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43507b9a46fe2ba87768ddfdf5f6cf03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76912120ba409554232b9ec2a7f8e5a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314ddddefa66c022484b6a070806e7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd5198d00c30242638efd210c24ff5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2afb713cca833578ba03b30cdbda5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a6a63d596eea00db640697d01b2f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb9eb02a06b71490110a94306069f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e45b0c10f4c284908a933fa58bfb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106848617206b93d731d36f125e908e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ebf8e2654774552a7f0d4d9151193115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5181dce42f4c121e0c742f909658f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056ad71f86dbf1a02b74c71235c7a87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672a56f0aff08617023db90bf4c6d5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af242f974199c7bb2b7655fdd9f510119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2835e292bcca5204728bfe1f6abfd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905895b6fcc4bd8fddd3f256c7b1830e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5e9de4b149d904fd99eb1b82c6e78122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358c90e121cf7ca9bcae888d25599ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dda4658335ab804519ef46fecfc7a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7470809af396c5e91054eb0cf1a1d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb015b3b6c3984d8d249f3261e571eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b53e621b559f0c2d73a03786eb978127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899829483a9506f147eca993feb36cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f627eeeecec8c54d37cf7212d0f16bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5646ba0592b5215888c7d8afee0faa2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50f7a476e4e06511aaf062c85e2243131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b50eb48a89f22736c1e18ebd6a0b7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2892adca4c1342f6527ad5a36edee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3be731ee26be1d09961c3b767e483134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b2dfcb6fbab3a3c0dc4bddb43b8d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7ea478b56d3de17a9e5488fe1e1c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d280080bbdbdd9aaa51b8b3948a52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301e3e5489133967755e5a40cc269ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f734c5593c2faa8fc38462b078fc67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1069d5a87c42164900c094981a92b02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462cdd45f83e45a2165256a9c889d22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab60c3efa930ef21a30d5872bd5330f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de018715ba7c300b8f59f6c2ac00a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506a5577d251bb2e0b498746b4be56e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2430e89b876cf64de5a2b2ba88776f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cec5b9c0b732eaec1ab41468a68ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac80bcfb5324f5cadce02cf635ad55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d111da276852eed30c1bffb5098ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067d868afdbaa7ad7edcf95e7abaf13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92a19ba9c3f3e1788532f0bd55d377150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e87719808b4f01037393b33f1764fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3726d2ed503305d9753b283961ad2b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5055be591d453bcd5ba225b8835d04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611e2ef7cedef6abd8edb264c1fc355154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff2c44fbdcb2547a477d18a084bb39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4803a6149f3e356a940499d855574156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa83690b9622ccbd77c75d2d147b22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a48457e8531f24d2fe3b037c6aedd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7f433617fc0e83b79aa33e5cefbc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dc08f8895da6fbd986fab342ccf2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25da9c017b9dd14cd0f63b6b1b5b5bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9952dbced03877ba7704a2903830bb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240b7e1e5494aa169d1f1a47401190e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d4bf1da3ef5c132b09e962cda341e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca1e71b3ba1f288c49eff23b52ff65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deb2f46b3e1f80e4fb5c462892c5a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b22f64bb62561619a2d450685a066b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f860d5f4fc86039ddff8ea86200406168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b096f8d84c8492a3b685d777481be8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc234f0590cb99b976c1edb1e57ccf50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320c4e6b94825240e301efc5ca71473171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdef61faf8ee069806935f744dec551172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06aebf3fe296571cbdd2d0f94f9004173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9defb398137148066c1b0d8e70bce07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24c2608ccb817a3793b4f08fecd84e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b212009658e755ca87638afca620273176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6053937f97587b828a1f89cbe2894177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37786358f36a3093e698efc5a6432c95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cac98ed9b84fc7f9d625a22fcb205179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c538e6780b7384f62354bd0de080e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed836131df011bda5813017beb7838dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd8808ff938650a3cdc704c19de596182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa71ed0bb4d707e09d5ec569bd94e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97560cd525ed4cad5dccdf297c938da0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8007ed2f1f937ab2cca8b1310b7ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7166743bfa05e230b922fba8cdc6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33067f16ca67a75908e358628142af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb55cfe7d911c98bece44dcccb312f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8195ad473c6eabcb20fd2f1e9a4ccf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dc95c205e9c0846714bd36191403d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f5069048dc99abd50b800e4dc8a58191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c15c13839d19eb51ddcf76b8c7459d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dd1b04ae6dafda6622480006618ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d64e7c5c5e40145fc1187fa57876b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8608485c91a0f4bdcccf5c5022c88c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d13d34ce7fc27a386ae7bee01819cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a32cc30f272119b940126c54dc696e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb9a5223f223f240a81aaf1a8c9fdd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f020138926614ec8785ae1d8ab51db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2ccd7ed5d18c97ca89a1ddde6e847200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d741e0257e03e1d0b8b79f1cefb969c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c134c3127354fec7f91716ef04fd9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b8c327677df9f1b41c57228c74c82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513561b3d1e8943a6cda9cf44b9e00b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bf6186fef39fd78de72bb073c2409205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd297940b5ad2188f3b5fe4fe275a82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a057a1607709baecc3182be90987028207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b5379ff60c7ef2156567061565d6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae1c3d584049d47f2aa55e5f296cd5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eeaca08b04a644c9716141931e088c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55b6d7d685bf28678d560dc752acc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89f266c56d812c447f69bd2821b0f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e1264451d2eb6623c34d9273cb2e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65ea709ebdf443ed8be82b4ed5a4e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6c604af3ceb2e8e24266c32dee31e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3fd3452b0ac68b0d8150434e79dc4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce15ab5aec4d3aefad4af61534ee70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a03059c83f0820bad97dd05eb661e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d3cb6723c8991447a5276d92eebd6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6decd7d843e8000066726272c174baf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31241a1e8d23edd10d7a6cd450a035b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b75cf71120ecbb4afbe0e5d5a9aceb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6df8b29c95f08abfa3db69e0b3315c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf579694330b2971d5545e0a0812ddca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9272e00040c957f15787d5fa82dd3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e007e5ecc810b6313c4fa7375fe01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ce1b392698ab6b2e6ceb6542c621e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ada4854b215b24466520bbee77e2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac0123cedb0c069e813c10a4739284229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b16505d02813810dd313b409ac3a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb2f2371b33d9901986666f1c602c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98793516254116c05c1496d464717c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987ded728577f79e7430f22a7cc28a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8471c97d86782ab42e3c644786383234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09141058183c38ae0bde5122c876d70f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7848ae587cb6d08ae22c34a7ab4459236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430e244a60d932dbd29929e9c2dbab6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27d333c6a747c733c0a0417cf05364238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046d6e59882c880951bda676925490f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6d32860203cc42208cdb5c9ba402c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec338386a6341e5b98c50b171a26c35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d4824a1b39f543b1f202353e9dc52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c752b3f78d4209fd8f9bca1d0895e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523460ce3d8b9e3c09d7fbaab884ca8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c3507822e9f2a6a88a0e64f1aafce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ec42fbc52ffb7c31028199b07c050246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59fb339fe304c37e7d3f7ae25699a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d4dc60e7c599d248d5bca2de12a2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e67e705756a1bc4effbe39867917e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fafff9832c50a70f1e5095600b0c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253d60b08f9dbebbcabc1b0c3d7270d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411cdf371fda18f35d570e504a9c9c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c2207fc716e29d7de94cf02322f8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e0c6fc24948f17f91779b17b49066254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5c8ef905ae37615aed0ffe2572dd5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a64d427bb72c0961f15229a38571f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660d709c65224f0492d0e6f326c3592257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b0db85db4f10492e5d013b38b730e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b21e18eff6cd9d5ef1012cac1508e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb43c938f301f15d060dede1ea760f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74338b1842b858658a1334bf24a809261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c174f5b938ff22566310d9ecc71b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d05d0553127c67467519d3d9c798b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede91d26328f740f9f99e2d40131ffe7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd1cbbbada91a01d60a0a4acb8d531265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edde0ee0867cb10cf114d4f3c265f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009a8ea657ba8197929567b9d0bb14c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ca0d5923417beb2be8d364d53d3d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae99e1a3c4c287c2ab4060e29fcd8be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72736952e49e8154dc36ec687d3e774270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277249ff0c3e687b42e537f48a8a19db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24497b7e24795b9ae55202b927468d1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3431b25c82fbd147b7225b4b665857273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8e3344956266ef104a612cea9bb63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd10279efffb4e6671141227cd24719275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c9b6d0d2afa3a1d510df4939d3b1d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb8d8dae3b1e04035d604e93d53ee8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181611ad73e4360a8587b24fe079746278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e890f72e8e809d99fbb0d5f816bcc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4420ced673f4d2f8c28bf8d306e366c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8602c79d9cf52e6a50d4fe05cbbdb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f53878b99c404da6847e7c74dfeb3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e423f092f7a30f6641afed3cc0d3669283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82573fc29eef15bc0c9d331eedb90542284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc587007fa17d988ee34d04b5a36463285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad066a93923a87a559af289ef8de36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa83dbe59c20a27ef48a16336176e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73779344c0986b905376f9012bbdaddd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516d25578cd7cd8e89be66fe16a124c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4171ed08abac6a2201bb5c1dbe395290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f768c04239376c86f2bc4ffb3e027c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616f5f7c4816d6ab1848e7220463704292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe937c347b05388a8a33513df7d843293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584fb9e76824315061b21fb6bf3bb95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b481de3a889311281b40bd009fab16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce68640375d3fd4e14bf6e50c8c69d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d64e688d88111a17498f97673076e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770f50bab5f92030a32bf6144721b3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8572fbef7f7e456950af2075766ebd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4edb77c689b8aefd19789c1fdb6971300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccca48a4bde1171a688735022b3bd5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34522069282fc881d21331571a38f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc5e67c6fc833e879b0d5587fef154303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7f922460b29cd69583406fbcdcad5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd2f4a5be53ba3545c45aeca3451cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e841c39550b677cd4731cc4135bbf4b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d622ea6f4b80cbfd7ddd4d4c9f26c66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e210f830ac753a7b6ebcb905f5769308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6b247e470a707381dbdd90e4dd4bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af81e2ff85df466db95c4684b6331e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041c3e2b3bc51bcaddc82e9a3de8944311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaee308999d04d1a9644418fd2f6d3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91573885be2486c36de2e5b1784c59b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760245902e657b3ea5a21e5319848cfb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1626b60c86d357ac081178f342db963315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34364ad4193ccff2dee2f1502c838c2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7740df3ec5382e5a64405535c39d5d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0261c3be6585451d583ac88ffbf6de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170ce89b58dd7dfa42a4b9dee73035e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f009a1b932c4d6313c88d6e7b6743320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853a60682192ae1ab6f56825cb6fb08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6411ac27451831660ee222caf783a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84633e7d512ffca7263879ea339850323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b74488ccd9a7dede00fa7e82e3f253324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654c8ce8d6e5be3d71246018c7f550a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb4345c9557e606ce18b3dcec1d049326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad72f21774de51f2207dba2c8e579c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a7a33267732404890ed77a4c97cfb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d6b4e40e864cfe48530ca7a24cca6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d130a52fb421460f2b8eed509e9ba2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ef5f11a106c0221e4350a58028aba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c7537bc59e6cf46b178f326e4e37d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890c651891d8b360e1bf0e80093194d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab963244ea2de397370f7fc051cf12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cdf09037f2eac48f5cfacc0d10adb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa898ab5af8b897a301ed950c22dc244336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b357e213f2a5f23dcb85e1297c960337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124dd17ffa8741bc58988292dab03f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9547b02db34056c2d383f6f0cd9d32339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddce48fa15775986155b16fb4e40d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f3c4b1a4af796b43725c994eb4a0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e137be43c5410bf30d7ef2dcaba7e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafbe76954bc8aa664b4db4aa301084343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9815f947bd8a0d13451031ea287f16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13823591a0abdf48828b4c9dada6f919345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd477b181b32754def8152bd825ca526346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f450c85730c6fb8b9cf3a6946003432347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda61ce60b6bb1ad420203d717c7bfcb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d599b35e8b1bccd995abfb978f3e505349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb083e399c494a14c66e6ce7f56db4dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c357ee5ca2143b6ea54ab68f80ab6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddab458ed197114de8b17467efb016352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105cf9255b141790b47aed0f5da068d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211dbbe9b7329541703e5adc54d3e1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df04aac5844c747240c9e719fe2666355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96fc88ee32e9b1bfe3f2d270d21087356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716d5d90af52077d40c7b2e1d100376357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714195af734784759fdd2c99426f55e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547ea663f9d48e97fa6877db4e5977e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89131daf4f94fa52ba6a22d204a7198360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04016a361a19fd2a7ad4ffb32506f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7fe99f43852ade5be30dae7c39c8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca300c0c444c7c1120f36d72774351b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676090ae59b68959e93ffecb43815952364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd378257af140b663d26ddf8a1a8ee4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3b05e5da8fbd63eed555a259fa0d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03728f84be9f49ddde3f1f338d557ca9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a62b6131f46214181c0416b1e229fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab3541ef556b2347c83ecee3169469369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53599a40c3780896530002b5ee25c75e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161584c2f91245c4acaa5eed41391ad1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dba25858ca95d7fa10d822284e712372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f65017b2125c5bc88d9bd3bd8fd68373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a54076c469fd63e8b78e0345cfa9a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a437b727ba0f59c54ca0fec6fc3f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2da3a5991d45062c1219ddc7e2d93376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f1b8b89466844bcfd257622d76245377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfa0f8431d2d1c1f4944a6706fa799378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590d01d31e99eda539a4594f4e6e22b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99244927a8bcc824947faaf3dbf82f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddd4ffa4ee6172109eabdc5f8de1aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb3e274cc57d30d2d8f85019ad442e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3b7da57f61dac3ca3d8b6e8cd6500383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9007feef06bae051b59625a62868ad6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5c6d47ea6672a3500420e22124344385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d0ec1ee2e3928f75d4d12178dbb0c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd939dc96248e6b342befe53ff3bee68387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282a6d47ec0aa144db0ca5b561bb2fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684e1941c87f66f0f7b463874904a1e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2d67ba5a6ce519f933ab397c3c42b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f2cb2d958fe7b70f35ec598e51bc6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac152e9e5dcec4e74f1d1f8f3a8d59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15643e8d0e06239b556765d4a6140803393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fb47e0f098a2d13ecba003d431285394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672425b1eca8377de2e30859d5b56cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7316ca4175cd10b17a5d5d4d36454c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe2a4b7785a84da7e44642a7468ae5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787c3a63ae69f52b4232a54d3fade97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d829c97936eaf5c58182683387665399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b541b216ec8c0b111ee9e6b0e369899400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3607f56cf570e02dbb4e655eff9793401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6975a100294943b2f95ce0c110c4eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f17a78cc556ab90821a99b29417b77403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745e3a42c19a0e406bc8e3d988ecac7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67baa5b6478566e393fdf22dd9389f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997b732574042ca4054d69e341d2329406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695e731e63711857418986f32a0b611407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366234c2191c40a19653a40d0df9f15408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe51f4811f6eea952c6577cf5385dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30add0d28737edc116868d1efc173277410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ee48539bd7583730afb5cc1029372411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c7baeeb0c636f3ac26515a96e91af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e0d30b6c62e9affccc60916bbc3cc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6690887417625f237e9afcca757f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd95cc2df81ec7c3ebb82fe9695201415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98463191ca7f8eabc9ecf07755f4056416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba57ac1ccb5059bc6ed8eed4df5cfd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf790d236b6fea864b20568f55a696418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a626069ffaed79f50c42a8b602a24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4405bbddd28b7ac9e826372ac7bc49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84d6c7214bf9a3a7ad91491108597d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc253679d3520d9c2930aae5392ec3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686a12a1df300c23a0e87829c30fb75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fd8937db148701af77020ed8bdd4e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf043dfe3838e7b6a3d854e8bbcc90f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5d96f392ea6b08fc647aa96b1944b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cac538e2049648155a6598156508d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d956be20ca360ee975ae9633b91ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd87c5afaa7a384c70cd4bc10bf538d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42e0605c6d1ce4c2e6767abc5b8d38430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c611a50f6fb3d49529bc564c93c5e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66904c12c945279ef3eac8651b80cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f522c28087a479e930d48c4fa847d60433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a555273ae1c4ace4de19c72743c3fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4baa7755c6e0562a0448db9f4efdc8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a81c77f8a7015fba6d0ea16c3b3d3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f174180f08d4bfbb70c991f035865fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71b4014d40dadfe416bde7d9241d92438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb68e69b76a24e267f4f46a49ba261439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfb98d34f4535424911dc92afa1bf0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8e498ec8c24fda265e45909db74b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e9ece66230be45af220ba1b60c7f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1c3f8ce29d05a5cf3c6afb0ac1ec9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841b9f08e1e12792b64739929f22910444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2443faea311f95d59a4246e062bc66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63fbec67abfbb43a4ceda7703e0c2a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d51ae28504edc06174ab439b278a62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eba5640c345714a05caf57e926ebdf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950bc0f65643ca768da2c9b4799650e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50586128f4ca382c3e355ff64d1df93450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce8962700ee9b13243f2aeb68a6c8c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c61e963cf129609987b1ef0e3a9219452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfe10d1174b38b82d5725aac71c3be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6c2af2518251b267b40452a66c059454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318ed11a05e49a43eccda6c91097f9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1fca6bb6574d45717d7d118b9007d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa72afb87fd87e62a9ef98d69fb9f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8cc390d0b7617f7164b64b4c5d9d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e82c4c135e40a41abe2ba706faba1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4c7c416cd8715230c365e2e4a33db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d3d4a879abf22831d583a22825a4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8816be300bb7ae43b31ee11f3440fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60a1a04e702a45358e6dc9536dc4dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1523d3eb5bf1ca7b92f04e68c704b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b90477419b244e919eb90934c8724465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b86328777c4a981be5067b134f361466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ce46af13d8cf5968402e45165b2c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1253171ac3010de7e6ecb88f59c15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8ca5938408f81964cc873f636f16e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660abf1c620648589e66cf4bf6e238af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdf82ee689b083b8d7edb5cc717f2a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0de2116b23f5f188fe077b3389e9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d853ce13969f9560aeb6eda99c22f9d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27338b75d668baaaa85f77a8ea52469c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e643f3954c8253d42acb5f03ba80fca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfb6183766511b16e1decda548c811476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e63a2382350ea1b6a36e5040eafc90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38a03b54221de3259e55a472210acc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07397a36fb7d896ddf1d618ce83456479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db19555a66ec62723d52f851bc97da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05027245c149b7be0ff68e6fde616b00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5c093f8d40788f0b57846d6ddbc2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561be981a48c2d1be379297e5277fad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eda8cb9311a59f520e0c0b4af6be1a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae14cb03b531180968a5e286a7cc90e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79086fcdf9a39b1a19baff265053d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40f0a6503a19cfafdac45ed38abd50487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbe2006126c0602790847eee9dbc51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf723302e293620e4cc338605378e01489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e1619f54dfc84514788a7bfe736a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747e72ff0bb5357671338248c7372e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c9c9d1dc318bd2188230482ff7129492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8390b1b97d45ba3b3bfce91824cbf55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d6f240dfa63f6822ac54d6a242cf1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ba7fa883607e6ec93def92eb37e2f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79304bf4fa82afde13fe009d3cff6c00496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d2c41687c6e7509ca399918719f9b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06f207d48a81a74459a791e8a96fcc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98adf412a2967a18e5bca0009f019a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a263b1fe206f00258ecfeacaa0996fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c178ea5f45550831d30ef1ffaeff60501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584ade591670aa4f97feb660064e162502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43f34912577931021a687b6a7fe51b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed9e241515c9767ba3257a42365c47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8ca1e0f0753f89873b227f95dbcb0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d43beb4b836fb654914c9af6c46b8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb00159c2cb6033bf5b3a0c0f5740a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6736cd8fe5d76d6b917b28639dc49508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37979bd9eb1a703dbe15d1df1f612709509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4807bfa1497013395f7cdc749b238db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c939f285e30ec5a57d355055e85facf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450430a54baa90bd9170f3c1dd64bef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de70b219007426dc17161200207b476513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2aaf4d5eac09573daa4410f818305514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a327e9461be13dc7f21531f527e04515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76ac261d7528b4fe91793b0f920155516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c22c20977d948463a638ae4d34671517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e9d1f34364365c6f10d06768cccf8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041192a698910a0ac506eff2c433b98519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c863b3b91c13ee6a4882d104f4b30520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfdc39dda2ae6fe6770c52a97d6f78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348136c4b29d59bbf8b2290778c950c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a34366504c575e6bab7069fb6a37b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62010c95676c2b7dd5a39c740a720344524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587992f49b2a50a3708d587e3d1f4374525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74665e2ecd6d6f3453e5a2c1b6facc80526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abee563ceceb65970fda16bed511ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d1be35af818e6e4f7273a421c75bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5c1395a10f62d0b302281f50dad1e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e547f6057074ed692f00bd6418fdcdf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a201b1223ec22ecba970c31d87ba2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22312cd901bf118e2178d958c4b6ca2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41240461331cf65b5faa2811c442887533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bea3fa2327fbdc66f4df850499fc43534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57649fb839ab9dd12dbadaffb789ebda535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b11e3174e5c8de979e5b8cf9f11aa9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14aace552845a18139291f96cf9411537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67980faa62eb6a735bb24a7873e162ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ce5e4ed90b0d25a6b82d179f61424539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21195aeae91f7390888210f9659e1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b683b21b6efcf74907ac79f84b71a72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2205de66bf6370577030cb2cc379f58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cd3465716a0517ed40506f67c3884543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a37b958f229a4fdb12069402db6555544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d2776a4c839454a42237bcbc8ca93545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb67f8b343925d2e7d8cc67d979fdf6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1598968687276091f09b3469366b56f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611e94e7f8eb7688bd61871e45414c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbf9c129b003a5cf25e11139329888549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b86e5e5965875ab1858845cd956b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55c7ba8c149dd9e96c862980cc9111551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0402b438fc1fc40f248f627aa2788bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ed91c018f69445d0057261de3480c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee8f402e0cd1336508bd0c56f1a0a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bdd13285357c3babb0dd8d4f43b21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8c2f413b78ec1b9d0fb0814a96b37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247f2032d6c3170fc1e61c4ac506905557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04af2d8a152f036dc938282f875c26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4b4bbecd0dfb986800a6cbccf8e76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625255c4da5bc710eb0d8fd37b97d61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa8c07fb7633b23541a326bd72fab2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026ecb31eeef9775d5099403c025124562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00784f28dc865bc21c29b80ed9ea979563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9f80a199f7e775ccdc6d3dae9671b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098239c5129678e504f1f38de5f7623565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26998f9eec27529e5b7c44cb979364d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e0f03e46d1ac4e50b98b9007c4c78567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905cca10630f4e6c4128b51badd579d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01980bca223af33c8a2392ab1c36674569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f72f4758ed3ff9e6f8e6f696f94048570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2615a86fc4e11c0611d6f8368da6d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de503402fa5a7399e1d552fb687d197572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee30f4afc446a4effbf8c897f0a603573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dbbbbc590ad205b70a198c031b4f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b21ef4643d5d88faf34905380ceba2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ef7ad859d7e7ffbbe4d45ce9c3c33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044477049e7de29b82f9ef0f2217d3e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad77430f03c6e65f7d0c093313baba1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab117176cb39c3f63bda9b5813549669579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e307610d776c089c75dbd5efd315151580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b4980cf046f7b02950333414014bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03ab82a1cf7e78d9749f5e45844c4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afe2b2f145c2bc58a291911a19dd40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb369411348f01b6e1afbb8597e494f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced59d71d68fdcecec439dc731167c59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1fc10e262f99b8fb3da03bd296d82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690128f672a4a4f739f96bf3c76dfbf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbfc2186e4b4d0653a6e439b47d93f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921238331d5003f06de2500daed110d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995185694f83cafdcaa4f47259af5b0e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cf5828f9f87930100f6cee7395bc8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790513a0163d1615103cc7234de6a5e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0aca25f60718b8a6d0fef004f996a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e210fa795f9b9fec8861184f20619f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95769299325e4dd4a65daf03099833595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587398dab2c71caaaaf86e565c0f63c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce4dc5ec70f15a168a7997f6ad3a9f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c377b03007351cb5c42d1954974c589598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6867839c783c17913ced551044b72599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff52aaf247d2148c6e3a0db8ea7963e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9857da8a4ac114616c403d4445f972e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84249e5ea2c8dc8a821738df3903fb87602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd767e22d6a9427a1033e3d95915d9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b7eee00197125364320bab206bd07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ba8c9ada185629df5143a403c4574605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b688f5b5c31807f305553f2d3e46b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c90a97fa1c8f75a577c2695507df7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd35f608f34741c37e7fc1506a9904608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935909aa45b3b6272cfb74b6ed99c056609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e430e05513cc7160bd4466be3fe013610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16567259d56e7390f6f347fc21ea81611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000dc6fdc893f011aea3818d454ff77612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a6b18c67a10b7821042ce808df8d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483e29c4ca1561265358308e4ab7f4a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b045b8f5ab8e8a714b2c17b577684615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff69926e52f8c22545c6401c3816435616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb7dc88dd8837e7aa0bedb1855a5be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ff5d1dd8f7772ade615c3f449adbc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d882ed8476d023c272241d4bdb52bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e569bba9ebf357802d4f5acea9f3b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73673f4a46b8ce0bb2f5da349e1167621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680091dcdd73db56b26beee1beb4f5a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8198e87655ee61e13de7e83ecc7ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65426c1d6d044ae24532c414410a6682624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2359d68b7e915d2fcfc352bf805248e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46b0c0702f1e15404015d5bc778f08626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976551a9e260b4f890ce269df853c3e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767192ee22fef7284220400339f4f5f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b91e8ec05c0385faefd2e7244d69f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c412f8ab12ef1f142e7ba27fa47a0a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd809aded99f2cebcf97c0b9f5d1eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4e0bc478cf707505debdc3b0711ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f3d1a2598f3f654fa3cf5c06273e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f22520140acfab25fc6e7a5465e0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4c90acb3a0c2fc66f4ee9eaf24987635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fdd02fbafd5636383f7c256f92455636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839f9eba40459354a04bdf68142a717637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63848f0e231038c51f9f9655e7e6784f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a52326528c5e0b19601e2e0f029a0e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5011e9879df75227d1586f689782aa2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4511d10c28b0da6a487e5dc90b57d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e560a253c09bad3c1b346b5091149642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9b9ce76e481c459d8634e1bb6ef7a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d95d33b3395d9cfb660798c604b099644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01f6b24eba5920b9c4b437adc62a79645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaad8092750bd2139a5d6ade042e155646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5df87b4b9dbdcc9abb81cfe94df649647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d459a54214099aac0e585a3a12b86648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa5e742273b779580a69d54d89809f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b75dc26e4ef804168cf82c3540770650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42568d3a3d907a656b378e9c5af7072f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa0109d812101fb7726da546a9834d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076ac7ebcf5c9c1ff0a1ce693f36463653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f8bbded52f4277a9b12b678c45930654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35897e9ee64ff96413d4ec6f9117c299655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6859a58f849bad4923d0f68ab653a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692e787aaae449e785aa926182ae014657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba291f5ff7c604795f014164044d64fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2e902a859e105da5a3be9f5215cbe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f8b8fb01b737c0bd7c1dfce9a5f0f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407aa26b01e67d4164237f4d27a42348661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789da2e96fd97eaac2c38ee8738b1264662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa27dc433cb7e4abd5b2202ba8805d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8382f28734367eaccd04da62416258f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d7d589ca05c1772096de3c335eb17665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9aab64f935c697e11a406b57ca9db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6fa5279c2f2f68dd14441018b1790667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12de4f388925cb141446d3be48bdc7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfbd3f885f20a796d2c0c2a6e96fd2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52770eaa40b82aaf28802548bfd68a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da6bd912867d7ef97845942f6829cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9eb7d3bb327d8c451f9b80a0c17f13672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d24f535c0ff6eb1811fbd44bea174673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878d84af6cb9b81b832ac7fe4a03cfb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a17450cdb4198c319dee327b8b608675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff782de20e0e55b7edd15a4cdeb4012676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b93ad710fb741260f854c572544303677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda89d1facd846d37a8d0afd34b52938678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19a4b61471c50eed5794e0cb834edd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255758918d316e7364bddc91edd3ffde680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff71c8b01bd7247a8589b79b8e0219d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06a466f2cb6d9c091d84f18d6df39a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c89bcfb89afb0f53a23c7772170f90683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b518837fde2ccdf33e927f7d15f7da2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed20f687a7c154a00b478a329ddcc1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19bc6e8e406eeaf58a7c68070b64b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820934ae662f3a0edae993e6e2d0446687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89488aedcfdcd33c25041df391ab638a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afb8fc285406d2e933036e4efbb9a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08911b34d62a1cc9e948eb3802cf7005690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5ec0f0c99f6fec8001e2ddeb38d80691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86013badf64a6ccc7a7d2e4d72540a8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70278253d9773127b8443ae04e3dbf09693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e50c4b54ef330f45705b1dc3673385694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88b12b9038cfe50af21b810702752e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eca82e911ea0ca446a4b15b5e798f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d47fc0f06353ab271156db1ce0242697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ffba93a228d66e30e49bc5b686367698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181dbce519b0eeccda962577cd537e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c43262520ab184babca67f877cb19b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0156d8ab5a830120190b47311c6d0b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b2b23c3e17555d69334cb877e3b7a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfd6104d09ca9ea98b46ce0d21f218703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dedc6b7a77b8c900dfa70fd76190d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1211e77f92f12c8e11ea50d44786b88705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051cc0f0679a0020e3d2790bdbe548a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3475f6494d3fa91e18c73449a064ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd08dc55f250c99914cda99c6a8d06708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1f530695a0aa4772792f175e0c052709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf873ba9f9ea4c1767e8f49fab39d17710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c9d32848e917cecffdb06fbfa917d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d1b70bcc8c8990a70d56c1a1201c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2110a6ae5984209d70474bae0b829f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d7e2191e7a96ea53abcf1fb554c0d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ed0cde5cc08e4f4949e54364a9a8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea681406df732e3131c4f3c4cc70da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301ec246207bce08a553d24185ea276717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcaccc3890318ab7dbf0be4914faa0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d19b0ebd648aefa6cf4474e9406be6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53420b42ef9b65a38c51f2005bd4760c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01930178e53d865b274893ae300ce97f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a0265d58b4f955cc14d973fc3a24a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54290545b39a298620d4807adc7e8ff6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04948ee8bcdf04187a31c9c80b1a55724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7610b6a4f434e2c4d291041dd0381f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e840027c74fca7f04bd764d5975788726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadde635d82c232f52c3b0d92159ca5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279fdafd707257c4ca6f6a211202269728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865abfca71a4ae576c528959b773d974729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ef014c607458ddfc86183520b247d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59ba404b9ee3d09b07732b4dd45388731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64886fce5767f0b7bdad4b52ad24a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741081ce39c07637c4474b5ef7470427733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70a0cd7473ba38958b30c19679a4bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e373fe993b864b745164b61f72660735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80c8e173298dcb949d90836aef06f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdae8691a2550c25adddaff56a5f2ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a230eed7594b1d42590b384dff633f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f77163a695e3c0a3885a4d05c8d21739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10833da0a4d4e66f662069923d7e243740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ec1576c1ae165d14273b99a815241741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d0664e9f5d84b74ed0287e2baacfc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaf0b4185d43c0e9e4a66e62d2e5ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9854f2c6bd1fffda13c45033bd0734744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245cb4b0752d99c6433781a7408f9a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e50c4a1dd5afac7ce2b4e87d0da97746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee809e8c87efe94b5032b5493876bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842133fb5f0ba3d3f9d66f2f5547bb9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0947911f4350c346bbf5231a9dbc168749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba1df9ea3f47f62a25d39290f96f54750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd841075e5ef19937f6a9007f043c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4fcaee58fc308e9bd023f63974d60752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b723689610a6341003236af5c0500753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff13ac566da358e152409f8b2b47e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9215a1aef279e5d5ff0a5f259cb3b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2663630977a115cf66190a1d945dfb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96aa05325e92e145eb53f8b97144ac44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade71f3c27e3a603058938fcb0023f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911392599cbe53ac1b3159a50039c536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ddf3b74d4d40bb4b0ac7cec6391017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66248864f4c38fe8381f4b049af16b908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321984b6442597a705a0aa33a3fd4069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47688a0ea32e136ee2cc837d2ce6752410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cccdea5b598b3ffa1249dc951f70211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7685f00dea249823c3bf9e982aa8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfc7968b2cfae6dfe043760e5406a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10684c728349c5e4f496db29812a941c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a3b98580a3684543063978af8e50d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9918c30ca90bf026e74af3ad932c2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364a7e2d2e39578d1b126c68a2394c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4f55a766433bbf828f20b943f724318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813a87e1bda8a2b289bb29cd586244519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbac2ac0d8c8006e6606c40ea34471e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b155325abdde94ccb7493c94fae3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337ce8b0b47503e5326a8a1f6fc443322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96c1d267c42f180c69c3969ffe0e6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310729f5448497a13403459f2565f2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e8a6b99a1f13857f98ac76c872ffc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf82e9aa0e00fb4b3de4cb873efa34f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e896f50c85b342dc22bdb48eb3210627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33002f7cf21ae9b2960b3119d748b99028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a186cdea87d4c3a62a0e0bcdd556d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99009254c8d98393242d1812f4b429e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e82f381aee2ab5db2648cd32296b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fb3794236d12280df204aadad9dac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce450d057f9e7f7a376dec7681f94ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0449abe4f2464f9261b5d0ab19fe634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6374be83101cbabff25cb0f88724db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb15d54c228295cfbd8b2d270c0036f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146f03c5215abbc49299c1425a1721637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35ce48c3698194e7ecd6bb9eb8634438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcf27a882cdd57e68314e74fcae7aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfd0a67d5fb54154be78e9d3b6358c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc17f8f783aeede84adc563e59f79141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93902077263944b2d24a52a1d5304e2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ade7cfcfebe41ff9edc45cf45d2c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99154efc4008bcf609236a02e0a3182b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b516a8c7b9709a3da76e135aedde245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e773ff1198c2331853e4ec59f40aaf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401fc5438bfdff2c9c65b902649224c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4c5caa09a7b99174f319a71ec8d7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde4c4a99e1c63cfb059f3e8ec9009e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609f87dd135a300c9ef2beed7f4c58150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9fb32a5b6ab7e5951b57fce96fd9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95f9587f0f9a8a693a186697a484ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093fca7496b494ec954a2a92a0d1d3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02090010ed12ba2cecaeee3468fb07e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e675049be86d691a1147490d4e29f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038ed7baa6accd7cec4d303caa42f2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5beaad4fdbdec58098b7578a1214757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168199383627a0dc04cf944a850c5d4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840f918e8fa8eb80c24288efa415b4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f523f05ad69516f888eea80a94b447860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baf5a8385fb3cc0c9a2dcd3733e9bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072349250f70a069cbf1250eae98659f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb2debc08e490bcd2122455674a97063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de873bc2f5ae453ad12eaa88da556c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5819d3e6559ff17e3be015666d7de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502c51c5e2aa4538e1696bdf4dc125c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cd31f0756d96bafcb96b2640ed03967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135d72a17c5ea23cbbd1877ed6e570368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291ed18bd37caeefeebf65c5b63890f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a386c3cdadbc99f49f06cf49af1d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516770d04b47237e0c1395cc5dddcab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af94e9b3ed08500d7639ccf1733f7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667a87d9e7ac0d19a35c9dd88a52fc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6072be6a3a62c25c9e94556e4e617574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274e900962960a3b8ac0dbbae63d7c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2e0062dbcb5a35a7c0a951671b47076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4893129809457da9671d58110c794077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3c27801737f8daeac413791ebcdf478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d07140761e5154cfadca4e631d08c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e082093f3389e542433d4db3c68480b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aab2a8e1bf03cfbd563a917f143fe081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f858abfefb0df7342acbf00301b36882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af5ea5259a6a03fd177989e436cbfd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f93168881ab6c9ce7e6209c5da5bad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c40c750764d26e3dce3b9ebfb9e89185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e988c2d5d1bd95a2bcb10e7cf7a6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f353441e247177a79d5d03251fe637787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779df3688eb7e761c7dace1da302ceb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891aef73c61dffe0568ce88086c8d2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c8a801198811c8f0471b082284f3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00bb77b181f51ae3c58d3cd893dc5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deff87a92ad832a656aa69de8f3905a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208df23c15731241ddf39e151dcc13b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6021335d1427196fc2d330b2db377d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f812113a9f1ed2994cbef3b49f9f9da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a37a04035a9a24481bba4a42261b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827047ea7cf869b83f141ef59e88cc8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e8ba45b7ff4c3c26110d3115fae5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe9524fb4c6cb1583fc87d9ba8ed3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12159b7bbdc09b2b542e1d6e2a4b4227100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13820381093faa6254b917a74ac02b1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c33c61d7fa0559058e497475fd145b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52b12f031b9713a0dd85da760742b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6e851d3f6477e1668baf3320f8a10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e8cf7d9469b9660f61faa4e6afae0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb84fac328fb2abeba40407e7c09788106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5180b04262d7cd71e271baa7a25325107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5c696861487ccd2affd99d4f19ea1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afbb8090181e8a33cede456ffd8d97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863c51aa9ac03fe2608272b814e3e90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79045ec64ac39bb3257d8036ecc04bc3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06cbd18224c42a221033fbb571a7e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43442867ae5e65c975a9c3d0d3f954ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a213ebec34a85f2964a84ec2fb99c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4fd82e2046f4f09fea8fe026c5f78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c9b17173adda1a52614151dd84df4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bc7f6a040d56c439fba33d0b345b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91462bc38cbec0ed7849602235b6e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3723272541698d1e138ae0e8601bbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b63cf26149e69644f6f1e8036cbafd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899f29679c369bb33f6c1599a76f469121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030e6fe7f14c4dc01db3d6db5b86d54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a414a0eef2d57742978d97f0b66fc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8fb7a5b4715e9d02031396da28764124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74c358621c2fad41a90b46d21ae4ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4432697d0bc54b70110f08f3ecc2377126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e04f850a08b0c673eef31c69e4d466127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb6fa7608f24a097a1bf45da6dc62a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39307a32c82fdd093c3298908562029a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c659c2a24739a4ad73b0a118bbd60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20001428d32e63e9aaf31570331e64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516e6ef148e57a11888394b7fb7aaaf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f05c84353d18b58d64a71659281b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76362eb2ef4e0e9f3c37ed8238f7f70d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900ecc209172efd096071e91b54ced7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089c3a388cf9dc1c9bf3d6c8ebbb036136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf6b44821610ef192c1dcd891685b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d25b20cfb623ed85cd29f5ea456868138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00505f018abbac9eb410f4afdc885e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ada39c9285a7bd5ac1e43280c444e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4aa034ec0f3ce0d4bfb5eac549e68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b871f0f39f94c9f580b32003fdbd06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f82bba556873247b2f36e3613deb0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf00f730664addb8d4abb3acb91b468144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb4788d40c0baf8fb1d44698270336145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320118b36477b0c2c381c6939607e91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdb87995cf5209dcca4ec691037c69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac103b6c5e3a22acea6a9ae157c1340148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4a0cd64751d86d93f5d9790490b1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88908c35ce8dd2b249073941f1fded150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4b1cd3ea62437cec8e475500b01b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecc36682058c6f4c5b61cd2d7a749d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335545a29a1e9bfe0a5e7885b43c16ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275470a3692a5b67008c774d76967f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38332a49efaf986e05061dd2366b6ff7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f751a81a28424eb1c02de219b36426156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0961c9515b8d79465a6a8e4b87f75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3909944489a1c824d6825e788593d3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a89664ef94f8615daadea642b4cae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef1449ac96ab79ceb7d8e8e7f68d9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebf1ab30510e3ed3f2705523db8818161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81650f069909c0ea94828fc836abfa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9cae999c36cf99a2a06bd6b7b013e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b04ed6ad17783fc3495466413a6c3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985320daa0c8532599acaaf207e3d44165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f64df1f85739cb1a2e37c5ee612c98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bf76c997c23eefd7e3457062002b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d80ddd798633fb9f8ea48b7e17b5aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e11aa557ddd9f9bb90118d65ecb39b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d80d0340cd5b6a3abc54576a9be029170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a2af4e42a330e3fb007d7b047623a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e104dfadddef22da9f4f4e83f789c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09daa48ecf347c48c290565eef6803c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd879f63cfc0cdf0a1933aca836bc47e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d26c958b8758e0912b64efc2410a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822d5882234979d2342d5fbe227fb77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef14bef233cb110fc87c9ef62e7aa9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77421e3ba992be3cdb076e315e623c08178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62968c6d39b285e1fa2a7bf06427800e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16465de99b4e26de31721c69bc8a0776180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d8104b8fd5d95bafec31d78cc9f93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455de1fa36f507eb0213f6b32f73e63a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e525de2e1129b6f647d1ff3797bc12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54221bbac6b404191e198b19cdb7032184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5fd21fee1efaaa318879940429035185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffb1b80722c0cc4e6766f696bb99a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c9012df782e24d06b73507be5e638187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791c9ef9e66c1381c8df7a1b4d5ff8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4ef53b19837876203ae18d27a92f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123160e50890dda2c5df0f6c26a04c4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e718bc5c8b0fd85c38923a2b12b0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9adcdc462c7aeee4224de27ea3d5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489092ac472800241475da5dfa37b9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e28c7e6f0f97a65f3dfeb31ad310b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b837f8466073d4cfb62efe3263d4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e1db95c833e1b49b2312b1c31ea51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ba440caa79cf77a7cab9489d23e2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6709cc07ba76eecfa3e52797feed20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67987b7109ee00c6309a32bcd708362199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d66e42f0f4055f4355bb4af29de12a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574271d7f7d64bf60cc607861d15866f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc122aa9f5d3509fd4445cef3330b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20e7ffef9a4e2fe0081cd8f0c9408203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138131a238ef0500105bf8d0156cde4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5848c7f45ccefd00b2c9ff2107c00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1daedd8392d03d2f60a17008586d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42203dacd28634925b14db2cdbc7372f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc49c15ea578959be8f10ec3cededf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda85cbb8321ed44088e239fffe5cfb0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19b3cd6f937298b1b69738a5615412210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293f0aa2367dccd19222b1c85e77c20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332e820a40a3235abe06ad3dc3462e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70591a6eccf63e43ea586fb2b135246c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b722e23cc58a80969aaf7c16b60137214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032c650e24cfba604b6c2408d64001f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb93e5d2a5d1a10b928a5001a0c784216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8508dd272a7bad0318b74150b816afb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7478edd2e8fb8af7e7305ea0362d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bd0e46acbc75c84cf37e2c71d27ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e00e6170750a9505d4f70f431adc9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846a7b7a8fff7b12ccaeb0ec456a690221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773f5ca50b9b58358fa21cb085a6f4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481fced6a3da18a16ee7d07b17a359b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2782f74e1927a7bd86c85ee4aa08fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e90b78de21772f1101b8e93fd33971225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841903b2687a2195ef1049cda0666a5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061fe015851df990f2de4e74c93cf6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf6acbf0f91fddbf89fa26ac9a91fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee6be280647b582242be476af4e7ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e4aa3a17efec285eae051c4e8486d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c31ad1b311e6d4817d329c851c2c07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfccded1f3ac2957431876595ad4ace232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee17f80e42aa24a9ed7b9ce90a8c5c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02b2cba184275fd6961e4b3c019b32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73302550f79c89f3ce0454d296bcbcb3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b793fbc33a3f32f610fd049e0104c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefedf576f49124995220206279a3bbd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd3c6ca888c009497adc5fb6dfd33a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ce227eba1df1dd38d3d2796d2cf2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675952bf13f4a603855b5bc414346415240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff998a915d791485471ccc0c7525aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb722a67850a44b52f003485022a996242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72324c3630354a7bf728dfa75df8eaf0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823caa7819c2d4f489ff03fe601562f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be75d8139581f9c2d7e4b327d999d6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483d4993d97e813e9f5dead70c6f4bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d4584f8270339922e16172f0eef66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06220d162fa57d143b9f4240d91ae555248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b98c77dd5527f33b03b1dcabf6777249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c1568403cc1a63ddcef9b035480d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15d8c0685c568530b82ba8e7b425da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439d6c99297edcbb3fbb9831ecb7360252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6233bdfef5cc459f6274bb8acdb72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108be34d754630e38abad11fd9eba81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76936d9575c4aa45885a951062c956db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190bed6ae6b8a59db5da17535e9bf34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f613531cd7971ec9b7711b8b6c834df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c874afce75437e6196fecb00f02b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd1f5f7fa157ef0aed26d438105ba8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117dc776821e32b1c04023274f919eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de14be09cb5f802aba694fba726cbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd8f08218997450d44dad2710b493b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3e45423925e35c7cbb1866641e0ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b306be096e08e30c194e1215d6689264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaab409c5dfd3659471bf52c2cfcb88265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9698cd8f20fabd1583398fb46ee00266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e2beef28b64ee9f0df121fabda2c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91787a6d6c4886b08cb15eccfcb00106268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd53f1ac53d71acd56cceebda954c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee63012d53e4846e3909d82b4e80816270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d64f7518fc10c243de616812431500271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426f6bd478fbe431fa6df23e1963d0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d069b602cad44866c95e3a2adb44f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecae4a84d9b7ecae035d610253e905274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb36d73c59efac1973cfbf1f97bacd3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3887f83d20a843231de378ec7d30aec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698362ca55f09bc60aa62bd3dc5dde0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a49f5eb1cc74d50e98c1a90f88dc2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93f0908e3931e1fd061479f5e6ccc8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff37b8d4d8e0ecc0b009d50975fd094280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b771daaddf613660d56f850338dfb4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56482c3082a65e5d1ceed40cdae828a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad86fa9aafae6e0de7449fc538e0aa7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca230bc52d6431fcfd84c3e594d795e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f8b7f04960a6c62cabeb27c1ad730285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c914f7d723ad42f63fdf4db7469edb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048c6758e73ea5c42bcb34842d18ae9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d81aaaac5b1c71a3eb7528b506cdbc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ca88720e1cd648d24833c5952764a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e4af8e550c420600e301fcdf50288290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290afa86e7c521ed12fb39067a3d1fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342e18b7bbce61f54c6cbe898b6e48c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901cf5b4a93e690811429470b0033bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c716724151de68867d4b8ca330680b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b16e3ce82fa2e85d508dc659afe2dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d33c7ab1acc8fd103dfbd10a83fcdb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa0f14cdf890b18da3912bd908df3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad2ab7e3932b6beae1de19017b7156298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d1b713e891771d6b1c8f026d2eb3e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c052dd5b7fca0fcc97f000c64cfbc05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927d35478e16b2242b13faf5b12b507301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dd62c99de7a17c76a22db5596a91b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b568df2d384e0601f8b90dca90e75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984b8c6b913b2ed5192bbda760f59f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76a157d3502219693ad29fef11c8a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2534f988b1c6ddf2f7a3ae10696d70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b6bd157a27e1af6743581f6c17872307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be04880db047ad2a1cf1f46b9ad40fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75454b4a62c2526d259e03cf4b28a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf65024210fe41ab34b141c2cb98162310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6e15a77f847ced6ed917a5c763f17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85274849ac070083399e208e973c0a83312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2f050fbf54c710cc39819368f7364313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae98eedde6c0aab04b1548fd3abc28314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a45bde60820cf1dae4f550fae43f39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3885a354bc09d158e2d2e5c946a92e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48115ff0e7eb69ab7ce530384743ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8383b94a87249ac142ba57d5cf87d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde01668fe97716ec84ab0e93dd84fd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae9e761896176d597bfdb7acb0118a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a936b85d788d69aec6e2f1c4fdee66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b247406f0dc1c4c6eaf427d4bf867322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c0b78cb917595d31051804be16c83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e3d84246371d41c5e6f80e37bd659324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0aab2f3b636325907052cba1d5d94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af90216ae6679cc0780237949e77fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb48269de301a4ef59d1d3b00ff5ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e8762c8ce32adb0238c4810fcf619328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e14ccdfa36ee88d424493632c74296329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa9e32b1e2e998883125fc43a735a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60591b305dee0249b3690792d4a72a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4fb9e35cc1599c02e90823e419c40332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229dcf540ff7e328dca1b53515b8af9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719a094fe958f1733b71b4830a87ecd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec24d77da6a7311d97402826e02ab4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed63b5ad9c5ebbe305fb6a02bdee6bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299d702556a4e5aa6f645c3d2746209337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8606437db5f1ae6ed14662af7e4659338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f6fd9da5d70d7b1a06ea86ef8e6ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07069ceb4af63cadc4b18720f12bb9cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded76a92c183ca951049e5658c4fcab6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692494a3a4e60c5c4e8f7acef3b5ddd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b5478e061d477f27ed937b25acfc1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6af3303f21a9cad270ba3c1863338344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f392dfc48d3c5a4807c3d02c4d800345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525996d2c87df64c08cc4af730232dd4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f92c06d76d8aa4b382664bc4f9c5f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889c431aaf9f39ce7674387d6060333348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2428c41113007746550de9b113f4fe9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367de1ed3ab4b02842d609c3ca2934c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95bdd6628d6841d4d017bddbf4e965351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dbf0d130a05beb9da8f822b0b4d1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706a61f8cdff0a689334b7fbbb98e6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446736e1cb82a7a09234f51437056ed3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001c237fb1e0da1b3355bde886224a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f1a5b726d05e0eb530f6e90618893356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c75cd7dbabb6d02b2b5e948d16979b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196edb1b2bfd12814a145fc3f7dd42b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f06dda6b1129e1ebc4f413deb6ca6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6230bc5971e85412eece96d4a9b2cc2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39535724e3e540cf071c685249b95c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4d08adfe758be58c34fc643862410362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47dcd36a55d06ac73a7ff19fb7c4d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dccd14bb71380be05b26ce15bcccf1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9c369d853b0f2786018c97cae4319365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabc35e24c6d3ca5f39b37ca9013fb6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f3d18a58e427b02be3460fb2d8b28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406ebdf193e605421a1127bb01aba48368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81d3db4355091147f1aafd27e3d14a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310a322e80ecedffedebdf913d84386370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90087ada13101f35be5bfeeb2b2fec64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93beca41ed6e1a2cd6d8e19f6869577372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f0becfa4cdad1248655258312a6ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aae1b090e6129dfcb34fe57846b9ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4cb2b16ab116575664785d2ee3d2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804a8aa4b435a334a4bdabda99bd398376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c87f00c48e22542209e675b516127377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11596f0f7eae3e83c9f9a9c401a2f8f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee5fba268af6d0d353a8bc6002c065379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03ae4cf7e2658401955dab54356ddd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d302490daf4ff912aa37d83ea4d2f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe681da874e0e6e1c9d2ec63c1c642a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861b80a23a116a937a782ba5ec2bb08383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767aa9d2d93283c94c1fc6f93bb5929384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d729188e1890016af12d3e32f791a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d8e0e52ed3843264003d162486b06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9e07128834062a8a72bd6ad302290387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba41605c42d221afb5f67cc212f707388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91790c9fb031e7a64965837542b6f2c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ded3b01e80d0f381cafd7aa3cd64f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54294a65dbcb65b935b70659b4cf41ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67405de26fbaa39b66fba15db3964e91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17bab9abd5baabffc55887403e44e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8f19b92375933781e94220fd7c413394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89922815d579f279123c0e1b3d8922395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68721bdcf4acf178186e5a0ed810ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c41aeb7b13704592dd6add1a854c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539cb92131558775fc8af56a5ec64e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a521cf8182cdd5d8c6e70ff645d4a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbda53d3082c79ef0c0865edf609005400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385f68b7f2f5daf9c3e71dddd0f3672401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefd7bd1b13ac912ea64a1707ac47ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030342f29633090526b06b6de891b930403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc554d10e5734eac4443eacb2e49100d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a2a5e65bffe43e271e75087a2542a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d3f03e480dfcddd0875f143e4d22f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ce8b4ff7830e83db52baee89ae248407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30e9b671c9c9f61c75ea189f4acc66408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea2d7888ecccd6596752bba3484451409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa1494c1035e8838839b39882114ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7488a33523d874150af491d4a1eaa8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b154e97c2d0ba592642e4476be109a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696801ac8697ba428c958e438ca19e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3a11dafd6e90cd8396bd9bf4342cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44b5c3780a7863d0a04007d5c69dee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85030eda3b98b4a1be38d9bf14a08526416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74108b6e6e73c6fc6b8b57b5cf068721417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25868ef3b0a53049efc305d7e728d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b7dcc12dbd87feaed597211d53c7c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301625688dfcfeba5f20a8322d9263fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868b4a1b0996021536fb910e582cc3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfd8ca2cae3bb58b0ddc1de863e2c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733f673ce14c7730a0bcaac7210d0a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7944c36523b4150f1400ecf1264b4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd5f9012f193cc60386985cfd76cf1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a899da17360a09d0fec4bbcb433b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc058955f2297a345ddbfcaa6b8c93f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cf6f4f3b9122738fdbc2994ab1f33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8a2d92b5fad5cffaa8bc03ef41eee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb6da1aedabdd491cf3678800bf087430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c57b83f380863bbcf3fefcab331d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4473b14d7e7b15be29cc30d7f368cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22fa9218f21035aa8db67b4707bb7b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c470559d882ca1bcf917dc356b0c7b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e81272e3f51e944e3bb107b64a9ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108460565b885e88179d533290ba0e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c1da5219065e5238d7ad7b6b27096437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61a9d8c53e51fb81141de91a1a403a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2c9d37f8b1553b93aaf9add6ae109439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349e6fbe69b1d9ebf882466a82ee5e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386508c1d5f85919afae5fbec34f15a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71f9eaa664bf165e9cd1c98d01451f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8c360f05d208bc90bb9e79301d266443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c32c177bb783a031d926a434e18ecb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489fa4bb748b5e9599c1f93b552a23d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3034120626a203a979f7249c903e07f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f672f69848816f9641118a7145dc93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b55aca55c8f10ad837f5ce8aa42591448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b0ec5cf042609635ef5de06b1271e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92674c33a745b88b5fd1dcaceb3e4c14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c460218d0a829f0ca18c4436524e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc533d8fde7c65c88057f1305c48cb4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf01891ebbe2d942a33522259b32d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49a49dcaa45110be70831d4c0e69c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcfe6767e623e3ae945105e8c1473b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724e766ae10cc06d90d34855825f4e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52788e684eb007528df440b8609853be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3682c11f56617bff392d41fb06e72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6bfdffc8620f1f6a21bde77f7a6e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de804d0162f908515542e05d5ad792b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f991a82ba1aad91e323afb33bee43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0388a84243ef51a76d1b5a1d6ae118462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1c3d67138958d7693cd33844e1f83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bfcca7ada50f1c67c73af8d9688de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c475eff93e733ba9f4059a16856c56f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f91e094b91b58cc64b962620bdc7a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c08a847f121cd120e40340894ea9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97855c04f7784b6a49c9655f040e257e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045884b0d26aa0302141a01d0a57bac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69fb5d07bd7c1bb9f9a006dd855cf9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26d5c38182ae26ddb41a3e19da2502471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d920488d15f05420b6aec7c67036132472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a5d1155055bcafcebebf7271b9446473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b875aef2961cbb3861466e693b5ad6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfa7e8a97e2ab66b49eca346ed2938475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b7d7eb9838b4f96bc1253c15de14b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68e6301a403eb25eb4a042f39b29a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ba9a19cd72a57af70766ae9aedce6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e0f0956346da5fb04b767c0c91771479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf154aba7694516552ae38c6bbbfe7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e2876d7b4836f8309b8e7f2e25d4b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78de110a0edcd76940fd6dbc1e9a0ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf7fdfc2c8c8ca3b9fbe16b6709c4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c951ae564c3e3544e187d5cbc495b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da574b79234168392207e51e69de20dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5ecc1518644b8f783fb41b25f8c08486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a655e81f4fa92199ba727afcc059aed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ad6463bb98aa9e88fad6abca3800f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb81e1bb99b05e785e2a9bef17cc5da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2480c9d6a89dd16a9f235b84af9a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8227e3ee805724c8e86d244b888a13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b880b06bbb74f319afed6c29bdab134492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c748621d119bc7988e583c9a55e9611493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afaee1ccf46f94fe8bf823b9b6f4c12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92bf5287b478ddfbd0544f52118d7c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44637fb5620163c9f54381a5307dee1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f13a34d19b59a17f77d7960cd7392497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639621590a7b4344abbaff08b2a3f3cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f12bb8dd451e546f9c0a314a74aee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dd614ce4999d4cc2f87846d106771500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83c2e0c18ee8bd99e70a128e0fce8a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a5400c19363ec3b6755c3d0558c28502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f233be51b6df01de20fda4d0ed4b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061ec799c167d1a6a9cf6e70ebfe2a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe55fe70451bff4259eca124dbe575505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cde996dd219e65c334867831280bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a41ccb350b2c8ea7927e8493201f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89c8bb3e712e98189e957f9bce5325508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d1034ba3554d9be3097875a84c327509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e513c440f29812659f66c67d56732510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606342e452bddcc555cdfb44d3e53cd5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6153cca3c6408559d2f6ae9fcff0e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1e5298fd2e2487cff238188489ee9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413ee6879370a97eeac69deef67ef95514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e093de4e6f0a3edebe433ff9a6b123515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f9253f017b956d3df1ffe4219193d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c911bac6407d7bf1fce70da56c866517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d04eec92897d48bc2942004aa5f99b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b56415b98a72532e8a6b5f10bc5aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628de4033729747b6c59011f15c1d752520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adff7db72300284ff81ed8933976041521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f816a45616ce2aa719bf2988e645494522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d41b2a57167cbf23f3fb914a550c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75343c7a743884707b15562be6fc68524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607356861f930f50e946d84ebdc62edf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2199b2bb49a8401eb01b2b1e332536526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f7ad14b7a89f292b063c5ad022f9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b8566c842e8e785c3c7b5f27d2892528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520607bff1f7c34e8769f0b12180122f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ec7dfae90c443d049b07565de4d25530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7b8e7a8889371d26ea2f3afc55b6b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ef89c4e7c2efc3522eb8df5b10ece532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503d847c95912269b222b89ca99b68e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642f73620477390c5e5ce07280aa29f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296dea73d0e4757ab9ac486910161fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724194884ad6ae91e76fad70809e1692536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ce3115b415580c0f95db2094ba938537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975e41cacd30114219741c1b77fc5e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8541e9af05c84ab7af6efa082af36f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b229dc57f18221f1dec4c263c40a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704947553211d9b60c2d78517ec0a77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5781fea18054485cc8efedd78997ed1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d72f051c677e659808b6c3db89dcf6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fefc46a9de9ba1daeaf3e0dc9edba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136b1f5e389017bc683a97011df3872545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25d898cf445d605c9fe9cd5ab872eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19b812b6492b5830c87ff15334f429547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e024c2c189d7d6f1e4b399ba7e886548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4bfc14998fcc802849effea424cde549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fd54fc3264d281bab7420289273af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0dd58fd7bf333fe393d66d966b8ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419405edff2b3c2e39877ab1daad02b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67b491507c5102f8adfaf28fbce5eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87039e9390912640a796b65686b73da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8e8d13a31c229fa1557e7f8805a5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de04dfd2de30b43c44f74cac0778c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0086e70e087bfadad7c8402ad2c83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06b27ef7b3d6b2a02eef4388af245b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1587572558548c3baf487514bfdd298559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac21de407111cb12c33043f4f4096fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c153514398694335ab23291c3d2df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab768c70e39f8cf21551073ae76f064d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea892842a6be0242553ceda8b506503b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ceabda4e742ab7e1062e2482ee1c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663c7a58d8449a09a9ebf524dbf7646565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c6ef558b483f77e659953d4a91fb1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6247fdea2d42c2fe638f408519e488567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b6eca246469dca1e41b5cc2afc95d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcc4234e7b45bdc4231b4c480c1d90569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf9326675548c1a2b4d8b860caf436570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e26b8af4c625a8dca3e09f4f993c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd7cfbc1683a7d378656e2d3a9c633572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80358469d18863ee6f33603cab501abb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b067edea43787f8651866b292446f9a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f020e2afaf385a16af58745a46ca6a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fb2a6826831e211cba8f270bb555a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d5c2d424ea5fe40388ac8fc2fd0d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8847d18490d7e7325a3826abb6e7d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270130baf68559706cec4c7bce79c95579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb405ea21c145ae9c15a7c7be90b22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9532af6aff76cd4d8f888df29ff90c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755d218fc8f608183a7c3267c9a0630582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697b7762b2b98a8253883235a502c83583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430021e4538d958e2b606f5153417ce5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87e913b18d8dbe145faa413714272a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71c7008eda893e933d0f6bd7c1bfc4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4fc590fc96a017d3df7880c6fdfe3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1275019b4113dd0955d1bd3cb44eb9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a24dfbab37a3b4b8ecabf3407a5866589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec3f26cd37fa8279a53659e4a11c0b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a877d5593e8823f51353c5b109d386591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4ee74e350cc0b6d243244155d68d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644e9ef3f85d495361970a9e144fcfb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca5783a8adb5f22af15a785afa158c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f929149a66b673954cc402928209d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd1e4fb29e024db36385fbdc8a4bc0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac561585edb962219c95d5bf854624d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71190ec92c4a71e70a2db24f400144f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b92be734399aada146c632560e470c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0187bd62fc8090b6593d976a681e25c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9772b788730bd3c1fc201767a9264601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c40db50b8c39ef2afddb05c75e534602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dcc625a967e9da20fc583b84dbf03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40b30e7d724a9c33b43968369d7b77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcb2c653d0408adfa44ba4a8635011605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfde9057d4fbfa6047d571889b22f9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a05c7ee5c43ea6234aa8a9f3bb87f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238371427a2b9a2ccca9d017a9d1ed48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f1db0fcff8825572c316c715f901b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d48f78395a4ef406ad78f69814c7b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc28034d34416356dae96c46c62d993611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666aee36ede0458cb615fa610d1caa05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7da8644225901073b7c39f254588b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec4b95e12dc5dd4ba736ae18e129e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f5bcaa09da16ac9621a958ec2be17615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3ec518e142d3f2ab986353400eea4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae2aed66b9a048850d933225da682a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e88e4c5f45b51a23ed8900a22e3553618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0394f7b982215c0a1a71cc1e1c177619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9958087975dec90bf33bcb05f291a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b030967b01b17274712c93444f9442d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9852b9e1caae7f9fe1609e8a9fa92b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0f2af07e90d6c7993a6a6387fe536623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5334d053cc4a1b3ffdbd240aed03ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221b9f2be9315c33d2afffb47edb3b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c46dcb904221390f81ead2ee404c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dda5d875eb3e786b49697df953b2f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e077b80b6fbd32121384e7d4efb09e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250a19f78e203697f00bc9666ea095c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be784b9e7dd6c416ec46dbc48031ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e3ca6dfed299ea12d6e8e607cf6a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcc0c0d6fedfe415b76c123a91a16b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b97fafa1edc7833e12f9fa12d3efd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7caf9120b5fd4d0cd0427c40fc08bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b8dfa9bcbdd0c4c2d599e6642efad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c8393866c0c46409f24c1a64ef2be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf970ad16a62f5cfe959554c005fcff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b2bbafc124d5ef355a835660caaec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0619a4076bd57f324a28e2ad84e1a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a690c9a023e191e6c3177e58ec39d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e3a45a804dd0c5cc3095eac9181b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f4eaf75905bd38ee0e72fc1b69627642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebcedf953eeebc79ec507dbddf0cb4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e2d6d73d9b05d0172d130517f5fa9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9bd80b5aecc8834ee930d3a3f1b65645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b9bec0f7b4b7c330e52735dcdf560646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b637f381591fece76bc193a3ec587647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db034c006ffa76018218a5a8019ae01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fe27776e4d4d58adbc5f20c33a9f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff4a4fc78176db7d22f53c64f983e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa630e7647796632c765ff6b967cba3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232d01eb316e3786e8427703b036eec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696566c8412cbbb4f7fbc6dd6b548244653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519a719b623d143a53ac265e40cc268654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f443e7f2958112a1fa1eddc7fc8fae0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea64636754f662cc5814b51ddc4d37656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84db85bfec920753916674e83444acf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695cf2e1641bd8a8981a658fc6c5635658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad4cafdf503089c6d45b13c58c6b2c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ecd7992c71565ea6a5b3d9c87a125660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6e9d7edb78757b5d6d527bdc62a62661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fe76090ff429c45e7dadb10194929662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e91bf64fcff2c1284d54f0778e985663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f15d3f8ae6cadf84f77daccc736800664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e3203f198d90b203c25acc6992670665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d9e3c387c99f74612a2d8a5d7057f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6472ec6b1f833b652f32297e83e6a4e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257ccf97226eb241b91b12673a9745f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4fa7ffb46dada49fc3b03f68ab395669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff93f1903450828e9b8eb38f4a5e91c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afd9a5380301bff7a47117d746c22d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f313ae2a69a95b6e606fa9adcfa0fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf191ca04518f0545605ce9ed44bf0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cff0a5a5fb9566110c19f2dd81643e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a617d92800668be94b613f77981996675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48a1ec4dd7815c845633cde2efa1c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49c317aa08e2fccd5826582f008ebe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cbe8ea916d478d5d921c3c8a0a55e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db77465f2a659570f6a3bb8e88cf11a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39b5ff9b7ea9034b9444be1ced556c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ac3c1cd5d71ff8c36edebd02bb4e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ae93798dc6c0010b3299a016953c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91ae4e699415e7daab6e6d239097a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cee777f2a75701efb6e76856759f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92a820f36361b57d941d4379cb1b76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d674737710a920f8b39cb3f4469ecdc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4478e376815116842c4523088626c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae449ee593013220409143a92d869f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3059a879fe3a8054d5cff512be98231689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b0b308f3f4077eeae4d3b7b95ca76690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c306671111bc307343e641b24603e7c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bd0c076eb308a798c143a931d0256692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57400438de757892aa3b29ace75bb895693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7d44e94e5d24fbef649c839518f2a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ba0e4f8910713fbccb3160939a086695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01166783b07dd16a7606c0094bbed8a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0bde001e3b364b8f02436f82d6e20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18482aa11c5e42d88bd26355c0d7ec04698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098890426bd743ce5b5717cc8cb3237699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a657cfe4e739f6e06ec4a7e7cbf07f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2de6a2ae0b40f8b13c2b1dd7df3bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadab2567f4b4cec8bbba454a64320f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1659b283d6c2b94dd27e7bf7ae34b06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d5945be581838838ccb3aa5991e69704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a926217f6a03acae22b542b3d08d4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80c1d89224489bb4f70c072ca74788706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7efb6945ce8c5490c20de953f8f77707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d488eebf4cf54dd452e62e55a60e01708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedf5f03b36accf041e8565676d72f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14685780bfcc2a3a555c175d9a4693e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f065daf1c1bde443d9715b80774bef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8add9d7eb3752e4f04f3ab988f7a367712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51a1edc0e032a95543cf76b7b13216713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3e05a98858c93e6f7d41ce8667cba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec82c73ab38028a9f94a234d73f684715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3577e7c8376bda752efb3278a0067716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d6c08ddbf2a3affa9bf7704c0e5b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3b68a1075a56cc155b8a85190c15a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddab6c16ef1a15942bbd6908b083d81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36181e60538185c79f7b580397e4a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58463a29e83c79e8cff00f7873fcea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82916d3198cfcddd75ab5d11abb5dcb3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee605155c5d378f4eb8100e3c8c15a3c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31dd33d746de663b7ac81845a3db58724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71a4b61af8a0f4646d44eb7a3a2082725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81b33f9e3a1c036126a01fbbf0dbb6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a444ba0c13cc3c48a0ff0ebeccc3d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491621a3b0a6ea3a3d65e6141b6b832a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c02d29782c33a33ddb77044425a31a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf05bdce8a9e739e4d940c0a4d12886730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bda97637b590bafd1863ed2a839c4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf808630886643e08ca057ac230e33ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006263dc64ed14398d8a22572e51bc1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba12ef3db04c558d8467024306ad2a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64cbe20738ce602d500e894bc820bb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d24eabdb0c1fa4e89de8c6722b3c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea7de9729cd334fcc0f32d18953f6f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262216540f782378678bf083e4b4d3a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627ffe91a0bcf1bb27d0bec7967adc8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41da933949a5d24f041fe97060093a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e553622b4c953ed51d85f658dc9882f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d499e975ce9f0f61544a3d1e4dcd945742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c98fccbd92c694339e5401b27ac46743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076716fd3575e0e39571cd70a44cde6d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212188bbb23bdbe34fc0efc7b5b211a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c64c727639ded18586e1222a3b4f59746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c3dfc5b168fa22b74f2e598643e64747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6898da11693a96eec931518a9150c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56118288b62dea3f62598e0e20eac196749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948afc28cde81eed9cd4bfc4a7eddb2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc4afd5423fb8821cf09067e245965751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01967b9e8c2126de7146534b3086efe0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea37a2afb9112e10b696b5408db51a7753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>