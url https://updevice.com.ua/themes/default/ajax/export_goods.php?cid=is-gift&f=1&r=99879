--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574525cb0f696e9c599565d0320ae5961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fce015dcb374f61d0ff50f1979c992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474af497fca4b7184081db3209d89fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef36bfa5f17554327add423c6de90b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadf574330e0d011f90dacddb0f53495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69f6ba526263183c7828e6537aecc46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c377b0971c5be401ab44b7de9103b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1617c6a1a99d1dc28427406eb1ebd7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cf7bb49f5c58842099c9b583639ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3dc43653828844ab4dac69a7d2d6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e926d39b4958f0a84bf15c4a2745dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2e668c4aaa1a4a2b7684780bdfedd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481007a9e4f43ad6806cde074902860d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f0aafa6e9122936053a06e3424cca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c469f546de5a0c35767b29e10e8a4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c31ae6833aa62bb4c37167de7af2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d5fb954db84710131c0ad676b172117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd43384e31ddf7d2eeedd10e30c5d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe72619521572def0eb9ce47972c4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0540061e10d37024407bf7e72790de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bc0d36f920071ae42f6c6029cb45f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc260e70db1280eccb1c77ab624f27722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137a440d17020fad5378724a65afa2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788a4d3ee2f8f010fe5be452ed76f3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc889f5f24afd4248372da25bb0bc2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974626016296f2d871de6f7c7b5785f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c59ae610c365c723bb573ba1170bc027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea5b955809be1f9829c57b643c87d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a88df7c2919ccc8002c943f359fbc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f11b78b35b050e5f3e4455209850c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a2f552cb99b21110deb478576100731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cab5371b025620507bd01289531ff932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a621c391bf4c131091475f1aae8cdd233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52668bb98ca4e592bf29856f7342b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaa24a416824efb5c71cacf060a64035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6c1593e516b722c523776a041958f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d456cb79fbbcb2468316fc458b04d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e3984b1e6eef9649e85ba4e1960e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a42a356cc07bc37bb15d2210ee6ca239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96c3ed2025aa586e1110156025f9ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a32bb60ad938978c1422e4dd610d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86c220f801ca4c976792d87c36b20042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8afbdee2696039cda09e778c1925643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30ddb2a4aaf99bab240bd056f3294144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ec27e6ad0cc0a40938faf43e3593045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbe4f340387964e3c89827729a8d9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46142518b57435a196e8364bf19ac27a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810cfd05f6da621796e7cc4c8eef9f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f4067231428b7db1226b8324ff2c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87307db51735f032ede5a41cbee94f0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fcce104b12befd8c16ae3e088b2c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fb876133ceacbf5e3ed3f78cc0da752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38251c452cdf0f4ad1e5c1051cf31153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a94c880e7b96667eb11ddbc61ac9ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502d301175f29d3a9cc8655286b4c0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6632563eb99c78311d105fdc8a730756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249ed8ed4ae2ad5dd26123b2977568257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93db701910b67ceb453706bc580a53358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4832e4ed95aa347b037a7c944162e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eab493837f5956b794de16ff0c366560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f51dc4580ac457a8b0cb8037b08ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea23cdb7c7bf46a23a45b4b4ccaf5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa7c9c9e19d0a5563e96991f021b7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a64d165ce1c65dd25eba1a8a56a22264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409ea7a650edd44e6f833e24be2c2e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6636c81d12ff248babf10200430bbc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5acf7b777ad9a081d90e83df8d77b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73c62d90d233e78a35696b3dabe58c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f2d614cf70d81aa345ced4addff2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264919221bc9219d2504de0127a3ce170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e433f2c5892feab00ec3988e7dd6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e122237ec1307186109d9ea2816f7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa6e43cbd5f3b62dc82e5244c7cc2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969c4c853f26e7428f8f1ed368e565374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25700d5324ac5eb8f560aa81245be6c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87f41390d7af4c7dd10ef1326d41b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb34647c00211bef8db33d964f9c6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a061289e00fc7069a86cf109f35ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b26fab04953482a2d13ad57adf89f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3c658f5322fee31b3a2557be5851380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f40d1bff0b9a6b83e51d6d0c9a8e3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4571d37a9ab463ade29aae3833a3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad47a93b039f3366bc3acdf204fe76083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d06d20e4dca77880b6ac195b5ad57884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad182c38fdd5761e852daabe48042e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2cd3d5f08605d12f33c8515ade68986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8440e8536977cc733fed7214faee487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42633a125680d32cdded67b96c83ff588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bb3de99db14746f13850dfc9c80a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdea8f9d5b6c528a8b532053a0c64e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae830d082a72b84e8663814279c30d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b29b039d7e8d4c9486c7c4049708092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c6885ad353f4053fead74d5f90e5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28f240f801368ee03e35c1d59926a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e93fb91506fc199e1eec928db8f30f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08951cd48bcc4749e70293eac5500e5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b36943646719019f20f93bffb6f9e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee1e749fb5f7896f0e025fccb0b22d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac8eb43a0bb5d6d1779c3df85d6e7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339bee64747afb65b6c9c9513c4efbb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67680c7bc5b3d3996a3e0d5844260cd6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6e0aa719eedaafb973ab854ee2b42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901fc06d7c74bcb0617e5128e44ecf5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec993764f113b0c35c7529d31be7aec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf588b8d57e8a67cfaa22bd4f47275e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bb2406638e6651a9bbd5ae59abbc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6251f1b62fa5d2c59f23ca69ac6b0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc015f00fd0c366805a7d9758ecd8a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44f074b4a90b4c9a66831e361791cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579af0495bfac06d20fcbe5a7fb5b280110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafcfce4a3b97c02ca5a4cefb7c8425111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ea92875197c50cae953e328aa452f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af6093a56ad94ccf639638eba7ecda113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a1ad10af5daa7a62d0e1c82d0fa10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81473a352ce578c0c0d176bb5a6030d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5718505d47b269509f6523f71b719116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda3252febf68ebc713e23ecdac2f43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ece152459ef65b98ba5e5e1060b7db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23553006842b548e164e354410a0c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b668b23b57e58e3cecf4016867d14db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebacf0c01b7ef7c4a302e92c34e011121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c0092ce208e4839df537557175746122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb419d9fabae15ec8c1b80d6bfdc02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d015eb6d42e203ca695b4ee4f9581124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b180292e4b1d6244b73615ae03e09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c226046c4821308db9ff01525c576126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd41072fce2a5089d4f2ee84ffea27b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc967cfa2c96217707376d95527cc65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be06e1987ea267ca71bb00c43884b0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03edfe771a34407676b19448cf60664130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749e1e985171d4e8d5f80d234d4cb10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dbf040f43fed9dfdff5274b0ebb8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3978e9c4f836a657d9cf881e92c62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bef4100dbb415edc99fdb21b11f732134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc0a3681c66eb9207c64360095d06a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b55179bc52ba8df50d4d385213226136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853205d6a46d937afc01372b6ce2a3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0e67bb06966ef9990fe4f95b369af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06489a4c36bd486f0234afd11bbeea92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fee2a14bd54920b91cda25fd6a56e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7ee9c10d810c57ed353acb60a6327141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79e00a09a31236a81f1f440931fbab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dec635621d2b94d6899eef0f23633d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e4d4770f54cef8a4b3570a998f9a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3a432644b965d8c075eb900823d9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a8915bdd7fd6a8cfd9495096c6b6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712e82db118e0b25138f570133dc736147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f4f044ce28b4976c4e6521eb2f518148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f552c70514a99ce422366b52b359a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee580a0734ea6208a713417c62eef96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949484c86e629da73811f6c95e77d6d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1c4ec3e7109d25d69072381f86255152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2893e254aa2a2ccc3dbd5e2158e26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b271ec76a774927da37e56f7894606154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002fc72fc85b7228c7b4ca52d173a2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac774c728cd5325e5aced4e9ddbcc6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb73ba1781750cf129b5f28953dcac0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8d20e2de03808ba132057f9c99251158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50524a6231e02c6e471eaa3e2337ab6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4685b3d272dfe4b4645bd3b8da11f6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f8a1cb9d98beef431955755d276c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0dc5bc44aa1f96db43df50fbae1e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77728c84f0e9dfdba64c5344d9a726163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e787942e18e007871eb839a57670fe1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725becc677cc59c155a7201be1a8036b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c125db433976963aff414d43fe2c8cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d657fa4926d9c32e453f085b1a433167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f18a70477e7292ea2b3b6f07c12a05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942e272342ae28b1d24533e3a9d2f89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83370390624f616783056c566121ed00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bedaebe0039e63b5ecf05d4dcfcfa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766657d757bf8de72e5dc1dc61aa698172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492103ace82d1acfdd8c33bce94569d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00b1879ba2b90ea7778d4705cb0f23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f2c988e53aae776dc9a09b22eda8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05329b7b56bb33b1a55c0f9585ab69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720aded7bd0b1560ad759c72aaf832b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72952a3a9f105b970416ae69aa25cf15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bc9fadad977afe21044208e7f6df3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25b38f58520dfa4c7c929fa6a89b83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fe59bd0f16df5510bce67fa1ab475181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69366aa667f600878cf57ed923607a8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608b84a92fe5842300464841aeb527c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703692b12c566e2836e8ee7cf0f0581184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03efbd55dd912eb9b6a4713d3ac12e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfd8ba6863c2202429267e2b0a02b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18fd31502ffd5a2840b22bf22be03b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cfd50d35692bfc353b8ac621c0ad2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa04ed895b15ab6dac690191740bdf3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b7a8e555b3a6e30df0f96bb071503190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66510efdbdfc1c0dddcf2aa7e1c69a7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00229b8aeb22b56427b5ba6fa78e6a5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbc86b237eaf09befcc8b24decc15e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e02c99e87855f2a8b2081e03836818194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb1d9d092aabfc8814d9c81b52bfba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01448237c02a0747a8d0ea07632ace44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab030b2681efc6529f0d1a648958f72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbeeda329aa35d073ee2c2957ff1f82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b5379b424d2e409e08e3d8181de97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d1ebf1ced947c644c675b6d600950200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcfdb9f884f0cd75557570a4ccb387201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd22f10a766aa0a7371145384cc836b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc67d7aac0213c7819e62853a6a495c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8837c70395996184307b1b9cd3ec31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39586f239a81f0dde5e99344f675de1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa8672c25d20f8fdd3946fb7a7637b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321c2932c9a627574de161c1b25a23d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e22f3b93acdd6d536677773c11037208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35f4cf28da10aeb1d65690749a9bd2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79b16db8703834811f7422508a1a75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375e21e74f1310c149be472fa5de56b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f08ab6a7afb97844f743034551021b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d70eecd0a2fb0750e5e24fb8d5b0b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271df266b5c0590834a57edabd868d1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c091dfae5315e86527223a60bb088215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fb6292b74c79500eebbbd9a0e3304216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87498d5f2b19d1fc5ca07660674fc752217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dc8f6e523764be497ecb952452e75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c8fa6b27abafd92c063c4eb90b95e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e5930d17811b47da815c8a8d378e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755032896df7de2fe87eeab140ee551c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6a466ba00f17b0b54919caaa0a4d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d909596c92634753d058dac4ac4523f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed336b3988ca5c498469e6ec2e9c45224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1280e0ce40578dfd26dba73734c497225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73432c42f4112763ce1811277ce747b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b128fdb5c8466e7f3a1cefb766b90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd828cbad3e9a0650fbbd5034c7d20f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbbcc3f12cc8f33715b2100e45bfc8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb2b3866db6aa448ecfdeaf9d9cb52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba6cec304e4117f771d09afa7c87f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a294c63bd7501fae6adf4f997079762232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110054f4a57d85a88b25b43133017aa0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc653dd6cd8be1b79c8382e6c467d617234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041fc3c0058ec88c6c79327dca31640235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10df2c1701017361e846eceeabc95f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec5f969fbf3f8a96eaf35cd26b870c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db60731c8f032c050ef670eefc7b99f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a065a3e3e415bf16e4e4a9850d141f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08730398af5fca39c09bd545b410d16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52a1f08585b2dad66aef3c09dc6685241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d126459f0da5cfb69ca03c4643819d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d38dd8ce23ff183d597646a93453e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b69145c5b72b22a3494d76f2d6b442244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe313c8fbe4fb71bfc5fe89b86a9776b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcf8af320eef2f65a160ed8536aa2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107180666cda1db9545cdee9c9e531f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f2d718e91de55e94cfcd6b16eb6fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b3f43009c43a10ce0424898e2ccf5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edda5c153fa07996cc320e922bc9e2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da43d62259b52805ea862633e84193251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa78879852360e913189f611543a2e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa85b4c1142712660a4179619c3db1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fdd60b4eecc65c980bbb81f714a28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c04f2a57928f2b57875428b46bdfb3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eadbaa879ea23d70243d58abb38e4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e218dd554da297a8cc5843378fbb1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a33b0d8ee2700263d180315e22ea43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e428b479a7e27e468d6ffe46aec730e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca05507a5ee93fc1c6b0d1a3511f266260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf52f4b7389ba4a28fae9e8e1f47b2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3e2352b588acde0f6220c74bd21f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117345c932c08f5e08bb5066117978e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7632065dd5fdd64e6705739eba3c12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf938401a16832ff8558d190feb07169265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ebbb03c4536b5021d336a4bd7e1d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cc4a3d8e9b209f9233fd24ca653a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f19f1a5cd34a8f5046fbac411dc07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ba3c4a0f96cfab3dae0368a9740c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3683ddc41b6d8987fff52d4044d46b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe424b8559bca82294f9515c331fdec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4204a387526adb61205f3c53d930a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46e6c8995e71a4e8c53fee7bfeb17b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac712bae2bf9180e491f552dcdf24c73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43b6db3eca184e64f103f6b554c016275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db865b1cef1a90a99038870ba79ff6e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793b8a1b455e1b50db4d4e505c35559277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682a3add9a17adcf996d3029c98b220278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807eb8aebce528b39bdece4cd8653709279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda162f9d28b9a8ba6341ce68621b5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b775325601897d46e4fcd818b5a8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee04c3b46e04642906592fe9c8ed8fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a386d83cde5868cc46f9532600407f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a0fa3e2081c16b1c342d11d5b6394284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eb428163dfe427d1dafcbae3be8b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502eed47b83e24ffa51dfcd8123b109286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d3b5fc20e900dc5d43762c5e168d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e84b1f7424230712dc8424c689b2e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb8ae9107f0a8ad85e5e35a2d5dae8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60068ac3817c6065bafa2ec69cab5ce8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cc14373ec5ba1493ab06f22804a7e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd3e73b79bc75ee5894e3e940251e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e556d666cb00a934358fa5ea2700c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9593393ebe4b65c1a465806fdf3d1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b7952bf7f632abf072a35a84265e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c565a2e76102b5e3497c36f2b56de1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187d8dc1949287088188d1e0b600404297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ba6492f9194f382c2cfc9ec26425b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599d8f842a0a25b71f01aadf0df9c28299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3888bed54f395c61ba5137fb7d1c5a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e07aad3fbb6bd9d203804ecb20ac88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49159a9fc4985f5c2a0c4ce57f0cdbc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225a9f959a81f531007667d93083250303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc732e358a42a21a26918b6fc5248f3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cd85e66da3ea64822ae5c359cd61e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea2597025fd347e162ddec60e632ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fccc2bcecb0f5e6fd741b4f11ac081307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016791b782a6b5033ec67de6c0384b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75c717b74bf64f553faaaedb89f18d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddb6917e87d94598871f709fb102e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b45b7462203c0a64cd4a67bf006775311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37263174d2443394c81d8fdc63b80c19312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe85d99714639a704f8e524413e66d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4bc78a515b0045f758e0c496ec681314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50044f534f6676bdba07eb8d00908e52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf5ebe0eec00b09401622eeb458a62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5f5d8688ae0f6ba43db49394d0777317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3ee0f249666f858663a538866c50c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36cf07778f5e505c5d609d0280657e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b570c6f2be16947925562e6cb01a25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726d0f6e720083104bca20b0eefbe13321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30ad2a6b8a3a2883f278c018772b58322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565a2b2cef8234d022d39357378c6a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721f2246532d6442a699cd4ed1ef90c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e26efa0f555efcd3afb1876695526325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f92ada683622b20f04cc8fde0c8d1c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d30bf039cf018d37028b49a3500969327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acea44a6560f5c15b732cbaec32322328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f39b0a671bbe93769bdc8b4e75d9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ad6aacf0dfa25758cc11ab30fd329330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390032bb733cc1da9a267cb79cd37602331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37112fbeccb19feb3ef30ad1ecd4660d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ec47e51f79ef2e9e022dddd71a9ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720b03fc8396d8a77d90d8e16416dde334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35095fa930c493a505fdd6f927cc2b74335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7de02addceb588427d67b8c22edcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df113a3ddf3e50ca46cfc120ec88ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b4294b74b9342fcf01f11bc0938bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d3a12ac6fd41951662690c3e50262339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32878511a99d01f8642fb204a758ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb42d5a4954dc0ef8d7a5a1665ab27e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04dfa056fde7a1f589859cb61d1443342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74436491e0ddd7da948fcca2eab4e636343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3d6c1e3f70d14af76d5c92ab34b80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23437ea79f876841cb71331607ef44fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fba277ba9cf2e502e9196c1e3515f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82511e7c7de3ef850bc7913a74e8a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463da3cb00cf0ad3808c91193e495c73348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53609f88fdf3c875e53de96997c063b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d337350f60c54280668e28d66890d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3cb7f56b4861b21fe7529e286c490351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781ae48a0accc82444db5bdf492ddb3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478eb99eca29aaeeee1096525eb0795353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf700287ea1c7a23be1d25ebbfaecbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d14840a9793abbeeeef0078e545bbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bbac89d5d84e3307f0141e872f375356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a2f99ceb510361ffce6bb37530333357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2cac1230376db1f3e86513bd05093358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f863fe78ebdc71c471081d81def98e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615d5f8eaeea9c5c4cad23df4456f29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1dc9afde0aed9e92f2cb1343d2520361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29114afae40901e7c4f208a863a81de1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc04b9a1c1abfc5348b5b392198c96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a94c8eaf8b82e80863f03fd98e780364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b10e14c4b82eb48c4d6d836ff102f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdeabb46249f2a7e8a890a7e5781f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dec18b6ce792575f896e65dc63af1a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad2fa34bdd03334c57439cbd8ee635368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec311a7110dd4838149dc83f619bae8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49be4a12e63383a48a6dd81c07d555370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcee60e7f9f9745d66fe801d770181371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc67f2721b02648356065f8f169ac8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c09b6cf562f2c6c97d6fc653a14432373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1dfe7ebe47faba072c7dd811acd33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0869cea2fa1887aabd7bf2bd2ffc822375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74fdbe543294af01b3394fdcaba103376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354976d5e311b656871ca1f2046851ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd57d7acabb8a773d363d20ab1a48eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac14887b5a0158d212816507f25364379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bce261e14e7a761fc6e676f61e625380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5143681efb8667af68a16198301bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5185238159a9699b2f7c7903b184bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949c24ee7f387fcc2b788e899195220383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb70c83900593df24848dda30838213384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cd2962565e7af7d505a0e578a9d75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e084443ddd612bbfecb0c77e24f505c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22fa901deb5fd7e1068493280ab364387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acf380394eac3c13cdb8d8162f0630388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794e85e9e4ce756ad4642e0265b1cc7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174c91a357519df33b7add9d77709a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8d1aa8fec49c14bede85fa490fadc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d19297cce7fb2aa50d3a803649d419392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b329522e043e7a469342d57b21f5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb89eb9913ac0924f67e40b9c92ba0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd05cda64743f151d4a4c2cae45fcdb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5767864ccbe88a305be2d76c3e72599396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501e0f5545ec3d952f58c0d6639ddd2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d7d6f28a3ae61aef3ede87e1b6f08398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642c6c345eb4e67ee428509a3f0b608399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64406629543e72dfc400e9acc963914b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12e9c12d04a20bf2bdf304311489c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb77030f7e38f621c2cb0666482b49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f729ea866d5bf62eea8f86310444c55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a87bb536c32e03afaf9049ecb0f9a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f1eb52edfe334414fcaa2fe487136405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4037094259314559512a0008723790406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ac602c151fa4a828b5ff0986a0b67407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e4748965c837253191449f90ca743408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c44aa6d0f3e47f4c92e45b485f565409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179558035a4ef055937ae4fbc2f20887410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d78c6e2805c4821c5f5c83d9a0ab93411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00546221b1015fa88e86b1101e98b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0156ef39e46025172800880fbbbbc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543cab1ad73dfc178a9de3b8316c52b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463a202a94f3237fa219efb62734e25415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54d00f448bd76e17474baf2cff8e95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9091b59eae6a7223255429798647436417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2fda43ea5da332de4b3368c4f6ed7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd7aaec353a254f1ecc1048c4c7048419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ee4c010d332e57533fd1c9dc70454420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cc1474977f7fedd89642d7edcdb9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ea7e026cebe94940dcda97884f647422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59e497d55a938bfbb58c243a093bc1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d315f153bad9b3c573405f92619104b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f1bddf324a7622b58696379d2fd15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29db6974366c9f75293d9d9ecf9c5c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de90ba4bf6382c09ecee7db5c0789ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318a9247a3da129de6624a0de5806a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b02a3224806d376cba28f0dadcc8d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f9cf631862dcb4e3f4d69a00d1f53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c319b60f688c8a1f2db8e3179211cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992786031106766af323392bfc85cdc9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fc352cc7d466bb0460bbe84af8f6e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49050ef20733edaa00eab7c1338f66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f80c531d9e3ebe854c811f48160fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553d867bf6b1c3a0d66824516f9fe3e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c59cf330f3b065744003f0b15faa21437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598545d617261c6ddef40e7835be0507438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccf3351d6df9185bee370a0daa3fe0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2cd873426378985ef6dfc5551b98a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35661a08e1e1354fa8a9a48a347e1d2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff87746074160e9338f2d0bd290b309442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd95a6487e6b1db28cdabbcc2df1dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866d057ce061c87f0a8b546764c878f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f83c6fdccf4936fdcb3405eec6f7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba97f121742826994bca9cd27d96c30446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db75a2c812198b269b5ed8e1f7743e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e7aa308c7072db7d501600ec3907a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1c5cddf20083118ba8f1d0a93e466449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34c9c8b56c727eaf788c1fbbee2505450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb717e47969cfaf77ad44d04ea96a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2e3ec89e78f92da4b94c181350cc9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09f996e279a643800d3129d296a622453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b65f8e25f2d68423d8d878cb4b396a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161243c49c6f3a8fd3aaeda7f604bcd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c77b9ef01febaf926fa5e094ba5ddb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13bd093d2c1fae3979bdcf32e55e75457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ca1cca2ee8954db72d3e1c6060d63458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59e1498d6d20903ccb9a2a71cbc2a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f8b14a0dad872e056d5bf7d10b7db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db155a8fe80b6041c9433141540ee3d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fa449ce8ffd1ddc32538df181a3ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4b1dc10d7355beb6dec3b2da6b579463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba65c23dcda453d7fe1f7699aafc5f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f74f9c674864db8b536c75d02ff797465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c635f3b5ef9fd2563c8c6fd68c8fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc465b3391568c7dc958a414636f18fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95463996259e1a2a7829e587399c0627468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2830991d2acfb890202abdf4c7a15c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669807ae9fca883321073adafc0e1ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea674e375e3c311061b18d7c86d90d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9307920af0c7182bd36c79196f3bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fdd036232c6c999361cd4acbaedd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56c98ba51a9330f889ec8b56c3693c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291d6b98709431021bf87315d3656f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7974e715a9942154293f117e408a55476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f861a47bd2f6bac8d049391f23527e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da417452f85de7eb026f0624b97838d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55472f496392d8aa42d5a79ac03b45b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff413e8fb2053719517dc61d3f626cfb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfff8340e3e69f827897b8c7dc17a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22d742587e6d6a81f5077fd4509ba6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056ae4b9e155789f59374d1b77e43f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eba30b32ff06098fb2e1868e2a9f49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cb991fd6da2a5365012857caba6a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471eb5cc79a30a778190ce91a10e906486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae88ae0c6ca1159cb2536d72145f459487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e9f67bc82cd91ae8c4eeede7eabe8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f483738c5445f309e6a92a124995b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8361243f88d9f0ff160871097bb21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea027fc696ea4c6cecb885adda0c68491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9e21d007ca036c20f3c7904f4d3c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cca158275a121875966d4df430fa03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eed2779ff0f46cac1c11e029c7454e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633dfabb42364449524236663e892f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fcbf8a62af09965062100b97c8589496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98d9d285d1062a99a3d5dd5cbb183c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868bf61a579119fb629756640110b00498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c13a01b504e13eb937532a48395ba2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3905dda9c1eb17624ea26a91accb036500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb144c8dc227c01fccf4c37545c845501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1917f6c4d1a83ea4d7b5dd46058814502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee805b4b27e842fb9ca18665fe6286503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e054a7b6db75221d83fbc0fde7e482504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486168df89d23542bef1dd8fce98eff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5dc85538eeab233a99fdfea16b452506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145ba05a684af60a11d951bd934bb68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999cdedfa7602019d66e3a288c7d458508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85763d35a902a3d46620108ff813d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18957f1bb3fdcae826cb5afca3bbbc43510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f0ef9aa947fb6058dc4cd70e91820511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba02b1fc2b09deb760d19d04d240bc7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf08d91bc9f6c1c6beb672e72c40ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d426e8bd1a6572ed691bb8ad71f3c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ceddc0cda0f9cae663d85c903c726515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadb6fc572cb018ed7c6be28339840a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ae63503faccce71ae2d43aa67923d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca276080b7ba7bde0a4cccd995d3c66d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1445a54f38188215237249fe6b8ec52519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ebc711bb48311cf1325dc0083d520520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976aeadbf12c1478ae9c9f61e93cb14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8af8c5c6f330c09f1f73bbe360f9b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306a70f0470197677dedff749f98a0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859a3a0a351b7613ff69a4eeb4807c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e48135c84bf0b66f2c8f465fab925525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8734e3287b4d97d7bfd0c0aa1e1ccec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77134cedb9c713eb0e1ab912f7d6aea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b01f98389376ddaebb634d29e22c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777193ef8f51272f9be1e7a20f97bdec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448fcd1e86133dec799aa267f99cb03530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b20d562bc347228dc4ac64bc68805531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367b131a13f2af6a794714cbcb0e8cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50721beb02962e831869863a6929edea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bea3800061fbcf0134785866f9068534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53baeb6d3d9ad29af3b63ad1cc20420f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e5ca0c3456bea6f4ed4c92a520734536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3ed5f37df052a9fd5471889e68aa0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6e5b345bc1e154313b8ac039fc32d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88dee9436125b2d3c41bcfae2c3f49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072e731440110e7eabe3c0954dd3bee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6faae66326eb868bc261464f1c3b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc12730bca1d4855b63b5535232504f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e0faec12295533c3f795d768fec78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e18a40814ee4aeca8e9a4f63ee28ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92062d1d7e9924f7641da52eaf629a37545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7acefb10230910c4193828617aeaf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a78f833b30e61b5a5c4610154f4ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8a25ddc246cf8e2af0b488e7a4d33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d949a66d3f34db146627db9e93462c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc668170f77927f422bd5dd149f5a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb13334f14e0abdce30d411092725fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac1af8da76e457d776c366dd96a426552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503d4be826f2d4cd3757502d12bd61b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5e859226301be81a6d5bff9374021554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbad890606a0497e33f742cf85ab82555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716a11d876bd09365b565a037a49f1a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe98cd65c6acee0d31d7937f5b24e88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aa6361dfd11685660e1f17ed7fac6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0307566147dbaa5dd6bd18227c7fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b498ea693e4102098ca3bcc94c5055560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183549256d2a3524ba3612b29a4d5857561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394661e0caafb7c916545bbcfbe671a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88719b6a2972c0b8bdfd5696040fb967563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc758567aa5af22666e1ebf19286059564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e735b61cfb8d2821ea20e1233f146ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070b01fe9228d7f1380c6971a6bddb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e1fcf78bacfb92ad9748c4bf1bdeb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f39925bf1a5916f09d2d76fc781e9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de17e2fa0e93bb2f4a9ddc5b795cd90569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db17c7ddf3c9afdcb1faeecd37025e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8796c9248af202dd1a144ebd6bc4c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2e788c3b1e52ca874f268b5cc1ca2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0ca6906c2bcd934e4ffa9bad0b64f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59c666247386f6272fc8cd2a472158574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47056be1e2096048c648add88f8cfa4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c97ad7095e8ec22fb989c56b177a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62307ea9b52bf2d379133c2321cef97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1291359e4037ec93ccf144189cf11ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd3d8614595ff61782cd88985f832a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872324f5718be3d8489f1ed5419d3d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6911e4565041c311945c61faf67ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add559e19572a7ce09f459db2e1076b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135904809afdaf24ce7df6b92d2c575583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49ca684a2525923b38731d5326879b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf6a688fef42c97ed94b2188356af2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce7f239d48ae702096c41e00b7edbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdce1b23f263d141cc5c55159b6d4ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2eb6aa8697ea1a37bd41cf7b43d00588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55e993202eac48a182da62a7d070a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d639552330ae62f3d1553756001bfae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e7804c0952194dee85f935eeb7dc4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02240c9e5cf32057873f12f2d468ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4fcbe2e427fd3ef2b889476d5b288593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50064c2edd7ad34798334b8f7f493c20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ce5c37833513575ca7aacfdd20375595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759231dedc67bc54e959216d1a139c59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f47d7ebb2cb7d3a544900e1e8e88fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32cc94bd879eaf0f976805808823c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a518c53d8c7364ab8e5f2c55beaf355599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502c1b2798147584a32767615190564600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941ea72920530163b87f0dddbc3bc24601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12b80b4e4b3a397a5d1f1bc0fd505c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee71288741b58be22e02be310d3ec1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544470842dd3cd7ff831ceec46b7ad41604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79efdd10998c350a4bfb12291b8c75605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf87e40fd4c66756923e4892339e23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4ce269070d25b95c1262cc7381e7e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4e96c9cf6f882b9a83eeb11a10f59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2f42557c99ef379aac1e468f1c0e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea129fdd12990357bdcdc9497a4c74610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dc3875bc8bf92be6b5eda4609bef7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfe8ea7d4e40614e077ca567894c7a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32358af5c45c373925b93d19518c0208613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8565bf5ed7e102bd917da544b2f8f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337226897fd4e5c00c0c20979172e798615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a50e3007ce00b8462f8c8b886266cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebfe84f9b86fd800ca2d452a9de7c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845d24b155315589d8e806930e0c6bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea5f750740206194596f8bc9245ad0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4943b7b7c899ff1fb55e3f4de47b47620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fa4eb144d0a5f1b81bee50697a991621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7968007e9a3126a10fe6f31950723622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c548811a00cacc9ac79688d92d16ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10238ef37c1ee81435e55d62afda586624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fdd52fdbde30cbdb8e7288ffbaeae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597cebaa7e594044fe5166232f35d38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc1685826185b09e0fb478319cf827627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57cbe7ae9fd4cd3775fc318f4ce1fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c29bf6308f1339c0ef09afcb372a9d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d7305c89ed04dc14aa606dbb01823630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211e1eae12c80cccb239af45661566a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bd92a3353016e781e4816941a5f23632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bbe4b99fed7e00a75d5bc2cb915e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e056632716a19139f0352642617cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8b332d6a43650ba3213b7d69b3c48635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97496e7ea270a4f7697001f5c33e1a33636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd46c8f056ea8a9f8186f090ccf7ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a23eea801a1cf6cb81f4baff6001c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9f7e8bc4f444bcdec4df3efdd0520639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab21ee6216aefb83a5450fff526c616640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d4ed90800b2c3d7f071104bff79dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c4b5a8634339da933f25a9674212f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddad41bed336aab55da52d50a592b86643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8b39aef8cf22cc8986108edaccda9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5b60eb32fd01d2793c7c0dbf602be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea65144667dd3439e653116c326198646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09546ae8e9f4abfd4fe8e707eeab3a1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbb551be7c390de9ce3d0299014646648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11ddf3590c5d2956aa46eb81d5a347649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72c3316b7dc0b24f3fecae25c62399650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84bbd30375d62ecf2dc9f63df415d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f280c605568dfc77b7a2b1c32a00b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7b0b94939881a01def2cfe9c27136653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9e7477f2d5fea67bc5cb09eb54b03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e380c7674edd3c3f9428e0554ae0012655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc5335189cd7ed0f3fb7550bd47b28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d83bea2b01cc0acebfd7ba6ed76b2f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad060ca2d285db481cdb539fac70dc8d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadaaccb5386cd2860f613dcf04dd9f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458f33a3e01fb459a3bd8091491051f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b4ec850ff4014a3d9fc9dd338197e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a3621d9a9cca6ff43a52badd50127662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092c1efa3af7b03e0318980f0c71d8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28ef1aa7924c7b6f0681e30f756bdd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee0f780df32c4dc6d46f21165948f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a425b774cea7e5a3c37da90a9d43151666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e13637742d8d094b46391ac8b378e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c68847027d0adf5f6e8878c94b4fb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967ae66901d0f3cdcea8e41fb3457ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a54a48827ddccc7413bae4a4d986f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690bce504ecbd0b2e220953355df37a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b69a8f77bdf5d8ead3fe4d75fa591672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f94795bfd1e2a26ca738a3ffb5407673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79ab4ee503094b6480d0b5af49af0f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c0e9db1a92abeaa25426eea1e1faf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2615124b49e5233eb4267b81fa04d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0282883c6109e09ecc3d81f3a0d16677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7cd86662d93e7f891367f53a48d32678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e453d67ae32d8073c543203576df2d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a191aacd9cf2ac666449e8843c5a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038358bf41e562f96478d4b3ac13f443681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09bebfc4cb3e2846dd3ada68257041682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f87e3bb06c0759ea0a8d02f45f9da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387043669d1fba4f67b9ebade5094c76684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b738d482dee20dd4b880f2cf0478958685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aacc3f78dee4549bb42fc36de8d03686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b184ee8a2db70f6540fcda8da64b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffe46dd9e4637bdf370c6aca5a9a32688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a50190a0153c40f90a7e412325401689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0bd158f0ea5e36b98b853778add88690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b22200d8c8ab0ac30f702d93e98af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333a0df17f8c81a23c6c144ebbf7b88692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487824452f6626ef6f3df3b220624fbe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfb1b22ba55cf1607557411b9f5d82694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db534a275607439b681ca6d381a9f3de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72daf3e2918a1070987570cc8b7b71f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4c9a223535fcc1ffeb479a7232e8a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e45a42366691a2a961f65f4b7768f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303f9e28debd576bd802abc32030146699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127f88baf2589daa418ce4771a8b1eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16506ff08a7e5acb70a121ff15bda8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c736b9e493c1923490f58e1dbb43e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97487a3feb4c405221ac762c35d259de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03622ff8800980351433c7397520b231704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93a8e01c906c69113edda63ab4c552705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95760c1473538c449de84aec116d0010706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbf52eafa29bb752ffb1ac1a50c220707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f694927444b601c7f5096d88e124f1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458fef1c81159de84bc8fe209eabfa2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d43c97b3ec1452fb1a160e10f62d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da5389923624078258a46e51cfbe53711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdb88d4fba5c049609b6be57a9f679712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a617dce22ed2c7fe1e3d7e2a49854f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64592a9e527a2e7d675e85de750ac477714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31eb189513814b7601546b47ca7a935715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6e524dc948bb1ac9a58a5cfc8bb32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863ad52d3b4ebb4483ee6787f7ef4de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e7eb75b261c8158efead722665216718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c28ff1545d1504ced4f0772cb8769e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7009c4859546580b5fcf3bc8d940534720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8b27d13b6f75dc4460be588b707e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604ee55c592d994bed644d639e4600f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59215922c05edb5cf031a2c2388cfa5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f56c3f14d5cd9d355111ab57f28f4e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd1eef8b1097d7a753e3e2b019a336725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfca6121a1909d172ee8ca99705cbbd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705516d3590b90095727cc31e099c9fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddce3f7ef48175080b4c73a760dd16728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf24c397b95a9c8a5961dd36add0587729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f44c3080cd66ac9447f2a725ab13e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50951644687be585f0dbe610b88ab8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e01fc5909a9a5461a119ee79ff5ab3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2024a8141732dc6f61224d3a0cc0f0c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c5ee2ee59afc74a2b710f90ec5cc4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd9984cdc528a0c1dc5a3a94c5bd35735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0476fa9c1d63b9d790349d48f276e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910247d654e9b07f3bdcd675069a3ee0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48b61389894190b5a027a9e178e8d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646c9a09f669f665272ada7ff3479b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b3e065fe2d686292f3a9bd5795136740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e940708531675ad827ebbb42fce0cbe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922522edc96f4f72f7a109932c2307a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5167dc2bee3323b0b2269e2ea37b8a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059704e6aa05174c98f378c742c25c07744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd13b6ea8018cf4facb8c035adcd68745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7208cbea8ba9476fd7be04554fb615d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c5f4f1db09baa82b18e01ca5ba9fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36624c43a0681091321b98f7c2596c38748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d5f95f76fc8e3fe319e5f53070183749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12c19f89eeb207c6f13e0291b022df750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e196c36a82205a6b0245e53a83a09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c1a2760ba1eb25af2a650d1a86e0f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8518f9580b8ade41e8c12ab0ba06f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9203e1861c9e2a6dfd4ed68cc588f1e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416f3ee97865092d1d5aa5da52c1d89755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b952c25a9c0fe3e60ac5b73ed067d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffd39d661450af8cbe19862c529ece757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcf4354fc49404340f25258fd9d039758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca14a298eb334105bf173e17b962c0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341a118f06b41696cff8eb1feb1e9fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe95b02f41d133b7cca48f65fc7f4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27430254dba6121af40773b0eb8d2c013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3f2f862d5b35ad343cc684f05c2fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6276999203c437362ad714d3c77729b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4452dbb473b110d5c6cb64e3994d2726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe279daace51b26a35f74a6f70ae197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501ecd05ca6507971e82324d7c013d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c06b18c0d62e7adda6309598a185ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539a1d6a2f39c0fb411a12880db46e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54cff72c661f9f95c02a47b2d53fd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf30504d002dc84d984a026f908c63512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0de05cbff56b41b48628de02e43ae313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a905c29130e9045d0c744f800c089d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd279d14353294bc832e41c8a28beb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb4f6a43ff790cf9b54e76d5e47df416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62024d888fb6303d6dbe1e8c763ce6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ce39e163314de556b6bac8adcaeee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d0fc768e25489ca2ceb66aaa2b0d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d35216f2f9fdb579b492f3bd4b9ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066161ad0536ca3b5dee1cc023b568421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2e8c922873828060823f014887cbe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb533ea4344fda9d55be975a631db49d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16de5eb6695cc9b768765465d7efa8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09864f99c8168f1ea954bc9ad8de3c0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8bd0183c861d6d3a3b99fa99ff3a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be0e599932c3c9038aee8a3df1b72927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fce2eddcf67aa621541c30e19eb0b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5fb0e6cdaae76a7c291e161b313db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a691af5c057d656ca607ab2110685930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260a10caeeb0f9a3d56407669ccf3c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3a97561f04c1b68217516213d85d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4690d09930982618b1268ca05e5aa533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ebdea2f6198e1bdda9924052d696734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ef8a7136b72cdcbe3710bf40bfd9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee079048ab2bd7b5a87a438f9839b6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b68754278a27b2f95e70e9d73397e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9babae7b2e097cd72934fa2c7ce3a1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7bce020501979a23a77a47374d2cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38bc1a2e66f4868d2305c6a041030f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62f722c27cb352e2de026cb744838541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ffca7fece2f371d52acc8c444ceba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fd47879ec73d6169aeb96a563264a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88013a399d758e3db1489953dccba08444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be2f97f0407b38f085189dfc9d717f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb85775716fb5620a439107835b08bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e35b7f080146034e92d75f918b63647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183960b772d5b5ae431f04198aa8e1e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04595e28fb5e2cd08802dfd3ceb2edb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744b36e44fd38cb2a2ed4269ea7040a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79bf9c0566049be53690ad837eecdf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50d8398fd69d061abad90d24304bdc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996aee4c233e082f99262f00f001bbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb182f4aceaa779715b98722facbebb654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add78662be380681f697fad46dc0a7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4e9a22b524f91dd44155c2e388e0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c083bac320b218399440fa96d7a2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7843c9159e061a1d6c3b823dae257858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88566bf9d6ff85552b45b1cd5092be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131bd9756f1bafe323a92032553149560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465725ce4ce47ca0f86ea6d764865ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417a1c81a12c0903dae21f725ae38b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ca8e5e306973ceb7da55b36afadc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c666e9a6b33122a680dcbd69ba6220064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771c53fee445b4b516719d9689180db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bfae161e46d55166416c197ebd8ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00306a182a4d1c4358db7eb9af9044fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f02ef0423a033487c6e26b329339068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c35a4d8facbc59b3ec823039d450e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985ac80ba248b2a925ca8dbb5486dfb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486cf9b8b7948b342caec4ec97eebfe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f63890c47103e42ccd8179112efb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ea32cb9fada5b54288f3623aa3b3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb989175516f7c65e30a2290ad9d2dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444ea9602ef2c4943c76c5355ff99a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a441f94396f2b486a705dbd7ccb1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71d7f0e02ab1863748d47235bdcc0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312c15df6fcbbdff690dc7ffb4cc2de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c1327598463ac5d17a1e31ae4fa4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3ba7a8bce44cc417fc4248fbeff4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66000af4ecd266427be179610bfc813a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469de78752f05d57691661fcad3bf36b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad7e15332d2809e0f2fcd8c846d6de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c54d93e7d7da577d03b98498fbafeb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ddfec06daa91151ea6cef66d88a4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6e3de620fa2db861615b94bbd57c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7af5c0eeb5e9996fc1efda5a63e6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b80ca51deffcee2907d762a9cefed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44e7ddf326725d305819163299642a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e892098a79878453619457af2f07790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cf8615fc5ef578b3c7ce5f5ad25b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05bee37682830609e7e9a9b53d373a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e583bac23ec8c0bee46fd866e80097f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437ac325470ef23eed16dbaddb0299894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e5cdc6cb158f05d0327385475a88695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ac9f2dc575c8d22a06f9969e59c0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1f9074d30fbacae130443cf2423e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4377cae16aea39538b3acbf4c60ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c4d2bde11f6adf85f3add32cb13d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef7034214a3f71e14d67bd69fed650100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49ac5ec88266d0ecf8eaa12acebde4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977b4d784d21b1a8e68c3a9a5358a3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee56d0b8df592820de781d63d29f2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeeacfe521f5962e166f1efa3b48e3a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6c7c0a1d6aa29a7c68973c5a01787105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79fb43b71b97ba7b1808df9a80be35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cd2f8114198f377115fa62b02223a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51871d613a76fb2df4706ec28374e5ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87423af2c9aac302dd8d0d9d9eccb02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34fcc9e17d10652242c21bacd07e5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23038759028d4fc57a0fb51b45ec9640111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed837db234e0f10ec74ced5661f67bca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4b74463edc743ade740f4e37aa9d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0af27eac971114bbcaadffaf80d2a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c96ae5eec77c2648f5b9bcd24bb36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe4fba49f243ba9fc80260eaefeac4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19044a966fc7c9138cf239576ca5b9a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c676bf6e83c3a7cc00e841a5b85f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c62d7de38d38110b13fa48878b85a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39981c4d390159c1aed5bf8ae6df5080120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c378a2ca241a6737a8e8b55936745121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363097ac567b6473c1898712ee5af005122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf08410bb0f1777fd63c4d08be7c06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be63613fac79c8d6a551523d5ec70d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed473642cb36a2d0310530e5bdf3f82e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b196d83e37dc2741ab40a8719f8b797126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52282b501ebcf734b764ba921d8c4a9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7aae77f5020a497489ceb34107235128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a581db29e119bcc69b92b0cb5f2b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc97944635efb2d3c425a9df7e88357130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a194610a46635da88edd01d1a3a1a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d45aae59d5f83c1e7fcc00f4c500d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfb764b446e8ceb63244c75ed7a344133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e401219a626f8ea84f92fad9d8d8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926453f73f324148cb68afcb33a0497a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d70f6e49c578421072fd77903b2253136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c4ce91f89a908ab9cbbcef33f799c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05498d53ecddbb0295ae11cfba8efb1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8fb296ede0005f205cae6799e4524139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7320d0d319f0f3a6e90258b2cd2db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd0b83d6aa575f3602e9848632d88c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276cd34171fd918870d1aa97cf856e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abceaa1928188487674169b5160db07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03d8997f70da7b2ccc86a68228c8ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021fde15c0ca7e337851c414a9cabc0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03935e2c75204351e20252d139c10db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a309777118bd40c96a9c43f11c88a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da228cdc32c8fc48db03fe99e93c1057148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97808a49e6914c0eb95d07b577df3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36743608b2e9a5d62e5ef3fd150eaf05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64586f7a6cadad9db38188847a637f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57c7d68ba07c64da98705dc76f3dd0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be08f54de9f81b35a21c3c3abfc197153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783315b188f28f11137fd0de6a01e70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84169905250866941dbfe236a5df8343155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae6a6bd67b700421f0ba94ccb2bbc6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c049e7bb35ee085dcd6267dcc06481157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c819dc33b8b76e36c872b004c32e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8b90c2c21c416607c432ff0799fa8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d35160760082abeeeea6a8d3ab4f3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229eccc39474a82c6dfad75933060256161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dbe5eaf6d98bb406150320069b429162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300f67c4a3a5d2e1ddedd11f3077b44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699ed9bd8ca7d954b33012526ce13e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fc0f1158898f57ad9034db5c05873165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dce34d827ab777a05623e520e3128166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5425b91e2d52381fce3a32604e01a38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae92dc67968d0a0fcaf1cc0eadf65f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4311b85e767f61bf6405c1662caf1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626ec1e8512aeb853b14e244eaa3535170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cfaeb8246cc7d20b7168c6a286368171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e2e6fb8c6a95c314ecb02fe9d28f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091a1e6ba09dc3d1974736e6e6fa1bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed22fb14e0509904191fb7f47eeab8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1de4ec3db2331bba9fc3b525a6325f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44e7dda2cd0c19e1bb3aa00e874407176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41e05f2e95b826ab8501a846181168177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e092da556fa0674f9aa99bd6b83ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e5749f11958bf8a8a71d981b7bedc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2b16b72657543728f6a7b59ced631180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01476c66dc4dcefc775d1edc447b403181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6f0d6f9590796f22185da7dbcd7bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf8e5eea58fe678e915c14ecad9d69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c983e4a34ad46dad40bc219c9d9c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2670897477ef0e18022a244440aea47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1d9fc38fe6c2e9fd3a904cc8ba344186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73149df4e12bd38fc81cc55254ea3e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bff8e01db9557d77e5e35ed68fa1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aa0d685081d9e8d2a72128c4a8ced189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7004a81035b16e4b44d291d0f614b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959daa8c042f0da7fc3df727d59f5e66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e9de7239d37cb89eab745aa3ba361192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e8b9e548fb6af00cf58dc6f52cab6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c02ac161dca9053b6d7926f5b1119194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69ffa250e467391c0f1235040b537c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb2121e7e4550c72650e1d302e81a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86f3444a9c11723de6d9f788797f27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2398867788b933830e6e705a3270da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32664864c5a5fe9224464d00c43912ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7493204573f959d8a426fe0373369dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8308e8dec61bd8874dd038abb3690201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b182108db219b8a23effb1101dd3c4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5894f2053be723878cabef713f808203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586c859dfa4627cb43f6de89c449a8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2368e75af30b03d205908ec6f76564205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db292c16d9553b4b75f82591bf7f937206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5fc5bfc7e91a434b855039b8d6183207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1a56c2e81d60ebb69324feb192aa0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb724a15695592bc2ceee8729ea55f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e1d784ee8cf742f8ae851c3c3e385210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1fe3b0f5427325c5367a4926e064f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff448ec862c5190b18c428c0a40acdb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f1a1b5c370c782428c4cdea13e2dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94caf8d227a79294b80ea845efd1fc25214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b924987ead4b9fd73a0fac10711a08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d6e93d2a0a911b22b847cc833522d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ceddb58902c7476e737e21f47a4c31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e843bd8da638ad4f409d4de0eff75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f4391a4e75969563e2eeb8e712447219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1780f326d38972429607ee2b933e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82115b237edc928d6ab247858da10f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fbbbea75c83dfa7084427888c57db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc11773c7c52b7ac80fd4dd710a9446223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7689bae12df21be24d63b0d40243e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6035182ee37e55663d4cc15d11d4c9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057087423c02470ed5d6d293e0b96a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084836a21d6163ac8f3523f5e2f5115227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f14ab50db12453057bbda33938b41c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767261c8561c1c63ce0a29a2d5c5693a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972d481dce33d9ff306bde32730a693230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee5e8c36015f59193624dc5e1c5f72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d611da6627b1f61fcebae75637f8e31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28112e32959baa49489115f521eca5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faa31e081db7a1fb32b273b859e288234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab998a7faff04fa783f3063309e8ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60d7664280a1bcb5ffecb2668f138a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d964871d40bb5cd05741f85c125aa1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dce3b09151fa75137a9b4a6bde31a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919fca3021c8916cdfaf5767d3628ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c342ad8fb0b99b45853e219dc6e8d67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c90a6f8df33c566d62283c32afb54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c026b406582512b6d3bdf44842f0e12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2f0c5ecf4d91095467510177c1ee6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3f34104875200a0506a0f39b52c0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372502b3933ae31b01978a1819adc403245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe748374adff64bc4849cc8483cff5c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390802fbce59299e60ebd21a38bf6b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3c75786ee49200dd550116e69601b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06336b0863f726d8059f66097be3d890249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a88ecbb341f365602514f5318af44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d5acead8b6447e0ff4cadbc6553a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff92d2c72c07848a53652c6cbc6c0cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cf903c806f7d2dfb83d86556d8db5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5e29cc080896473f00abb29652ba3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7f2063e37cd93d7f64f52106d7da7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b70b8ae70fc5cec4084c5213ac5e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb9c03b8953206f223497c34452877257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59be98f52e7251ea41d3250b0738f54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4aa160ef7bfafe06c4754b2d546519259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642577bb61632867fa3f89d8fa1d9c62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d2add251dde4d10bd01b00115a620261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c291270f02a39db4c090be5542bce6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f336fcc0d25762835b8555c1831c81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1df76a36aa24e2c4c3780ca45abd13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0556b215c0f8f703586bf25899a7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4c1bb11051bfcfee788a88c7d6fe5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdd58a4fdc21de0e5c494b2d199716267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c3d52798fc17fa210f0d88ed4a478268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3ef9cb395e460cf9fba3dc5d9e98a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93aeee3dac1aa3e65dde724b6fd675270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401fa74724b3a40f89b54440529b00c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4a4c04a06934c31010f84921c863a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35376be65ef9d1d9d5a59f0511ac68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dafc4192259644294b5c83190a6735274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73ce4a4f0c98b4dd5597dc92da1e1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d601d991a45e9d8994fab44dcaa63c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe728e393dfaa67455cfe8aaecf5f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15dc513ba1580eb3cfa08fc1545a2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99a7bcc9af558e48873dd7e6165570279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef3551f6d343bcf756f954e5d44244280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ec916eaf8d6c3d311711aca286289281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cab001ff33900538c7c686b8d5a42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84bf4fb98132c9af87f5a6d6219aae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76719a58fd0214b8bb0443fbf823d63b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849658d7fdbcca94b246c12ccc53abad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f8f4b9f610ec8aba73cdb8b6f4895286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959df16b17eca037ab61a06408d80476287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d125c8bf0a78a8a7e2e777a02941a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7631bc53d7b7a8243913bdfbe746b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6eed27ec5ab5612e465a2bc95bd45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee246514d2efe0e1b085f18e077628c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba39fb49830611141487a38adb3b884292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14f86f4f13452aeb0b06ef3aebd601293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29cb4be7621926f9d482061ba44b9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a2c58e9b922c655e4d14ff160b22e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5fc10763ae0c285fc8c60e00129d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28865ec3c3f91850906f4a5d6f5af0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486236ea93de3ba4852b9a93201c17de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d7cfb4d58baee2ad12b900d8203b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24272d96dadf6621e95366ef0f903eb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cf243067fd5ccc939004f32b2a190301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb082c8566b81604e5eb044719b16c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d79284994ecf0d73f8b7ec28c3a08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296c7f59b6a537160aacd50f1a1d0f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2007ab945760d30a456adf173f4dcc7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff423fc38516782dace684c494439ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f631f250dc0aa342eb06294691ae970307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60844074595df627feefc8e3ea0efd3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696c7b61da939ff9a87bbe6dbff4512309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0834d6e617027d1f95372f94a2fb54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580e2a017363124e2da504877539025311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f91492f3833d79a639a2c81a573c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79999fa13421d512a36059e5e5be3b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131d5e89cc63d9e02f02986b3860295314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae03f0b98c126fe0b040428a9c52aee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba55e1da2334e7c1347bc6ee221ad68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac720d2ba23828d1c88361192ed39ae2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7a83431cf68d2d0ce1c10a0f73afb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99e7e84608fd8eb15423c18f83d09a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67f2195c3d9c43d8fdf5e118186d0e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8d3c575c282d9f6e999145d2a2880321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348e340019fa1c32c23b29bc368515c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd971e6196b7fdf757f621bce8be517323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00f6caf62540a48672d5996131f05c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20493efbc0d68cebfd4049b595a545d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee23deed72ca220bf1fbea789edef09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722193d816b8909d0fad7127348ea45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758652e5baadd3bcda81323452b038c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a95cbf6db6bf6601530eb660ef6d09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79654601bd46fb084b92cd843c7c7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b3800f26c35ca1064bd8c761933aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93586d5fa28028a57963599ef349e9ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd8940d76748487ee2d5b39b228eca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a34e64595a06818dcc5a2c9219684334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147b398fc22d97c320ae1bae436f2a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c09243056e9d5de6eaa869d51f6d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69473b83488e7f345a8cdee4e3c55d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c75abdba44d577758b5b804acc6a39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30f5aff2c0800895753c13a8a60168339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8fb424066e99ad96ffccff795294f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938e4a5ee08989d46b4cae59c07910d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70406647cc8e0e24dee62b4d77a877342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9fee1c31956d3ccbc22b09d20d784343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fc21f33cc8e1a754d280008da8419344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151c3176cec0d06cad01ae42c059838345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2785e84c8b645e41c309cc3c6ce8180346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b506099a33380dca875d2c9229c90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d18def2e5ae1f1fa0426a0bf7e82b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f1694b8052b62c43ae4f7573173f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224e4046821788b566127fc87ec45fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61adda73046bdec695497335a5e596351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea68ae2ee9d651d35523699585049b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d4a207fed37be176a78169cbad2d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855cb1761d9fa3f682a4f2bf0b027df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe71ba2486831a5b22ecdd6696bba9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee2ab28b9344b29d8a7ab29788ac63356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49db0fea06c6584f96cc42f09a0d024357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e59612ea57d12ad6a0961094883a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ddb7dc74bd35a3ff673aa00e3bd4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e0fb87c0f693bd9587cd5735ef907360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c73d135b6cc4ac93e1d561937d3cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d94bbc3b6e2e7d1361a7ffedc004cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ec412c4e2690b2c3f980b306724a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bcb321f28df4497123a5cca882a81364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c458e1ca7cd6a526fda29e815dfd8f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9504918a3d8ea9e27490404171eafc9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21025c2f7924c49e8a887609f46804a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce238c14bb39cdfc2b4553d48c6946cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069b46dad6a9933d2be6042b0fba9a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323120f7a0142a3f67b0ac5c705350d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be670dae1b72d49d5e00bb7f23204c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07166ed323c5dddd32434e8e76e7d22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f10027bed87d1f58956418e60362b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bea3a16fa862c27d9718387b21945374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5176e32f05212669f643d57a14e9805375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3e31a2c5cb71fea886338ee2faf30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755904ed22263ea02f5963b6e4ae6503377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac811600fc8b4c9dc886100a48b44b06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a53f2e22d2592786d6a1013a5542c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951120783986468af60db4e0eeee13b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f3a66d2236d8b037773f2f7364b1f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f963764be5bd31cdcea1add1a8ed28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754b1f1030a0afd51b7de8b668571f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f198fd67ae5b3da1740762bb56cfa5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba492956522b66a8ff54a8b43f077af3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae03f3261e43ec3b7855981bbf89e2a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31b3c5b63239d04c4b312d326eef9b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9898227c149e9922ffd1f2170766b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db18ddb9675eafd3f42188fbd505f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79396f0db59a1ef0bb6b18ae199f3c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e1a616b99a760bc89c23cfa631d27391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33b6030bb42a3a2d838e093ef672bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52681aec5f5bf1c007a8dd7943622a65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07a737a55c240736882222e1fd2496394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6f674acd022910d711965e436935b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2877c0c4de5b438f556b0d86d1fa813396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae40508fde309a0b8fd3e10d8d09e0e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb5dbc5f8bcb4c34b1ee6f72406334398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2eb75ff9e21cfb1caf32ca7843da6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779acfa6476bcefb533625ff775fa76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5034409137b9a28c0fb8cec6971a56f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708d2f1cfac41f8e1f735d7052cc559402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1befcfb1513808c40c75ff237eaf194403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ac1bacb60bd7ff7ae7f4616f8436f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dca6fc7c9a31aad06a9bda2f820775405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129b19971313a901b67f960a3087fac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9e54caf7e122e4d15a5a30218693a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc8207a417d2772e909ffb77181ae2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99c89ea9982cdbce7853e6014bce7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fe4ff9f861cdc605f7f335270d948410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d5219218ef11912d9f72c580e9d3f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31774230294e95a54fbea1ddb15b3e0f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c13b964db5504e5381d784afd28862413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462af6902775ff63fccafd7732cb6620414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4cb64ece700c2e154970171ccb1ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332a48dea7012c1276cbca47801d5c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d2020d142a3ec91010a57059e1ca2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13120e63f9704925adc507c7465d67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be7e4c02f49f3efb71f2d0da6b02dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da0ed8e781f2aaef4bf6c01134dee6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a89b9aa9afa7ef698d62c6ceff6574421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd8f58082b0e81c31276702974ffe3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e167245420bc99ac2b8103ac7740e7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028e5c508c55f784c0fbe146ad4a79f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736b91b3d89cd375f67e4072f8ef373425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dae70716f50160052cead85151f85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c0c2606006fc7a9553541981712ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7b2a50b37c2387a538f775269d544428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ef6ba5c8438acb50b282a5f812bef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b8db85f5ebfb80d9fe920d6c07099430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79337d453b9417a9c142b2c055216d7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297858294e2752adf9f38bc19fa47061432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf386da43f388291f461d0e4831a32eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca771e733e5a05f9c3d57e370d854fa6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2a1ee0c6a397a10934b4650b86da6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36439a886e6927cecc97c36d49f726436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b64ae0ce198173c895a313c4a53b97437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f01c4c73c6bb256853030ff4605ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbe2c65b5972feace0f5fffac8e8fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99629d855d2926735a8e486e425ec7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18f1e9de416b0ccc92c3c4f476d7c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ff211e9f4c81f8aba3ee79efc4669442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef825ab6f5c5a208824a50cf8b84fdb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53157b85067f0983310585c85dd82a91444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8d7c804465830590f430126c4940a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea5a4d3b61684e963622d4373c78cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64fa3ddc4e72817681014938242ee5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9922a11bd9fd79eab678ee6500c8f10448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc56d49895a5428e8ab1e58f52c0e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16722a9e085aa57489e10b8ee8e27e5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31a1a0d00f78c479c759096efee760451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9801cba6b492d2dfa9fb179ec6f7c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0346757c0c4aabeffabcfcdf846951d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaacc66d2986141c9b55e7abec38218454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13f6ae4e97c42b624f7ab70398e517455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e05706f1ad95013682039fe6e81106456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f6c7611f07e5e5265bb99ea880fe9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859030dc4eb0aee97954fd99f4b41982458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8cadf125fe45668c4fbb0a78da373459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085ffa931a5ffef6b8c7a887a957751460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cab41973928397d01d05cc510d441461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0856cc36cf8b2dc8bcc7b1b50329c58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7730a5bf97ff9f3756fbcde510a7d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2aa0fb4c9aab0c43042eccafea0ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb815fc683d1232d932e2ca1e2733f29465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435752a98e881e9091b80a1f519990eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b84ea417d650fc5465b4317de8e63467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4840e88ee15c4b19f70e6722f86bdd1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54380a418e060dc0ac12b4668713442469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e7758d084fd22edf9031ff38c838e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77967c3241ec5e4e84439a97abc91d50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec37bac671448dbae811539cd0c1842472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6f3a6fea2936d9171af248f0f3ba0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d858ad2a002fa4883a7f842c20220f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afffe7bca0b93b9db227ecb476e63d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5252a4946a415a42642fd6c69cb0c10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaf24e0785539081485f70fabd0507477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b74e8bcf9ab0822fe8ed1919d3c113478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b355b530876f622e34ee8d83fac1403479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271aa58cd79d340356539344ef9d14b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccd8dd0cdd215f1f722814a18d388b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469cd9ad2f0ac2b30d6a989cd4b9bc6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3930a8da6943968ee068d4c903683483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525236a57ed9cdabead969982ad026c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f8ec3438f1e9d23b351a63f5f0146485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d763c0e9b83fef1d4f356e2dbc0229486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fa47e922f1b10f8d989742c054536487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc71e4144a8780658c72720675b4c4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89501ed4d07e054a3a1f2c641e1c75b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aa7694c907e80c8d291312cb54e78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc9dececb4cf17cb1adf7850f37370491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acca6f37649de38fadfd4027a95e994492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7f4357d512cff49ed920a01a79c3c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111e26ef874dadd50c1420d1903d0c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5c02baf558ddb239e7eb5f09a8c58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c604336856ce19c8e81797d8a3d9b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bf21414d1e3f4f8c3025ecd48ca56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d7fa5e557aedff61f3f65b797bbe2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8425e08fd7b065105e8be5812477b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5fb2309d54018e754b18693f9225d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740b2fa1d0cfc9d24ecf37c84cfe812501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cee9ab510a558e18f9909f55654e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9157be47bafe5927c5919e40fc88b50503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c4d0c711238c7b34e9616161180cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fc0e39bd07959fbab765ea4ff7379505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83f8d75ef8b8bd970c3519ad1bb734506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3135ad86739f7d0d6ad1a958d75b61507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b33b8a182b8b1ee82d306ce89b6294508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376535c87b8e862707068785e4697fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752108d151f32a777b61f5468849d08f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502398ad3722cb540aa3c5edf8a069b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bd8de2ac115ac21d9ddfc0b300c89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a319c23b72e92723bda8954486dcf1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd90efa55836507a4841e36d52abfde514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32fc07a8e0415012f604d14d60e842515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077765b02379990c4b6271e7f8b0e7b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6182e91c233b0d85038b77afe7f088517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbfed6af17eaac3425c546d6b08ced518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae4d71abca622b41ccee371ba42c83519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bb758a2c8c3b24bb040eca56d55bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9835b0c474a6d66931231d6a2ebc6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac90f433e1a0e45c16e5f9e889789ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0112dc82a3a44f933e50554c371560a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee6fed7888200939f6f92dfc1f0f0e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2157ae32a1cbdc60fba59b9a1e0de5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bf284a2912fdc5a5994724774664c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dc2995b34e4bd16d0b15c0f02903b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a09d8040ccd25de8142047eb8a623a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36a0047861a3a226745a9bee2e7e45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d917bd623c0dbeb094549e4f52726530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de8871c0b21e80761f4c010a74a1b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ab56923f2b557409c66b27782e616532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68aa10d12211652b35f69451dd033b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65960c9a28021a99f78c084bc8d4663c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad9b6db5c8cad7be36a85c999daf48535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a840fa2c32c9e85365cd20e2460ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540dcaa0bfb33157c131bd24259b478537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68a27495aedc6e8ebc6625a8cfa04a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed4c5c3628903f22913c7abd4fb18b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5bd750a04f801a33a801fffc2bc30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7050578d1b6b23b021036c918d895f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020fb7fac533d16cd4bc80f01ef9b5f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321106deb91647b290f74f71c806e45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1488304a5ca75d5c7b3e5228f023daf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f76029da1382a624f114099bec81d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995db5c110ac10163744043bde1c99c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982938f623be6db754957d10e82b02f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef05e5a1379b7646b5b5070009cdc1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfe8de50f9c4f1ea4579369f16b464549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eca354e6e3ce16194aa60d589c9c4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20656eed04e1afd041f8bc7fd21d3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8bfc2bb9d889216ce61806bcd37cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe9f1932cf557b785aa09a1c01a0b9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3489b0204d4aeb66b251112e856a688554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33000ed888fbb8ac41f7c15ddf720dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e728dd2b27a2a08be803f87cf5ff1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0aad41dcf68b8ae07b3c16b7f2491d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831546c18aedb5d29f9cf6835f20820558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f938ed71bf61384a64d003a25db0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3596f3c421e2ee713210373c3eb2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330e0c52f53d72da86a9b173c51c9e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6f55d62c13f063a013a672af977c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207052e1c90e4a2a259d16bd9e03ccaa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36411ae42a8563f589d5571ac2f514d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf833914b0e9147c63b4a007591478565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28aa72ebd0ad799791958aa4170fd5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716238981368f25df51f68d028d0765567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a45cf4fc5e9eb7fe6b7a3699acd24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d2e2224494837565b5cc384647cfb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484d99bac390a489cace3c85aae3bcc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24895e95df45a3542080b6bf72274c4d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf76f82d8f3686a65cdb28fb74b0d0b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119486b55202af4ab6443317cd8d8f74573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf53ce4861851101d59be48713756b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa9100eb2466566a2807751bc0e5a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f73c83e54b19dc6f2c30da6197402c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10adf897613b4be9c8c4f0264a4809577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a4d9b6e887115fb26eea3d6663eba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3b5e88a93d0ea3003b733a80164a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aa2f652b754cd19271d6f23df3773580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12bf3df66d805d006f498c519cd81b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e3cf0394800707a33b3b4fb0475c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5c54e039838147118c845c40a6663583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54361c08f85a0d26fb59cbb1a67e239b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b07daf6d2b4f9487d0cb252ca10e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c97d5c783cac057841c42a6a7642e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502289b28a4f0d236c9ea44ab85e2d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbd8d267b3bc0257fcbe666d6b9794588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cd0230a96781b9081e2d32837ba0f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af79eee11550000a0ebfa13191be2f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f510d67e9b615b85496f58176382b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f595b42b4620330798369c6592d047592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba45e93b63ad9f8d314c199597f70e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355b2d3b43c8b67ef423d6217ab62b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bb651296451ae553d313ec9e1a95d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de292d3cd9bac858332c41c251698b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eae6d728a0c7a4fa20d71e8661a33e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26d5ff1a18a2fb277ec140f59d2574598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00d567ed207ba60dbaafe9c5aa2b3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bd9e8e6a3aa1042db99e01a8592b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cd78ce6f26c5c95249c564f801799601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f1574bb3834ce63032fc203ef6acc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46abffaf66bf5f12fab2b18629fd929603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f0e8379cbbae3ec32d05da95b6319604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b8ee6291e8e68a17277af3787ae82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2630ceea551d69978b4d1e33d4d61f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937766e07f511775e0f20bea7f647c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7d01652744d92db633959bf6b8c1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc5e02bc306f6f54a930e47b216977609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dad826e65c22f644321a4b9998455610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3024dc16b42ff4007326f03aa0521e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c95d66248eaaf09d14a0fbc560f29d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185432b51b25a59aa32e1571def050b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0955fe27828c832a6633b7c9ca2b4f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bc864f78a3b45e802809f04c50f85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9493e54f249addd1e00a5fc5298bdcd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bc500da7192c1b31455557b7a8303617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54daec3adb348bf28e2070e6b5c1b36d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57f852b0a2d2df63f6a991056a8295619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cb9baf2c035db23b90172a86fe885620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcffb2f8abfdca87fc5ffbb75f8b1c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506660b7b3b3495fcbd9b0c1b7fa7e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9968ac97a20bd19639e712203630ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d3cde0451d691907e41c4f7b259da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71af8a85c4b8f7427a99922f0d72592625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1100076ffe8f0c05c0ad2f19f50a7c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6ab28bc5c43ce8f41aafdf9d4e540627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd91327502321183f162c0c7217bcb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a06047646dee4f972c081558cb6820629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210c671cf8c64d27c23b1987ea8d7b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a68e86f5753fef1f07aa77ed7bfa8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a34bdb638c836ffb751308572bebf3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c3f4b83032ff961639de305757cdb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c08062b29b08e9aa95ccbccfac6f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399bbf9dec3788af1534b992b78b4ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc14a3d79a150be9126b9e2ace1345d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9508c3fa2f70d824c5ddf948286986e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37958290669cdd5c53e57422a80e4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c286555ef8a297b938d98e900f034639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f9eb8e812710081f856118bff2c56640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd66fb1693b0dc5c36f2cd3294f5036641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf3287af7b598bf7f6fdc7446ee5d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b5665acdd18e29986d25593a3277d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d775646d2917a68fd595f8392a1ddd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9137f1d1295aab0247e230a7a28b16645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bd2658429eb537c0a3457445e2b3a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539df6730c93f067e030fa3e1d015cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d88c8f7ea4b7cfa78ef16e948c3294648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42376768a6d41b9526e1027b3c03cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ee3a58e6e469dd603eae58f8c6668650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0ccad763a6519c6c290c24bdf61ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3365c2f1611faba1f456eefb7623e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53872c579f03e19f7ec53bc1e616d073653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c21cc0ba263b0fa1c1abc24036fcd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dec926a941021c875a991bb6b053b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569759db11a41162852d62710cc18308656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c8e5ba4db54b4bc4b1a1638f69583657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ced63535af0c296390369f2163daab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa1347ce26fe62be9553feba5ba900659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18744accc648a4ad69d704e72fca35b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1523d7571780bea47ceb5c937506209661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983a5cd8d2d5583f1bdeec9ac9d05be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f66dcb6845317348be8f9be2f9f02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664331cb91ed193928e5e42ecb68fe6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107982711ac7ebf2415784bac45c1e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50cc384ef220bc8300ddcbfb5fbadd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e91b0b8d1706ac2b03be586a50a96667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546a55a36bc86ba67a0b9895cd04d03668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9702a3e3a6661789b0ee547fd60fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e819e43a231df2f66b4cc29672fd7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1dfb003ccc57f6b4dca8afb6dbc64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf1db2eac7eb506a0117e72a4a8c3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cedef17f64154845de2659d440e9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dedfd921f0288951decaedb0e91f65674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4609ad958e17812da78146d61116a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52bf86ce3d6c5262ad5fdce2bf49d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06806d35388e36eda2a8a5adfe19c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68352d59699edc596af0ce8088141deb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abc730bd53b4ca4e540fde251c4e4f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0b48ae84163425f6d91ad35886663680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff70298767934c0eeb310d2315b7822681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3421c1c05e0a1f846b1e9dcea3dc1b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3471620557bae3d10ebdd2c3889a2bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cddd0732b69acd21c91bff5b2630b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f20423c35d1d08f39ea015e4bd33b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94166bc4e6b9c1de01907fb443bc34686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298e9b8ada961b0d3e017bb3849ddd7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2bf3d96ca97bf186451b7769d94ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118defce2c0e3c088f5a4f38a1b98d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f74006a5cb6a93fd2a167674ea1ed8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b0597fd1e8e275fb29e37f7607c26691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2197befa89bab7341bff06a78e06d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a84acfc26d5c1c4d073d155282881c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85875265d578c13133e1dd7c18d387f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4797fd1046066ebc26e19e2305a86f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaaba09a9d52a4ab285eeb11adc445696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d16c4ce0ed359e50d78371b997fbb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf4e88f91c03d5b272b76826d118fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07422444642933835bb5fe55be1d224d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9dd0c1eacb7fd5949a95dca1b706c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09948196859437a3bae8ddee90f4e575701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04401f939ecdb13b7b315ed062152219702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6560c2658053e97f0b753e7e433ff9f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d405e9ec57d62c9f9472a0e254788704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a621f74fe132fffbf19ae3c6a96b61e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838132189c799cf824ff3cdb5b1af7c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e1220e083cfef620395636fe60590707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b12c0bd2e6637a6f71250fc7e64a55708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16c2952fca0ba6a409380180a468ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa8dff54e5f503a6c4262e1082e9a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c01a9545a91a0d7a913c5c64588fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e05dbeb373829c79c76366545490bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d279c7d66d3fe7f5da3598956dfaf4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fb529e2c5805cf21911649b59ed3c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf990360308b396d189d6bdd3970675715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc111c35e81cec4de3adaf0bff6f662e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a090bc64a40133c0e56d7ba65242d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3354d1355f4a48c963162cc5d398ff6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c4b142e028f701e684715e28591c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d771e30d8505900a85793e9a9b8be8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36440f2ad1c6dbacceaa71b10b0e08c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd62f6bc6b99882f5f7162ac1f020d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d33275484df18a8673a811576d974723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a0abc1a70dddb0484b7d44ad5f68d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2e7bec9bd8673b57a42d763dcd932725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5c29ec99f91f9664337a9611fa84b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e25f98081ca985bad591f42460d77d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ae9a2e3ea0ee55b68731341834182728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b0deee19282914c8894576118e600729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff684cb7787e7ac9b08f306e1ca8bb65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbed3732317a1b3dab70e100e05bfd6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d595fe9c34a8072151fdedd610ed45732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaee7ecccdab06692f5dc09ee73a9c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa12bb54410a9008ae06f996d43e75734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b684b770b5c6088772b4f58e3e50ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ce74e932f179c8cda37513ba8f635736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138b680551a18a7c6d984647bed471e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a357883926103ed7f90a2be1c71e063738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb11bc474ee06e015c7caa46b207605739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee5b9dd7a570ce1d952af85e5ad5df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a182e2863731b43d8c9695d21c6a50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3980db9b65ad7da2234e5504e930c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de8a9d7d91ca24e8ebd65d995e6051743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff94badea43a6512863cb8e4a0ad8a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ed924be7afb1214361776186d6cb7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c526d444529b7457c68111e2fd6d3b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76efb66801c123f09c8d51f196525ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afc398bfb9c505e9188684e15fb71b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e907ff4c6c0d9ee44ec188fc428305749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe9056d8d8ab2def7ce315c16758a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1238f67a4161ce7d79b99e5eb1e61751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfb7890873db594c9071b43b71140e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714ba51e0dee55968bb323591e2f513753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>