--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef9a38911d6dd987cbdd292c4a24c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d4f0a9dcb5dfd0e8d49231bf4f6e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75886b4b832f8699bd0a6350b3c8ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006f9784560dfdc087dc5f8c21fc2d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0196c3b4d9b609f46057aecca83f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1932e652e60d67fbd1721d0a7ee48896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4461abf17346deeef3635b836be717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc72f806c0c36e904b2a34a676e4cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fad77d4dccdb035142b7a7d1e0d459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2ed0b96abe01db9aa9b60376c18d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db31dfc4c28cf8b62344f3d71ddb71411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b40adc7dff2ffe370eb6a088f9d1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f446b7af874b835f8968a7e4126c80a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cd880d348b3ad77637ecd96cdf1ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ab20c8e8d0ed8bff5ffa6611cfa3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cb6f0437b85302d98d3c3c1aa7e6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52ba2d25628401aa31fffa31b3e26617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d235768ce407ad03c2e21b6b3c30918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6895abaac44f649cd9542032fea3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c250186fc7a59dee843a62594dffef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8851bb614fc79ca924c842e3ff1084721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ab48fa22d38fec0d082ca4c4f958322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2463cc542d7926f1d6cbcfc302aedc123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a9fe36fcaa8fa2f6697c00b5d8cac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8ff960131e0520df2f12b0bdf14d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9956eee03b6a1d37ac523b52755c3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fa3f5f64641f3bc2a4bb232e8df6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccda30037b29881c3ddb218971570628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c8539502980ca7ba8dd3ae02b69e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b9fe4627ac467caa9c63ef16aa86c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa118aacadcd6f4283d9a65668742331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a5becd42cbdcee5a71d52583fee9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f9116616b74dee5b261c322f50ba533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ee17bb94813f08cae20b4de45413b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720da6b7190be27a159c7bfe3fa3dbb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa782f02d0ba082a534e4a4a2988c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24941630be6a7f389d95c1731f4379e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09d7f8a660532d1a5445ee0bdbc80938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13da21480a32ebc77169b53b30d882639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8934e36dcad0dc72b3b9ed40ab8697e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f819634804ce53c58786113866da2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9f0b11b7fa503a83c46b8d006a01942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb963d4f92cb91719acc2ed0df2db6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f075dc09237ed3fb99c88f0e8edd6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e09b04ff69f9a45215b02872ec16d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e409a175217ed8f5084e08c618d3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f08e5b7789f9b8ef484f6d54a63e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957c7af1ee0926870535f8fb9e89d7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537da81cad6c5fd44cba4e5a562be16549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4ff7848d99afcb23295858600b3bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3adea607ac0b456cb6e31c339f40d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c24b63648bf3ba29eb3517614413752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74d7ed94e11a3d09e2e25c1a57f57553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a6e9d85269845cdb7cb2d701561e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1fa052c56aa6f84b189fe136b620d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305b9defc4997c16a28e9a57921330f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24eeff1121956862df7bdcc2f5635557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0acd39c160b52f549c357433d174f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d1379dc7cd7bbdeb088a48473c58559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeed3ab55c1eb38d5e92c4a892925ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba432cb20650b6a6de61e3e337c81d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd35c59adac8b7081cb19c1404313862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca10b080e8d5461fdd92da77f5a2c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891efaf66135f8d5b3ecdd42c8b533ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253216eab6f6c3c553155efee97daf265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19789e123940631fd2ae0ea968b9ddd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb6ce33f45aa75a408f4a6a93ad1c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707533093a0e7cd762441844b376e2be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33695be6205a3b20867a6a6769b8e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d32cd4fa1b8a98525d1de10f36c7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46541af24b9a2a9bd3ad8bd37f7c1bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb110ad417e98fe769281fa024a3a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842ee825f798fb883e12ab2f7c84b0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabe6c363d33fabebdf5fa96d5c036374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9d7d73639e52af75fa61cffe8a39e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b1d99dd915b080d9ed80d3c68d3cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b35d04a91c046d2fccaad2a3da308977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a52718cd853cc45cf51868610ece0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd064a0570fa51377daf5eaf084e159879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e2e8e435efbd3c39c49f42b86e41080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367b7e879d8b96ba8548902bf81bf1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e829eb22ba574886077bbde56f572682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6ea4969da1bb173bca4bf15ad4ab083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e4909cad57d551d2f5285afa908dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1179ea9a905a4c355799cd0aa816a8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98538e8df4e2d101f3641a1f4e803d7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7143f7cdf0dcd6acd88d2fd7eaaab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9a127838e07eb96124c65aca6595388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313d4fdbea2a39c8af812d8b96739c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d41af38e94048bf6a988ba8b4657d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fe1033f6e31dc0cccb129f704cac291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046379dddf8b93dc119f9bb21094458792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a005603994c3f995bf8303d395ce193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674940c219e58cf2867703c03e0b53e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25382a5b3e405b51dda0a804eb66446795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc16e2292fd8f87bcabe8124b3c19196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd470276e695b539d71c2709229f5ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9441ca5e2a058e0403fdbea61e98bf398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edd7605f0d6e8316e02b8ba4f2965099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc710df99ec121ff833298173a46f39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa349cc938cee9505c8d37e58c51db44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9499763e740b7b45e63cfdb8f3b02d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b22553a0ac08dd80a84143d378272103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2672733676613c4621cbd97c985a156104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9d16d849681564370340df924b247105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880e6aff44c2fb1230dc4bc6f674192106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d739965d71976653b0f1b457d20ab86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9c5060f904acdbe30124807ae9e11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412f63ad6d369264a5cc20706cea823109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89794ccc9ebfd8075024a2a33f48ce46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cca6725bc087d9748cf10810cd8492111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820c07cd706ae3290233c021cc9e041112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ae7599a0af10004b610c99bb374f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834007d6d5e176cc79e3f59757fe9d84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e506f3c956247da8ec2e5814e867c6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282bb20d04e202087fbf8e186ad6aa4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073ad4f303c9b0f8da680a717b76ed2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67549f7a141e2506725fbd5725d5d5f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421df527e7c8bcd7531ff3a7bafeff7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8878d3dcb2eb494a168c6ada18e38b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea6b6d091d768eeb5f2d3d4edb98ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6986dd2bef7b78edf2099e4377b76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da69cf00167071c6290a71131d7ca5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8d21e2f5abc07a543e019f0632d86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50f0727323b3afc54ed232ee2e5d73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b362fa45d17a2942305e92fa27d6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cd5c02aad7264daa53f1b6321e60f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfd9496361b7eb59434de537dd720f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fce5d1110275b683498b19cc7be592129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418bd97918fdc96a39a0d03e0ad08f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089ad5b58df97d9924c02094aea7f0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f1bbb8db4297579c51aae706cd70f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25f35e764aa5d3e6624ff0592b237e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7f3826327dd30ecc1b458f7721463134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ac0269f4c9096ad2da474fe285812135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf53c27cc6ec6e64edd09208715054136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f601a04b88a00a52b86a41614f3842f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69ba6c9ab50ce20f56e6ac31fc3986138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec7e540c521200b39e8841c0698571139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5590a20f2a19bf3d1d3947c1828bf3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62085ff2c6763d535162a48c8eab7bf2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca94e1abb373e6c960a2e0ea9a8d3e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6b77f6097dfb629fdc651d4471d22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785140d7e560ead25d8e63118bb5bf6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb446db6d53c2c561d6204d2e0eb8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88922532591677f8fe535b6a4a472a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1c312bb138b2da19b38d1defda544147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1210b2c27449b4575e095711a3ab65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671c28b1c5b319845a11748f4ad738c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51834afbab88df57ee2a1704bc677b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c3df84d26503d9b1119323355451f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05802508c74977b9a64ad12ee2d69da1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d51f0b25578cbb8782db5679f692c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150e67ae4dc70a0174c49d6cdf16cd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe164b822846169bd00194fceaa6bfa4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9d3cb1c33fe5df968c8bb8af05b88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91291c9855bd70453e0d18d2ae7a46bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628781cf19c42be0b64c986fb8259f53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2750a02436473dd7770b0e51463aae0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce02f5a509cc44437d75b0a9b08ca1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa0bf24b1e947879c181cbb508a95a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6f9fa8354965d3133e7b5af3bec82162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f77b146ef3b4ceb212287864e1780163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b44411f6a285067f071ff702cf5d08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed2a50fc0e7f6a50e8a2932ad35e46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95070813e2b24fed93fb370ca1437e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806e9a4b2c530706fc157a6389352b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d1c216a8b72f7f1ae0270355e6ade168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb6282c688422c9fd8e8578bd8317a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7f3f4caff6fc052fb854d1681ae38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d63925ac42dee137b999cc27beaf41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82f505d28c97b03caf126ec80d75ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afb1b0605d2a080fbed81c2ceba928173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b81a1d7268f04d6e73ab751c94643174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850feda1bd12a88ea9e1e20eb6ffa70b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ba53e52018e8845b4cbc032aad999176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938c8875f19ad69c668e47392266f73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f58ae4bd3c16f5a71fdfbaaad8ca1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4120de59c9a9dba0da83f2f5e07ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448444b3d89d187941a1a794edd13df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274793d093a3a218c79844ce555213f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878427a2d8799a9423d394b97816268182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0721455648382e3e1a2734baa27a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d301a8a83332c98f581b2251308c06184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb62eb9168512eaf8d79dd0796c764b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40717a8b859c432ab77c9e043d975b11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7b29398bc86a8bc5b01455499e437187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61536f5f29c96cef3ce13d411033359188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624a2f7034eac2b8a3bbbebfcd091e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cac9a6a56ec99dc56cea146d75ff2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a8b15465f6704a7bfc7d6e36aba0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26742869c1f0b7c6a955183dd960e4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eadd5047556c1b71df178d1eb554d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3582153b626b736d192c702570384194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b37606b4537ca311951ebfe537f51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99f2c0a9081ad293c4b05fe24eaa02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94ea91327f70adb7aedb2b121a6a14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261a72cc0662b70c1f5e2dbdab59103198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241211b283297f312230032e2f915de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0751ab028fc2e5e39209beb9823b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872da3cd8ab630582e8e9b2198a4e0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c48dc76fe5355fbefc789ecb364b1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03984cbc24364484fbd08b9e7b08c2dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2fb46db3004bfb7c669216b7f2ed1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aa996f48760fbff70681b015a6e30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f99c6cb65a4cdb2377fbd2db82fa8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd0ebfc8cc75008e4b7084664d63cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2c6b0ad84c038b78e3b85d92e3146208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a774e0f628bf765823dc3483a3845209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2c0394baae7309a7466e56f94684d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50849c00375d45dd7018ad2c317e7b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189209738f307cbb9ba9fc2a3736ea4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fa32249bdf0bd41f66b812b233758213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8298aa61a573a255f13d2faa14be80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7fe7a53fc1c8671690ed0d2d3f574215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c9484176f4595fa59f4622ced80c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cbb40f8d63857c0cdaca5ef85f921217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda416a8606fe2c1ee7d8517f82dffe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a92a7bfeaa6a34c89b4323a58d3d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c4a3d8affc11999c8c415c94aea45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15394c522b3a2750e821b440bb572b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b725db53d8ce95f8da24bdd0244bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239f7ed16c31a918e71f387cd066558223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394edfe3dfa68729fa51a06acf6e8fc2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afff89c54fe931fb9af5fe877b64b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1b436526ffd50128c90a52568512f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aee3d1da6d6d78961d37499ff4027c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91bc3275a2306f9957b41297636830228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74868271d0ceb6ef86a28dfed25b683b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b24edc8d475b6d7171e6f248ceb1e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600185fe8ffeba98659eabe4a60ce5e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c64618efe15fb671598dadb7c1b58b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688872b2dd319f47c1a4654e25b3548233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afae58ad68c5c3e00dfb2abdeb8f48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545793ad02a210101e3318f506c5801235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d09766f47fd5b2b7a58f4f719b98b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac8305e7cedf708e5f6684a6aed338237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cfc3bb963491e10fe17b55655db09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff922e0b847f439cc9b6ed056bb720cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09e41f7855e841854f1741701bd8d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f7c8e0a1cbf20736c5c6f49c02e7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978620cfa055828304c733a0893ebd78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66477352e42649a7dac06e76b2d67fcc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df2a92bbe2930bc43ed61b20becaf9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0060499fe0c48b1122e77c5490a4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69a84e92150d02242e01a72f108d0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f8200c1e12d5bd5ac57f7ba33567c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cde0584d42ae01b221c1941762993248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba9b85811c1a8e6eb604ff973eddc3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c54564fd60f13a1377be2583342327250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50372d3e2bcb39e2f33d041f0fbf10aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d575b2bcfd026f77c204e47abfd738d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269d4dcc5387a05fcc01711801794a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e19a4cf7d6efc7597dee70aab01b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37882ce3cd6330724b168598e3fcc801255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360b5be813444da9118be1107d9097f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32100b8dcc9df6be6b464bbe8daa7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f4fc8588ebd2a9e8f28c326d1cd4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c332dbf858ea1e67bbd4b7f0539bda1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42931e3959e494158f043da1521ebfa2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccef31e53b336a1621adb523a3291d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c24d114f390ea699b4a7e9b539f055262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800cb68db497a640f4226f17b9cce39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a7dbbfa9d27a2a9b8c5da365b9ba0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896a7bb04bed5d5a60e9712bdec1ee4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687bccdb28cbb9c04b026a65ad6d67f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9e00c9d54ba0760102f6250fe892a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508545275ce688da9a51461c92bddd4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cecbce5897d81c9996255dd158ba7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d33098b44f825bb560a1a797797ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6ce0575ceed4d62a2139dd97622fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b785ea3c42805f1205d68f614d0ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9c4f246173a65634c305043f1fc2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d2fce47577ca339d8acd3d61cb376274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7daa98696982baa14e083212f9d277275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d742c94efc03dd13d9bb02f423f49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e842cbc3bccf5b29c4a53f63ed12755277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d7205d131eb66c74970f501925601278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c53e2cc4de9ada247057c8fad084c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2960458af352d3f89b79d64fa8947280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e682936318c41eb088f8f7629be31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c22b8592ee8f07f29b8b4dd1e6aa9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6e589a93dd8274b0e61bbb86a53e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14186129c3dbde18ed9cec54dac2907284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91c3ed2999c5e0439b50793e5882bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b61b1abe73bec91dcaa928274740f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7600b11284a3f6a9a31dded075e44d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf9518e98476daf26386a2d33267f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bd6f611489479732fa2602b7fc978289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c599871a7d51ad73df2a96e2dd85ed8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9c3d842370a327d585899eb707c26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603d9c1c9b08b3ed23d9bfc79aca06f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9b03e96af444383d1151c6da6043c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09816f35b63c549c5099e9617ae4b322294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44943cd41bfaaa6785e2838340556a05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c1f3a653b3c24d7b96efcb7c15ea6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a146d3611855b45ce9d004536540a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff8b3534d172c543ff2a71eb7d667a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32890c57fe785b4ae187bacbcdd64e72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731a5cab44413b36f32b062aa9fbd3a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745f210a3b08537b9e5b968caf25b7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e207c706fc21ce3ff2fc12e7006a927302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8b2325c6c83c0322f0ddcdacbd1c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b23e286c59fb6e3ce26854033d3bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343beea8723e737ca237d848bdc3a26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871dfa9e88b5a57c7d5795d653ea80b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34e39ad8bb1d9b0ce68d3c249b9db2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8091aecbfd8ae3ab822d68ffee1ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147e5e5bb8979a415fce1d53f48fa95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8829efd27b8b9a230f422fb550333310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dfa3a6abbada0d5cae223c333e191311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0540d8c3c0f23eb25f8c76652fdf238312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf7e00a732293ab537eeeab0446411313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576780982318135194085de38e5362c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a762f5b6f20bb5ce5f90a9fcafab43c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6613f369a63cc36bfce512cd6eac3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e275cd088ef9bf14cbb22700b87d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafba0f3a63bb01d9f1f3753ae021fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e59e61fa74575728c9caecb29add7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229835fee0282c6036207d460325c741320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37b177c407a7401b84028f3180d596321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66d8a4bb27350836d61c618899ef2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316453314be1053a3c17409e17c132d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb235ad3459647c06befce05b3c94707324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92996e28623709328aa17522fa0f83325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c3efa92830153fe10591719a24be7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c9f50d086052436b7c43d83ffb8a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f064605066f708cb59c82b068a7645328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f1ea85dbd698f03e7ad2e35f2ec3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7950f4d7ec8375c6be39a9fdc271d6b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463b88f798fba0296889f3b9487feb0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8147fd6273ee5502a7f0b29c06a8b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b87ed8d7b1abd774ddf4318505d37c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff97c5034ca7e00ad79b0630b9d7a01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bf862927f6176524b705d5c239c8f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096da6c523931ddb7bfa3507b4f34efe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79926d1e5a2c06de9f5181b1903b6f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db393f3f8bb4a5104df2c1e27c616b1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5dea5687783884f7d9f65e105c103339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb70594a9db73c8b494f4d76574cdeb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd3370aee27d4972ad17816ed24b68341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c044b36dc854a569a7885bfb7ce14342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82401ecf90214c97ad0e63d7112b7b5c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47ddb83387d4063610986bf3339981344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7526431ebc2b28a43f8f70ea497a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43877eaa18cc2716962c92e1cb47fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a7fc8ded72b9fa97d63ca1b177683347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba63db28a9bbf3a84f8f48331382f06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee48a9c43fb78cf1be4217acf4410df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa752fae92843097dcaef3ef9d926c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09054abca71e448da31f729e01d32120351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09befc31359e802234a64a15bd3f8ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442a3d43dae5653f3f58cd30c0f789f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c9b7d5c47a6c5162dc104dd88068d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647067c74de67be08e2d97f424c03fe2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04ed153a7d21fa9cd633ea34ba4655356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82eb6b5436564027c1881ccef53958357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51bc5e9e8bd32f1637de881f5ef274358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46015cd55111a5507f51c79cf4433d8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117127198f7fa63747407c9c79e80f36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea225b0eb30370d5655f4fdb3f57c21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f0a74d59bd43680c7700dc7c17d18362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cebe7614b4865b70d4f1ec155d3f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890428369fe90092c0aaf4b85e3754a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf5ce2b5367540062a8733f0459c97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a6b50e9a1606886986ae0b9319530366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de204c70867076e9fe5cdb032b8c1415367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd966f6cc760a511d0e5b4ec69bb72e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc4c006fc4abba19a9254db4a618f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622514ab3864418c6e0ac9b15d737df5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72a3aea08797737c13db17d9d30365371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d781f22d316968eda869fb4cc623e81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712c6ab40a0467be27852242ab8a656373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c4987781c2113afcf98a0cbd72d0a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3ce3c69c8a5c071b32ecd991b55e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b48f11776a9fe31ecf0b9143c4547376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78732229cc2a8b611cc85bf54044efb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dc2cada7271c6285c614b19d1f6e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa545e812d522af94c5676006864711379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db86e43a011cc20c2c34f6cfe838f27380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710401d06f171e915de4547ebef13d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b98d243bb4fec1d3fdf399c6ec536382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcdd4f5f97293ad8280c3771425516383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1997ef28b820606644543a35fe98db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56241e1636ef43ddbda945a865cdff2d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981373bbd83079632a03d64f7a630998386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1dfaa8f466b2557fbc1eae99087d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56591da52c959b41581a5bc0c6876d92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002fac3aefa46ea83cad08ba344e907389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e3397e39db3cfa16a07d85da273ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809db80a99c52c58c738b71ac612f15391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98678509f82365c2a188ded83e219ca2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2488dbd47eba8d237098ffb0075e4a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d523e9adb01daaef43d8e6c489318b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddd14b036cafe2a846461198bcda78395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076e8870797991b4e649bae74f563b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913302bf8a6fdc5afed686a6152d6f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c38845ed55db00af52d90efa3d329a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ece816702073946d03b0372d19132399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95909b0ba801c3586fa6f857cc8852d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72244a4ecc08e8b90c623cb3a1328978401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22629f14d4e86f79830858c91159019402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af78a35cb89abb16c49a9264a62356403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bcde7678e0294ede6a286fbea7d93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17603dd8352d713f26fb3d8efc457831405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e24a4f45f1368c80b9ee61faa1fc45406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744d78ce6e9c4b532672747e46473c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559e342a2eb9dc669c1746689deaac9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e72e4118adbe2edf7a9aed880d1b3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749c342af45428747c2e24166471996410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4f1247b9646162f4522e47010aef1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28875b19ca99642f9df84816db218c06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444ba96f5b52d887bfb0922a453c4d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637d52d63739ea346c4cde582531f87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35128ca0deae211b3fb51cd116455306415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d5f7f80551300f591b78508db741d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c20d7bb0e1fe3c4df30f642a6b412417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bf502e68ffe6a68cb01ca9b337e25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e55bb26fc85aaa5255a9c74e5b6b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59285bd7d72ac11516d7f347a4e37e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cbba0620092e9fb2953e4b2a93f5f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111e453cb1fc4a83547a46f3d9772a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52351d27d9548dfa600bdbf06d016b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff83a0b4fe3e4ee4a70df2c1ab4bada424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb58aa9611b0f39e739bef22a23ff4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb90fabbfa3e8a9e0dbd462607372c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9ac06518cdb8df83a51c6cced4bff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc0bf58c9cce44b1e75f59905c4121428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bf233122168e888893432fc84f4c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bb378faf2e26bcd6db3cdba2a61d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792c465f6b9a3cbca4afd96b26a6c46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c69f96292e018d2e0a6c560afe6b31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ccc78a3b9095361c28dd13cab06bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d471d0d5ff22c7dfc3ca93110460f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ed753df544155fedef677f010e1b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bd21952bf5303ff5f7ebbfa81311b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdea176043ab404ab6e25a53150f605437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978f82fa232d28b288c53c45d23fa6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c699a5177e7c288c60ca240d4e6f6fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa48870f6ce3d94ce66f29d702cc17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af6b16d21dc0f8b493afc133d725e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87be12d00af0555c1434247fe6981b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3e8d1dc58ea908fe09b40ad4de413443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f27be1294afa14e041ab2aef2a812d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87943cc2f49422d56234de3c28fa90445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd9e3d1737c2231e2fbd5630eefd50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba154e40a064cab0085b008087c599b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cce386262e4c67e8478adb4988812448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d0f0240715a7abfb27558b14d1b48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77081737b789d3cd0ba12c9d7c806b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d05393944d5b588e158ce6a47fcf9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bd99895dfb5e27aa6f9fc159dc606452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96136a6c0010383b642ddebbae3c585b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9374832ee599572eff1fc6ff6271f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc1579a2643de5502ad8e446d76f2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59753f21a7edb5d2fdb15375b7e91b67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972980d5760d95cff2ec06c3a38499f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1c5aa0f381dd6b158013ab11b8ff8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e352430a40ad0efd21de6ba570fa5b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907ea0ca84acd66034a084c7a3c6a4e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194e4f25b8af5e3a96da4343a5b3e4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca513782c96d9bea46d00903354abe6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415a03b32f30bc58b2012ad4757c288463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030824cbd4de1616ffd8aa60440426d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c20c9e0ab9e1d03a959120dc7aaaa6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7301f04a5d22453a5f4f96abf8c6b76466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18f556b5f7a96a72f53c21f79688b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527f283f57a29957a6c5f679e71e194468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5cf29a3746b29edc67bace2ebf06f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b021fa036492da3782f08e089edca2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483d2c958824a5560458c24440be012471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae546bf2679e66c334dcac627773b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572296098e7ccb3fe29d553b8e092c63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ed45e83e5ed30d64c176e37405823474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ddfd3590b2e20ccd3e3b6a05f0db6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769592bd36e562ed35b08965686a02b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11ea65488d26301d0039be0e555cd6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8712f77ebe5011b7fcc09ddc7e45efa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59168057d02b7411c7c40bf915cc0409479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8f6de9b667f8f15a32056f3b0fad9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771c92990371ce73c8e906c95f1058f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bed75f4ab112a4321b30827733f74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e2e04c083cd5a0c9545591c4d3882483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22de98c2a9d9dafd7ba6f3ae965530484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de513eda83140cf5a5a91d66fa0e38e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bdc5004c38e6f1cf09bf1d49723ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347b36ed7b122fd1dd975dca64d70c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e59f8173755de7c94def0ea67285c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4be85aa7c0202b991385c80d483c9c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d32b3bbea0c9d76da81a0a933b910490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163caea194d0d09654b7d315dd45ddef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69fd921268ecf56b6f875e9a5d32df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0529b29cbea6582a3c332c413004b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bec294cfb1238796191606bb14a64494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ff4ae96691172d4e988e668409888495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83a4a2bd2b102e1f7ecdbdb5119b77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478c16d801c265b706b6f2579d88ab8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b27985ed62280e157b78d5ca8d3cf2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e4f406b3a8cfdadf11dca2bf13ece499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b57602bf91b9def2b7364f2deaa7a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34499c7f81cdfe76407e7ef182e8343501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443a1436abed418eb3d2848c1b944c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38addff30f6c7833c4e74b40e337cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6165364f5a533efcaa7201342e03d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42365ac42f4e251af6a0dca232a97a7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd4d11ec0244fd1d76e11e779479eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1f05bea199cce0a1deb77039aaba3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d1f59e6e8dcd1f68802b826176aea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafd57c21c9f8796f959832e37a16d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c30d80a497037d78baf142ce20d8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8526006ea4d4fd6d2f450e287a382e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f68602ea970b9632ce19858d0a637a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc9ea52e8722c950be6ef560baa842513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdd750f9be63d5566aff0f5ceea589514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ba4799b1b4d767bfd836d4b30801c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70503014db6bcae2bfceab4023087ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848749ba4d16de5b6709d1abbadf915517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50f832576eba244b2de055b59f1ef8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb782f71dbf4f316dbb33634bf56dc9d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4448cd69dde44f1726279348d3ba5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facdc235f27dc2afef97f72f24bf496521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaf217196726e88923f9f5ce2d032e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7071e99a3247da96909bf4ecfa385523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8215e43d0e7d2eb7f41410d8000e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a1ded2b5424e3537d2f88041f42ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08191fb789e3000d498281c5d1d6ae82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0d86733c89c2b0f8d0c920d704ded527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558764de4d94e11572a97d185527e7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc0c0de27cfb35fd961f5841f4a699529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb69948336b732d0f94e8933636f71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288f8b1b1cea04500bc76f02b0f5f2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc1c9bdb89741deac8a8a840434b4b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd21ea42b91d5f05ca8d82f335be92e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779b8b4fab6fb280e221e20f865ed09534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155b78c6a76b5853917143ff836aa73535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e73d76774765ab9352255d039e2e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff3417acc01c15cc7593aba6d4db40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989c40db4a094c13a62d5adf310a405538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522b11cb1d733863d4f8ce39bcbee1d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cb2448dfae535ebadce663632067f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33b7d522663e43391e27d60a467d5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48933b78ee6bf0c1efaeec3fcc58c59e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0f851a47e811a22ad789cad7019ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca46d3d430c37a6d1d6c5108b5ae41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d8f28ad20636fed2d8c2c34a9cf14545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7283bf5ec8a4a053b3e3930fcedfd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a14c1d18028c04df23b97fe4c40e9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b476805615f7a903fbf94685a74f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5ee031c0272b0dc065156d0ac6560549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c2b0acfb1b68190998f87d6ab8ee0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b9f23f9360f8923b58e272fafcdcf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22436eba2f307ab27ca2b25d0c4c2956552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d813d14fab4f96d7ff569bb617fe1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492734aba9adbfbf42a873371f06a5eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10259c1395f01b2c44220be6237013a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8b076df089b08dcce4ee132eb8236556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e34fcb0140e8e689e56537d39711ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384640081314b59e7e1cefd445d1944558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400941a3c209155b4cc2840393f83c39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5e84b83b277c900828d646b32f706560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a278d80cdceab384eb48ab1056d50561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f2ee5b874515d119cff71b5f7fada562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8377d18816ba2a7044e0597e2f914a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbae79fb63134fdf08b5ded118d385564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8833114037ec3247bd952c62fbdb6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1170266b65fef9707bcbce771b6b27e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d850ed89ff56ecf677d5e295cc6021567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44510483e02a62801458f55d5e2e59568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b807919bdec242329f875233514e17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475b3f675cd356a99d66b1bdc6eea10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83ab4450502124f120a80999f298f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16834aab52c82c4cefcd0e4eb3c2a2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b9701a896e916642b5dd85605c16d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d31b4ce85ee75506ba9d9e888a141e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe30269b52f54abdabdf76b5ca2475575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5df9cbd8f4ed9eee2e3c6a99d7390b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ea057385a7372a77e059aba675f52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3305d74f3a59f353803c4a917478414578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6090ffc4d2658d9ac46ee78bcebaeb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb163f1528832c0f5fec1f80cd35196d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b91995adfcc6101001c82e2deaa16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ca3a486ea3dd5a9f528546d65592b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87c7ba571a6e21af686c03820e2315583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83238b360bb4d711b8d1e720f60790f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2e50436a7a9559d0207e1c9b962d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3ceee765967d6c06b08934b0c9dfe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32406dd327ceb07869d1673f7d923e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78fa9454290fb65a3728fdd5b5a2b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0f7777b8873b4efb44b6b77c3a555589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e1c754dba984a6f5f8bf496a5e814590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ccdce9279c98cd9a2a2dbd58ecbf5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1dac54386eedb6167c356eb24ef98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364b7e7c5497468aebd588b8d717410593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b52917a08be16794a5d9e228f20432594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e7f8083a8e0f096d4b63c66e94ab4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b313fdeb5dfc5da8474fe0d924600a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68407c4766536569c91ad45212a15b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d3805316218421162feb7fdf33b42598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3ac2ea832bee57a703b1bdeaf9861599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba23bc307cd06750d9badc5736c932600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585a42e7eac3abd0ce1898686d5e1a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47caf6a206a8d0dfbc49fe98d18a131602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f082744e7c129257fe9a0f8e5454f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d13465456da8743b7d4a8d3c8c8fe6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d41b5995884350034e0a08ff16221605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c9845d026381ff414b2bea8ebec3e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40e4d7a3a3b1d07e7c4b2783c8556f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4866b30d54b82205aef28ebf4b6ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa179d7fd493ea0affcceeb74223d002609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30aee536cbcba6ff4b037662d4ec487610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8094e0ae606e14e562374688ccb113611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77584fe314dc6d4dbee83d910e7e9aef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1d979a6176011386a22fc535e14aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bb461d767b2ae16f9fca355ff894e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5131a0261b371809bebc01b6773eee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe44b0499053a58f8e8787f02e6ccda616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8871b1a22f3b0c5764e5c7626cd39617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3caebaab76f18e140214fa4420ade4a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02fe2e835b1b3eb5d15c857f33672a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5cd99a4851e159be36f56bf4f18a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec37befb547c1b22245aab4667bf2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6cccb8f4ac1dcb3f3a1eefb9ea9ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1eafce1a6ad45087b44b3063482f0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69de23f6cd8c160f5866695cdd01c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8afb813f78324a05eb3440de676004625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e957424c7a881e4fef9c501adddc69d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd001d6dac112ed6e98314fa79de156627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf671437703c41b2aa5cdba43520172628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cbaa60ccb5ee8eca70aea25e46ff6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4013a3d7be32612d46e1f411b2b66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d09106bbb03ea2546cc118267a53be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea68b45dc5d823ba6fb40f95c50f42e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c572e419637b3fd0f5859b8a89e06f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9870b126b885f7e77a6cbd1c8d1f9e3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fdccfc70646684efe1d211445254f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7165a1d60728e7c772b7db392ee1bef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6f7c4d09aced98ac8cf1b961ca6cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd5c8e5cf35822a25e9a15853837f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052195b65712aeef929f7dbb09b9a49e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d610712e84bb3d504037911a1be66ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b46762fa42a64d9e08b1e8b40c1dd4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55425174868dae6bf9d7e6979a2a74bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb67c54bfa647a78f49c32321db2d34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab352da9a2ce44bd3827c3f2fcd6319d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116c4d70706ff7a8e776183478aab7e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b93144b09e7e00dc3f067e34eee014646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab20d5809bfbffc29dacc80ee0f474647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecfe712ef3ded6a890f5f7e9de6003648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce717f1168c9eed722f798af4f66b173649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44c53102d58df76adf8464507aa49d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc6654d4fdbe38a7156501870afa37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f655197e84d6272e799b4123c2bafa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014cf3122437cfd2605298b701b5847653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739ecbe49bb6c7e229dbe813309c62f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edbb4ac404c9cd752c51601db2e7c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd18a81b9f75ec41e5d858eab5264ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad0b07a2613d251552ff58df61cfa8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45ea154a349bf55268e0eef6dd332c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9994bf39db116f154183826ba1406f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a026bf886cd8099db53a1d4ad755b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5841d64ee1819abc0a29deeeace8c98661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96902d65a585b55e936950e9fde0b14a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcf22456bafe09280dca3f5a5aae81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a3a5f2b4495d021e65f7dd4c5a140664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ba828b93a5198843a7dec8cfc6ec7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c744fc2d36b43afbdc4a7700bd314666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4a906cec034b1cd4b148d432c5284667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5da8880491af6b84d46f522dcef7a4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c27792c9a957931fe3c6ad02816786669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213e0c12912e26393fadc638e05a6c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66726cac071e75d0d3a531bcdbe536c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ab6ac96790f371834abb1c2fd7224672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ffac1bcb51340811004df3cbbf66b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1427f3c9d2a9310e5786d89725f28e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b7ceb7afc751ca41c69392e13b908675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e00494d7e5f1780e42a5d72b804a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab1d46920f5a23e31af2ea2fd8e11d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789eab1d2d4027688efde140d7527c33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4be0a0a92f6f2c5102b46474b8ca03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e507faf6c14828df0618f1750f001680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f34cc5bac77f841139bbf3c892374681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c04d6d1048a4f0331c55796d56693a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678840a27a170f4ce1f88075d0e8c3c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77ae3abf8cd366c267bc545fdf978d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5438f8caa0e770fb9c1440af234ce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7395b53f270cbf3b8b60711c9316dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaa685b6d9e9d54ba60b2cee17bd32687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da74b464e675ab059ccd6de014666d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6165371693e905f486773c0b1b841689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f77fa252424f032b0742452228746690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816fc78415e59f8b24eece00444631f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb857a1a637df2d3aa355708a7f8ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209b61400cf165cda6795a1cf716c38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a5c535886f112336cad11c4b73188694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d4574d16418741bb5b1d7f962a283695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3fa7077a2da46b28fadfdd751a0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ffbb957184c0cb9139dd2ad401036697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b67a6f7cb45890d9e6874560f74c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c381240758c74f7f832e04d0497176699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca0aefb0bd6257314271f17477f721700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62245cbfaa73450e9eecaa3cbce1c43701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84176c9c9d7b589024d50bb9cbda73702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b3142d74eab52ea2baef9771cc0f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450a80ae60e498168f12f530460c582704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287e7115d090f4e14b13ef26b08bf33705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23697112607db1b4c5f4f55dbc0aea1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9e84196cdd992330e53050044fbca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35565df1f5969f6dd5e44d85eec12c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165037ec69274a874cb341ff31e964aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd3b7896e7ed62de30100a95c7660b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882057caa016e315d2d6ee82dd70f051711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e01e1d607e850c3dc36aa7f23d9e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73feb2bfc4e0420c5bc6625800daa23713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6075e6bdcfad81075f17e7f3036639b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd2a0a6ab8d0a27d76bce93df6d004715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f41fb092c31b6a596d14cb65139f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005ba8cb88078938178016dfb1252b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2803573a9141038ee56a714b143f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c550e0b426aad7fc3903212fe62048719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c2d7ddeda374bf541a404706eebab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8da8fdee55440faeae85d186dadbc9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436db1e5a20edca172e1360baffa631722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bbe7d27a139f6ca80bcab9ac34c4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef03b9241c83d6c42742c980f0f43fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2c3316ae1b972157d9a7e9193b957725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28378918f8423e71dd1bd496f424f857726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cad1f3096c55343bb538ab407d4abd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58bfb4a900666a6a7c6bc554f814db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6cd8f29c2aef6cbe0a60f0fd20394729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f484a3b76bf86dbd311f38e85033b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dcd86f623f64c1383121e1cfa84b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012090e6c63c31bd671b2d3aeae48e12732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30900b177294943db0c9635596c88630733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946c876e770e3abbf3665e613dddff5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358e1cc27c6b7592cedef6c5c32a528735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab119d851738c8236b62012a31dc42736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8aff1df3990a62a1d1c30520e1c46737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb1bb2cfec1d5a5a40d450085ab574738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf782bda4f808d1a99f20addab2c6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348a1f01e180d8b8f20e9f44015e341740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff326106ad10d99d15e09f7605791028741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e3feb600b764d5662acf74b30dd38742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038afe29ecdf08bf8e14d98e3476b9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7678c22f58f73da2130240f35ae2a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80687dbca0c12dad9e8a046fadb28e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffd5dd4ad8f30500e46d524f47ca7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496ab33764842c64d672024b8e09eda747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df06674c30e764e422b777b3fc157ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991e2477a0e97c2c489c917612e4eb3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce793594a6e452173dea3ef76408e09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656167542394dbce598aed02185f05b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fba5cc9cf312f9b1b98d8e545b5df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e043c40f516a576f42cd1bdf312d408753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905996141a1245595de566a4d86e3e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58230a8676d9bcb970c3dfa8d513b26755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579cea6b4375b4b03e8a4a8f119b4ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9a5bd243fe0e6bc8c6d0031337213757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79921b2471e3102a671b4caf6b49c4ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076953df1595b7ef39d63e0cb1066c9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e598bff2f5642e3e78ce2589da4f85a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e775f95cdb84e5f3691e6fcc631192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe93a9eef2a7e7fa7266b82970d06393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63528cc899c0b7048d71bfedfec4dfa04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f85a0ed575fae4b34af55cd0530a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ef1b6c45ec80103455dae87f94b626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1540ce1a89b6e17a043f1351b22917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84516a66cadc56ab7ac3bba31584818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd276fd0d97a567bec065cec3c7828c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611dfdf4b16c2ff16ee40c94319c48210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc872a5f1c35a26db3ae56cac432cfd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6214ee8c891397a212fd0392fd3c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182e6cc89d2c8ec149419a7bf3fa06613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ff580c406954b473f63b98865b42f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31978436814b872a1b8f17edf48d9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117960ed6665a940a2dbb4857033df0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf032e9a3abd128d72e8905a0f5f2ddd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed533ecacb0c61e34b693a23fd8772a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5263a600525dd428580068526f2be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81c18bbdac85476b51ab83703170ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e215aa05e3657c2e3de58ddb1eeec121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d682cdfd9c13871a6a74f7bcd2843c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5a40c5faadfcf4a7913cb3baf297723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba400da3f5e409f42892b6efdcaf7c6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebe03b70fc8a5d2759641d1c94903b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e4c63bafe9dfd4fa4811cc3ab921726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1ca01971eea5798306b4ecc86f15d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fcc8e508328cfa22041ac59a904ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd6910448d51063d57d51216e8608129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1800bfe082206e1713c4a846cb448b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112d08de4a8f72258c95ca9d176e94f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f2cc56079ae4947386ea0a6b5f13c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee11ff0ef27f42939ad57e67b65d42433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef03e1de477812894f87499c6ea80434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb828c2e6b60697997ca04914637dbed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9b04572c09b673ec1020c681376d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02c1c453151b31b9fe6b3b4c7ec30337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e79c65689ea750a361f8677c721aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b427b37acc29021364a6c6ea0b092a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5d7ee82e4bb746c7b84dbe99aeff040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5fa09ea32eab3c4458bf31bc7579341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a301343c448affd35e12d981efd19e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd0694b8ee2cc7985f4b6f4fe7e44e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efdfce406a0706ba81a5c7c752c18144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145313e01cf82adf3d45b561ea680efc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73366c697fca551e4084adee2f56c4cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a0cfaaad4b4c35040ef1ff7be634447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb072508b56d8f190729c8d6478a38448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19067d5fa07904b7b2da6f51c2a25c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203c362a3c6099ddb055c48ad277de550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f33756225ecf255c04c97221993fb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52c4aadb06a767649af515cf34200652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09572212b3b760b22a4ee09937739e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb8cd1b0028f572e542398b565d4a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036bf19b6788a18ce5ff5783ba4a7bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d5bd435e0df4fb554865f86afe30f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1809e8260ecf66aa4166c6fa01217457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f99be4fb2bb0f14e8c2e82b22bba158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681f9bee2c0d511f6e7c3ebcb97c9e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd893bc1667d4a8a63138b152125c0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fb73bd3180beba9d6f9a1e89f90e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f3afdd3b45952dabafd57f3f9202562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82aa87b7962bdae677158f281ee898f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebd1a0eb7072956b9b3860b9cb527c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375393214b1b13a2e4cc74e4c384b9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320e9ba1bab6ddd3165edeb01589fd866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247aa2dc2404e143959d1f10d54d45cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc748e290b644d2ac1bc939bab88a77d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc805ccc1119f3a0622079bd8b04a0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1377ed664569ce526cd37c250e92c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778d936efe133ec32efa58292e10dff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea30fce926db2fa2fbfbbdcde8758072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72ebbf7239a7d8e6ab3c00cc6598f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23260e521a60fb349f722d5db03a957674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c59b3336b6c1aa68866590a1f6c8bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdbad3b012c9d9d9d8b380134223c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401de1135138841aeafdcadce4a5fca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7ff0395ad160ac3f56c5b8dd2143f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f51c3e231eb5378dab74e2350f24979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b84b05db8ba8a240d1d6e3d38386380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538278abee2bb999f9b9b50afeaa71e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b89835cae27821fcd56ab19694f7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c611de92c6706224671fdf20ff31f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a0d12b6f661ed683658247f1a4e3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c184df90e2a50d4df9b499669d682585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47d2d70a51c7fc3e0a1b957bc1617486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e9abac297cfb9406ad7511152da8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fd4936e7fe0bd86acc51181ffbdf988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f955cbfed6fdc73e9b8af439e72028189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb402d296e075c2ace6dc3c41d3f676890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e1c1545f6b3cbee4ad1182274b24291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638cabc91b5fbca53184bf049b5cb7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886e83a33cdbae7bf56317d4ee0398a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37de3449b4846e44dee893c9459795094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e30f5d4909e54b97b79d5d191dcc7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b068d57403b7a8aa13a08617e9163996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849cc9b11167bd231d478e0399d3b4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4f1ff630e4609b0917ee5fe0a38c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbde50d909d872c02f8c27b3eccadd799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bb76a6812cfbfafb6b6f4af3f90f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df4c488c8ce6d30eea6c2dd845b8e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235ba657c6d7c0f2ff41c85a7e1fbf7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06941725d6d1c50e5cec679a07d56a18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfa08b4c7b7a10ed3c5093f6811b69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c33ffeb53a20b8f0bad7de8cc8442105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03479fd1197ba92d22259029709a87d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17057ad052e7846c15c88a2aea751df9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ec4a761370a00c518f501a68818ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8bd50742913e6efb822190270c5e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287fdb6a5d8c16e6234a992b4916baf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675dc7cca9e51d42a7b28c796da682d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2986e8fd1bae0103c27d2ecc925df11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfe06e16c767bff1e8d96fd44956a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725de690d90b280729518723d040393f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac2ae58d26ff3fab2461c7101d7afa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f867c3aa747a82992ed05d1b103747116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61e6f4f277f764784ca523e791827c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6b23b1f3d6abce7633c8be5d7b4ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a388d92eaafd225f118ec24b67a3ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331a5325e1a3b6807653dcc5450ee68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bf9005748f2af33a5d6a4d3917f6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb15200e1401e865d70b6795f75f34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83546c1b5c9cfc7b6f0c48436a8e3e61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f1f53703ffb8e09fa75d75c84b38a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e86b5ef92d733aac50fee01ec2796c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39781832361cc03fd9e839f957cce6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c425f490926ed62d029adb103211c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177902633c75e929a986d2d785a20cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef80517addc5a2d6b8ee15bad8ba2d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93a64437fb5ab1a547269cc68ca467130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd186c6bf1d8225c018b303a93faab3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee69f8d0e07c61720d89eff03886ed2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd914a2383498a3688b99eb518c2526133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2f0c36dfa208099e7b05c00d1e756134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d833f15a362829e06e515667d72cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8b532299181be32016cb6101d7675136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1af82600697986b489869319bdeb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d5d3b665a6f221959b08d872d2340138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a2fcb71703b63cb36412c0265523b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cde4fb990b3d55f867cd3fb95bf679140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85d331cf301217dca82214a25d217d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda957040f93fb57ad3e76a55fbddaaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c4586d62001d4dd4f9e85d97ad403143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be525387bfd26914eacb94f4701a77bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb30ce14d58d5e7c0de4e54ff2bfcab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c9de72d27e317ddb3f9682920456f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ad7944c585651f60d24673388e99a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46ae5834ed70bf15a2c6d92c9d7030148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d1d8b3bb60baaa6a5afac55b50a8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069d58424ce861056dadf047974e0eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327e6304197f2a5d9f8f77bbc45111b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b2e77407ae9a309b50489b797b6fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ed2b1c8748148a4acc8b85b80ed1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ff1f54f2c5c97e3dd6a953eb09fa0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba53778efd154880abc3d8e17f7d35e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0605ea029bdb35baa111acbaac438156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125d6cb73e702849e87d97ee40a5ebf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191442a030bc3b21d4bbdab6a886975158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be94d30aa6f02c117a061c1178eb68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef15080938996aba919317643389bf3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86648c696218c53f9eb34d17a436b4a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c73a8ff79881199fe216a12bd1cf2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fc67ec4fe12ef16871cf5f40b4292163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59059b39b7011c913a8cf58849e6bc40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cec423b8941bf35edcb3bb067277e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b66d8955b33bfe7f8f3a5de6a1c4d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f31f9b0aa14cfc6c9c86f98b6a9852167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5ebe82cdb31d2ff55dd0419bdaa2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604633344f2e565134424735b8fda69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a28d48b1d02f30fbbe1f11ebff5f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227117c625d8b1e38f1dfd01f97daeb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455f419d68ac2df05ef417e79ce2a51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0d8155bb107bb3c40dc1a05dda27f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4d01bae934a745ada2f40fae76847174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f46d921d6e2cd84cc9b68ff91ef1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331458da2cfe557dc1ca81a79308f66b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b222123159945ca4a9fe35d44059936177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1204b49e7605f44c812485f23dddf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8ebe6fb948c97520459930eeafeaf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7959a970c5647c278f6bff917ffab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c60f6ed1684a94590b2196e4d8a7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3c9803d4da1ffe371b54dd82efcbf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fab3d1a0dea49fac85ba059ca0e741183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841eebb2cd30db74170c3a70395dd9fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df528765b2689eacf4b5d678593938c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324d8ac462bfae6ac70d576a00d8dd5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112c735416005722f8a00b8d8ad2065187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883adcce238c65128075696850bba8d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832695f2feb064d1bc048fe574ab667189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb66793d73c9c037024cf55506c399d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829b1a0f3d100a5abda2f9d40983db7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5946fa736e04d582217f4ba277ff413192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fdcda668d0c5610f3f1a110908be7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc143dc7e91210d79d9c2a3a04dd718194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac24aa3686428b519c584f355f95a36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471684bf5bf492087e7e2f61dcbeee4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c61cf82841a8f283ed2d01595cdab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf67c5c93ba613cbba62a7cefd46454198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e724aa1caed2751f496399e3a4e20b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8318cf5c3202bf23ca6977302b72168200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744044130ee2bcc71725b67929e999d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0e27c5a0b9ab6539b5c5a151409d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f141292110946020a34fdb0354475c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39120bef620820fa8fff5a9da52525204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0855b984188e8cc28d6036b7c7d7c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62c7bfa93cdc7037749bed5781d752206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91786cb57616409e95829ec89f2963207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67084e3679f8189037cac5f6c18964f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f07e174c69feaabc9ac7dfd87bc03f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b433b5b11d56c2796b739ec70f5f758210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719017ec6e3d3320e8a5e24186e11f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e9b6c3ee1813fdaec2d2463e97117212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723d131c6a9105552885ebf2c9f311b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0d5a1752673de79a559986062ab09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddcd65c214f80eecbb34f81c458d5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c194f4045a28d32804ea99e7607e24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fb0df2929c6590f917dd7a68a1f87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c43385bc16bee5b40231e13d83793a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd099a11e15407ca966276ba670321c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b732e05819f1b5c4de29f2bdc48695220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c2ac64a2d86577ef9bf4d1df8a65b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658417a1138603fbc262dea9965571dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae880a5c753e03a3a6c84aa4aac3e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9561b556e9436d121ec9c449ae1c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287130518ace265791cfb9be1936e040225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281c670c26e23fc09dc98b692119ac7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd78576ee43d40b962458a67522e6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a7d2f103cc82625e2ce2338b72349228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5d09bd5d01d4a433bfe0b09fa18de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe2142d370b0dff8588aa2fb4da485230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141662552d95f9d75a985d2658c3cce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dd4e3131f50280dcd134d5abd4cd3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593462d28a4f12e0bd43969d136e665233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a290cd6dcf2fb9c3bf4644d80910941234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19996de5373ef81207b0e90ab2fd848f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069f46ea691a0c44fc034f5632c67a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41fbff4ae49e5a994ab4058f3a85d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e2fd34ca0c251a498ece982c2626d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc109ddff20455476cb7f83375eaa4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db21d0f2f4a11810f0cec1554223262240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42d87a6bdae47a512f7934556bd8fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba774fa77148576af4b07dc79f2bc8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13f7f8a8ed8e71375320a7e463c15f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de891c9f163d777fdac771c8218a2796244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c24ebb58d02489cd23450a7d77157245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889d1312dc13ae98a184f3e97d08fe9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2c79a694cf8ef0a50910a96d4a7f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577dcbfa71c7d266d5489fd2490b7c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161ea634ea1bcd09b5e4515215d7cd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc43fe6f1d39fa58072154c83021f97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8488f6f5579024199cd6866e52644e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ded7d066bcc3b68c718fb418bb3fbf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c3b770eee7c0132d6a539e2cae330253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeb30e5f880d3de88a87f18601b635254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776042f59c2ac516722c08398c96b6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0d5ce61f16fd47306386f295cc9d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbe28f884753a349de61587ab6a8e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c824dc86bf009f07eef493e847b8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1619ae6958b44b6b02030253d0510259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b583e3037c2c8e075ca55e9582ea6ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9c92258290e44921ac45572d2da51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce47eefd61b149d84ff6fb2cb95697262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec6ab34662e98143ca4e81653c9d5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de783973b313f41e009f7abf800294264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb352b39feb2d0e91258b171273e01e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc646e38b8254a2d4f7794c3b8a7d1ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d226ba99d93278c47ad40ba15f55fa4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dffba92f4c27adeb5c84e082a5aee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f45f5481d7bc0aac9d8dad87708bb3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5331abf4708c8ac6c661b731412d017270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c05fe981b0492d4b33811cb0fbdcfc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d11f2ef6c47c77193fbdeceda8487272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce0e6564659bbb204afe5502f53294273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c9fb6c51350d5ba981b915d2c240d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc56a9cf564a53d6b7b142b907acc7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8d73e79dd05bc28e2b05dec6b00b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422772326dc7b3d7702cf7e5aca6f99277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8325516509d0460d40c0e06396016278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efd07d004e4cc29ed709299ce7bb57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715e190150ff7ee052d95b2cfefd869280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0547efeb6ddc589382380641763a1b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7513710d6a3e8e2878894d4369647b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cab5167be54f9859a59828259b88b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7918ab4973d7b8040149568daf9a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715129669e32f738c3bcd665b4370c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e561238b2f94acf9b42d8306eb4746286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c86f7cd2dd24541123c9cc9d9e4ebb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cb4214cc0d8f3d72f58be4bdcb858288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824c4b23bf078676867fb0be137e7d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8df3e79e518166f2fbf0f638ecaedb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd7c19bc87c8cfdd59f9a4e6912f85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868902e75323fd00994736f319209eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ffba51ab78af555808103d58909fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7311a292a23d6adc3b9799427f395294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ed24748fe5e72285e564c149fb5a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0662db53c5af21af72a285d8ade8e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98134a47adb625ba4715b47f7cea1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c978b76b4a5dac3b0f146e58067266298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b7d617be6885835e55a5b5d243cb8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f19d9bda3b458125459d2a2dfc70f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3adbe7ab53e4f4f1d293bef34565a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c588b030e60119379065616fd5945a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351160358ee1b596ecf4e2055c967df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add85af3f3e46c06938e983ea4fbf066304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be7badc45411ce4615eb2df444cc2f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283df8e3b3723046c7fa59b631da6afe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a50789fbe6e2e5ab61dc759b267851307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c399f9669159c62ec22d7b0a779129308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fec6e0961d45386f56017f106a4f9d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802178d5623772ad922b77613b032f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f4f286db4a82755630e31254a47eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58054163851e887f6a7814fc754bf9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ef9998b688d2e1a359a6d6aa6e762313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f86530752947c222fcd46bc45862ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a6e2953dd6b7029e48b1b7a8b2eec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fbf413e3699c6bdd780e4e75eed53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7c0ebf6c76a3567408097f611178e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ca2c0578cd6fc05634c658825ac11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8d524196408cafed227670d67589c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f78ad451fb2429a8d68f0c72f68db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de815b74d481d34f54cf2d6151836fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661d53def4fee4a10a06504dd4688f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7812f3ba7c7989a17d6b2e6d6f9438323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b6f35581f31405e1e2b81291862da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9e46dc963bee41a588e3d17842ff0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db47e0c615a4a4166cb3a666e0b4c9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d26739c6dc9d6b8cac39daf102111327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5171cd98584b061d70a551b5f267ab4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04527bf6c70e1550a061c86d5db75e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d2a0868b9c01ff5524196ab2b1128330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd6c92f8e19fa38ecd7a0e07be4beb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57525a2810cfc3050c6235f987d57c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6061d5317febff814ad416b5cc63f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1aab8b077c52aec83aac19c57259ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b46bba3447eeb53fbfcb745f655fcc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855649f87eb2f94db06ced89a9f78aa3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e5151eec1db2a815496b81758edab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5f80c1d75b7d7de1a911d1345a76f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378092f72114a4c271c82326158b9e5b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91eefa250afb3d7c78056aa06d72a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced0bddc7dec5d890974c81406683c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ee529ce449529b0bddb7876782c4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087889e2aa966c70be5f26b08b8bec19343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba61601fd1ef2a8f78b12dc4ec714df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aefbecb9a249e8b503ee559867ba93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954af91bcaacfb6771b5e5371a8f8d40346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3240223bedd72a37df8317c2c3f386347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0473362d3c186d811af24e49dd6759f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faca33992c46938b5369f5e661dc5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cb6076d100a3be626b222ba340759350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574c8288a82f921a656cc430814698b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0be144d5ab7d38b95a3529b403b3c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ced6acd096c534b06ea32216607101353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a009e15619b2967bc91cbc6c4bf47354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ef02c313843fa708caa3bbd5f1115355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56963858ca4f93ed9b8d5c2c475b72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbabb28f5b912a62fde43955eecc8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b94bc0a0e8ca0a20d16fb4ec410b4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16322c1daabcbb5bb751b62ca844b2c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65179a857af2d28095fdf87a1daa8ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef7c7fa0c7c6d56e21a518346412d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403d1ccf0c65a540218e7149d304de4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fab6addff0d9ad0d7e188e91469da0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c65dbc7119109d532cf9f25e2086b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e074f755cdecd9ab69b65ba37ac53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057e22dd5e4e3ff910c135742a00b77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f1153f00ac91d6d76a2b6c4eaf1b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47eec3670930ed46495e83db5fff219368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d74fa7bec46a2cbf11ffabb9c36c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7b215943d0e8cef1cdefa1998e5e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57cf0294d05265fa026c2180774a91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6905223de4894ff3081b3bd069e22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19243b902543d4e885775741f84d134373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e05e899d3639b3ea7a5e589beceaf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cda65f195a9b1fbfccafb6be5aaf3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aa274073bfd5ef998314a0cf755c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747915d87ffdb4f81237d8d6d3ad5c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d593724b0e3b3aca6b1c661aec0feb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cad6069d62208c3503e7c2ca45fd43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fba02f8c8de2be30eace4213574f35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597419e301f6ff1f07c5df896530698381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712d482b0da8dec1beff08e3c8d7fdc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21aa9019d79635ff6110d7c3a421789383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ea3799d7e679f4aade531179e4f24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c77886deaabac1d36b8e7d4020b122385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb3a76539f4d2b1f5cf11eb0d4ef8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76cbfd73037dc803e3e5ab25714533387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a647f8c3a68f63a220c9c76e6f9e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8e92eee9b379f05e83f0d9128c9b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1d6727dddb6fce3725ad9668b39f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4911be7e3325fdac9c784ad9b2c261391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db76511b5fe92a07ff8e96a81da298392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c9a14d9b7da6fb4a373a638c27a0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe77ea353191712d1ebf04a08e80bb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e29163b28fab489a62f206c794dc96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e76e58c1e7818ec712bb56be56a579396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffefb94fa56fe0c3275e5d339c4aeea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9e141128e2b78be7f66f8d05ede6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3da93d658ebbb3cdb95fc354235d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b3c3f64acce327966b34a5e2f59f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05706530cc23a725e5e2278d676004b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bde8439ce1470aaa5d1016d0bf2e74402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f25378cfd6da23847ab8d9dbf1f206403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b66e548ecb3212742130edca98420404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a326d31568cb46961b61215537456405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a506b80f4f4d159febdafbc45658d30406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc267136b50c612df43d98dc1586b334407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc9ae1c0c14d88894e937e06aa9b02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844ed5664ceee63c6c98098e23c63f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956a809815171b82638cdac0d5dd02b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10633aa701026080185bcf1666ad8a89411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe88ae938d8c6d51744510b12f39ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73e6389e13bddb0a7b0f759eadb917413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cd97d1b3057b96bcf7bea999a0de4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25ae690d967768a9d50122db258e9f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a40fb78d8a220ddc163eba69cb486a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406f4b37399cfcb1c409bc58024ef4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bac901e91674742a3eab812d745dc0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407b4419f8946e5e94e13c62ecb959c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894808ea86eec6ac85afa0f0c0f4518420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ad9f72c717db3e5349cf2928df38d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2060fa4eb85f176747828d75e4bc6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f0645375c5b82da2c34d2cdab9732423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc9e5bbb7288e07eb3b075202e1d22424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596767ce6ab5512d612586559737b618425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0fac654fd2d83da3dc2b289eb49f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaee15a479c7c5b8e66aeba04cfeb7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6a8078c389a820b37eaed52f246df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9b65d89887511372fc236e4a1d8ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f777e385a2a896ef7032c20cbf54db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da317fc69e13a082c06e70ffadbef14b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a855e175ec2bc996dd27200e51d7767432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd368ad6571167fc948ea03f07bb08a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52750f6e2b6b5f45d2d535e6b256fb38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f52fd3ef3e622f56abd926ec7396c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d41128c1e0df85b267a7608edc7d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd0fab357590e1f433e4972a1de14b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863212ad26775b354f0b7586346348b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127bd40f938d453e9a9c6cd607ed699439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1976ecb7eb24e4cc29e3c4399881849440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca3592e6e0a82e944864ba49994537441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a327534d10b5f28b66740215e3f90e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8c00509ce601980b40c6e221d0bd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7d3f815447f8f67c40e98d0b83a75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d58353c616328b989a41537ef4a7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8f2b40c2b91eefa11f65f77a8abd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec05e438ea3052941ac91fc4d51ca5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9747c015ce4f42bc2658960a0e293ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576f1670a79ca2fde318e1c3a96b2ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e242c4164ecbcb8beb2cacb69d9eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ba201df9ac6f320411dd86b98966d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb95179f8ea318cd33c37f060b227e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945b7b5b0a9001dfaeab3b83eacd230453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e62c676da2b5ff8f2e7c88ed580d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef602345e71cbe59760420e875e563455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c47a464baff8cdc7f0ce595002d22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8a6b6deeb584194305910c623ce62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25627f0c00ae09eaa11edf1d51e3bd8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ebb0f813d626cfe4caed9286dda44459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd70386da01b89c020e259d2db3a81460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302be1ebe44870c3f44cb83c296f37d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942c84fed361628573937f5928ad10a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1796052457e48b50178255f916d5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d09bd163a3463f0df20be07dc490a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76710806f08e4e8917a74c48ef3ee489465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ee6020ca8ddaecf105ca3a8a5b7f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34be2f8c0af85e5786fcc83585ae54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588e6ab3d1a14431a3b2d5505aedffb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537415a8197ad302d8f1483a0299a07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c5c069e942a6cba3cf963fa7f3cfa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5de079c4ea90d8ec418453f4010ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9ad541c906bc19042ad80b6b8a2de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129fd719cb3078227177dce11600e04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db6e94740927c790a5b064c5c7e378474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cab7962233bb83a970b14854fc8ee0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a0f1b5b51ba08c142b584181b41d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643324980fff6a1cd7990c48b5434787477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a1cd12e4dd08d1bc1b0f765a19cc7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb641412d8657466f763fbb36742c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0001e44ac2264188e1168119d704ee7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7521c400e3f3a6ddf0acac6a2a1b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a71a6c4f94cdd6eee7dd8ed36effd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523611072860e288b86aa194b63710c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4e3382221fb37bc1bad7d345b4fad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083703d3fe850392a3542b4b302f950485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebdcf483283e4dee8eab5889e7ea34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9b465b1496875f14ead5d088e1307487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0403fe8935202604a9b461f0dbdba6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6fbdff71fb16369183122c0202859489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7783c3567d467f633d22820b3db45a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf724ece0fb4327ed14548fd8235774491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc672dd26d86891fea1dc19d9a17fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c98802850ad5093d03a83194fbf200493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30ef44723b2b71a9c94829a823cf6a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1fa8c21fbb713d548f3f8414f97a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab386a9708af80bdbcb9dfe55e8e86f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb23316bae528bfde9081f86a3892be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f7721eba55362c6691ce8f130df76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407337dcf4b14aa362bdd2d338cf9e5c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17800bf976d3e45f50b8d9403e4d9281500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575182fa34050a2e9fe4d4c935c652a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c788ecc26fa98f88be5bf55d3b4f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6b070f8844b42070b9860d1f2a14d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecc2e26dcf4eb58ab1b3b164e1edd9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df836407a6f79643feba8735b1da1d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39793ba66d4812cf9a2a37d494af83bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d3da41871e58c79607678a27477f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61768611171cd9f397bf8c3172464429508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6aa801c9db7adadf3a23ea4392f16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6700911d2d8e4ad0ee516d8caaef7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43595538b666dbbfde2115dcb6bb95b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b83e9c5bb498160e6081a4c4e0037512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9da8aa2d9604ae12fbb9b389efd8a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ec58e2cddb4ab791c80b7bf3d485a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6883a2db13466da83d9366ea17b32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda020a6808cd0f37c2f63b9754b8ba0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb424d4a51d45c25eac4593c9895e8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a9c30d9b87cca4bad1fd36a9e1d71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9832f390020ac42253e2ba5987fdd9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7fe870cbe1ee3239b0ee57add0e53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcac82ffa1b5f0585d8e273d92a770a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4edccae8510dfc5061a6ff97a8e7f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a53433ac647be98777fe0f17e44c0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caaedc7afab22615396baa0541bb78524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598cff479b1e9273ead5980af77fb8d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb359b8baf80d4638e51443a0aaebd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac609080ea582a70562eeb579132d706527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ddbd380cb54d76cbe1d876294441c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3ee980793cccb5ec2328738fe2b8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8455b780c1419180cd069967d33a24530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beae837964fd388f8be5cb9300eb0fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae94b7950a9859dca581b7e33749ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e5081d53f4d0fa824465b12bb9959533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04460b2ecc5f3bfb9bbd9fd2c7214b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d07c31095a8830292048cca8f8d145535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b6a403ef1a7f3a3b840338ca41ef7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda66d23f347d902af4a201651f87f21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd1a7e4422931b4aecc9227412e512538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a5833bb266b071bef39dc67bf273f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7bed7fa81b6628de2bc6d686ef543540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff011051887c75c7c3f47030fb77108541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a1696ba1513efd6874a8eb117381a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41180f9e5c28b9c2370b376a08d0421543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a4fc0e4947cee255834fd69d8e921544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092a627c87d4f7ead0348f91f434938545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b71f887ee01c3aa02226db4d6800be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587eedb5ab196a002774d6ac697c412547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12421291260695023b8e3890e99c41548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b5a21dc9b0cc27ef3e5bd5b007271549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcfe7890197e0e071d90085dbc93a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee403b12e6498582aa324fceb82b4c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e44dbe3a7da2b4bd3089bcf88fbadb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f5005c78364c1085ab908de772ac3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37155f54e294a9a84fc027bb78703d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25593b0ab91f861fe2571edc276afdb8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0e5c8c327e98a8ff6e27f2a76c59f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2a07cbb165bb183fb11c43b3201b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5151431aefc97fcf8d9361d7668132558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e52b808c686197117167afb968277f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1247a7df1337ba8904d246820bf54f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e544c94bd3b384efb7fc9bbee1c50ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8e26fd755d16f70187a0a4ce4929c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228f5b0f2c08b00fb7b0f79d5151899563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe96f5b2b8308c41429b16e518f838564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777c890300215802d351145c03b098c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5ce8e71a5cc6016ed59f112e50074566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444180fd44064869af96bc50bd1d286567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c262e5ff78a7495a4888f8da5c4c52b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5288927f32a7286e6facd943dc41898569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd2f2084ffe93c96194b52f2182b19570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e22e136ee093ff6bfdfdc6009b014571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b580b50b347478e42a133ff3aab91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cbb65029f7683777aa22c3529ba2b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48877803fb24d2d8178248b221ef4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb6289b71b4c919d89d40df2a34bfa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dfef4c600dbd5ce7b7ec8bb153e66576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f169e92e1af9b0ee96a9eea11f5feaf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f7ee265e5a2f939ff34efe2329596578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eee94fb277f26e3700a810bf2103c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65420b13db12c4d471f1e17fde3aa7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddb7c72efc4fb597d0d9ca253df67e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cec85cfffc5c1b918949a6efcc081582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05860dad05bd21ade07305ea6d415311583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcb95027a4bce079d6d2ee8be790b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbc8964996b0429f8bee00e91dfede585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2803f05fe718c112391e71b860346586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be599c7a0623bc90faf039523a7964c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1da3fb762d8008dc92458fa04c842588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dd2ff52853c9a504bd0fca42e63db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a9d5cb7107099c25f6c1f2235d5a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09206117d6dfd6b619786cc1f2362618591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db070d9334d3e459bfcf4b423c1379b9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8f8a7c0032a0366b9e49ad03761f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117f76bd978560fc0f572144a631c03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7f5c925b640a73bdc87323b139ff8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1640f9bfd39e8e630f2aff0f3bb903596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c4efd30038b01e699a17c81b1420d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b607a59a40e151dc1a07afda318cbc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815a96d734faef7f27c37fce40cbd5f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0537999949ac24e1249e310f685ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d23db74c55a2389bb75299a3acbea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460230ba62cd0974df9b1e2a2401323f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dfd92fbc650306ae34e9f46936905603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f482257965a0e0ea24cf37a4ae270bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ae3b0a1ca97b47d12647366355a14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7da03d41a941235f475a03c382dc8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69eae351e678850bd6741fdfad6d734607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bba5d0d91fc7bfd318be8de917aa6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064f114f19724b337011ddbbf7890dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c93d5d9bcf95b49ee816607876978610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa9585604004347b06ae1e77df6797611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ca925229afebefc4d9a00c2826f0d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88577814c05115b115288505afc6885a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2253c2204ea7caf8734b4ef54f842614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c349e8149ccbbfd4209d4733bae9d3d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0f3562c00e304b35f0307b0ce452e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289d4442cdbcd6d71aabd2f870df74e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96517721e0ddad537124ea6795064b9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa3b4e6ee78fb04b26fe3322492923619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14503eb5e93b29de33f907bf6f0b95b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838867b0ca9dae855cbe34fa8241e72621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee64568691267535e716c697bdadd5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67d13e3aa594a71952f6ac03c0aa49623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341c894a21a7b475f009ad780fe00e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338de7dde5be6c284fa49ed15fd16a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91253dd5564ae916d4ed4d2142b66d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100bff16da5fdfb3ce333a4a4eb834d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565fd09bca9a1ebbff865942346d33d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173f69b9e43b98f9e3a8c9a3a1897b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6999bc69af3b53197a081d120e2a5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b7f8f261149ac74a3513fcdb4f9d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca4bb04b595e13eeaf9124bc8afd26632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998c5a87ef28b8a229a147f737055f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89c808b9870bdd3072158b44b645f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c64042798a150a1e9f24ff8976dcc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dec8accb37eafecacf8dd8f0a4dca6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dc7ca3ec0045ffe13fdc2a7db2cdd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043c8d703f5245621d3658738bef7fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7d6c0449d93f504a26202d31d13d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b861a01494bddbe4a1ac3778febe6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaa27cd422aef09e9bfdfc754dbeac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a9f071ede80721d0b0800fae1273f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6edd23ca3f1233bddec446dda3959643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa15b003cd0ba6821ce87dbdd88b15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509ae420cae0993237ee8135c1a0c06645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690964c4aede42463f675ae56301e1d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfc75012d351e321bc80829be12f1b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00605e556989f390ee666dca6cd631648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97350f3912678f7c1f926680d63a376649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a4ac019261bd28c0b92f3ff7a17a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e9cc9752c9032eb8e6aa8832e74a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57203d85920b6c77a9f943a62e513cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2365fdfef19afb2449a0c301e6b2d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53247ee71a718e2771fd50ae71094d93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f9cb1b43eda8199068d2c47af867f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e46848f15befabde4e666f3dc3c77c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1611a3c215c76ba79dd4e900b43603d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d097e2cab2c69706049e198fa9dbf6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db688d04e579262ed14ffa7c5512f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55847480d112083da1365d5b70b536660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e11958b025844bafc02e53ac61efc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab0f3d9f8d8e758c6a2cbc72dcd929662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869a66b67c73853263663f934d8e46e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a5e016fc237a224fe7dd8b8895f74664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f37e44652d1aff4023a4a2ea70f4f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fc894848c56a9a8646d7caca05b41666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cddfa2b17f9becde3741e65bd835d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddb2b38b8493fdc28e31362fcd89e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d07111b8f18f02ca1da5868a6abce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d706386591b576e9686df8cb511329670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098ff98843718ce0b5c7cbee74dbd0c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881aeac438bc7c440a800d8418ffe473672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7284f0ddd40ded9b24e3bba89baaa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007216eadc76f7a62150acca7acedd53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b084295dbf4cd8eb2a82ec5e873a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69405ddea9fc1484ebaa2c367da02ac5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70b31bb9b579861f756408c032664b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a922735b889383824086d56688a52678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d90efb853f98b944e672abb0c0fc7c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dd173f750e010701f3732db9f7722680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315619fe197a65c28bba87ab1899e744681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493133f40539070f5042d75a554ae13682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0b63d0a87e8bbce5dce3c8cd0e3ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41959dc028e7e77907ea8912aef469684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208ffc33cc602f0cdc70bb621a629f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6f45a3eac708f3d0ac3cdf63c4ef3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f69132e32d6c875f5a33b7605cbe1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac1cb37a5b9e4b8b390b053c6c260e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899b502d565df51c3812747ced4b492689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2aa7451f5884b512a1a84086799d2e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e7b9b2acdc8ebb6a8d0e4816e45bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89050d136f969397c56c02b8e7df952e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d2e27eac00736d9459a6c83127a11693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c263556394fa0f0b2ea1d3b13077f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb58e1990f87c77d988e914953edee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ba00f06d37ecb690bcbca8ae0666f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32335ad5792dcfdd1befebcb61d134697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6d955762163d20900a080c0dd7077698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4b922788e765424ef57e968653e2a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5e58e9d5b40606691c7528c0368de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fabcb23859965432fc3a7e853bcc8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60658a753c1944d1f7d3f5720f21583702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565161a2004ae7d85b240ba0b7c76497703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a8c6f9b518fe6a27c738a18d16208704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129b98d87e069de70cfbb7546b4c6df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216adca61287fcec1a048026688a9820706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d8257483f3ada2aed482ab841ca81707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1defa86be3efe2617c0221370b52d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0557a89a23255f619da077486750bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0447187d40577e61e57751f037cf8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706bae5cf59fdc8ac3c5edbe5e7fbff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89871032faf49279dd200f61b100de19712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9d5295c808a35c439db354cefb4f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e38f0632bb1d53e70241e9e1de85e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020d40d0ee3d36532577d419afbe2fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f33a88a088dc13459834ec896e5e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e82b8c8a801d7408579835c57098f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91a3c2f63626db62c1188ddedda5e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d251ae2351542b2383b038d36444e6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade42c537bed3b8ec8cf2fb098f75fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4dd9faa93e57dc3c35d62f82cdbef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cc106f5b31cc3318d4ddcfb6514f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97851ec9a1b6512093e10df22d3be798723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f5e125a10def8dd9e530922964e49724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b71d9d3cd1987f9c6d652cd4299d9f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158f47d2188722b06680ad94be12d9c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f32f0a77798809335c3be9a78de96d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47faeff09f00bf7cb6a48d8184a02f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e571bcf31dff067da1d34cc50b4812c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f481c2190dd41c08dc2445c6d5c4b8a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df8bc7ea477141b2ab177b92e7d7ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc8f8ea04585df99301d5099279ccf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f2f27112cb33dbf8cd72b5c5d105b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5133beda5734a7328ae93b824c44922734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f82c1f871ee00d99485707ad268f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16c1972fd38ddeafb3bc229e819fcb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318f7b1440fe5017e105af96157e8ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3f383a42d67efb62da05d958c8d2f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d220225268fc2e144d276af9b2d5a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ae86b916dd6574a919118f0bd64a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22333031f03031c4801b42612f008aa7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71587ed452bbf4a1548e2fe8072415742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6146d1e91076ba34e61b6d74eb3b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b713a62640e480723529c0bf9e035d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cc11fcaa06bc6cc0c44acbdfce6b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bd1eec12a9186114165c4c8592e10746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c640b2a08e42c1d873c6a1a1f1969b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330a2188e97df38dba1d854413588e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccc49dfd11a65b1a68f887942f0c9c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc43027bbfce69a4a93e23222230c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ec9ae26da9c0738393e1888ae2abc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811782807bc0e6965506ca396edb029752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d80b401a019a15e29169c319674f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9a64b306c3dc11efad69dbc9ee2d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7e6e53500e4ea5a8e42003d30b6c4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf91e5d531203eddf7eefa76e13af2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7334eba95ee657079be01d5af2fc0c1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc466ce1719df2df6f7dbd89f6b17f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b771b11d1b8248c2e7689a18e6f921759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>