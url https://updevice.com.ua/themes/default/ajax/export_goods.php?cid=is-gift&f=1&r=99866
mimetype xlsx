--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ad3c5b718f1984918e18e2baed89c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd23ecd8ea786f5db0f9ba18c7b35422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4f36db03491ee261f304b2f6c2f443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063e5fb3e714f678c8bc7a05ab7b9de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34fb46a81ad9f6f693a3ed5599231c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85408eb75e125a2c72af0c38ac578a8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f859e6f49a6dc2640fb2ed4ce97db5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4822a1bf4e4831eff8a46ed5c5144138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12390d5f42e869df4c6262c2e9966bee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc95fea154689cd3180c6c69f248d0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c36b1c8fe619317dc23e9e980b4f7a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a49f53e9f7181f2a149268bf0d08e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd548b72656185743fe1cef015e905d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda82cc8a50db6a8dd1d756e12f09ee014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae595cf2861c4a1077f8ba969e42ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3303a3874d28e720d5f958f00797216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4535a4150e44bca88fa8a4b0ae034f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a322351707069008de8739846a2f1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815f2754f3fe829e91c66881513d5fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e9785c288618c0db347ace48db29420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec24e17161be7509148d179b8577b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e15b56a9172d5d450f3e690ac7134222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6097eea2522be47c7d5e52f37e3969323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea9f0a6d64ebb7ee0e27cf5615fedf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d51377445090e36bdc8dfffeacb9c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18531ff5f53da53b48578b4e85a2c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2497ba0e2a0fe1da935a8bbc4910c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955d6dde85855d53c25f0b9d6cd025d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd8995323afcd7d7bdd14eca041a1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967c9863889087547329b1ae6e2dae530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e284d77c70d9f7f3b685d844092392131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188637efd7ca92a2af3e9bf09cd0ad632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49242e9cabb90eb39c52c9dba057db4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615026cfc283b3e539e1cd75f360d6ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903ca92e89f5d05ad204916935b0a9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e41faa59f41ee5184b0b8a4a75137436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854a0bd005f0dbc96adc036e3abc9f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4d87cab4c552650379ba5176778d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba39ff456646201611c068ccc58389239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b554ee277da925cd5b07a2f1d7c9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613de1b901038b870bc3900be675443b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021510165613fb2cf1cd5472f72319e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daec2b2b7329246bc16729ecfd0fc5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd9941b56071c2c7893683833fa9ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992839b656018a26286567cb52b198b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b4d4219f59b9993c5b8144a8f217d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d146838e4149944c2d0e9136ad209fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36eb1ce48825d59d3505747998bc8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5eb052053995dc95de0296fac3c4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9992ff6ebaba72bb2556209e657a8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7aa84728163eef9ac1623f00326a1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b74d582ac8bd4c9e89be263e987dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027feeafab660bb8a302cf4ad89d9f3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58911ebc13f576497926d77353e970654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f2551fd5a6162fb56bd463ded911955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15636a0a425c4509ef94584b8c22343656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bbe954c4239c11d30a70dadfda17957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd67ec2c70ffd33a9ab504c4eaba1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dfec29138bf025560acb12bcb782e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40303dfa15172fca7248b39c48e239060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d191b2bde544efc3b09528ea2aa0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94384b1d0a7c9ecb2eb58478c211fbe162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd800d51e51a214b75e160eaeb63da9163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac362a869d74c1295583ad64f0dff77664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b63ee5b4ba694951e2658dac67057365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ae41616e57d3cc61a3eee80ba782f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a52cdcaa0a43793bf64145987bd01667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899a42286d8b842ebdb8cdb1e74621668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e609f870120ac5213cbad71c6341cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34cfd1c46a4fb1e1096cf56d8c660d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac9bc40e376aec4aa468bc9664946371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d6f35cd620b1a78857906fdd4887772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ba7be126ab5396b35b36e9107868173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00420cb254eb3e8cbf59b69bb959362474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f55aa75dd47121a0b4721d28dbd68675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4752882f4345c0bd026d84fa4b36876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8887ad86032564709092a30f20231977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8030133fd8759d1da5af07dd9ef1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7751f8ac2b4a2c91d831ec98c522a9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b97296a624b9d5cfffbe04f921ba7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324c7925a1e8f63e6ac061309d8baad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307bad8888da758eba807e4fffaec3582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14734866374a81a6f70d2837dad93783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a64376fb5db56f7a4664079886f9e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1559a87a4b1724536a7f50f527b3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51b2461aec55fdd3caa7164909f62086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008ca6e0ac1e72e9aad5b1fa807552b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6efdb02312f600ad545465ec31132888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66e77a1d5ae8b49096deac386f7ac389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832510ef745f98cb1128cd8994604f0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e2986427c2de8aff2eb66c387792b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a11830001ad226c24c03ffe96f92992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcac0421ff973371bc012cba75706f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00df49ccbe1826c33276c76ac42514b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47f50baa27d2778f8437a8dcfee7a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0392cde7c93b41b963a76ad7be7ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbb16f3669e3b70295577b5720352697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d735805a192b3f16f775a0b4f466a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc280e4e6c492e0bbf5913ee8ded11e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851583d3c8b1b2ad17353a6c5088064c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8bad9ecefb9214ab1316c4833d29e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04748de13e8ce6e3da2aceaf0bf9c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136ac98ab07e70d2a8b26351c977d84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b460b88f8e01914a1a96ab4bfe21d6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565507e5fc59afb4178ce3e6911fe4bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b438030456aeb9797df32eb65c95ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75f73a32b9808e4e478c89158a1058107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4744e5ef3424666b2fa65bac9bd8b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074f85fa2bc951de1e8e9019aa3b497109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dc1218c628d76d58bc9427e56e27f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f95467d2b4b2e02f027cec751031a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248d0b6d3364581beee5905cbd8c237112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9230103553cda51c7685a14564a5e8a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9c5154a78fcb2720c2c759a5c1603114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cc990d0e18b244040e005ebaf0ba1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37175dc9d99060ee8fac671c8eccf6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265f30c9f26cb6e6714e0a0e957cc97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139b727262f10013fc93a50658ff87d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9b84a90f120f17aa266c57e9c67fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7453f1e8fa018e044bdc10cb1c278b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572797abe87f717dbca5c68061f0ed7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdc861f22d74e966278b88debd67eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ed2fca546eb34a9803042cd259078123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc711ff5c125c248a76b8075adb771124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fedb4b756b1f9890b3693e391e3d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4066ab8da9bd4d8586bc27d590857126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8eccee3b6391c01b6ac75e33eb256127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39555cc380e239e8eb98f3d9345a4ad0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5056f7730e2a99278744d26e54e7791129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe22553707f5073ea276cf7d07390c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9b5d43490a97a570c1174089cb819131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa88e2ced5db7a71c6f48419908413132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998394db1ec52d676cd399de8ac7177133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488477f158c61a34a94922279f4befb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c871b2336584cb46233fc43c3b91cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4a4f2a131a58860660938fe30c568136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a19ae7920061140b10bb25c067e34d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668a3089538299c9a918e2bdfc3243a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8063956ca2cd7dac4f3d58bbc2d4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228236571cb7aa565cf74163fc0d9724140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768f4f06531db777cefee4fca9ccbef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a5d318113dda658bf968a6bc93315142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f781df3f0fa8b1278d1552c51909816143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f293543dd4b7df8acee96e31195997c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8177032683cc4375316f2e38cca4e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ac468f1b71989de3a0ff3dfb67725146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6df4ffafb8c7ee06304909aac5794147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f98c6c0803bb109be5432a66a07574148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7b3eaf0fc775388934ae80822a657149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec76963f9da06bf8f31c9ca995d075150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59771d90c0136ff363ea24a8330075151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3aaaf610442726460813e10cefc1d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bb565dfcaf1c0c81cd47aff316a1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417536ff49ce87d65b941db838a27c6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe57e5d76d38b7ae97feb5fa0f812ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac7cf1da7f062f22ab8cf6a95beb78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a0bbcef49ab6c55754e9634b162ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c995266583fa34a538eefa94836c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88de73b08806e2a6c1f37a631867c8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfaf11a46f853a09028c4538fe6dff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554083154057283fd294adc36cf5cdc9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338e3aba72210a6244d539c7fc0932d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27c2e60917f4809536d51fa1e34311163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e627ad4360265fc6986eefe44ac7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c09a6faf8bd4593e44f55d24aa216f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056163ffabd07ae12106b1da03c52ebe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a040511be759e9cecfc0bebf6ae1ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37591095090b2666e570bd997c70028a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6594731999d3bc3b0ab3fc068d26a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972cd4bf12eb0e12bdd4d8c06d6b07c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e82dde92a315949bde50f38f32a4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00745a8fe123a2fdffb5db75c72762d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248dc2cf7588e579c3d7d50f06b1867173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668021e7189d2aeb9547cb134e5d5b37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d00c0a045162fc430b04c0eee44e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de356c34ddd7ae7ec79cc6999ab0bc98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b44a4f1cc7bbdea9809d33223f9c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a199985a28f5c7106e47bff9c5c03c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08031a9ea5fbfdfceb595813505bf9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793644c7e4a19cee66af73d964382d86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25bc284e58a3d2e39f7ba071c68641181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbf8b6f25e8cdfd0703ee81f6239ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adc97e4bae123f89446cf837f9229d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093cd226b463b5bc782002aeddd91c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cee31de75cd847cad2da1fe03f1c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b74ed42bf56980b90dd2f246e7295186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf339c6b6855f9e9c301a5a0d33d43f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b3b8f3f8eda5179cab0a50131ccb5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df827bc8d93caf13e342776737b6647189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f44a5a7f26e28edb7f796ac37376da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e231785a9b4a0e1eb3666ad03b578a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854de5f0e1884865750be634f528de39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a183274eaa45124698b7a866247de25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617095fd79224b8062ef8b57bd85fcf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d67295e8eb03f6ebc98883b10b1b83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dfc8fcdab9d078586f6fc93e6a72c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81fe9cef8da45f21a9ed6dd7f49bf8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfc5d0da075a62f0fe8ea43dc496db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d8287c93812f6830ebe45590d085f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fe053d402fd383c47d11f80d4826a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a1cfdc590d96b8a8f9017609f8756201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c44a288b4edcb48b36ed94d620ed0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0bdca7561066f634a2c8472ab5d8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554b6982557d87e395c7ec25cb9f6c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699839a02d7623f608e521e113290327205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15995f465430a86b38f47d862b87341206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55379d5ccc42dc7a1f4aed807fdae57c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dc0cb4fea876a72f4a324e4d2bffb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612cb30bab3111ec6fbc5c77ffc0d88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213324c6907ef4f493010dfd4dac862e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e425e796cde76238aba5acb2b1bdf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed74b30106f71b1bee7257c664dad3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190a6affa11095b954e1ca98cf290ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45878c88ea14eadc0378f593bfe2e4b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bf983381fbc488e146fd12dc6b0cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197397579393d7e05347479a9a393bda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1400d9e0cd75506ea00cb0bbf0a0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9da4a00bbfee48a22382b8dd7e8a9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6feaf13e85d157a54d410b3b0109d5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351a5e098129cf2a7bc8ac1a86ddf6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8c9133805a637e252524af695e491221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d824fedb35984996ccc8846e990fdef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b82daeca910c08fe46409ae6fa13b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6bd9874c2ba21badb2b24bb454a94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf73634448e4a342584d491ec2a2730225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030cdff352d1ab4148630ecf11af984226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ebcb7c6dc1c20fd5e4e1f11720658227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43229de8d0643b86c50c9c1eca0dfd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5dda553ad3cc46a0689469a5dbbfe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb7c2c5152fdd7da7e144355d8cc55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba22c8149813b8615aa471aad25ae87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2e4f8728f1af76d448ea05c149b7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b4f7a62d95c9a9ab0936c05933bae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a7bf7b02108796fb93ba609c7231a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef63b34d52279daddba1b3aff46023235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7c10a1d6d53dcf424f00302863edd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45729ee5f08095b7379498848369e2bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46b9b7be0edfadae48c47faada8519238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59378a1bcfaa7b26685cf04fdd5cfb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac469c913264af5c7fddb86199df2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94544d0cb05ca184d9e759cf8dc09c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50d427d5551fadb8035df6e242a30f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037530a4d8dbafb58f34c17bd8086315243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc67b581de6d506bd07a26f4ac0795244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a81f785dfd7c4421cc6a8e0dcb235d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a1d222075bc818afed90e0590ab38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06abb2a579d83c91f98eaf82dae6207247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7820ad0d25305ebddb71b011fbae6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be8f1d95451bcc37d7c301be615fb2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1af8fb61c2ad059fc65de8753c7a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafae8dabb119dee0ec2eb96b4885a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c947b302da76b4bbc6805575df8303252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c1bf27498d205ab22d75414295082253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af4b6fc59d33fb3fc3b21ee7ff90f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd755fdf1a914bddb5a54bba6eb45cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db9e7e1c57d8588594875390640ba5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646d95b65f94c36aa7c9917155393e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9d10f2991cbc7ad424175fa2ca4f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c6e2c4f1aec96ee15fde73254449d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea7dd73d693378b635969e92fb3827260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5bffd03a1fdd74c71351187ff7ece261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386c1aa4f8ebf8dd638e3722a6685d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27edc4ab9aef081e0df8a09b65e49a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc6a23163511a1fa1e48c5952c85a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d4fd8fba76b5430a6e022281ab2ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bc4570538c270021e2c7ccc422eb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be9af85254dbea63a590bd54ea05f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1c5e3f4a4613e383b92fc3f0841af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983e3450d723af84f04bcd377143d19269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a9af6e3b2eef4554a28a216d22bef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897693eff608bcdc06d00bc32539d7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6813182e3c305877220b0442cea9e17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae1dd5b8bd38dc6d7d19122e0fa49d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89683fbf4052b660428bfd145624ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37283252eff3ec5efd1e467cc852fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fe4544522975b85724435bb061082276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bec78bb9c296a6f321c0fe73e25c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db8cb28eb1bd1e8c8a9d56004651d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94f4de772b811578415ba40e561d13279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001585d269f58c3688ab91b827de126280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eafe0a9c56ebec88bd0f0f21df18b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dd4bb698bf7051eedb4191d847787282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a4282ac6a1e3669bacfd78ae1e5d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6397e82762c54ff716b6a71e34c70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b17bac0efc3d3c38aa20b0dfaf6a06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73151ebaf4197ea816a35d2ce147f2f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7aa83cfdaed2c8b696a5636850137287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a90b4bbc56c40c14b5a8885801f757288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249250f4d0d4121ef87b3d79127cb1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba504dbae85db7b382167381c5d186fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4034f76c2e45bd0eb15caf23c3e6cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea41d00946299bf0e8c23631fbe87ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc23956180e080683eea4693f31810293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccfbcf98a4670b6d1d72c471984bf9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7ce23ebf46ffff90b6c07bf4ece73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1d4f246187a20809dd94e97b70fee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda7bdc8a8a83fc7affc379f6f12c30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51714c8b45cedffc7de02008705fcd21298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d1a36e60e84e030aa52e9a32ceeef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0974afe8fb70f3853e160ff46f0d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55280158dc1a43ffcf396043280515301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181eb80082ce2172753cf4da34343ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5075ea22da987431dea4b3b5a30edc4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daaf4318d74636cdf37c8ad949c525304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9714464a2f5c234b4c7d75442bf149305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6b26f55bea593a5f93d7706d6f384306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39847c5b43e6c148521c80076b7c5f2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acbf9f5af98061198bba6ea8b0f22c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c8f8b676a2f4fc3a7f5783cd9c3ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2547177eddc11a2b972e35291ac3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a897d6f082336f6a97021cb19c759311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de463d48b0464421125031a31d50772312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c96cbb2c60da2d26307fc0b067f30313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6630b0b790251494a33afe6970d2db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266398ca0ae5937c330547a4d29d3ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dce9586f011852a86583afe43c721316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c318364a05bbe0fe0a502a9309ab5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582456cfd319836be8a8f132de858fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201dfc1f9f4ba08ec15d2b8ee181150319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384dbfe5ac326c74ef11bf12140b5e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f563325884ea3c2dd50d205fd93de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d896e575c568e39018dc4c9bba15f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ed4879de7a7090de9ccd9b7615e23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e011591b55fc55e2cadc049ab5701324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8f96bfa164c87e65fa7eb2c0d1c98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec3131e3decd9499bc23fd436886c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99f3214fe7da54c006f506e92bc8c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9f2f331b01aba8dca35a1795bad1e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093b7b10f8ce2b27d43a496b3b113c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e5d402a6eb11a715e7aa54d61a282330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ffbc282753e6758dffd6be7c88d31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986d5692062bcb96a523bc2de12ee5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab61215725d15bbec95b9369e15f6c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2823fbca14aeb8f6007e99f23d67d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cc3536a24daa685df0ee179130d43335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a8c8072040ebae245be5c614a4b7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb2b84978bdb03b154c576535ecfd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23121f8bc9b7ca3e7ff757ad1af528b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99acf82e631f105ccfe46b9916754e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce11e7c9bdb3d70bdf1ee8cb7e9199e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92fc80da9bf56abe1af56f5c6784b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2080cf05f030b77d8b1672230bfe35342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d1872c5d006c6e64b26a2ce26ea2d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657007d8c3829d78b9faf17f296d4b3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c1b841e650f49d6c2857092f2b276345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35e1be3561ae6a8f9ac4bbcc4fd616346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988a3704b6d3a713f50a95b13fd80e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e222553ee38c047f1d152b7c52ebc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7ddcb02cc02c15d7c18cec08292df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c8fc80b0ce6e460430b1b6b20529b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3240c48a7e4c1a1c6efd693aca0871351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ea03c7a79e6687d4072cc55b48595352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403fbc2a16e32369a66422b7f07e0b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54821fea2b249ccd522e1dca6c9961b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb4f91d82eac27482d12c52cc8fae8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da438bad98b3cd4a160b6193d84c91ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4bf2e76ae6b35f6d0bde945e19f0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bcddc2fae35e769202c85c622e426358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57cc888c903004ad05c87894d18c98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cce0ab59f3ec0bee77be6445fdce3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335762872cb7c3f7cd257154c96574e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672be8d77c6353e1667a8fdbbf93be1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556a56a580ee9a9b9d45afdb02c7a11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d92cbe244a34320ea093f921b4d2b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd04bbcef64cc890ef792d0c239c95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac0c0f9b1b4c36a6982b937f05dca3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f108967d5a471cdf510f77ecaa75ceb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eff3fcee51c14809ef8a96ebe0f44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6d986deaeef4896d1fcab6097381e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13228929be98b6667791a2348b0f4c33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fd0d0bed01b2f2e76450a9b854295371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e2c8418b46346cb5d46e0594c1445372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa701a44d880fe66d868acde85eea24373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd27d5dcd221ce34006a68ab917a5dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b04443d324d9ec3706903b781dbd6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fc9973d4dacdcde66922a4e271275376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5f29b7bcf2080f35d9b1a0e183354377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87e1f282f5b434ae654cc000386858378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f479f496a7bf3cd1cede93f14c4df51379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea031d1e0990c2a65e3f8547653eee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75777bce19bc408e8f701b6118df7664381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96304729a78aacbd905d093581d336382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35cc2f76eaf7f080a8343798f4849d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbf5314266d9072a6788f55e485ccb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7e1c7244095088a626dfcd847eae8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1f15b155ccc07d042cdaa661014c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596fc77071f86360abc9f285ce784da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391aa03984e60c26cfe76f08a34e9b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7b325eef2bf4aa668b9e1b522d3ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62025b3d858cc8a3fed2881c3cee207b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c6275308fcbceef29bb4123d27cb9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35314d52e307729b8d55817acd379a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660f1abe5f0e8f531a98374e6032eec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189888b749121448fdf2f227608f0d02394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18bd6f44644c4c80efbec751972979395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a13b224b92e7ad4d0cb1c3a3e8601c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26427b8db02eabbe59fbdf9b78f76d33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea410747fd6865762356a5a23219000398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1013bbc6fc1404fbf07dae010a7e574399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633360528ab254f6fb560b4d2b474e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a502dd05a1fdf1eb817349723e1de4a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827835b386bb6f64b5809dbb16fb67f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30089d0e770b80d2213ff4eb3ffbe9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23598e765aea43a8578ba08435e18b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a052349b0d198ba54e023508248c9ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9767a50afe94445a0f798de2680ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e7e32b778da5d82a1a02279ffb2b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc684e233f52bd6e08181ee090448119408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2164f02080459270ca3a52b3b38a88409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f9fd4610a676aaaa9dd90626592d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a21ba978480a11cd5cd1352d9e82bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3fa45584e6a0a153ba632c4860889412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f89ea95ace30783b1fd5313faf91f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fe5d077c879576e30f39d0fe7e47a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b0ae5bc4d89e8ea2636b3da19b2f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fd389150cc290c73bd7b946bb92f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b49bc4f9330c35a279d797f7e72863417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee5f7561c0d9d628bae179aded0590418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1633b3bb21b899148f311ab7f2a7e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cd725c4069402b18ca4d88fdd9f5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97e0ca2a4c9928d96346f960f40663421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705d6e96e630447cc544f055152dd95422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8b5560242f74935bc30038257670c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e26a579cf1370102cae0dd7485af2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9077f046782448db55ae00f61be54425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0913aa8049ced7409e4abaa6d4be5d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5c046fdb208dba2075e3c66696c3f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaad686469c083199fe3a4b967017a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b153617ab14a312434b4bc99340e734429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f712670f544403f6e1f3ecc3362c3d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7ef1edb359b6a158952d7a0cfbd0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9dd4467d98e81ad4a3c99fa42bd4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d05dd654fc4cf3eee511d54a21dd49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdd00d34c9dadf576ee11d087d4423434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d100b544fe18cdf009ceb5e78966f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf9dcd7ef71e9816bdb3d705fa7435436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30deabbb80135676b69916246175fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431618c729f2360439872074a49609e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2bb1615e5e9abc387611f374e6f36439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f0757318b5aa692716decbff1101c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539ee6ca48ee9708f9eae788c2ff9ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa5c5e3bbacc20a4817cc4c639cd7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7cc9e3a95ab9e47367872142b1225443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c478ed9be9bdab96e4f39c5b6f0e4e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba79a7a0902cbd205b455352b6a474445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28de51b5a92f973adec4495f8689e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7de18a04b979531f779eb5874af54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd43382d58ae840b1ebb102ac29d5d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc118e04f46cef26720ddfa8e6bd30449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68008a408cfe76dd5bfe583294999e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254c0f8b1a1c34a11c18b5719fa3501451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4983e4fe431e50c1293531e6c0ef6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb1a332692bd39c2ce37957bc2f289453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28aab39be7f71a213b09f4123cf9ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc634e132a47f37aa5dd76023c8c397455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf867997548823b186e909e326dd3df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa00c72c8a93be119a2d305a20f243457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fee228f9c80cc22a44a0a5c6859fd0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c34a8fc65dfa81eed76e26aa4965e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35007c7595a0f50663d3cd03e28dcdbd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4aabe0bc1e5a69c917b3a59da1951461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0549d5f44e42ed36835761b4393308462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5913290baf03653a863875d491fa25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352345ccc7648060e134285789bf8ae2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa84038bacb4a6d1684c436570a7c65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d8ed58abc3927eeddc19054540b23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42688fb9535088f7ac76b6c6baf635467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f660d5b76f2c647508a78533f8f07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9bedea19adbb83472b6bd507d59a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bf2dba63e3140b084d5251ba8a808470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116966d208404cf5e1c5d0f17ae9783c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0edd596ab6e6077314fdb862b214d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed4a955999b443fa37c677ab88d180473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087b04fda7da64ce0b0f445a9579380474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82845e48ba1aee7442313f4a4079196475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbc6a20c150e9183f33217272d8657476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215d3f1fd42bda683d2c2987c863d17477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3cea73b7257cb051b57a67c9991a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588ebcba6f0884fcf8ae9e64596a16b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47312c71e92ad29ac23709a9390003de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeee7b78828965190506e414c6b4af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30c9c135f20314580480505f47ab27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808230f94fbf807e48101aae340004f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02aae5584b1250602405b615955f6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135decd7f1f01f511aee16d4a22ea30485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82cc256c384f98ad3ec9abd663b688486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e529a4413358c2ff46754e0fc586716487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169226bc0b867c1c4a7faaa97ef6251f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf56ad6c8ee74eb8abe8225f3a6d2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d5c02aa10748a9488fadb95760249490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9589edebdb9f9af7992348c533f0ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb295e8a10a6a4cef6c1df8cf33dc85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfe213c3ece94aeb77f3fb4b7aae5d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaceb483f8d6f4d5aa27a259be78e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998c225c1f7930da028d3c186ae6dd0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569ee0a4790afc22e31bd5f2a18ba5e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038de9ee8c43fac3687aa93b8abf2a13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b7a906bdeb70d3b18bafbddfadaad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc0f7d914815dc4480c4f35ad82506499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7209e14986c66d7e54d00b769b087d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d6524f9449580046a8150634cca62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d72e4303b6298f1ec44bd7a61bf9ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c582b5ad20e7b0e7844e9c21c4d930503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c085ee78eec3ceb5664752cf848f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63188ae8e6b95d18cc71e5e9a0466fac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6ab5ba63fea0a24951f1a80cf10cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506b28ff3caebef2d19cd023362d009507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc167a94dfa7086a1407a0c374ec1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d462b1e5d5c0d899ac0f39ba998333509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5211a5fab7e28b131bd993f5c65867510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45abcc1d7517591c59a7765ca64445511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401027ac3784c4ac9c8cb97bafc83461512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0788b6cd2382bd30db5843ca6e06a92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4a9f5b30894b9818364f9e1f71896514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d57fd8e32040979c25119b1c88f65515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298b81f4a2b3275b8954cc952223271516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cb02608f9d01fb9912a7fbae71a02517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56234f1011bfe05365eff3540f1da7d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60e2dd5bf13587bfa16974d5b91ef5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075ffff163c02efb1c150c80d71567a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abb909b84d4616fb8a8580c6bafd63521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201ea6f703c984cef635f0755558fab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04149f9a8779981211d1959a594c5f37523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d740caf215582350192f1386c7d1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330f4bc70692933d8d89fc011204607525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcc115d68df0211d17e56e7fef573d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237eccd1872fc79c2e7e0970a65c4c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb85e4f1528252d1e1a7e411365a01f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4f09463b5b7fa6ef5a4513fe0ba21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24246663138260e4e4a27a6d77de4e1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cb0149d657f87c7dd8977c43ad4d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4bd68fb532aedfb4e7af274047470532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e9e335e38cb5f877e114c9b3566b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6815ea2da77d760b021aaaf4a422a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e3304a1d52ddf254ac7173ece9ae3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c994bde9de9f77976fd111a7ae8e8e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15060057c2ec64defdd8c91962b5c2b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba629033fd658bd2ba52bdf4d91da9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94c0c1d6ddd4c2f7a7e33f31e35c18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411458de44099712c11e14fcf2c3c9ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5a4035272e071da8bb98a7935fa31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30254ab0a63a10d5aff9b64c98252bba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390be8be319bacc17cfbeb8ad957d401543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dd158d6a5c4d4086512178a8bedef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714ea69cff031d706c0cdcd50c59d77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54089e357a580b951a04956db89b383e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28df0719ee93f1f3009c76c73c6212f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884342e584556a76790d1f52157cadf4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112b44fd5322b794eae33f6fe2f9040549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e1bbe8de499e4ce9e52768bf1ef70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6000d1b76d5c0ad40f274a5063d06a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517194b016f79a8d7f668be87a77970552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073c2e92bf0f94dbc249aaf53a02b11553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676d303eb1e8b71e96a820915bf02a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddab0c90729c7678f5595cb312284e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fcf02be2e233b9a33380d68d16e0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dff57ea73c2e2b3a3d88aeae79ce5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef649d3763f5463bb6561b35705c4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f96482165414b2f0364bc78d19ec6f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b360c256ddab780a770e89f080f5cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b550d4ad86bcae8b9336d317726504b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde76b96c386d971db907e2e3faf8de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede0ef4b16b1fdce1488b2dbdeedb6e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6a7e01540f4526169e3bb6a1a0ab7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063ef375f680d3c106457fb8238a9f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa41f2b14a1af1bc79056287cd2c06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92803c0d95dd40f25768cc9f68135032567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0827bd146b8c22f6b72755904897a79568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62ad5fca108755b2070ad7119e2c30569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0d1752420991c485e73c896a26a41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f19d2a35e88b800295e94800051a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27969a3554195693cde04d889ba5193e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d90b459732dd4cdb51cc1a886c904573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98b4d309b4b64197f36e389f373fcf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53725684b7d6ab5bef7291a05827283575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fc51a3c9d24fbbeb8909f136f4eb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4816bcfbbf49c7ed5504fb1cab1b51b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e611b6921ec5d3344a530a2475238c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c86d72429d3d6646e3d67d71b831b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf306e758b437fc8255461f93c7baa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67c14678128fd99683f07b1707c89c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3c6708c46fc7884634efee82f8aa6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29594b9e9c76f224c945ab0b1c56f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fc6440db73757e4ce4205e386fd2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705994a49bfd40d51e3c33d324c11d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3309f4eeefd6e79990caa9a093b3e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baad6b8ea0c95d1784f7e22ff6819cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888ea5dff7ca0b48bbd73cfa566784a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ebece81d77469a69328ab4b93c5a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd1fbe9bd1c4d7ee41f2793378ef5a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7077e28c4ae5db44f76ad63f389d92591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef8d74f3f08d5d934ca67ae5da1b29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309ab801cdc6930667c1110014b980e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b3cb87185c3138fc4729e005e7d7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911c8be2b0036606f8686bf069a83df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb2858c8812574b875bf42ee703974596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785751f3f45f755aaa51338370fa576597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47820c7dca5f6e185a0cc0b1b236c35b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481d6b0e8e46439bbec9067efffa07b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c2e9e8508c602d299d6a0382c3634600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a0e612abaaadf160ea757748b9f77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a1442be786f37722cc3ffac4d809c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b274673fa4d72d0a9cd31ceb865a86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501bcf2172fae36df65980562404e1a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb692048b1f6a9d8df19cb5f505b81f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56674411be72391635eaf0d3519d164606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaadb8ce9c1d25cbba3f99b2f0a2e4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa67aeb53fdbcf25846f73baab8dff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c5f2651b3bba25b6edba6577464d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266d516f5489cad0b3337f58693afd8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b300cc9a28a25fa7658a5dc2442c6df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e3e188f285a7208568cce27b5ae64612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f97a402000d2fbb98ec6d09e5f7278613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c653eb130f3e50467969565b9f2ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb34527204a9be2200e9473cdac52a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c7715f94e2ac75e6b6fac911d41bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b353194d4362479c2050763cbe7345617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b81a01b2d12120bc511d534eaf89d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de400a6b97c9b1e12fe12b35023c0d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1372d1408d63c2ac3b82986a3d05a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc02dfd43c7cc3f6ed0f6dd631e7e52621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1704b03dded668ee041e4de16c752622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf14be8686ee0e2a0c806ad7089887623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c903ed5062be3057fa9654352ca81d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b308d253de7e00bfc3b4c19a75600f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fee5cd8cfbb035c02882655f81a66a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bb3db6579cec8b02f40ff0b766a2e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39863c2e77571e1600b98e90d50ee09628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5649cce61059eabba713887c7ee602d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7935fc429948d7264bc150c1b91a0e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5b9ed1283f078cd1b83595cd9b9f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e742e475ea578a0924d97cab5d5cdc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36711a79e100deb01eeca16c930ff5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf03b88d63ab5c824e13038e74a53b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074196df82973d59ff24e5996ecaaeb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d2f6b1cbcff78ffd394bb9109d3c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862a8b059df64dfdcb9e6305adbcf14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f86bf8886c67cdb4cf097b1828726638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895428fd0c0ee53e675fee28a623263639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec857edf24aa684274eeae826627ccb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48979d7149d6716b6a1c5d5fd749cc86641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27356dcc2921ffba58544999af2e1368642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f93905bc535362b0167b544ee1c42643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b3899a4860b029b2817803bc0779a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9dc8408d64a790d10ac2d44353329645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be9013669e5665a937b76d9454fdb3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02327cd4cfd0c754f042f7311c9031647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6eb7b574b786ca1a9658f7a3bbcf5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc3fe5d05a9e58ce99848722df7081649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4adac6144324584f9efc4ac30b73ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f803f545561c176e8e2211991fdd8a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9a59d62773872029346f02949af0e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a74409088c9a147c9cff226ad26ab3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4265f5d0877470fcbff8bb9e29f4946654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d735bd39300cd8ac21ee21c9156646655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a44a08707de59489b79205efad341656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683956eda9279fc52e7fa917436809bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b68a307f4d7643f50951ac226794c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9003fb0cfca5199ded7825dc99a410a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd560debf1919d4c1b6c036229cc970e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9054ecadfa140e9592891d009e2a946661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa57fd53f2b31fd560275ef741dfaa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f2ed33081cd5fbdde37f9bd64d13f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12e37a4ca5890a0ed441c01cbd6c1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f051afc285620af26a993f78bf70618665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a51c57313337b6135a6863ec373a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7790f02f81932752dfc666c1cdb5056667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542e408ba5f1615c812722b09bc048e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb98f2d2773e286922fe4086a78fd3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e5f763a650ceb6f143c33d8b8667f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0427dfe98370c3f5a0a809f76cd43671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb94eec5d3b70213ef1c7623ffab156672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed877fbdc3a7d435d24facd5b63b90dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132e5e7b0630c92618bfc3c78b6fa22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526d60814a68c2fffea0686ff917148675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5e5260ed8eaaf870de047394d6b1e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b9336087361974a9a2bae1213c61b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c7dd89c8fd4965a60f956dafdb848678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737dd2caae0ecf4781489982e99ec8b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464abc365f987106f2e9b5b5772ecc81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee8b066718b8c1b212847cd384c5f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec01e5bc3680b86d953c6c38e74922682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98f3456332d1a94d169ee10af14226683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e154d43e2c320b66b1818284d150384684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0768e02f25cf6e5d23dec7d6c5867f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdd8373d5b2fa68979c8a60b0584ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f5e9e5a0eccec1ffef06cdf160e49687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba0894b403121ac95448a58baafaf8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ffe8e4125c8c4ef9da28053bf761b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c95b2d63bbf34905c6d4f106b6798690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2a00343fb200525d10e0a562ed92b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4e1d974c878f386ef9b4c6e06a7b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbdf4492d23f893eef8999f26edfb9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cf556b8345462d1229a83e815ada4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b7cb5b445daebc37b2063e767a213695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679d7cbf4b162a152866ce80eef8aef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7408843ce3b1406783ed9fc467d4433697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28099945c45455edfd7403676c59cbe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31877524aa8ec84c752c88ec1cc9214d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19ab3053d174804b105a23a1d576f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008370c9d6a072545435fe79b5f4fea4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d8cfde09e3a90b3e9a7322cb4ad1c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f62e8abaccd2427523e2648a9579d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d101d138f5614da80105ee4302ffba4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b779ce625850e085350748b71f9e27705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860620bec760e41799fbcc29a532ba8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ff040d7cb6e14090e28573ff9cba5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c7f18855459fa5eb8f1e9222b4f1a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f127ecf5d89aa6ac1d6cf58e7bbde709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f82563064c1c2649266c20eaeff0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e2001e4fceed2af1675d06f681367711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62094d4f7affbbc828a8c85ff52230712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f9ba0b4afb3c2bdc2b8caaf09c7db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c209ea8f07c8cfa43e3a65a1c94538f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36424abd0929b5a75076f3171f2f227715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c3193e6d5d6211cfeaf654dd43cbc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c809ea3ad4af03087b4c018b8cc8c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c80b597176625a47ab15522b305fd1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bae9ea49ac5b2c705e6d1211696a2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c0ff4c32bc43adafda4c06419818a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90b35a4d5f8d3f52a0343e2025532d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f5a2049fd6c879a1cc6a4fdaef240722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb736a800b2fbe6cf4c164ac2e0064723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252022c5d26ddf0632ef67ba6d3524f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7485968a63d09167977a916fc64a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515c466a5f4ab238dfafb46793a339c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85af8fd1bdff4045353256811e7c8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f45f53fc13be2c22eb80b45dbe747728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418d55c3bf15113ce173ebdc76741d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7e9bbe3f032156243236974b4be18730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b842fc59843f5ddf57bd1fb815f67c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd057d7a63425a73506694ec49c10202732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16616982a71498853bcd19c40eb227e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98550256c6f2c65bfeeeb0c2cafda03734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6108ae90091a8cfbff5673e60a644735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68d5f3299d826db6225cd4c522beb8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b15de10a8908bf5958534ee2614048737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e4e0e9f0a67536b50eb0985442e33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe39e76d49be1b80a536982707b68b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e26666a4bfe9131f676b8b83f4a1ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04882963197538f194365ed6f9774b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c1c92b2cd68b958d0d4c2c73aa502742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bff914e742919a87ae59e010519ff9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081738ae148227cec9d177a8cbe2b54744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12b1d578e27aeafa26e5fcde12decb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbc52ded31b3079011e5189f931694746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873e93f0d652f555e3eb4e851a1c9d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2144860dff38fdccaae3858a7103f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bb441159ea4b68cafe545b910eebe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd32fb65b4752e51e91e1daa506605750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d14fa58483d51ff4a6149ed4dbccf3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03bb55ae259c619aaf71fd726b5255752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6172521d8b6eb4b9e3ba79c5627cb2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874a762f06764818f61f7291fdde30f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbe8f8722c268f283cb39b7f165d38755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fe60a7f52c504317ad013d775351d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edb405d3f2c1f64173888000e1170b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78258ab193a04612d63a441259e0b1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37244788198c91b8a94abfd4fcd82a7f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca25d18d9c7b16a627a39d4ce3b13011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942189b6aa473cade0d295cb4fd64802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d9dc0cd7a7b065c7bc0cf411eebe93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cb1d2dcc83556f9121b2f879cebf74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0e67d0fb4239ee1d8e5f3d961a22c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101db2845282e24be336160006f772566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5edba3d985f871b8494f1de2e35c5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270e00f4ab8c9fac8db0c4168716b6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5232f3f62d14606a42ca5cb1c3d6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fe1b6082b264591c152d254d530c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed1edbf3534452ad3e8bf2633273db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89d3d6d66b7843dfa935e202b400f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fca25b0ac15b6d4c4e2bab317157113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b021fde8e6384eddd0a504b706ea2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c4e5b2bf1a81512647d1dc881415f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c76d36cdfcc29fbd63658e9d7f488716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5ee09f335a5665ebacd6c0db45e5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d39a1a81ea4c92c01aa8899a1f9d0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b142cab2b8d9198bb5a25c98730086419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027bd8d8ecf56b6a250654ff3fc8f6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35279f3f38657f9c9c316309cf76171421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd199e7552fbb887a3cc28999d904f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13709cdc45d6d6d1b7e000720806d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1437d642008646cf2cc906e33c1749024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9ea8d46ecc4ed4e9d30bd5e77a6dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c787a4cbdc8d2184719e2a92e49d8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa04ce8a42214c1798a8fcfd8e5e3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b6c3ba0af904896aab2426e63b7c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8b5fe369f64bf26f8dcc6cfd44b2329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524238483508be7b81e8a6cf8abf692e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c750cad5b84253dacf991789a751acc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19758da5f0948617c266076db8e55f5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d79430d4726d1409c3e86c5bfff3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d24804fbdd9f60eeca0b7921e0e7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881111ca8d803b5d70690c08d0205f0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f36ec8192892693ea828a755571e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d84b15fdf22bfe329da064aa677ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8108f7f12b8416698fd9563e2737c8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1923865658b87eccfce4c892dfc4cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bdbb27722949fef713d414b6c968c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c31a6e2112dffe5854c2a38e0355541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa4452364ea8ab0eaea9530c8ff97542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d702fbd3d4fb402b75dcb9f1e5710443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ec7ea0138347efe2f2a978d45cc0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553d022e6e79a8d06cd2283e654fd4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329f0ea2d7655eb9c3101db2c6fb51446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f42b86995a2c73eae84f662c923e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489cbc823254c20a7e4a9ae4f81500348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff5a95e276994f05f38ea9e90d03ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4844108b04eb58b4db150cef162c5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48131a50ad11ced18481880c2bf142ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156917d5430139384585d363f6f7fac852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3850151465bd67e42cb69bd8ae36453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3027d3054f50f6cc5bde7c59be8dd1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dd31eedbaeaa37a58155ed63116d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028abec9892e61bb692dcdc1350d1f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3aa2ae630baaf951c032e919bddcd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9f64f53c26c392620f4f29c68a40e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236e53ad14481c277818012948afbd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57aab0991412b1e77b2b2540cf0cf660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2008b60d3251aebf861eb18f7f2eb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bc39be5d27443493273c5e8d2086d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd063476b45428d99b234e7c01a5704563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be59c5db5651553cf3c0ab0f3a6ca1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977a4fe087f22eb1d6aaaef64c34b3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd188833dbfbd768fe881c7be6975366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b32714e8882cf874938ec3b2374ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ae786b39ed7472b1aca24c344643468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81484a3af34dd01e234d53668d978df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8087fcf38e3e85a6ed827f5ee5fc64070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d783f57d6ac1d943e8869e1bbd3cbdd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00dcf58a92e978271958a83b84812972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b6b0fdd0a264fe14595c3490fba1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42aca67abe34578b7414730a6dbddc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce83411079a1cdea38fcfef2f18753375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4556b78094c5412096231d87ab7e4fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed378a0c935016569bd6741fb30dbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ba53f2cc7593471606c409726025278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c4adeb476daa09d45014a2bbcaa2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed411773914ab85e4b220664fe167d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ce8bd38babe849a98384f3540507d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cceec50d7da7ae1d6281b285ab80282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd9daba257b910e2b2afa30b85b0a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8671bac3b2a9fd6218afad5a8dbefed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba78d1838f03dbc6b35a010a6d610b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca3a020460bd1dd9eb8c5332529c4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b55acff93bee3b47cf0ea2174e447c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a756c323f0b1ab36b6df1f5d6ce2a7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe1eb9380683b3bdd2137a3d6b253f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fc960c27f67e8bc237709a48c93ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d01ca24e1d3d76be2ab25b1d0159191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f07caa7686d0cad018edc0bcfd080c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6c8e03a9766699b1f5f40872d6b3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ead1f56dba79c58c33d859369573c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d936ff0a39d5786242ec539313470cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c3ce1f925c8083f45c81d054cc14396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae2203604bef91cf05d034cfcf87c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fbb079317c86222b3fcab8a7c987d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7eaa4761096723846e05ec19fedfd599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76577bb2d3c5230b7dc0fd3607eab8a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88628a2c201ef87ef253c0a320d111f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c543b1204b3178ef01046d6be9eb596102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbf6aae8d1e0f2a70093d799c5fb2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a0bd8ab3a4b1a7a5eeeb368dfe62a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c7d4759c04523360994e2f800878a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d91e1eeda6c63121aa53d4535fee8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe4028361c2833a6f31b21428d0feb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e416696bc99184ca3b48aebfeed8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5681e244801334d50339c6b648d163109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13417368af5101cfe791a07235d99a67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed80abbb4af88df2c8280d6524e3b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb0cd3348ae626e8f845c78afec8da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ddf9aea215196cfae6ea4274c1a01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bf71f0f84a1670f7d6e22169ec714114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21a9b60ecfe01f86a9816b08c599a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6eb835c4390d416719d985da85882116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb81138de8d68aa8a2bf4e3e926d205117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc0a278131d370f7fbe4a4abea87ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d3cba4ac37a6d8caf07b7f82a069e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315519c2df6f1b9a5395e67d76c568c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5630cba8613543ca4f082e7b45ea33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d50901c7bc0e5b3f7d380a0ac7ecb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc751a7c7ecf5987cfbefd4fcb138ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a3ae4888f21cbc24ce949b453721f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53892772b346a34ff6af2deb1346d425125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da99ff87f2c1ef3e7612d5ce31080a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b552d9bb2372e179e63ff49ab277fe2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928db2fd25662553afdc1165712ee293128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444d6b498c4d6fddff6912440382fae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948dd978d5805009b7e5d3d073062d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574833734afe61eb5b3b213453956a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e750b8932a538173b8248e8485a9a91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2747e9341c410b6f8c093c874aab2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b021d5bd87e2327226f050a76ee1073134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbef3deafd1d2ad9c79d81d6f4ef9c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767bd004a99809e13025b38abb92f56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40a06b927a9dd2bd6956fd5dc35a11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062d0401dd29f0e5110657f184001ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5b90c464be6f430136c86dcc48d64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195190aa2273d8733ef5ba20377caca9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6a60c067525b0f37573f3c13fd34f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0fd59a9df513834e51581c8947dc0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a64287fda3b35b7f5d16c2ce6e122d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24751e1d58a380c6e33c631cf80f4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326b49c47bc0118470f03124a8c013d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfc2ef1055aeeff4b015e6d9140115146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ea1691861587b49e1886168fcc18b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d65fadf7b21ac7ddbd4f6b502c296148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22736f196d405182d7e15de5a7ec8370149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300693a86e6c367c3d703840abe155b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19093200e0855513719d0bdf55c05434151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377870aaec510c54dc7a6c9828de49e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875217a157cf2b667fa076e23b84966153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e6d39b6f60ac45922b735317d4a98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fece625037bac40adc374eaba980cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07017a02e1f622289d99bc0463bcde29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821731f0639081aefbd205f72b828159157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a53029816d66a83124bb8a10edc15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3a6c914ee0b8b072158e05b8daa27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d985c34a60ec0951f5409c56761378160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754c8864b3afc9d834f6d040a2071f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757a19dd887c48db618dd5fb90f3187162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3106e2338162dfa9366febb1bc6cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbab606e14d22242ea1a3ffd1369417164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74e3d5845eacb74f615c2f4b51914a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799845f963f1ab5281a874f9482fb04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ebc84c6051561109b547e4693f547167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751746872b4c3de5ed99b0bd242fb192168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fbe8e6c5b8a1cdd555fa5aec29ed7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df9444b2029311a32bf745aba6bb43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ba1c0c785463529ae1093aa3760ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053570fb600eee57b4d542e7e83ef93d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383ab0af157e4b8ce3a9ae72afe5383173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e741aa0ac39ea5bfaebeeb779a558174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e914030d7f51fae4f1b90f3e095b8d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1131db86e71c37ac1d5e0b57ad22a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266e004b2e8f9773e9256ee05bacfea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1853d41ad7387d10d98a4e780f66680178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352cb93eb0caa75a55f415f15a90eae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94045790621271f2847350e352707c1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacdac22c5e644c8609aa973eb5afe6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d6ffca524c02b08c69cbbc85aca9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a53f6a3cfbffe04debc0750cc1afb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee55ffac42adb5d208ac6903b03a18184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf27e5622adcdc2ffb06e43d257b248185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d23783842fa52aab55bf1d88e6eea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044641c31da8c248e1523b5c8f548137187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b4781169d73145d006ad8bccca46a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff0e84967d015945e7bbc92d19f8e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d98b915d90ac32df9ae41874e3773190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b1f8d52e3c4405ad4c645d6ac89b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180324ade9bc1981e34a4d4ed606bbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39921fba0ea0239cf360dcbcc6d036f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0cb2e0503ca584fc42ffaa4f52bc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cc8579b4a023277608784443ed260195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0343c36d7e0efd8a1d58a592da78ae6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b71ead796344b39200a1fcf42293e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801df3872f999c093f552269af76ffd4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6224d60c873998924ab7f39834c3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc902a07764b5b36c8eb8c90373f09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef4ed360870f6b1d413a9421bbda2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220105800feb327961cd53cd95b603d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5389c4c5c734db4e139599c74fdf010203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d9710b5ccb5791d88f5d8ecc43b19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26578c791f9d383422e2dda933bb481a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099cf9ad1fac525bd5b5e52430a4805206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac5b91b1102b47704f8cbbb0e5f611207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1b8f907b417e261ba9d0e2658b271208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0caa4d5606d861d464f8a61c3c8f44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31c2155ae1b964a1c2b34319ee3f64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ce41143fa69321ee3669f1b131d2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b0c617ac61fa9660892045eae9f38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b905aaf363ff38d747e7e2154a28b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12f636f93c10df7a26e1a808fc74dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbf39a752886f58a51d81fa29dc140215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89049d714cc1758b809efd1a8cf3452b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c8b2668ec1e6d0133a23f61c7d43a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8041aee3941bff0479ba69908ee6af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ac12a5ae7453779de08cca4815f6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6770155ef5aea0370850e295efe8bc9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4c6b8cade0b085f41261339946fde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf00dc3f8ee22d27dda303358db9c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553ce62a6f7b96d5e2434714515b9b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38130336a0224efa9533f6fa4b70820224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2190df697fb58e8f62850baf111b55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c54363ab2d83407d3cb32e6ff58605226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a1a8da0738aca9fc0ab21ec1c0466227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce799ea84cb4d9008f1ce82e2b827956228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5a19a65a9d7a8159edec1fdf6be3d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cb71c141e3d49b5b558bfb0753d46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707779ca5d2cd5142a7c92d25312c09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce92bd3872f6e33de54b5445a97f33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfdb006304d8e3539b0c5d1689281d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec84b40ab2a017035ede848bedd1ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384e9f6a6cc8212ad4fa88b2de748b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423d9cf7905df5a24fe6a3b77cf85fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b910a157a6b5b64ccb5cd635ff1511237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e073d07ddd0c8198fd812ed6a2eebb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe51d40a3841096a4e823885633ac69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad950f6f792eb7f759c01cbc78afd63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49499ccfc5576bb1fee1020d21a2fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb40f05918601c775e864ec59d1085242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cd861e36ca4f87399d874e799ff28243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddad647bbb4481fd198d229075467c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e770bbf09e91df8dbbd514f83dbff6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd0d501ed37c06fc3368f7d4c55e8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faa6a842fe2037fdb228ef23acfedf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4201eddc8208ae1b41ba9656eb52d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f97590e6f890fe92d1b3960a34c92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8591a3565da490db66fd1e605283d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01ab5d5df0f516e155b12983737f1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b87dce0c597c9312150901ae8d4b9c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5c638b13f550dfceb36f4228567c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f19c69d7dbb4840c2cf8e600a4325f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683d4ec2d8cdee1706e9c1048778a93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dc95fa070087308d921203b465cf4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dc0a7aaebaebc294b357ccf9cc0ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2ac8b893bb6f05dbc29877f114483258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b1dce044ad7ac2dc8beeafde27419259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0034e9b6acce2c2d30446c559bbf4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cef085623cf9e928a861490e56f094261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385ba9670845fa355685f12cbf68a80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a4ec15663a34e2726dded0bdf1231263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ce27c83be74684468d9dbc2c9cf73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2db369e6ba5c1d48108d86d27cb6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf50bd33d1b5c889e2fe04ab81396d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194ce2b3c29e9737867a1a70c671a0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0603200c159b74e88040763842323bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9071c0e7a7c2ab6ef14e83d791806269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dce1031ad87bb411035ca7070cb33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606a03c6a29d025d8e3e7f8955c832e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b4ea6b573e06a0656b4c9f93775db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ba1a6a64b21af91d8087fbd5fad18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c5db4f604d992ae475594b0225dc7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358bce2de39e94190334e0b430792de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f6367a7e9ef3792f0ed1455920e66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ee40469a04bcf32be637a206a9ecd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a9e1c1ba1d5aa0b911718669fb630278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cccc06637b189240681bfe8b0c8526279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604977bdba80262e5cdfdda56fc9ab0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc20e405a8c23876631ddb16c17dbd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fd0912830eee8daffbef8de5e0a4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd3be78ee0dfbe63fa7e40f049289c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f94d4d66d77fd4a4cdb70d92777d71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfc84b3815550a02c346a5906e5cf2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2068fa48ad1143983c57ea213ef98e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d8778c1e0a50fd4fdeabaad7b45eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab704e59e940dc70ba63f7a60eba911288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc917870898bc8b45d8f14184665df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc91bfaeb131af222e1888e91c0fb3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e349048b08210df7fb883021950c9eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492053d182fa81d2cc2dc558966a9d57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a952a1503c6464875fa325f8e148407293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c84850ad6b9aa78a260f19ffcee5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246b22d0723b01014e0f9137fb9a4ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab953a3caaf5ca4f46e22a6244f4f850296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b47db02ce9c6a9944813b7066a07db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d9072d1f7fbd54bc0212033ac4b01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9d48128ef2ed907c33033afbf06ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db18806d8823172b3f573e7e926d37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228400b0e3ebd50564a9dec0aec2ef6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde99faf94b3a30587f5b9a0c0e1592302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc6d9c6fa468e8e70aaf7fc72c870a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09d5eeba0a1d28bdd15e656be8ba4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a5beca17d7c57dd8b797387348a95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de16e3928ac990675230f0519d550a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6a7329f59207845d1263eb01dfd30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd15c95b77e403623c6e301d34173c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65731209e8a9cafd279efaf9aab76f28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6541ba1940d7a623b4b99436b1d942310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfbccf1c497c57ae0846e5f951e454311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abee69b3d8a4903812753134418dd3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c2232983cef7effb2475e231d24d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fae7c1c0f1e8e151654f69c4524a96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b5f2386617eab9c48f0d649507977315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd146df3efe23d87a24bc7e161d4a9f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8637b70164abc6dd4e328a6d0e996317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adbd62e9272e3794382749e31be3ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6277e1934f8f4d4608346bde16c9c65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c141c359d572e6765c056a0eb644f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509703bd10e6c1e952e27ec9432ac3e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec16f5e270378e2e75fc87afab1fa5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4acf7d9704c84005acfabe885c0b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef88d9958df8ac613328920d4a4ef66324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ae4b3828a723c096eb5d6dd10479a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01788373ad535059564ba36c6ab3be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226b0e20c4541faa3dd6f18572ce876327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b225c1acc8046da3173dfd965e190328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b44ca73fd760b6b266b860a1df3d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f167b4479d31db0b23e0237ad0b5b47330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e17d8862fef196866bce42a7c58434331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8b675102ba135a1a5ebe54339c71f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14be612f290a83701eaa16dea5250af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d3f1f699b51fa2e8355002497cfe1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879343552deaea9c1ccaa13fd663627335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dc63bbf7d013c8241fc46b997a0eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f40f507097fb70e05bd9cb024eb0c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98f4c09e5781a07656111d2019fe04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510290f4a09e3d72472e2e6488aadbf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0b85fc3bcde8533929538a5fcdc7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93262d7c730af1cbf4ff5f5da58eb2b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab9fd8411be183372af3e40e572325342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb133fed314c964dc70168eb410afb1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86607eb47075d661257f08aae0f723c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de83d65560565ec4e45e614329df86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be2fee6854a350eb6f0ef88a2e33ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d05174ad33ce0f87bf8dc0fb4bfa42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727881b3a2958cef29b231c0d0bb2ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352bce54924edff8c2afa5907c5a93b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca541b79a1b13cd6017fdda5839b05ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f8f09b31178d9fc40b1c26b53b01a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dacb263c86b73bc3e0ed4497ac233352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b303befcd1383228a04befccbb8c26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb9bd867f6f92f169dd30728f62317354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b991b78791b9233766fa520d8d5ebd1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ffe90012086d896ff89117bd34a6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47c7e28b7f26d72b14dce7b62da5da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7a9715f57b6c44a906b35e83cd407358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195561c85a63a0db372b395d9047dec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80bde65427dc67e32d88eff72bb38c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cffa3ac8976832b44972d6b3f86f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60595c2d9427cff5a094be1fedf4000362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d808284a094770906d7f549b04d89e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b070ba3e2533496d23665da4c065a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d69bf570ec94fbd28c62ecb220e8c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752ffa9f55d6ac4ce27e54562843b35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ad45ceb881561d5ba7b0f919ab588367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57329c8724d036d39522a99f8814e974368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d6e0bcc6b39ebd7a8693b1b68c1f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f9aa106597e19d91c14817510ea70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2076288b5b2c74f55738c7d49ef36a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c70beabcce691d71cb98e4fff37016372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e4456f827b9f42a519a50bd9a2400373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efaa29d6fe3f33c6fa8aed2b6ba12e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee5e016758ff59cb20b745d3b85bb5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b639f9ae4a1f9256bbe24bc1b46656376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d515b579c81ac8da904c233eee79b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75185b0f26d3fa4b8e2558d2163da8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af995ad06a10c4297c2f70c20389c67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282f18c5064bc3cc032a60bdd8d5412380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e00e9347aae10366c367144eec2e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88a0424286b92a64ab95664e3ab3ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53201cfe1a465be8b3360441c4d383b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e6060c047f57ed5ee971e3e898afb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500f539cee4e9c69bdc77c818b91a59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864ce3701e1f21e8f280de3a047ebd8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecfe774ffda1dd82c7f2814a6d0a66387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d135a61d0b3b15276b187973d72db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071348e07797915fad0b198f85d1f9be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499626756ac22622e40579b2fc675856390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5000b15749d81d41ef6c4b0594319f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000643df43fd4853cb91ae799b719350392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240464a7771a3c09c6843da9b26b69a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313fd2434d2abcfbe0dee30dfb642a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517c90fda4fe10e39e1c50ef4e6705b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff929d13e246da26325fa364aa86c780396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475b38b5a39c1c8d63e43f3034c8e87397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277026b07d6cd43f8b254efe75ce6d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80691845db4b1f5a2f5dbf7ffb31dcc6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23780e2b89fe6fe03256fe2a0e13d1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c12333955167d6f772c849c46b0c20401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae44f33cfa044730afdfccb40ce558402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1b6803e76b72bb3a396415ee4a423403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a0ad58ef298e913f5c55ddae6fa9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890a90604d0ed956e3afbe8fb2260c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9eb30deca1c77a54b2eced091e139406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57446d732fc5853418eb24d9e91cbe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a35314c2205bea8d30620ef42aedb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2e91f0198ca8a6a52f0f7373ad881409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12c3d0802f337c21ef3d064c278a6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ab463fed5eb16de4f8a3a22d6c0c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cd84e9852bbb2745b32cbb849b527412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438f514ee80708820af558713fa461d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0a0ac75012be77fb8dab52d31dfb1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced92a9c82eb248f507389165af7cd5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001aca833b8cd74541466a078e2a081416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37605741dc8e441e04e68871782c1f5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe440a2c79aa759743df5919e12d91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f42efb6d5209a28fd92f04d17ac18b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484b19e48deaf68a96915cf6753c700420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e83b3ae5c89b6d6cbdb0719ad804b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36605a2a6dd31fa72fbdbfe92e9889d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33971f1bffb3343eae664ab12785f22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca75db836a81767905308d8742ade16424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7979d4fedd4ffe7227688ed817c265425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15f3091d167eea413c9d766034a601426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20077cfaec30a4f8d297c8a72f30ec1f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ee7e6a61eda4b74ba0380602fded5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994beaa7e9f46f0ab2f6c55a9e4d00b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2de385f2bd4d834a7704e090be7766430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d00a77bd12f652ae3455b563af829431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38686c772bb9d912d21f1d6802335f23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a7ad9f4d647f93a17d61eebe3dc71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c17b081ace9f20da43cda56f771797434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0f84b6fc8beb7f68be1ea92616e79435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b306d677157ec50cfa37cc2c450ad5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200375adeb871ce181e5640709ff3a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bae72c280cc42a32f263be39dacb3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267352f6716b5704354b7f50430ea2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018cbe94583a149e179eee5983817df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135b1523b6f355b67cb0e516bde97ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0b8e471d3fb95022e9a2ed9644b8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9340a7df6f678dafc152554db85ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbec842a067da1ecb14c644dd984f2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3071d6393f1dcff2e0f61e489c7691c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d00b29692d57b0cfc864709d1e6c30446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304efeccad14a846b818ef9b44c56d5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f285404ea6fd1718b484b8be9e7872d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741488d0de8e8c8f2d0676479bd2f28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d4add2958d10c431b1184d7bc7647450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73997f52d4352be5936050226746db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daa19a1f0bc8e3ac1264811d8310fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d09dc535b5b3896f81ebab262b35a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820c72806a2b61233c82793cd05c395454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0111cd88da1710249b64f9f52c42e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc04f98a5a1bc27bae4d5c4b4ed131456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca82701b31d6c1b4a57892b2135dbd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504d9b003877272de98cb99c4fd9ecc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fc06515db4880871bb0646dee2667459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b69d5ec2bf25c053cb177011b0160f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b10ff02f10f5bd2477ac0573e94d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b44fc7669ba75e3a351bd19b864c88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607edf4087bc21c87d4c3db110b163f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440767bc294f5f6c645ddeefc1c14d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b71c236e7c727805445e735ba4807465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91210037f4a4d2ae503628d921b089c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c98014b8f1683429e377aa0d77991467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073ab2090d652525503f874591aeb2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6916e90eaf08ed7ae7145e99dcac1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b75aae05f335376110604352ad0af4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41a5cd6695c9d7a88bfe19e3ec312e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecadf637ae95cf3cb486c26aae1ece472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf184d2e38d835eac88e00d509a006473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa345b30cb0a0cfcc36c96f60485e7c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497049d1e208334f4b6ac7026f97a7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19336d46a62cd36bb6f754026d86b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd319bb0bed0f4c629890274cfd4e91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d6712bfea871c05ad4d80b3dd0bb9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c72edcc8c0979081af1dd90e567ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93466c9e006e78beb8233b5064f982480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511ccdffc464355049877fd580a7efe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64898578eb227629bfb42ad68147f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf5e1be86f791a52ea6dc6dbc6a552483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d46f48b75a3cc665168d9e5d8bc93b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76596852c43cca0a07ba304aa7407e09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b266d7948d97d151ee5409c0bf635486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b723a2d9df59fb8d3849a81789897487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208a6fafc85561d242f8fab713d2027488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51111f62a2a06715c83afd95f1d7f00c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5a6bdc42e52ba5488ea81f522a9b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236df148dee46551532175787a28d42491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1d3cf4c38a0aa55e257770ba8a9a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2afc99b0245d0640bef999af15b02a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d231f632300a6edac99c7ce581cfb9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55bb7d88a6620dc63c33a98dea1a6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702680f1d0c92d47d9a17c6fccca048d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e2a10ba0136de5d7ad5386bb26d67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848a9d647fdead4b5d562e91ff2bc4b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5addc26e9648dbaa892e49604a7cd0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb4b679e505b615b5f32155fdff478500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21214009862a8b214270827215c1af6d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac415cad65af570fc0b319a1178edaac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d467919e56d8862fe80985af13234eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfced81ee4f247b4500bb7f1bfd8f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88e7e747de8b581c95b84ab02b50b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483371491865fad08f2f3e35b77cf7f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545757b8f354050fb7168ed29bfec8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6544e5f7d604640f9e3d4fd6aa1d67508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ac9105369ed57dd28df19baad9eaa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782cadbd15ed58942ad857caedf8442510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651125199c90e864c2233e48543879c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5457816939ff8cf77e80a0c368888512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632fa4177d93bdf4edbe1b8b9f12b4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcda8262802e2dbb95a684d782e906d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37534973cca17e3f56ea045f2b3d6fb5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2e93c7c15f024739063c69a569c36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74673e336b79c1a636f68033408ade15517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3b10b95c6f635b498e98b61d07f3b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044ab8a4c5d07b112491b9434c72156519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c987c479652e9021963299a98f5f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a196ad2f8aaece4842e1d13f98576f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90311a4abc6bfd46a7fdb86cadaec590522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2d590913eea79949df57c33c1b77e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d237c877a3ac360b6d1dd40151f210524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99dd1d26c1e4f7722f562e9bcffdbc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af731153c281094e8851f8f73097bf45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed05186bc7bd46dd7fee5b39be9a0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566ba634f53dd6039f04a22ca2f6b12528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1d61c0f9670bf40a4114fca2d79b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638cf68549a54920e3804f27a56a461530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42b71bfdb89b4ab25f1cea36ca11aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678d1e422a8194519dabc3dba33c4a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ca13457937672ea11ca01f7dc5948533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcbe957c18053fbff003362aa9ca1c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ace8cadd376cdf3e96a34765ea0a1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079921844861d2ea5ac559a7319a22f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0ab22d843a522a431a803ae99bd0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fd09e8c1b4cde5bc1fcb908d73606538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef27a5cd29310535f9cb9e9048316cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbcedbac8d4ee20de1d9665a53b9a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ae2d1d19804015105c6b8dd5779cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8bbe2abea17485597e02c5c584eea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c36c86f8add3ae11c9ad9607dc0d6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183299ed793ffebff300def58bfa775544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76707c2a82031230a6d05b1e0b24d9fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0208480949909404283ff4f754c9e53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a419dc48f511c9b46220a7ea617372547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85593617aa3cc3505135a1f01773ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7871b28f0af697ca808fdd9922a20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2cff780069352a57c4ceea8a00835550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cb9e70e94774dc6addf6f35cf355d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205159ef82027a707f30152750913c00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dda50c017da73090260f3641c1246553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dc654ebe1b9e36b1286bf98d9d030554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c9b32434739ea8ac977e86f0436de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ac9319f55d4ccf73a7dfd1ecad733556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113949eb4f55dd0f24add97c4009af08557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfe092d714a34e61738c8538335f28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bc68d7738be1e5de6ffa9d7ef34cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9b9e42e222cdd6004fd3207507dce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabde86d8deba8e838c08d8fe909189561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32552f777bca857bb76d2ea46bcfc334562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de14e90eb3c5fde6ac3e389118131e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863b993da15f0ead083f4cc6b532840564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d099879b8f51c6a82fb872682e03b59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba46b298b820f90e13c3c37f660d10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f760d4579982c683c216184c1e985e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cc9252635a4b036dc4e79456a3dec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074585eeb4b18117fbdbfb02340b3864569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865c840d4b75a7324b315ff70f48cd0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd0a6ba3b72965cf9214da9f56cff4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bece6934874b361090c6421d7c40a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb527f15e40f9093f9994cef55bb0e12573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da7a49e4174e3f2abe6010e0bc2b72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb183cd390027024f544722b2223f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79e7d0b31723e71f7f5a921a7251ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39417d74e36793ef8540906f117c02577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5b565aa841fd1c192abb10ec2bdeb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d976925d76af38e9a83aa234f73857d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c25fa381da24fe71f2f4c15d68c73580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec43cbdaa0762b06c7fb305d9c33eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb4b1438a21b34e6c8f1298024bf5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d15fe753cce8dfb8396001d6bdb35583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109479a44efce8054b47d0323cfa3e9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704ae52ce21b36c9bf3847e135eb7e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d48072dcdf78cc7217008e6a166632586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877f10598ced3023366a77e0e5090b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9670c5fa22bab739ca5ed754e918f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbe3f7710666cfa371fc99e7e86c5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762bea601b45b1f1fe148abba10cad4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e913408e4a6c786c625f6d536f933591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cd79b1e8ca89bf5dc672f82cbf7d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b4ae0bcc4ef8031f6b345175150a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052363b7b750dc65f90f8284871d4e28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5bc5ce8163f075e1e1f2c5701775e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ab633b42ea4bc56da0b050dd8c7e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fa361c3940e904ffaa240385672ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a041c12a7065b4dac4a549ee50f91598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982a6cf8745a3a409237c35416d82dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acee27213807064691f05cedf8a11a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc45322d5d98a5c9142d7d10e687ba4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249fac9b08ce271f584151190e5588e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a067f21a6dc42ab11032e8ee6a68d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4137b3fc10116492b2b5a4b12490e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83ca644b3af1d8d505f8fb864c6b8c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534f259d498a0846aff9331e8538476606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef78022f8f97b8f807175a78f0387e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dac8f2d044682be5bf3faa9f969a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba523bdfde09f878044ab5cca7ac5e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826508e8ceed5fdcc51fa3480cdf2625610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3afcf458134f8bda6fd46001f19b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1995bc76a55b6a8f4f29752602c49612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04b857ddefdec8ffe7eb454bf959d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a09d6c175d1b2dc378d1e42bea080614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b9306e5cf94e3e7c913ff70d5ae9b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49140e1471550789a7fc0015bda1690e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a041569e7176de8d96f7b633e2a51617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23180ab0bfb01451572fae48cb845e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acb1ec5ce806c967d4ffabf5552b93619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc03642b6d6ba17c369f6ba5e150f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b4ebed4fedd41845b6a729637cbc8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bfe909c30b12bf86da189d70f879a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc0268c751d0a94e73a54bd789286e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e19348e585df05cbe1046b9552e35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597caef152b0ab6d48d7e3b1342750a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8ac92b4baf270a7dc07ea3201490b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20831e1fe2530cd26f1bd2ff421a41627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4aaea470c45e612668fc2642ef635628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84d96ce8498f335788fa1f97e276d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5b480b17ff25e3c14749569e58b79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a590c64d0b82cbf2167aadb8553ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4519c5a27923e93f1cf1e271c9db4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da705e20e210bbedecc67c5c7c5cfb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab669af515f2d5fe6e46710aa7b0a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a067952d4fc40812d33b60a7637826635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f399225defab7145cd341caa85b3447636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c99547fb7bf26058d1293d690c9cc8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79224faa96d513aa9eb91f39bf5ca0d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7e063231b08b61cbdc2caa2e10577639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c2ddd6dcc3709e28c02a80bc28d01640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea987e8d14c258afd18499cb761794f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1524212e1e0eb9f8501f87e0422531642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f885b5cefbdc63bb443dd4fcb8be93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb7b63cf4b7e816d850513c5b58f6a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c651327ea361452437843a85b44c7d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e2504bb47ddec51ff918292eb3316646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedee36cec1a5889f1410d6ab1dbcf0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0470e3410e17e83b14a9dfed39549c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0e66f85942ffb2d8c03f0b6774ddc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb7b02538a014005ed310f69c34819650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14180265f70fa6fd7798fe73fc5f6e68651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b853d5cffa47b546f756ddfe42ecc21652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8bd8f0e8b63bc64694ed2bb0d6f6d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62250d970dcc83a59dd4355393b0d05d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69784c0d856c704555c613c8a69be588655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82887bf3e18a8bea003b94d99652393656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d78557374f34c7bbfce363e391c3d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66a7ff4d5ee0d7e1e6767e89d250b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e723bee934045943e8a28f3ce176d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa78704adee63a713618d2d44208e30660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33595c0abccea9192fc604db70dc8f8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e486e7fe7a46bcc0fd4b320a1a0d5f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9ba30056972abeff3c8b7679cf4d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051a3377b2affc148ac1315aff0cc97664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0c7cf21cf001fee764291ded9cbf1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ec4d289b37502777ea3d699b2e8e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f681687246dc7bb3c630fcbed67bfa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bad04d5e0e95ac4fba71883094c7e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356d13cfe4ae4273eb0cec4ec213981669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5638a4bc57b795d26560af40a841f00670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212f08a9748d9838085166b7d1fbdf4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde4a154469f4b45662b0ca2ee67356672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c21f6348a0d3183c2f471ab35c5cea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06881ea1ba00d2b69eaa41b9298d88a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a62c63643de7d91c53cb05d0f6bfb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bb1967047552abe19277a7bbbd59a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11281e739f2107db938e422ac850cb4b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5e5e3937ba30c4ce86f567092316d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28a145c73cff884ae1d1e8fc26d1ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9601cea1bcd7f4b0c31c87e22fd2275680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e56f0b6e9029b09ece9f0304349637681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fecad2d0d1eff52595925497ef19b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e891ef55aa2dca05f1b3ea8c6eaadff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55100665a130b9311cb59920f537a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af579a1ccf8ff693e17f6374a6b0f7be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7904095027c68ca3b7fcb54e0a5a7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497f2065ed74305e713d0203b974d3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56e1632233038a1e92bf05afcb8012688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93990ab8cec4f910ad67a15d164b6f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088e82266b5f12498e2ca4548d5ca16690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8951abcb616c4c5f9c6e163780b0b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031293a1d5951b9e3af82e7f4cb56f60692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c69f6d640c0ebcc7a666b60035512b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11ad26c0ca607a1037dddc87fd6c81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31ece3eb4e53960bf7b75a364faabd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258b1e8c5fce18442c4babb2ec559d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c4756c69455aa2cb85cf0245c2311697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f36c988545d43028842de3635bc9af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011be2589299db3446754f5ff21ccc3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568339e0db49bb3ad103403daca6701a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a0673c821749b9d9eec8d6f8a7813701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097047cc70604c85fd052507d1c4a57702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db4c45eb4e85bf1e7bb6397483aedd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21fa465dde820f780f45233e44bfda704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5849c82bf3c57d6fe22a3ce6e732b4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fc35cb1cb37f44c6717b597b3101b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e884a1b9f99379d17943fcddf0b1358707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a38ece545aaacd0547cda331cfc8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930492e5769e851a91559ebac30a854a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb099fdc42b7b80f83c977504a98ce6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a047ab37e10f4147e4a0b65546a8a13711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c35de1e0f3aff37f389f385b44489b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2458c36f32572adfc72b3661c417de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f1ddbedf82b01715b82cb0d7a7182714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b5a16f8094971c5c1d30ec5159a23715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea91eff28f16fddbb90365eecab0931716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f15ea9a8efc34d0ff7c2ceaa90814f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81062e7f38a6765ccf78eb27a8c87b36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba38daf30a0ca0500aaf043a82655b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebab586c5fa8b7f914e6e4d6f6df566720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819db79606775d8c7fac0dd0feeeeeeb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e60e36676742f01d10ca1fb35f45bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f01c0a3e2b5a224b1692f386cda34723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e3a3334ced4878eefa3a4b990c7a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b236b5a41114aaa202e21ef6b70a44a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9738c3bd10e193b0e5912cc9654b7e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a46baa9f61f6e7fafc73563e1f42af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a041244e43c5e8e7d8e55d67a5ab28c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add07cfb7326b8d6b8689f2ce2ecdac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec7854d4d6011eb944798c4ef5c774730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463f2360cb066808cae73a9e94b687e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21498f5056da241e85e932c1e96d527732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d7473b06d574568a462d2cd84801e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3241e57bdbf5918975bc8466a78189734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28db37cbe6f92c041882ec509646990735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64ae0cf4aeb45e25c157a09a89f37c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c76ce0ac499af4c6cdf0699e5febb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bbcc441d8a4f0a4fb2dc1804a0a6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc73af829b0d946ad8dddf8b17f068739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233d37ad6f44ee808c41d9ec11f6d74740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc4caa6dd853d0faddc26232e1271d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c577458744c468b5225ce0244b230742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb495a721a4d40f5c19d07a51798703b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d234d303ee33afaf3cebdc336648e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066af4833fe65247dcd87a4f7511cc74745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed64a8db28dd9906d636463651c1e35746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc99c078b6b54eceec68d90853dc574747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128f92aef54de4eaee901a2e80e2397748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7c4d068f979c9d8f284afa89e174d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541c7eb4bc5717c96384451ff0eeb8d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b232f5d1c183062c52474a4c5752e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaacb95a5ae5335661b7231a9c322c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec85975f70eca4796f51db83a57159753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511492bae0e9d624bfd1c67e784fe44a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21450ccfc8abb146d35ea0e34aad9410755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8683a5700be6e1566b326930b18187f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6716ab442b9bed9a262f3fd3ca32aa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084394eb532981cffe328dbfa514d73758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892a6403e5a842b15ca92236b15ada8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>