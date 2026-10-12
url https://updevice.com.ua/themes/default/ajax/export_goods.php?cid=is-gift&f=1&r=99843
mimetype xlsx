--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9014deb6b25c4882a7133771431d3101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e43031c9de5f958e92eaea2c81979e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ce0e4347436a93906023069ea530d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6be1305919bc21ff7ecedff3ecbce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875c8a1af4357b30e5e3260b20b41735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b89b04d1f9b496225dca373cb07786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b0194c664489fe8b11174d721070b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9ac0d25b9b36fc100ad68b0e766458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bab44cc347c6d3c732a90a5942d3eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df3deeaf878e7b7122035095ebbb6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fed9fb6f8a2433e57e30f2c0c43e0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14594000b9aaf79c4cdb7127f83dc7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a9046d0012d1a07acebaa74585f6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4ebd8f71413dbb949d2ae655dfd1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1a6244e90f516702b57eea49a517915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc67b27c7c443015977ea18f78d068e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c89218af8c6d681a6d9257d4d1a29517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b7e9814c095812627906f702e18b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efee6a912cb9237cc57f4ed3c1ca84c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06ff5cdbd0d13489d3cb36657d13a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4345043e2550bf672fe8d2be339fb6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880f7ca40359ef640b330571d7831c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eceab1be1c08c64e0277c4b1df3fff723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386b13068c353773d480336e1da8e6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610d16ea94f7237c22914f0ba7645b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feca8f7836f426f661e48a1176b828c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc71adc816369c213f45d81b6a454027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674faab287f564aeeeb4afd97d2bd2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d638185b01a8c9afabe5766bf2a523b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74479967b87627ad4db19fe8c6b44730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed598da1aa0a1c542233f94f255f83bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947cb94ffc97d45f477d85e4247d20332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b62bbc141b8fa9ab42494f7c70836a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a5ae2cd12cd0efa6e29078019562e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436db7f48dfa5225c6614f06499d303935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3486731a23fa2e43f5db3c0bc6fbc636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b1419f0b87bf2a99a9a40efb7689737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95586ddc5c58f9962d11327bba9342938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443ee5eccb3eec3497b6156982861bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a87c4cfc898a18c02fd2f22c6f1b7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c4b5996eff84fc9145f8f8998bcb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e789e93b0f70ead3b96719e4669e47b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1928fde5e3eb1f9bdcc28e975c4789b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6f80680cfaef52c6feafef0b063cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bba5c89f2b319e9e7e242b982668d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6dfb19d4076ea18fcfc164406ed7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be499c67eafdee1f5d5bda7dab951bdb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955ce087535d41a587cf41cf3ef09a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dc6f31d8b1beacc5ea971bb98c14b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e357b3a2a02e36dad17ed18916193550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a33de10653fe35b878556d8cb917851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ce776a8352bf5b7c706978f1142dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cadb2e391f69654b7f737de7204e7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c84764ab1b148f0b1c60939e238b5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fa5ed7ef26b5dde9bdbb8889090a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0ef38ab598ce6266ba6f9f92ac16456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4ee8283a93ba644a03957a86c235357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913cd56499e68778d28239c4b6fbd8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab890070b4bb0f1296df8aa3ec1d8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8d05f25bca8c9a0e8770c1a71e1a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d4b369413a6eec64c81634956b62561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e43895ccfe8f03937ea4bfa1a848c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7024af8b20f29f01799bf309064ac963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288cd7db542a5c7a9674c9901761c5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11407d89f0d1f3d944c5ffe501a6c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b54b81a7716e6822b81df97a144c1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42bcbe782c767c96431ac38b86d3b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0014ce8cc34e22ff53657d8864385cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cab92f3e4769980ba8ece9249f16269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0088766a1cbbd8758a02dd54444d6e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c9cc221610055f49f3101f8fba4f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a6573e085160f283eea42d95a7d8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a1d315d20eaa7bb0d933e858b1c0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55318ec64ac77f40864d736f6ea00874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e862e3bcf3e9afe5bdafb0a467ffc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9ecf0548175c914cb53a8a95235eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa02f404b4d2d86dd6bb84b0668f6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7a37d5223778f9b2437f13ff5d11978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c8ce25f701e572f901035da6daeaa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43878081dddc90feb35ccf0cea4cca0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6630990ed097058a9154355c7bb9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2d6ab1ab7f6a2a9ec36f9f642c22a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabb71939ec38c11de29e915925aabf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bc5704ecff0096742fb1763374b4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fec7b22e81c1508e6da0d6eb8190e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73fed9c5857b842ffd152630a5bff786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4560c5d07d86c0eef72f5fbfeb1e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644788202f6147dfc90181aa83b2fdaf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c7824d912e1c29537effb28e406d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2b367c3355f36e412b061b5a0a3cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9190aa41a2b5bc4fe65f8b2dc79731d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c272a83751ed1413878be0198fbbef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c59a618e255b5f19ae4e3a1dc5efc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e91b4e3bccc0d3a12d78e4497e6f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce74e65a1dcc648c90420e9259e9db995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610629cbdcf9185e9d9187f9c56c4ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c149912d81307fea3dfcf32a81fd0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73248b67cc6dd1532e490e12ae2cdeb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384905e882619810346b93a81c95ed9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2e9ca887d8daf0a9e0d3691f5384c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392e8b033cc642a4b817bd3873a3495101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2d353c2b838169ab99979428db6e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835bb1bb6f3e33ee88ed4ae67eb4c26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2a215ad2463d1af2798bcf0bf8e5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0de3d21ed415bdd7000a5c0323cf1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55382c2070b2fcd1858f97e2b0944eac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0c54caf05ed76e7af3226fd10f756107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420e4fbd549626097d8ca672b0a6577108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8248e43ef91fafc1e9996b92148b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f64528bf8d042dbb73bc6e3e787d42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be89ccbb16af9525e6ead1d2d692cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1175c44b6aaabec82f81483a6082f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b5691d87a6a48b5f3e716ea09f472113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a247f60fbdc7928df26ceb553bb987114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1286bd3087cf58fb199803571c58e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628b892678dab663a711d8f0637d0c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867dd1032ef8e82ce273a1de8e16378117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e588b2b8643d3c013eda36955bec1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c30a0c00c605258835896e1f25c3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d09a7f148fed0e8eaa384e41ddc0fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1b07f28ba53ded1abe1252d692045121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b829d883d9983ce62d12f636b6beb9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635838db60c82c896a86cb844d2e797123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97077098d7ac813c8fb14ca9e843468124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99980f54066a8bc84ab18f5d44e908125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639bd6001cb74c5cf49b7460e8fcca3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac43b56af03c6e17c7d1da4fa1765af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14825b8b86f0b1270126724b18e16cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921b29f1e493f4d5b7d5ea34df3f9c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed03acc9b455a6ba0f991300a12bb30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee47b1b219ce525a743f9f170cd6a88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15890c572f2b27f7b2785f130a6db2a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15490e910a59eaf6a66cfe59437c729133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341363a688de9a3fda228cd64aea634134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59df975890118bc13b6410d77f26d6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433cd141e78c1cb2c0fcb63dcaa5eb3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d78aec680fc1359767aa947e5f32b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71884554ea6b2d127e5aeb4012187951138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa900db93136a6ad50ec50b33ea6eea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e800a9ce16d5970927866c2bdfd64a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cb6511b69803cff36391251568d69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7e4259787a1a9bd0f8fe45b8c45e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec82fbe809a3a4a1f9ee5387022b34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05891709132e04f53e80ef7a252ed346144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d3b333390ad17c61ed12c5f3e6b2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bb6ae8b3dc0b799c4142fb42f0bda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b240d4449de1123a18288141fef2ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7796da300986980b74169005e6aa3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049def91f9509aaa84dadb67ce76abf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf19ea79315e5bbf63752971827ebfc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba7b0b1fa43ee504d16e8f78899243151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d341c02d5735f8607bf13a51591fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88157dd29d77602ed45a06876b65b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b91a67464eb75f0a18ee1850466bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd4c10d99e2bc73c06b6d3578468df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8237c296e5f386a545cdd8712908d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da21a4f12226c58a0dd45ad8e3190d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088bc7d7205c23ca23025eba87f5ab9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675e75bdf482d2bd345e6424c7a932d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc21739241f5e56fe58ebdafb36ad78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d51bf5c443cf7ca92819f49ca487c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8b99140d85e084e1e99cd035e593e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe401032d06bfe0d4de19575fe628045163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c7cb65e8d41bee949c324342bddd2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdafbad2d4164c5f7cd171f8a7ae8d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f3291e493fcdc6fd982839bbda379166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e66f08ea90a775770d0a8b75356c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911a70a22b2ccf86be26bba5cc09b86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9514f8e5cfc1b9b97314113a13e0969169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9760a7c4f6a291e1cbfc92aea180842170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452b5cf58a9f5c93c76824b37abe529171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7355d4b78509465d51d20615846643172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697c3a2be2ca9cc7df6a9cfbabcad8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa89303f109d41ebbefcd3a3c4ea333174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f045aac86a58cc255fa8cebe629e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ba3f115bff12a9c7eb4913cb8827b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24059802e1b02e016c659d5ec5d38145177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361a511202d2d6100386e4a99997404178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00bb593c867137623775fb687b7346179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f2475f00ace62ab06b0b3a01fb753180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff45832f1b275dbec5bf1b2af86745181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a034c89f7af149e2f514274381a6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff91aeca2f5a66852c8d1289289bae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ab557c2f059f2ea86da48027b0ee9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa4e05dc4b2cbb6d432c9ed7afdef4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7479f30390cfe71559d71587b6bfaf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2972054b3b515ea9da59476dcf05b5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3099291955bda8d56706533c348d9f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12483b3a6e386a732128f9d583b1862a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8140d044f67754c24c3d0798299790190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12036136a6f3f913c9e166e34b3fcfe1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0ebff9fb64e7368ca18010182f439192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa9bb8f29f6a6d83d3bdcb1de2a2f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0bc2a0e57e0a33c7ca5ca6866bed9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd4e08f48d6503c6488427d15da32b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa8b3427553c08cc18ce54477f89c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e9ce0b2a0dbad33df28cb6a516f13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a25c636e101fcb1f4da58f019c084198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fb42384069bc3f192af0adcdfd5c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4117920543ce6a2e0f53d2ff91048200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d92b65c3d8f760f99cd429de6c687201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a46d6ba79a0667e2bfbe5ae7ae644f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5db17a4bade35785fdf3e2e59f2335203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c83f3ae5a55af2e77c8c6cfdeeefb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d50b9daa25a5b1d5e46198ab1fffc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023354916abfca3848bd381ab5206540206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f188447ffdd24130ab4d517feaad9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcb2c1fa9bba410fc31e5a9f6e657d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3c117df8652faed4b4a195d79af8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d24d93dce835724a0d65f2a2bdd400210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076925211db04627e0aefd436aae8863211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79cba6ec779370266174763222a857212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4be45ff407624e6e534283767ba08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2a160c5914824c4eb3aac4f77698e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c686d13f46317684a72a78bbc67b06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745a5e2c9116d709cc5e771e85da863216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770a981d037f0b7c4b77d53e39c19bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0da5ceb29dabca177012d082fa38d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909d8e266ac3bcd25635309640b1e08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb77dc4bea7afd11b38dadb01a24d2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce60f4b45652710e1468e14458d6df7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea8962c1470a06fbb5fb5ad7fc995e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d534a06a615d4cbf315b064f338a30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb2cbe010e495c203616b644df1995224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165c4b3c7f602f705c303efadeb7b33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb755e9a3d810a7b6c23c1ac3bf59f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be43390a3988e77992268554a8eb98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a29081f4ee06facf68b61d162ad7cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055f9e22d2834a04eba0c37b2d0140f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2a17873a08619b94ff8b50a386114230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056c8a15070f6244c129c4317ff3fe3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873e83a36f48581ad670162b305ac3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d89b557829e376f39e6c1b8c02c88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68222ccfc57ba138a01c2cc296f660a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28af8c443c153e1e83bf2d3fd2f37f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac22885b4470728ef493454007a69e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e904052318dd657c9475657c42631237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6e902734088001950abbcbb2120c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b570b6240073bd5c314926011103c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb582a1f9303484ba780f5621420a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3e6d77cd68a5a2971ee28a88b5ea2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd17b6fd34abfa1ff69440980d54939242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6001e2452bc1a3cad6b8551df24ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd5d3ca0ccc81f71b909d205c90414244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a70725aada730cf28d4880f712df9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e19907c9cc32e6f99e1b97ed18d29246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e854986f08be5c52a886febcac047247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc77fc6a3ccd2f55e89be755f90426248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79675cbcada43554bda98b1bd2dac03b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb64a7c0a0fab7f5d003f1dd40466d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760da55b222ceac11b200681373d1d3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de9b0369338450123e9af54ceb90cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45180316caab121b125dd701c0191875253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b5ba7176225539eecf3c4fe8f3495254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c904271623382298d59fb701564dc48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e31634358f44ebe52990e6c19a2f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0bb67de776a11d1bc3a3f85fd04ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580cbb5aa03a92fe401709b31e9ede9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd645053f0ce898b1446cbe92b2c82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c901f8d08c3294741acfb94255dd6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43601a70c63ce8130d992aadcaff2308261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f69be06428919004535091717751ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77d00a9d32fc20fc8d440ae5c90af3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd716f1e3d703f222a6cc766efe12a4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459831a8fa22c0e18b0486eed3d6ef11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bc79882c0b2b3d570fafff72d94fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f412491db771a74f24c3095e4616c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30328b18349d54f8fa43f0bea59094ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49959c2d28b37148d8ab647fa8294511269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f264a30e320d9e5a71b9854d774885b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3b5df054e29d6cc594872a4a64af8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40513f5a57347c3f299e30f3ed9431272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53ee756923cd5bfb0f044e3ae62f5f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38ea07c21bcb48db4e2e7a64115c29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09d6a7d471d2c390e118d0bfeb0851275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bc21d4e302a7d213cb465aec152a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fed0a8006aaa9c893808165b918de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feed9aa6fbadb9c89f0b4b606812963278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9270d791591e99fdcf743b6f94b35a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32e05f740784f345eea29f0455b9de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc10f3b69d79ccdbfd662ff1556005281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc589d81a8bdd0aecaa7b97649e184e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70137490594e95c000b33ba2fc0fc8dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae5566bad7e0e00634ecb8a76dcb89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12150b49721c80ef0aa1f3f00eaec5d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311650a51f03b98ccfaf0b13f776d81b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1685cc7aef16ef0a5360df537353c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e692b63bae10f46918996a0a810a8d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adead888c7f859c131a8f30d314c07a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d824b2334ecafebc1ee4e5e99c4e877290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344205c474aa412ac89c0b5c6be9ff8b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b626065981c91a80dfffdbb95473902292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b4edca19a45b50a090e4a7e01979d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812daae97f088dc631e7c716c393e3e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3377b9c1df763ef68018d6f3dae17e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd4eed6bbdef0857b1a00ae9ed75e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395e4573ff3298a5dc9854d3722cdee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c06ae23e01e93bbe4e1820257a95e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35a0f5531c0a09c21625581ef13c4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5139957e595215172adcff8f09749fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46950c5123bddba718fb5f72335b3141301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d586fb047098b4dc46c06b61ef8ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a35e3cb2a3a89ad20b7d828bfd343d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11784a4c1b7702fa8d23b1d0729cbe4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d354e40315c9a9f69ec7433c3e00cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb544d557b740a1960688253f42e70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a822034fa7ae6d9f0cfa69a5317e59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f88de6d22fde05906843dc0091e5a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9255c3ffd432b64313d2509330eef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035322b77f635818cad7f71848e90eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aca47ee2056cf44a401b2f49349be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38704d1e660a10ade62b04efcd15732312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050db3cc6b65ea3d7e663b00aa0d9431313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a257c9c6adc5ef568e35a938e5475314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97412a94ba58d412a372e115ad20749315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681804a050c2c75d88bc0198223347b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6253a16b380537b2ed8971e167f26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96939a7b1a6f95796c953cfde7f671b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177600ad0f753963aedabf4fbf032956319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f938230f58d50092162d08a0c2480eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d4ea46acd45f06f2519d6ff82f1c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2497d3ec6a809c54955242b63b54fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cd6a6968cfb8515c8eb664416b68f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ee11e3a3b4be1ccb224bb2af94032324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c6a9c95fe963575356a1af57f51ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61bdbe5205281eeee8c6952049db7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d829e5da1e6193e4b6ad9d4048524d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22773e83439158a554534bad0f1511328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8dc8a8aba4d251ca650b4cc25640b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f787b82bdc4831ccb167f5b3ce400330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d87693b93070ff8f6674b68695e382331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc8718cbe297f94df37e6d762a1caa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7127ef5c058d09e9e5df66e051798333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9376d23ea865e6bb687a4a8b67e42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573f996f188d62199dee31e25c2bcfc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcf18015bbbdf259dd4fd6ac543085336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de47b3e77c115b30553b6fa640d317337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209f8c6feca2c841ef1a3421d9baec5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54b49b8bb0748add6240587f94a6f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7833e03a297bb094e3bfc6f333269d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e1e2206dafc10b27724980f27c05b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9d5475446b04f99aa9eecbb7a104d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a73589b5c4efafefbde3d865d7e14f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3120d27566889f9074adf72613e320344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c0183267baf32b2dfe12b4e84b806345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e328e25e1ca2f7d17dcd0de2af73d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819286e722bc632e425254e4ba64f323347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c3e47694902cf8bb8b9557060b91d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21f3d988988f71c85dfbdb8f0b05cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf2aaa4f1a3a5cf713f0352c497f63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c5f8c4038813f511dcde6939d936d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0c342ad620ba77a5885d3f8430d1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7336c7b04512dbdb3e399a3f0469259353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2a688985b143a62e24666304a1de0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbe5be2816b408e22ec74b9ca8e044355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38be29bddb9c7fed48cf4b0a8501e95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5e1695a0a7427119ffc5fa18bfce1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b9304e51b1974f4ebc1f2a72c8836358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80211c5ad209a54002bac69ef1de7a13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b3352ccde2516ae04b1d4b35d3966360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbbcb77a36815d6bc803de266e2e33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842730ead77ac37985d4edcd28ea249362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a2441cf77e2245ecd34ac18f58154363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36c132d99eeb9d208253a8d0a4240a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5eaff9d5674b30287a6975a479baac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8eab17672ed7895b67e0cf9f908ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c381b2fbb58f47db69780fd68868d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ade63c1c8376b7fb53a5816dd4e64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1805beec2e73ee5b2d1e38dd3e90a13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d57dfa2154e473392de2102d160b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af850dba9942f196df147712b6f5a77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0033443032cd2ddc91406be1d42ae3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83515f8d9743738487500560d0e295b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46f897d3598b559315adf5b176c002374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0f94b26633cb109f74513c7a5db38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc527b865f701ce942342bc798025f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322d3f3f68670090900609390cdaf02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b87228dfddbdaf3748fede029b6766378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53714962ee072c9485207c509536142379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccd6aac87498e2e808778ed100cd93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4aa7f1762364eaaff58a262efc1a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c5589c5aad5556b5374eaea99cae1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2c4151eb8c17aa3d440d1d1d71de8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec8ca6e8f6ced4c6a8e544e57f14ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ca37a076100366f7b3693fe4922d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295e92ff4a0de2074f4a4329ca22ac3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53de96f3f0f72a0a7dbe017f066a7c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a36e53426829c3b85ad664a537ad4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b887565824bf755ef5f37b7f57bfb76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110718388acfebac01bf22a3b32d0e4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83929a52e21807d51a8a9ed8c54b5525391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9710b85577f1fef4428451f69e2be1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ec48a9441da5e80da07cb609a7580393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee318a5cbc707584193e3dae7e18bce5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0440de464903a67975f9ae758ec2371395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09949e0ec05f8fc81a02a75b881817c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd26579918ff7e3de49ca4ba99e17c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e2e4859a70d4a710a67690455f252398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160d4b81ffd6b42a6bac8e137fd9be2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fcd03e1051a82b7f972c9cd14c5bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687500c412234b2eba7e946d12f92164401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c75a20e24ad69206cafa88eedc127402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750ff25a49f21344a54140812730277403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d730989e88ab8cf70bc693482d1540404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806994937f4ef8095ad3af5849149c2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84517617b2fd3fea101e46f1410647cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef47957178113a8a672d6e7ab0ae66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299927cb7139f3a05b0603850cc9ebc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a023d35e8867aeea3c6690d300078409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a1e40d1ec4b509b3951768673e029410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af287c6e453d816d8a42500b1b2507fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c313ebd7da73b08591e3d848babb8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eed8c635abb7ccd8033e9340760379413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68551150b5b4bd6a7fee2234d69edb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe423774b61bb76611e2fe2d6b9395a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f497ec78568477775614fe15e76ec5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bafea9adcf8b7ac5e71c203308086417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfe885c65447c1b1c1d83b0b3716c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab11118fc0a0b1aa36a819a7ba9c80419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beee5ebe2f742bafa6d38d174765072420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fb2f02df736fba05b5c1f9e2cdadb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a6f2ddbb6b29162cb8c54dd4ce995422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897d857b7cdee4b970e03676c7c44c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03d3dc4804d5b56d740857d9ef3c6b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0613fbcfdf09729e7c5e72144bfab3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce5ddc5573d009b614c0fdd0b109a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e4065ff7b578df647673f4c501782427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3cd50c5092133bf1f093923ed045b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7c5999d801a13938c674f9c3d4b99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4791374bccd9239b58535c3661336430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce968f29571bcb72cf013b1913c9d89b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43819652e7ca0445a76df0149e7de4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ebc676c232599a49feda543166095433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e76cfb4a5334086575ed8d5d72d4e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170c8d6906155f28702c7ff099742fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61e56c60d3323ee98c68bcc1cc0bf7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010e1692f736668482eb97231223f2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134ae3ce784f8538fabd322f76a2dd4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310eee75e63eb676b0694dad3693390439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c13d329b5c2fa970e79c9e271270a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553ddab3caa1cf6c76d4b4e160e2cba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9485a1f9a4cfe04e540c9e05493ef2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b2282ddf4d84df563f43e1ce404cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204e0021780581b88f201ac8789af2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b267d8f869297e1fe66df404f5fcfa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04581038d882ae373eb4f5b0665274fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed5c934c8df96a62ce1ce1e92994b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a41ae82093fd59037d19bec78442cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bb1b58ac32db1f1551f1a9fa028a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73c4253b0112b2f23ae4d1976063a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45174450582e09db4e4fc6cb3cdce3ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8bdf8b5687c867069c2819aadbed2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40855854929bde9046f972f2db618d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5db6e7454aab0b85644999bcb5d0da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16687c115cc3c312d95f07af73dacafc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83c7b76853b09eb8b044e4e128950d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa80f6b2c80acdde1ccacb1f826abb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f5b71819bec92f059e8acb723471c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1abf5308f2cb575b4603f42f0d10a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60643f400e75d6295b620ea484ac4196460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c1eae0f9cb646393179b014f43c33461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1ded825bc352cc9c3007ee99d6584462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fd33c7b9f5e26a5c2c998fe360472463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2600be5196ccc79f97de4606357fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9edfced2b30a4ec3473ee79c105d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da5ffd19354d241e06fc8f54005dcd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e1981399633d89e5047336cc1f1cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ceff34d7684455bde1a6f45121c5c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e150ee95cadc516679aaf9225a916d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a721db53354d5398e3d01047216f84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2df1ce8bb37a82b90a98e36f8c9731471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975be98269b567c020a1cc02a44343e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbca51da415c1584f9918d564b110b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ff6fb25fc3cf69c38e41f93c05aa7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbb9424a056e9ff16fd78cc4a40f2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07990327d39c7fec41146ab40e532245476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad6a4e9e4621881ba787101cd11c6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9ed8881546e234dab5b1791297977478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b49a456da6301af8d825d9df0bd2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44532cb7f7ab6634568b84e2d5abda480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff0a10324ae1ea5dbf53c75e9ecd86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca455b11a591878c523bc4192355b199482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c030fd6b6d098f30878c65d07728fb9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496a691386237fa3b6e7d763566ed43484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afb9872a2ae29aa4a0ecb6da2b8b99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226c522623aecd4b021af86176be3fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b89e4bf0c079854bf1b1b08c35ed3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcc4cb1b4beb4e4bf22cb477bf6a5a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049f967d27605be2d7f87215eb08a9f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecd11f544581c7c16d2483c7b614ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac8e0c94d07590f0cc2cb1c87b6dc7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcafe699a470fecb79ee677a584f9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee46f81a87c844aa276a2e908abfb5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076dc8683c9c93a06688dd98cb3b9f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9be31a07202d976bf571c30f0a845495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea81bcd81f8c09e8729b5601b60db6a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd7a4adb727db5914db68178e74380497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4451d9107aa46105ef63ae30a0b7d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b662ea89f93648120af45e4cbe2bb2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942a0dfd4c3feca723841e2036c27be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d70b0d0007e8b23261d0da556e4c1a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b0055eb076816c6bce8901ecce5ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d87a0f18b65772731be0f806aca15503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4266dd9e9d2bf96678d351d272c79b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265da4651b26fd5051ac7e9fc5f747c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ecba59f4507d82d2e93b391e0957a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498f197f1f9ae405aa9a127c01e3a5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e850581f971914c2f20806691455a59508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ee88baa8681507b7319d28fb17429509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871ff649be1538e1ce93845f5d646a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f006ef8e17544d3fcdd686b2c36c32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4abe1b237f93e9f3641e9bec5a8bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c1f39d768747db6d48a16ffe69189513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cba6b1b0812694659c7e6b6b75dcb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b29ebf4d8fb30287bf622cec24671f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc4ca1bc26dfb39d260c44b77772bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17d6259ac957cf079a63053fdd6496517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5b3d4e6aef91a86d2fc1558a6e98c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7431b0ea2295d24a98813ae6970d01f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b81e10b9f385dad56124c6d622f1ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc5a36adb851f2044945c08547f1cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd05162ee49f1074d4e2c1af72cc49522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4d47385d50bc0b0f192c1a492acab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5f1c617174bde09585d2e9fb9653c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5071153151b96d80c80a8486b3e81f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c3a4b496f9794920d16b189010101526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c447d981b4935920204ad94c50152527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd32f90e4e1aaf5bf0710c3e201aa7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657e0ff758d7c9d7f4da48d48aa2718529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4d9ae4fd49bb41fb077b6ca065086530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b934a5b846f745b63298fb698df8c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5c5fe96032595b5951597b268d848532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78d92100d11d221a3c0c1ef262db71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b57587ce9913821316899d8a94949b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa2046c90b25aaacb66ded8d487e8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b43b8cbdca529955b11117b77bc8ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024460b2930d11cc8b5e4780c5d9c36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcee3e2d0ea829d11504ff28b84be6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dabaf459fb1cbc3df1794487a203d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ac5574e7b6c0ddddab55e11b287d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405dbd7522da8ddc58cc9a721b60ec2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10cb5cac5618e459ec644d9020a4f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149943646861bec8954fb1cbed809c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c6d6c963c7041375c16815a44b33b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceae70798c864876707aa4d16597d53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8b3274f44984dee77b5335d3ec435546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4069c3a7b665003ecb5dc068914f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cdf8df0d1dabb09f6c2ce426854e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00749efe5c6a03f448a0109d1445beee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4ee4db73d55b107f812a094834d43550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23631957d5fcdea744ec9a36f983ca6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c747c1fc180b5d7d6dbdef77415f205552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1358ca0b7cffc97e4f4763997bf591a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8ecf3fb390cbeadb4b8a7191805d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b2b6d2eff2eb327de47bc929c9a7c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dc13a4251592db53fb3992f42132a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc8bd7e33a16e58cd4cd109ef4ebe8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bc3853a5e0b3632a4baa7ddfed7dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb066c3e97f70570b72a3c9ea0e55352559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73314e1a4bc660ac7a6b6a5c5497ba72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873ddcd7e7fc2d6be6db08f263dad8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903506e32d177d43f3719e6729b958a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4230a8c869709e371bfc72041842a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e73e58858f3ede026faf97269a2058564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c64a5f9cccb14dcfdb8b4f149af93565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d336d641ceed27770983066c4fcea6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc232ce268ed5056fdd18c35dfb229f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21e03446f6fa45ca04338322cd94b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290d515cdf70a41ec34492e29f25e86569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d603a3804d3c2cea2836baba77e55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee54f78c77fe34785fc4c0ed1dff48571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c550fc8f3d8c3771d4a1e5a055fe53572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a9ce2185166a27a07971a53b155f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23b7714ce645bc9d1f07eb2452dd23574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1790c854ffe1e452802f3c13eb7b0e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e899548d77ce278b4b73569667441a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8e2cd67f9b3f9f915208a1f6788d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e63ec1bcb17021d171dd27a7c5e6a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31f1a8b197b5561e12e7f3aaff3d0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa2970cb3fb4c1ddff39721f7f854c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b707f20aecc1fa9e9a2122c75d404581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166c372b0d138aba208c9b154be97bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f774fef0498818d015ac08cb03f35b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd1cf5d5650264bc89dab1f7c87677584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3b3f9d40871a6e4400059985cd4ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975e15e296bba2863a706c4ec09f440586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58da15effdde8c60a9d700d36b91ca1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0245a42d1bdf9f61aea12229fd718c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9af882fabc085f99af4846415ab15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305de41b5578862d6f6e9e002e08cb6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03bf506200b40a5e38e72aed5464ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1db45dcaacdf8545ed6dbee275cb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bb834e25b7150c5c05e6f6cc4e662593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c5edc2161913945e8b30329f42f89594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbb9eb148663b3d4d770896c16f460595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3628277e04cf2e847b432fabd7ff5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18d65618d8ce453ad73bf1e9978af1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64742ea5910ed3b791be45a428fc12b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05205b04efe6ed24630a14ef31457776599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d00df4ecc5bb0fa1669ff2fec4550600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0e8d9ea71f83522841a3a970ecb4a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133db387191701748f87c7cbcaec655602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25e79bbfe48186d9749a8b4222f2af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a85387e6df1fc74fb09e432fc42e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4e53995716c507b7b42de758c689b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8966135f68a72d73cc027102b5193e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56ab419746a8b03f3859cf69275351607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea529a4828cb79ae83896224820ec65608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04ac4ca8d6c9eee26d487443dc6a88609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341a49ee50eae57ef595343de55c16c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711c32f45f25ccae833fea073c47669611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e61696587347ed74a01a577ca8161612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c023f90da32fd9297cac423468219d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9975e3a02b9c79ed902b3c0d62545e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574a6eacc89b90af998438327914442615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874e6616d56289d9fee94560082b642616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96a63e457ae119933d08ca02fbfdd1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbef5227b597cc7c0efe32e371b6cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030059c8d0e68bc3a8511a6cc546f80619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f5964bd07d755362c9d941d7825cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae6d72494d236b780670d2c68dc97d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9fd5e94f61d6f98efb9d2eca5b636622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c851950b0e1be3ad01afd6cf916514623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0c59cb0b2f9f1faecc84ccff135fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a6b8b92881620e0d776beea35a4a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7c7fe5ae5d5d117c0ae99256e67ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb5d301b912131e61dab3210678de4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123ee0b99efdbd1596ce8e12aa35db9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13f7dfc6a92cdbb119e62c3308659a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfa28ef8b3cecee8dc9cf20132fef6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e74ad059b2e2364f4256fbe86f1e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e82696302dafb0c413bdfd29eeb98632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d55fe07edc63a1867187d3366ea445633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7af19ef056cbc0ff7d2a2389a112b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02010f0151af1f47326c19a9e248bb9d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20155f54755c007ab1d5b2578583e8fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975608ca6f8e6cd82409c93868f7767637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecbf6b5bd7bd7e64a874330fc72fc6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a3b37ad533d4ab78d3797626fdc9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4237442152bfa87727226c9fdae95640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa584ae1eb3e8dce7c430b343a4b77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06779ce7774fb275e429d2e415de8168642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d01f92dacb476f6ad144bcc67906af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6af02ef418ee2cb255c5ea4179f74644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1765591fa421ba0a87073cabff7423645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbe41b469a277e529a359ae90b7e79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db6d6414da9f5de32d27002c8a0d1f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483b984e6b773458cefdd3015109abb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931e7fc137201e1f8e69bf6c335ced6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a2c6080ab9ad64c6008d2a6509a68650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b922a0474441e979811491956d67b5b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3ba84723acccc72445fe23a3e03ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1b75ac73683760d347c5aba3f318e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c42600745a8791af62f7208ad3e7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bef3a17dbe8f422149b5f6e26f3d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fdfb5789bdb31a3fc490e8acfe9cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6053b942b9424af84cefe98159ff1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f63df1fe8bfc23dd0b5bb2535fa8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc64f28b759cafb8d91c63e66bff68659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be186b0a61bd5ba747afb86690f2b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8b2d71a5962eae206893aa6871753661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd416aee77c6eb77d9b3d5987f226b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a1b6fa1115f2eb1dfe1d7828200e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac991807e7d6b67735b86bb8a87f95c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e940d5697e5348453199f627e00f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db72ceb0798da47fba596658e795810666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a760321ce254d210504bed5d9922969667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bf322fbb5d11d525031280e865ba7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8f70a6410432559ac259d2c0306f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85952d388395b43d2588108691519f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe96f265f0ffdb180b263a9e4400a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9919c5387d59e277ab6491d828920672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaf93420d4a212d957fde600af8459673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868e9cb7ad3646c43e061ff3f6cec09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e99c00d6870e7ec91a1236aaca4b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a09d19c5bb61631a9adec646522aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223a49d959171ce58fd6bcc992bea9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05978e28b6eff3943cf3a055c968d1d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe5f02bd8eb124d6e0fcf5c583106e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d06c9e6f9ff15b46d92176cb55037680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8dee7921e2a3f3715b02e56896563681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0215a6e9438ec5f8414a3559e0648682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0b8c277d9fc2c416754ca109b468d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db171bdd47e683229a062419d77867684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d0df0219a916b71ee9d07829c2942685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30153f6dbf6c745ae0af3bf0e1a4d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc26131f34b10142dcea395c4d434eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a68e9735f87b3a176ba9daacfb9b3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a7370792c14a860168718bb25a1d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bac9f9d4bccf5b3fe53e1ebffd5e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f35d2718c204a35b8bfc035f7dc28691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1fb8116c7ad135392f945c3bdeb8b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcab77ef44d1a1b194433119a5c0b59693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db615c9490e18b3d191ad69e8fa48d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968c7aae9b905ad500abadfdec6626e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d13e7953c137e9433513acbc4c7f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e76875a6878c69b5b12fcf5b4a1c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590a308b0643daa988e232455e31eee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86707b1a188f625cc406127730b692699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bd325ace27d34a11837069f9f4188700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea60eeac083b215a5415d7525231c24701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4f165ff134c44a350b3efb00481f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e9e6029e246fb866d56329928d217703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5e756f17ca1fb4ec98801165450f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c9a4c836f3a30651667471643cc64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83024267e25f7203ed679c2651d7947706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abcd2c8eae33b9683d9723b16aa151707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dcf08b1ae1ec2637376b1606233e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d9d333b87c43c53e2868bcebad198709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f2d860ba5d2000f35e1ca9211b92f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ef9663894afc807e3338b7ddf290c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23236f661564a8d12613e9065f28ea14712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b35ef7e0b92e6085d80679e0020486713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7f2d52d666200633ca8c4f841044a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f804e191cd54a1cc4fee4bcfee8088715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec6cd2b79eac872ab87b6c13bf041f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14800e97e1e9e253f8aa8a21fee22912717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de1c6b587c6fd0177b52f084cdcd24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b11e3c3eb37799c5ba45fdd8169eed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0356fde936977f5723a718115a263720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822450bbc57c58aebd75a80c7952956721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe36b45399714d04a2ae6f2f890112722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33bb596e9a5a2fb78087b2118022c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2b3750e8a1278955d5da8f7134718724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3e6785969832c19bda5282116a702725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972335e1d19339f567eedb3f67fe35cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cd710842bea0b350868d4e994f8fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a96801fd65646c8b7e95a95217d26f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbbb0abb46c62ce3fa8808a5f6d5c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7099c3bf5314a31d5a279384b0999b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867ebd051768a67986fe06898fd48cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f5664be7196953e6fd53cd4e1c715732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0089e0d87a83b3c78378b6df7f40380733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903002143ee08041d07b7a9e1026d70734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ff4cd5afb9cb97ba970dc5f7c63bb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f8cadde066df350886f23b5ed208c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e02dc50e0cf59e3c5f3f32b38d1b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629a8fe5da1150d6e7f81636bd1d492738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96dba946617bf0a77f6a33d770531d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3a90f6216e2c3be8a37ac8221bbe2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12650998d9f8d923e05e45012c26897b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347964cb500237952cfb84eed831468742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a8fcfccffe1ccf27143f3aa5f837f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788eabbfd3de9c5bc312b34d72808ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc473352765fbd36d3f01d4fac907397745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abcb1eff048b4abbc6ab22df25e65c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a608ef624d7f3c1cd29e5225e70c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51e511304ea0468c27bea8acd16852748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029afed73274044ee3a4dd99c8d2179749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c40b8e9f6219b07b7335454b3926c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772ac5e532229e5f80ff05a9b0b404e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af18fd118aadf7ddaa5fccde935636752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93561d51256fae3ffd9fcaabca296384753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcca7106203be9e447f2876998d6ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e05e596bf6217cbb006bf8cd1095ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e7d3a990d2f2457cef84fcfab140e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d3f5186a8e22d50fe7f9195ec43c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64795afea0bc7234754cf7318c4f825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43c636162e9cf6b6490f430c5dbe4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28145aa9b9648bb1777d7214bebd5d9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcec2d313eb8f54c3af935f98d96f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd695fabc7cde8cc953096db8c5952419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1ea879563c5ff5c4accf6e0f7e68b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f314b46ad0306eabb37d2c03c6a27a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f218c905ecb66016e2519099df87712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51431d59fd4be0839a0633f4a2cef8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51fb853d4431980a77db4e083a4e3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a432a2fd2e5290a930ced9e78fb9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d48f00f3cd7b7f4888520c15cdd7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd8d7bf466ae35104a0dc08c8b66d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a4eff9c9b378adafd8a45e174415f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dcbd04d648889628673a0e2d4bcec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d500da4ad95d724c1e7c818edc52c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec9c4299f92cdcd064855b0f9d196d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f997861bc4ee1393f40cb27cc4e3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099b87d01537b6eb14e673966575ecc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929f42e7405d1d840e3e21df0664f5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65ed31640a0c15b83cf0e7082ab0f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946da0fcc7dbb80984d5d81dc489cb0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2743bdbb14e160a5c350cd2bfd3472e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819916169c24c5afdef4983cbf6bc0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd7ec70b41f35e976bb990018193fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916271e926c83fbb0b69bb3d626f1e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a4f94175b8222ce9770e8f318f31231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa673fa7a437c1a4f2d39a8c931bed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae214524e33adb9a167d1216166818d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60810c09494b72777a99ac25e667d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95444b73cb7228286df6b6b23c048e4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bd19a3331586e6df89eedc17b0ae536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83253b14e303ae6dedaefb2f04c443a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1111e29c13e21386166cdfbebbe4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3a0dfcbe5b0ffebaebbe59e69d11d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdc0b89dff6c4cb63c75568c328e4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67595ff94a4c59fb3093f3a725605841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71558f9f375983c3bc6aa8c73d4160742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6c832c61ebd29fa58a8a2eabf0a3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03d8def2cac2726906bf8c2466377144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ca43c57e6515cc357d65297093f4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509cc2633d24cb60307163b89f3fa0f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659838e6320b208b776fd86173771da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdf573bac1c8cff0606e47d553aa1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adc169e93fdd9553037975fadfdeb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0a0e72cebb06a84373d212ad6af9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadbb2a95293d70a3e31f1f6751d93051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984670ec6cb1dcdc4a6646fd36412bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f5850c09d92b422f370ed999bbcb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821028b9b4fbb4ba76b90f3f9e2d805e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe34a4f6f98da27386872ea50dd37055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c7d7cd25af975e3cf08f11bdc982256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34ee3fe6a954ec1b44bed4e150e10857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a50c93d9cc8b06a68a9bba376e4d3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181abae0ea1613962cd1065daae52b8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4aa6f66b73c384ae475d36f12542460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b572cb90d8cd3a92bcd1732651eb3ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d92f48652b4e1ad1dcf57672c71d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096241fb05508748703612ce3b8cbd463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11fa01aec1d913e248ebbfccea578264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bafdf14ff5eb2d89a5f96d029d458965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027c740e64162d45b6eaa59bb8c898d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce4d0429c0272081db61e384e265d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf94654e20245e495780758e612151a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542e1c9be48c0fc0cb614bcb4e23a3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d180b92c1e6a4c13f247ab7b2db3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70160bc232a464d2435acdb23734d68c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80aa1e9c4b4f7037d601f53fa985dd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b011edcc303ff97f61ecb41e2a8ece73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e16000f4e8a9e9cf3890937b4264c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8331755cb1251d831aa2cdd754baf3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5f1fc873cd1492a3e226ffcaae6a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60826ba18ca878aaa58329bf12306b1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786be2b2d99cdbfd770cf4fc27c1af8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a4bbd0ce9e410bb2c8a779278341579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c656b29b5c0a04bd7234de653278d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfbf33c21127c506f7629fbc5048a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea248512f53495b37b867a7fb5a2c4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ceeb94396e7b644222ad880f9f83b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dd79ee28a742d961f232c7955ae4c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc69bea482ac3977b7a6e7078dd6f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07065d183cb2d0ad7d7456587967493e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef0a4bcf8fe12ac7854ea3da1f805087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a4af33a69aba9cfa6c34554d75ef988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886db46620c5c7e051237f6ec403b9a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219f95d7ca6da36a4cb0befc3afb70b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a8e830ed9be22bb18a19a7a8e89a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26fbd7b6ac72ac6136cb8ed22345d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4370f5d91a11ac906e4af8b7e7a24b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c744978f37a69dc78f350bda36e3694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfce2f6bba1d696573f002954c2d7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9169a9c95a3693e799f7178c7996f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5d0b11a4ef44852187ba0696797ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e60013e0d35dfbf2f994755c1d65298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da6319ab7055670757595c1a1df82799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd6550885d63c497fc4d64cf26e810100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f51189d2b17f160ed817830d2eaf21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093282384cf4bcf190772f1d584d32bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf29a5a215b6ce77c66b6492005fb9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972b9d7972cdd4a88be42fb8900f80a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5118a3b4da2fc5dbdfa7346fe976f57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884e602538e651a48b1a1f5e4f329fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd04092b6bca37db9ca9618fe1e20ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d22fa31f1cdb3cc488ea555d30fbd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccff8964d20da50c0bc789613cb7d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b3b8b6e4cbf4b488c57483353b86c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9406fd3429980c9f66d7227e37deef6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac84458b022f22c6c780506e3931a98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ca4ce637e839a21cb00f66fb2f905113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b19b15c54942b5acde8961a7da3958114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dd1d0607e74f0838227e37679ee90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70db65707841f24af8e7f1ea480b57b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b007f381efc6d7bc8ee762c2a2c71a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb4aa404cbe146f8eff77b389c9cc0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156c3020f36cbb6f8a2324493a4581e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded105c69abdc2d2b99d4bcd9b5abe0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897309764f742bb483d98b32bcc37dae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c144e629e5d8d73e11def3cbd37f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e787ab5dfd3ac5180dbd6c33d7cd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694974caf01ff5b42e4000b7439509f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82520ce0b929e05e8417b4732752af13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199039ad8571f346b22208d33537a37d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5ba05e40cd921c499b28026dfe3a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4bd816c2ba178c14ce1e6e60c9e0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759ac5a5f2bb992aae0026a2b862294129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82745c0d8db6edc2414600a916b0ef28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8a8f4d29743a97498da31e5eee8ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd38106dbcbe826a442e4615063ce2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600bc110f66968f0bd81f4d5a5f02d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82970d8487c8d3f7e71f6ba3977f11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a27ff61d3d7fe6e8e638e5d1c9fff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3049c01a9e8ed0d368520a841147dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910ce3a18d660af9e27b9a314b853e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545849699f288a4cf33774afdbdc849138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fc7736273d8960e733103215e1a90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cafab40f688c6bae6fe3b9ba57f47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bd36c228229604b0e3635e99de110141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143aef17f522fab5e249741591990d61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6a73b4ce99b2ff214d6ad8ffdc5d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f7b2ca77ff6b0ba8c14cd2f86d4bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cef7c697c8cd53c958acc6ed70d2c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7dd0c3ef6b17be5e763dc877158db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eeee4bd6937e9c725c9c8fd3b9f6d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4e51585706eb4ee83b79c7e89beab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fac39591bd191fc1657fd7f9f8e47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc40d0e5aae4a5c02c97c6ff18f934150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf4a0e837773c08bb03e299218f317151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b49d204bcd1d0ea32afb455b157d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2d2ff00c65ed8c965ed82c668ff70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd43a2139a0fa123acf2e41bb85577154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d78b2fc1fead832ddce21761998332155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c8d683b360d0ab94e376fc71119fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44150da126a3cd252fa571763cf7fc02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df10345534b9922a8867f780a1fe86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550eb13dbda353acb3de97e5b26fbd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b54e2be5cbbed34f2281b0c3adb53e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83e58f26ba35e86e63964343c18456161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81e256dbdd62f71841116a7eeabf2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1db3019f4974ed0bb64e8998a4531163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753a60a67389116c66d661c2b3919af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d430c500bc97ab99cd5546995cbf2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5577e330ae30020840ebe20a26ae198166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11842d668890000a75c49fa8388f380167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cac43a9b932bd13f2cb5aefd872e2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6814208fa95e769d07e998165569fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a517f3c10b9951d406ac6b84e5747d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd212e612fe1c581d6784ce70ceb6987171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14929e3c54d337ab03aea62ba6d2c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e1370f69e8ff2664046586ed4fc33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17dbbe56c26032914505fdad6fcce4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bb14f796e84afa008abc4911f04b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca6fa0a9903c793f7be32e3c12c322176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a41d27e32c8188756d45e6034462c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67f52cdfe879597fa07c415f596943178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c81498609318e7bbb50f0df563a53f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539e7e21a7444aef1f7a6dbdb6b3ec9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e54a31332b887a8481bdeca4e52d2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e1a0d78e1f9b1a0d37b90ce064f97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e149d3d911f831958d4a267a0e27eac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa626ac226f41ee978d4f46f8c0433a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b96514e752a12d08f641b46ed3151185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b131bbb63ea15bbdf44286c40d9852f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea3e9f7a28fce784c879296cb02ac0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b6b74bc80b2f40b2a57b97099441a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd49440f6b9313112e8b5d5088db39c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9d1707b536f9e4b072a1242377f22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb284b04def8f6291133f6d6e0b199191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3b2eeea9d3bfff4898112f54de834192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cfc67f0daafe1d138b37f0c20ccae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032e359aa94c90e002a24f9f5f21599194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612b22223c711cd8af8790994c7a68c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67701ce99402a403709f1fd7d00c8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938e489f3fee0c1029b1996af4188a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3535c9d4cd787311e0e33982fd04d2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c103d57a64e28e36728990ba7b8ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09998badf030e7911edb2d8d72df2ca9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97416520a1bd0c6d591034225654621b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74f54f9fe2717db7cc16b32e176e3b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0720ae59cfce94dea4ea2252152e87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04857719a586e3393c253e7abcbf91b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d7b70163e8b3862d6c6ff45d46ad1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a087ad38f7427c0193152ae1e040a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b43a39f3875ef7ce4cbbc381f94fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce1ba08d2568814b611dfad61466ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362de84ee6bbce0fb03039637021ea6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203cdc9b13b63908f666ab1073d1f8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07775ed1a08fae46c93adf5bc7f7e7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b792ffec48fd9b86f03393b8f4f9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9273f88a8100b59ec5c015d08f9949213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a59c7cb86af6b2d418bcaa480e56d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024e5d14d9178a23cab0a2f43676fed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865013c167fd44710a8608edcbccc52c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4ac05a275ca4a83aeb572d94c6aed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24251b816e69ba7f679dd56841ae0011218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6e254b2f663e5c0222d48b1fdca29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa42066bd6e64f3c72e7edb95a130e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d90284bc3ed5ff25dd46e12dad454221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d8f7ad247dcb08a589875fa4c9050222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44124e789dd9969d8b40f4e964d11b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caf4b3965d8bf84be1196a8da8ba60224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9163f0bbf7b27664926f7c613f8fe7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c63a72dafcadfeaad6f9ee0622ec31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06096e9dc9aad8b94566bbc0a0205c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066c2a05fed6d39f041694aafd344e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335663e85e01530261c3bd94081d91ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d555a36b7e2c5e39a1ea3bbcf4aa0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc3d81cfcc6e38f2892d63c5b41c3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d56541b81d2504edd2766fa431dae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60408ab3a0e447aea3a8208207a0fee7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e431b1e91c90f005e1a519a625f25234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffa6592c87b8a38a372aa621bb8474235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664196f63aa748d2c293c8f3c7db0a37236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5aba67fd5039d985c58ec2547418c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadfd85daafcf61c40e1e4ca5a1a7a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1a9f99af5102bb62f94aff075db6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ef6366b69cb3231867c3d6904ab5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f022d8d49305e1faa05db5ce202fd78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b897a4ea8d35be7edd6092f8d4e30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0321863b6d7d618a10bca0dead1bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e7f29e1beb78a5cf2789de3b70f62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1863c78309ff32eb83d4fa7e6e3c6f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c0f3fbec90d10baa2990c30e6173d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e623d6ea0c4a751d0ec2ac89db10dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514f76271792cfa81ac799e644ac3d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b2c13621b58c255e1dc169c5d0256249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd965331a7bcde60783eebab415bca1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687772f5eb3b6ff3c785112e00a3113251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba75bd492ce936fe52fef6475b6f73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a61cb044f3e2a7aa85d079e5f67752253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2374d9f3380fb36e83e014d0d9c2c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292631356e3632b38aab4268e95ef6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab6a3dd163802faa8bada955620449256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658ad5c1a455daddec089fe42b6a7d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d383974e7031f2feb48234b2707183258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a3877be24e24f1c07913ec08014c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e1adb84cf1bbabf0330917e31ff74260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc15058a4658edd5564e2a12c02164261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58c9ea4b0335b86339aacf5b1f50a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c82a79d03e1be09dcff9e849731b36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff6f6255169fc96a676cf73996b2ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c05ab121fb8621d40635f7efea1740265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ceb35f0d9679953c0a7e539a3fb980266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf7278286a05054b8f99b5f86a27b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1bc3826ef5f4899ebb26fa231696d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5582425ea4c9a584c15dc0a8400952f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124e87b0f99fee9e0d8c54ae1768901270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297e128fe2d1233d77152b628a1e221271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20774ae3aa4601e06c3ed81f183505ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b10e073467daa878f917b9f51fd3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd097fa87299a0d7aee67e03b4d98a89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e2ab237279c9dc8922c329d3284b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd3a4b52cb1a2916c02676fe79f394276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7132b31aff2533572d62dff25b842b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531f8bf713c3abf42d1079fdc907a18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404cd8f3931e08fe27b6705dccbd831279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72b2d7a71c11ad21590e17357e447e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8555521683758b9eec9f375619f449281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67bccaed7e92f812f2940e9e014236282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08f78f5dda005c00415e534c400a5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae9d94da906b93c2562e6363dfeda2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ededfcb9dd605808588331bacaa81c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8953328116e252b95b408b72b277ebe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71957ab9c55e1dda058217c42aef205d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86889d9731417c5b902b1e3df5cdd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0769a7a3cb8ca9657a82df6f0b1fe9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e731858b22376a335954585eb1cba07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad185be6eb02e01e8e7fced026c2f9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb1c2df9cd95e363b4c571b2ba39b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1f43d7a82d3432a29151b71baa254293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86483af7e0fd73304601eb189b56f2c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c810d80dcca2aa5add56c73f2f1fad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5debfb795c8b3b102223a1b2e422806296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22382780bfdc27188271c0c936fcf741297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e700c7c8103c1c5585648cde22feda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ca6bee9b3554738dc636b6cd0abdf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d85d506ab7490b5a90e6ab66342b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67b0cb18d334a73930e633a59e2f57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abe881092e2eba04a18255cfd65490302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315a20e604585da2e57c7a974f525c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6096cddd3863d3e1baac2188661f0c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860aa533b8ab63bf4cc0d80a0549999305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc1f0de1dee5c2a078ff92018bca1f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4bdfa89ced462bc7842913495d670307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5393b9a8df4ec0b2a01efa2c15629f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acc06ecc3a75b67a412d1c7cc3f363309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be0372199d0e2ac68c2a46326ae0b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0956cf2c7e5d522a2d966b4d31db510311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbb755fd4f4d02548c06ae271ae56e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd3618d7d9b00db631e7deadff159c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe5a5be8bfd5fd4769fb0a5ca61191314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae1cb9c279ad0668dd9ed9c8c21156315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49b3c056ff7f132e39f97cdfd53c48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1017a3b89b299fc78dd7c6dd9873f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827072536eae632b711158364d1675bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f91f8fedc8f397d3db10008921b3d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3adb6710724ae3d3c15c61bfe9d98f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45321e8641489c0ccb9b0b8646877515321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394b4500836e6812f77587a9c327919322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e7b8b3d94985c2fc8d80e1a1796c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6c8aa6406ead0e280ee13b51f43f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2abee371879356981e20d6e4dcab93325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4bb4d837eba20e461123c46da7ad7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a961f206c34f20fdab978a23d2538327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc04bec7644a1efe8277245449be9f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f1dfe2693b0081b8b6c29f6592773329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d66f24763b3b6ac63554ed886c20e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f818e55ec71dc0f8dff6ad97a6b231331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb832098e95e6be6e8124349d1d77658332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae5444d7c1975b4c03515b0269b130333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03971e140f9e3c2bd11c1f7be16692d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6538cc5e02ec9122f39b7decb816f88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6dda78bffef79248a28d20528dd9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66935673ac00d924d66ac97524dffff6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5ac312052254bca7812dfccfa2975338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c582eb47483990a41adf44a256a80b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998e24bea5fd601a1ba766a761d4c03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b7b32125fee331c94138b582a4046341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cd2fd6347b22b1d1a41fcce3f4f05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312200c876a6c79d2954893c2134d30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f034d41ca0cf8921b75c957d130a0c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0aaf55cedfe75968e4946f02fa8f4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff58f394f006cdf6a893752e6d903c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ca624ab8b4937be6c1dc1f188815b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a618957f5d2309ff20e54040f34fef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1a622901d507e7cb94b8d34da1277349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc59703fc256f8f063370961b4b7e35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fadf84bdc5f05d04f2fd54fca63034351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004247974f1c7b8b04298c634a523009352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134db84b441d9d0cb918c2f64697d75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b2607d0f7310dcb02e292e7eae2e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d7723b73f5837035017f0fc4860a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20875101a83d4c4eb884e41b3c45647b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caedba23bf52a446e1ff7fad896b588357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249112a79bb5d0215ae5fd8e23d0b04358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26e2d30c7195cf236d053f4d733630359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9847580727e1013374f4b536ea62fe9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3373bc8ffe1ebfca1616e7d6fc5b14361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6ece3383818a7f5cd7513067411f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81f8e65ec41f4cb07d861826c6ae02363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3d5e6ccb63181f947329fa5d99a09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459985d3cff53f55e8e1db0f85ca0e16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed83f134dc76cc14255794400c78b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ac059b1ea551c51621884d666c1c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168b90f91ba0c46a5deafb42871a8c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce00dae4364b18301ec40181ef23ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcf545edd8e412d42182b535e445bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019347be817f644522e33a03042ecb46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d43e7de8cd51e5f6e655013f0c5e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff24f6d03a89260d9644c3036284eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f56926b2fefbe31d80b7185a69ccde374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b0ad6b2a0d3897146069cfe37bd24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314a28c5905a93197b442d8021ff18a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31603d6522c643553c73adeb7479f59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca549c8aaf58d9d0b08b2a41cb24c2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd50c25f597f47302b73743a140049379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b43212fd049ca4115da86722dc56b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56c02c5a90074e1256991303523488381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737167d0c9611bafe27769752e212284382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129d6efdf7f57e14df64d39eadc4795383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5302da8092f791dc2f09945ee004b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c330b771f6c47f318e570fed2ac7e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36aca4e737832b3a3b2e95fbf4ef2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e87615c3e0c6f93e0fff6052b07e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c221de78f0e9f0e7f17eb99b2437d72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825afacc0ef71aa66ab6954099e852c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fd2559856a16fce380f128b90506e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09502cf62b8741b178f1f9df5afeb425391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346c18e814de3bdbf72265ccda67a3f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98cdcb168cb195702351e39b64a90a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4526aa8279ac1e55d9080c79d19e27394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e72c32d42c53bcacc2d9c8dee1879b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71824d6c893f02d67ce93fd27ce9a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dc3fcced0706dfc70dec0d4a16b76397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0bb9f004febad14ebbc1fcf254fde398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc691f21c51d88a55f97a8dba749f3c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876119510ea0fbf4fefad93da64adfd0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb00209234905f407db877a9fdaf35d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92686ee7e8bf35093bf927a24983d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fc83960db5bb06ee7fb5db2628463403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c4007586fb32a22ca7f2b153630d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315915e94b0af3f7ebc3d30e0e4842c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d13d05357b9d285ce42468fe5e5a31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dee3ab06526e1cd2359502b9139d03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dad08bb44d1ff46bbfd0b3207c03e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7d39ad86702572beab6fd5304f7bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad042dd3f4b57ee896845894d22782410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a61ced7aa83a7d09c66192c2cceaa8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ed16f5a3d09c5e17f5bc4cb228fe4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17373322eb0ba963cf6f9860f5cb2f96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b163c6914fe4d9ae4aa5eb4ec7994414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43946edb70072980643d925c955786415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdad01c33fa46a49ca08c19ae638c28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac258ffdf10709af17765dc68fefa7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a65f373f4f8108b3f0973f85054149418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532312d79dd0695d710f4fe00d7daadb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3333c62af03157a5d27ac360c8046aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7208294ab6aa27d78a71ddedd467ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a650b01c8e52c6c78322224c100c7d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49f06f18e8382923e1a93979b08580423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca4610dbcc5d6a62fdef4a7e8161d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29d0169e8b3f4a87bdca65bc454930425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7977cf43970cbb24819129813906791426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded014f1295e801b7a1353b29aff891427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef7eabe00d63f046a16a5071180ef8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9bb96f7fbd2d1c0c0583425348776429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4905aed8ea691d39d76601884a6c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70680c80865e7dab832b12c490edbdb3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945d47a124ab276f0748d36b92a3e7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969d94825517e5b96ed4575a5cf0df5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3d39e7fddea545f4972ec6935a9b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16053579ece3c2d4915e50dd0a970c7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03874c8602e4c8141579d7f42d02a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20a5fcb51f6e189fa1438e37755262437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87cf8f0c10e650f831655ad4cde541438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d81d44d8287dceafbfff7c28c7d442439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7177e2c0e2b3862db1219b8b7d1fdd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26c80395a62b6fd92f0bfd0270a489441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47e47389418e39594a5f8ea75226f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda5431f9a49bc64afc7fa1110b84b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a3cf488644f089cd244aff62b7e5d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d90eda32de784b2263684febc4f4b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2252184a53385a8c10d6c1dfb9f49d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b955b6480922fb2ee4bb34e1e5da912447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014538db4bbeaa3dcc4f5849dddb295448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fec8df704954a68f482360f295ab07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23616684dc8ae9af2ee824300b5efb6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15382233c87121872e86830d05950ef7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04761d3cc11b2baa1a4d0e939f3af91f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda20be7ea09210aa138ea8cbcf0207453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158927457570cd3801ba871e5a64379454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f793f7592bcfbc12018f42415eff2ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c852bf519b2ac11c9c8bf79433aee1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe779c279f878505cc12adf1b06b68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d22ca19c0c38f9aa9410659ed23dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a882e4d1a2b4d599a2abde1f46659d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09855cbcdc2ad2d30147b010d73be109460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c61de79a249bf307d29a2d1a2af17461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162137d71d58657869dc1d9a977b76a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db130e021567adc7adbb7f50d622b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689f90926bd335e9956a4371f3780d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533f7d5cf100f642c81a8e6faf66b38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704b2689ab2121e36b8821f688c0db3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7245fb3474c44d4e8d4d71429c7e91467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06beb24f742e1d5f8e2a35905af594b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc38ffb1e6ce2638c6ebe4a3f2de363469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc308335b254cf9eee412b1714a7a2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a6909ece66a05e971760bc1af4f7e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53141f7ce138ecc0ae23619a7c9d5af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8d8399e669c2708dd06c36dd19ec0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4a3cee106b60a9a4a31268044224d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f627874c0b9219b0fd067d59746f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d19d570fd17725111baba46a1a80a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b403cb5cfab0d49efbe4af6a8c270477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d94eb4eb52b6faed00159fcb6fead478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf02b9679e03717a43d6d1ff8a6b09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92cac559e061ad205d6860581d745a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653f596869a2566e369c46ec803db9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fd008704b1394305b7a7f79d43e44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647dfc8c6c4d1634f63b47229e68a0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295cbe45b0e413c4fd49c0e94e4a3b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2fad8fed5153c1effa6c16b9f5d1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc66ba309352ac1768dd643da8dc37486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353f79af9e753d0349f307aeb98917e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f148b8f9fecd8d15992ff0bcd92fff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93f98e333e07a0c0881e67bd24d088489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734c19cf4bef87210e49e851d6851ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d0b20f65bedec9ff446a6514179e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1706a2a6b828c54490ea5ce338a3aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c62db5f83c0e58dd246aaa48843567493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef903659d493705b30d19a78f98bd084494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c17257211ec23ef1f2b3af7bed9f42495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71057e2f3b5bc70c68ca9521a67b87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1084b990aec3242b7595e2f5048a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70569f8ce5ae05f453cc5cef3b74271a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b971081a3ca128db8dea4eb1d83e5da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b33e7158d31244245960a9ccfe109500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9062843f8794c501f8de250aa43f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f930565082a64e7fcaa6156c7f3c7cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f0014050d7fefe6d7e50d38cfabfb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0a234a04f5e74598b315ea7ce0efb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e46d8e94d3d93f81db89d659ea803505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103deb228bc4d61a967b9d825e24cea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740d67aabae469e282c0a9bd303c3c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae841200d03d8f5282fccb53ac6394c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25374d0c2f3af81c34a366478fd79e6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868aa8e2f3ce379dd1f697b0240c24b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f5464c21e4427351538b466205f56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02eda503381df309e19d1e1695c8430512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41c80e085d8921adcd97ac27376c67513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b72a2ac1dde489bd4524b27e5feab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11394faa81d6ae157f4dd7c797520792515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da022c41813e227d0ced72c0078ed3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529916696237dd26c9d5b8439c2d8e70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4501a4f3a61b17d0af5059466210401518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92b7dd3ed79df5a488e4fb3da37231519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8fc3ab86143d85f53b9728fbf6375520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb23bdde1cf9da4051bcdfb6049438521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877d1b81eaadab1ab031777119c09e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95927a2a96cd45558d9961c85a40e96d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12190b3c49459dac4bcea82fe8755a4a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7c9876239b0dd9d95496827106926525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284756237706ec44cd90675d80eef94526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f98362ff7154a61a500e72c045874b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ad0ee0c2d63d95436e36d1b2c429a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c804b6279974ff002aceefad9d97283529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d9a229231ef8563d5bcb615fecbd8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b11e2fe67431a567432d1362b90ec4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d99c9dcbde22b8dcd8444ce422f616532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05308ab042824c846f9b0f25acff46533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3935331a4d59c81cbb54b859bde853534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf13e08147f2126da26806060be2daa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48fd96bd3f819766658a109c6c7372536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f74eec241d80a8507f5ce3f3eb79b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b12c7395e43c1d243e0223c77effa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32680459a00a570da4d1ce4a0c6f7f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c66b4633e1f99709c19b9148d60b2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e673eae4c68bc5afff2a4cbd403e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0afa17ac978ba51370415d4afd0c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b73d4a9c1d73077ac609cd57b92512543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2711119031cd4bc2194b84d4038dff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91074c675908cb41c3a10e6b6850808545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d53f5760e547a138320c8f3f2ea3f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a85f1e8d79a625ab4fc41b47bf25ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d0a2398bf23ce9dc8257a3cd7a07e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0c53bab3594d62b64fb7d141825ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e45b5d77fc1b1615e637ec75c1fd7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfd2a8ab8e41f6418ce06b73c8d069551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ed41e3cf610eac7427bdd497fe6a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43753a45c5a45fd7c2b9e0b85f31132553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6e4f8766bcb1351806bf04ba6f3e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005092d5e3c5e93fb25822eb406f362555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf07b44076a8a3a91a99ffde06403a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc5fb2362fb04010997ae306b94e40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c5103bf0a88e51c68b97d728756a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250cab6920a084d9b3fd781c44740a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba50f314b2890a677f0026dd8be3f4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47dcf52740513dca55131b2acfefca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda4544693f7f5b9485bce044ded4bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd081388bfbdf3fee59a57d0ea429f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae07128f47cf3a48eb3c5952ea2079564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e22538a24f075da1672039d570efc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb4fd94bd6b594fe7fcd7c4dd163cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de03575a4b026a55b8dd3d59831de8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913913b7a46e47175ae99857e330929f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03352352f270b7979df44fbbeaac1701569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80c61927c1e5f48cb80e1c9e043200570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabbcf1c073291abaa286ffb70906ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414f323c78808430182cc440dbb51ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf95feb846f639fd2afadb6ff8f4d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2690b2f100781c40b2d80046bf0a2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446aaf24032d1ac34d04d375ea25a4a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6145095fa00892ba8b8317151ed281576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9502b9ea609a01999f9a756f3b0dccd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e871113f471b2d3988b2f75316fae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3c5ce49043779773efbc635a6b0f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3de7b79ab6d7cefc15d05378330831580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf502e855fb46e4d3632508f9734bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f742e154650168c43d945930a7ac7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a4ed64e8981d7ed301b757b507b53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798d3881b83000d8a6de94d9c855df7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46ddb7cf3b5d426ba72681c5ff8198585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930899b425feaaddce61dcb054a3804a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc9f4b1e8a4a4c25921ad5ae5d3e98587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6331cdd4ba036d0c2a99b0db7ccf7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e45e184c1bc4b1ddbdc0af7ca7415c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb70e328dc191570f7f0f011e7ae1c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574e3a90b706f836e3ea5b87737603b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166443d90fe6a8743525a5ae74fdce67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a09164c892ac0fcb0e926abbfa97b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3043d60191017da9f80a52e1bef5121594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7cebbcc7533676493572772f2fe6b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa4c0a2963605b96d2932464569dd4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81f3557465be091ecd1ab5fe4d7530597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf51b0461ad4ffd461ac8359085a89598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7317325c1f4c21835ef863838ecc0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b2789f70e2be97c2c5ca7d587bfb8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce923202d29b08015ba32e6670d7c19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9a81cf9a8999f8e235bf17633b538602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70d08f197eb8d60a0364b6fcc80389603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde4a4e76264cec1218f36fbb1a8a96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90051dff864abafb9157a7ff451ccb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b4357b33df8a7e182e3a4bec72165606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e1a282e31af394721a945770c631b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53306f59edb3923b222abeee065bee96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d5b36df547cc2d7ac33c32ac59115609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20785d252101704eb6af83755840cbef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139bd03afc8d34b4ddd70b453d43546611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae4e26bbf152894a277d436fa5a4e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b66611cb60e9274a0ca54c40d24cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac675d4762eb7c0517103f5462256dc4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94760172609dcb69cfffa011180a8eca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0524ea36014ac6677db416e14cccde616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38399911548fbd2f97521f3fde7c518f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fc37c55d047c01ee502a6ccd7d81b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687e78676b1e5defe9bd1bfdd6b3b87619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d57d221f16a8482a9d0254b9578c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280266d9b4f83efa37fd15baf7f81675621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137585c5c835bff091a94dd312c513de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e4a55db939763772ccb1fa684e06c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7de6095da4e85e71031a4932dcbce8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9260ea583026979d48d9ba8d987003625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9b0d9cbe3522a8b5e655ea590dc23626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86144942bf02c4c0566586936708d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697355d534d6f0947a67f7ad7de3f044628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79408ce458c9d7611786ef191d5b386629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b4daa7d62438d8aafd60026fd205a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026d1637d694a98e816a61de04262f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6683880ce07aa6ecbbc180164d066f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a71e0a8aabddf150c8c82316f6914633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11090e88e72dd6b8829ad58b32bbac2e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d476cd89763a51ac2aac5223445dbc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f4273a31999eb09b02791f289cff0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42397ab3417af205d9f0c18c1ea746637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f19519be7b6f48afda064f7431f8c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b0d53ceb8c7b691cef73178179b3f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bddac9b40548e61bd4e41e3a44b13640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c516042d0b108eb3c4dc5855cedfaa6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c7a1fcc75d16eed40838c861987ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4af346616c8c181118c6cbfbfedebc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0b06e6ecfe60f898a2400f817aec2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c20bf77ba161627b4cae5ff9c77c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757dd3e7fd36493a291a98ad9163b34646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75c1f019af9de19a2128cbf1aa4a41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5338eb6829186ee4c2e34a695e185648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec849bc271a47370efa01b7bb926fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd0dc3fa1d00349505aabef776b293650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806eecfc6391b67303e42c0c298aad3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43294a7ffba8eba32f9011b69139a3cd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7aa57d638230226988b1f776f83f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb1f44ed9de2d1193ef3ed8bccd95d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2c93902212be64430353cc56c08fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ad8724c3641a56bb68c3f0240a477656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a7899f800186a67523c2cf30c62da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3adf13022e9956fa62b58fb105c02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500411d4a0b9c8746215225767122e6c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5a7ea649cb95d316badb82f465314660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80488122b14d75e11439c08adae65348661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0afb9868093b38b1265085d5b0cc1b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379655fc6e7e74733920e513725f32b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d9d51452820e0f96da0b1ea619a34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1732ffa2cdc9401c2bf1f8a779115ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4256f5944455e805ff83b208c5c19c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5ec0a88dce4351f43f239dcedf961667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c12711fd456498a2fecf988cce11c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96815046f72a9baed96a6318bd87fff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac398598391033225f018ed811770604670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410c32583d1a990842ed2d8fac05f0f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042e5d4b5487ebf08d2da73438bc1a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8b098da93ed32234c3015cbd4a877673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f74661696a09f982d63adcd441a01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefe339d3e149c05666c6cd29135d23675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7d8b2e4fa2f0881464b1ac6219418676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9d8d002f7afb475f3afdae3e76400677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5b163217b6df433dbaebc167e87f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be836ecd8e44fd46972c46846477ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b54c2745b41b48592b4d60754e9625680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbd34ce556e0bca81e800759184402681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168cf5ad0b4a44a36ee94287965ab12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3bc0295a9b0584fb385bc8d09b55c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab1a803a824ec67e43be25e6bf907c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9c70bc5c6c19b3e240c00437e1b6b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41310534b26d3a3e5d16818d1317f506686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd4e185ebdd25bd73d3fac44037cf1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4282823cd4f2552e9b14f86ec0fb456688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb35fd27ebf3fa8a34715ac35afc74c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1252b94b03b2e41125e5af1f80c8887690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24bc67e08bd3f83cd99f21f0e03b93691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a32606ef8a83ecc88d442dd0b5c69f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e1ade0c4076251d25dd1e47d15265693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb89612f9c9fe27a39adbd42b3be5a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833a46777a6a3c8e0daed0ce174ffc9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ce208a3a727badd89ae21b09cdac5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874fd5b3bac887b4bc7ee9fd11d68b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8db41c955a4be43945aa026e4c88e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022968c90bd847dd0bacdada5765693699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf8bf4a9afe1f592562c59f9fc0c2b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cc789c39c3de6a52144f0924226d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cb9f537b1871044bc926bb2faa7fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39407ebc4bbc2cd9dd09d72d46506124703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee9545055c98130a3d2807b24035ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558940ccaa7427d886e546ea4cd9e76705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54d5f9355823239b54cecdca47d5fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b77ddbf735eba19a6439e433d2e6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04574afb3536288019ff35e484cd88a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fcc8005a44cb46acd91f907ad222f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aacdc27290c865960bc0cc356a70c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96ef4e5d988631f7f189d85296b7f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d2e171f4c44b411a77eccd2c1d37c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635a3a80f041012ec93d77307998b7a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d0afaddb00bb4ad8652cbd09eeec1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727fbe30daf834d2db9f3cf13f15f85715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3609f494c859ba385c05e0e00d2421716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd4147f7b99e4b26459bb306e37e69717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1f26dd3ea318603d544895e40c168718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95248f6cf150cb85ca715db348083806719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd60483e55864e9602a72d953a23676720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60213d1a9c8dfd49b347232e6bd3acb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea323e6b5f3f11c6ea01d8606670045722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207e5112554d9f5c69a4ec2ed10c9c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45c3b0796626fcb3520f8454d2d97f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42bc19d11858500684456eb4b2bff1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f741921b0019608c615506c53d2b31726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60aa3d5b1d99799f50e27eb5e5cd4a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8e5e03fec1a0b7f83a8e338f4b821728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea20a915703dc4f3c7dd0a34508153729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788313986d6ec37bd272fa7c3442088730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57e847f6c4269dc4f7d425caca1362731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34458c0b54acf7152034afdd76343c15732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617002786dce15399ed9361343385b60733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d41fd008e17ec55dcc0e60a5e2fcaa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21daf98a92ffd72ca7b02d958501af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a0161c10829d09a1aa7b524a81a4b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06054c8c71e66e0e072aad73caa7ef49737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0f7eed698048d6a041dfd930382d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b5b429f3419568914dd417ca654ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6826c0708e6a331325ac43304040e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b6fe24ab7082bcdb46559cbbb3963741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e4cd5a23a271037b9aa051c9b6af8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8203714a4f7deec08ed88a4261ccc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5a47b22c219d4223d73e0113f6fb0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418725db75d58d629d8e14f8ef6fc7e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dddddc27f9f5d9bc0f574ce7478ed4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fb1703405afd8faa4eb8e85095b7d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa054d112bb022f37ce8ab18761e20c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa00cabe8503c7c9c2e96d9c9d23481749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75f4ae5fff20e11c13cf9db944d2aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918ec3d9e6f4e5d24e26eb071548672751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7178de0bd2a21edc018968ccb1e547752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba6b09759d4f4765e72006d29375df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15966f232649ab8e9600f61dfae522754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f2180c315fa3d098f0e4d11ea145f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7e546214e49aef90c954bcfa8d537756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9496e750bdc8538c6835827ace9ae2757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>