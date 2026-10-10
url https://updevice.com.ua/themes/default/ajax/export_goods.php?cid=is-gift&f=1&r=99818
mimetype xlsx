--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcefe34bd6e3cb053a3b89b00c8818c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13952e72ff5aae655db8e584724215a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a8012afd698b7079c9a7ab82ab4ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c539195f5feca48c4330d0639865b674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb84d270cfc6a6c354fed208ded62dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75c7e21d64ccfeac0c1fb1762cb80a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95665beb36c63ac4975d86f960c99a167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dae06a6762a125bd694c7252979dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75311c3239bcd28d242f27815c2c89cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d33612aa588685cbf1438611215fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d431783263ef679df1eb9c657bac56811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e28714463b41e439bbd232495d548612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755f57cff646775a6429cf264c394cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08628b2d18769c3e2fcbf004cad3ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f16e18488d445d5ea11ab097ba9df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d3f158544db0805dc870ab596c56e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed880acbe34e6fe0561e882cd8ebdbd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad71a2fe88f63c858488948877bf3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c681fa1a698edfda1512eaa2a65be419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71802334a2ee5622d447d2abd1396020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a06a28ff46c1260c192511d0e9ba3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeb82d1a6b5fdace675b25857c3d7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8dc7da6f0370d547b0c52d0e2463f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae5cf49d59c377b94c9a09f8326b5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c3f4a1a3f78e6093c1b69f584f7b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3ea834a14ea3e3235909c820af03926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdc0a8bbc580a5630d4da13cf9aa7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb636e4a59c10d4f14163d25f11568a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779030cfb210cd2f9b3f69e743bfdb4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417a5ba62439f5abbcae1a9b957125330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4586793e536dd34d8628dce9dd74e2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e592e05ffdf77136c3867c6c3248432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8862d5d3d1bad121094cb23a57d3bf833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dd977ec2a86be0778854c7819dc0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03467355a0b6f79634230c953878482835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0647ce8d2994ad3220f2a549af5883536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbe40deab0b664d7d225ad60d1713837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392a6e421988216f59fe903048e264438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0d10b95a16c0721b8bb8f2dba256e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4ce28af965bee05d3419b009a3c0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cadb1b21bc097686c458fec16349c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fd34025f3c8b6a949499f792efdb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9feb255e19fe63a2fba9809003b687043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cbdf754513c32395c2fcfbd3bc14444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2de1df06f1a817ac2d15a502721a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b193827046fd33a0041d588b1765d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7ed1cf72b9084576ac0627b3492f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6f8856c9fa0a02e437885f9af37f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b2242f741462c4ca3dc74a5c6203449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa67c5adb7a1e320f859f74f1569caf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c43de3952c024b65b798542cd7a28851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62acdd2b4ec58f324034a506b8ec75b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6dfd703156fe947528e5436cfbad853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e44084be1a66d0ecce79bb18d3350f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e996a2b9cf4e6888ae3f6e377348355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c21b02a7a03ae075dab06e6c96a1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a776166ae9d3280dcd368a248fdac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0078be69828e6472a0bd862479398c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdd569fdcbaa341f16fa5bfd476c2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd595af4d3749ff9547bae0ab9b98e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaa009a3c4f18ebb738ce575f4a0d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21540fa945b3ff97bc1804267d534c6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4a21b69cdd86823173cb1a6ebc1c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714671dc008f7b5f8a11ce132c5cfa664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfad8b8efefeed070e4a3424ae088f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef587c59a8e733bf7ca7dbc1d73c1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec155d5fa25c7b2ddf1ce4bdbdc465767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598468655464a4a2f11d59689a87baf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93997aacd3d06092122a207785f523f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca75df10090e43b6e5a1e67afcb63c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66110210db652fef746f787b7a350e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab3935d7a5735c7f9087c3ef8ec63272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d86962b50157f736b0de9fcd820d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b48a2cf395efaa636f8a831c28a99a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a849a385f4f59cf87d65963da91ce8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdaaf15f399a44ee69b756ceaffc5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c1e19655a4111e5a372efab5dc9a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a15d0c01d063d19d69a94a92454ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144320b4be9b260746087aa98dc5370379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23851b9e77ec1d1c693b2b999e24a7ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513717c004c60a1edac6758c4a1c7a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cf00d986368a945adf1265863175182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc7aac9c48869c4a446b897865dda883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc9cb4db402a2d6fb9f6324c8165f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b1b41f87b2199fb73305cab44f85c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d169f7d059ebcfa7600df2ccb84f14c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc96a85839953eb2b95eedddd3e97787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82f9d03e86993850e1cf6012c0089388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f92525801db44a201484efa6d12e6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608cf820364e09cb0482c3cf2b4cc0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de5c636a87dc1c855841da3c3e060a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1152cea3a2a57985494c288530a64aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbeca5bcfa48d9d4d9c321dcccfb6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670e2b468f4102d7ee48fbe9143d8d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e32bee8912703e152b1569a54d6ed495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424288bb05a83f297f5bedbd2e4f7e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf399f223ec4d517d3d8e69893714a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89389f508ba535b1f0e03195fc58a41698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296216a5c9b85477cf915f79ebfc3ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc45df6ca030a0d02c77abb4e3e5315100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7843aaa53a6ea5c2eb8094d04a3689101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d175b077983b1c3b62f11eef221324102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca4213e071a5d6403543afde752ff4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c68351a709c6d37f8bcad7a9a96f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f92ba94e945ba625601573633563d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c7796cba2e32f6b874bbe641a6a5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46268de324aa27d61fa092b294cbab0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874a2cac740da0c4e1307002dfb844b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a34863831c5cf15cf9a0b3c1ef6496109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd797a66c1c2ac06a9d9246d0e2cdaa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a1d9a0ba47163a1f338fb8a90d306111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e5b3c9123dead8dab5cfacf6920c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243d58877c7044b2a09d1b1cbec2d51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46241f2ad98efa12c4bc593bf6d53749114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43562eb5a3d10cdf601f110d7c28b2cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a273a1f171c1c10e404ff0194f69033116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32ab9dcd39dd9e560848ee26a512b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21451ebb0dc7e9a0f8b22db32ae3b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a11c991fafdd652c6857ea4943ccb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33353535da88d6e9b29c205d93fdd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bf112dfb346e5f3fe90ef69413e1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cd2b75c376ed147c40257f9a2326f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db49733f314a8301f375628ed4869f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dec3b80023a96aed1fb8d174c92f3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78401b0007e871a096b9dfbd3e962895125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8004ca47dfa08b9db9ef69cc4561cc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cdd0cd1da0abdb54222017c03ddb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a435cc8ad9f593472196591ab11d408128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125912e46b0a14c7e82d042e6a064ba2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe784373c1d61779b717162348a01d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceef178d022e7bbcf0235198bb99fd1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd347bfaf739c743c9fb89f2d40a493132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e5a94e8f911666c18a564377d1523133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913ca2819d3f6bca3142e50b88ec91e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefbfde52e00f753d802da5358ed168135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4e5dd312fc447fd58b4d4ee6a3b5b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a94a347622ca204c7bf4df1f4bf2c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe65888d320e4fe07fd15a8f9966251138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78da8126bdd5cebb0a8076433ff2bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64ce897f433ae6098742243824461f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9007b47fb4db45547880c03a58281b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43c831d0db2a75688cadbe40bef061142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa85a7fbfb17b2a1f33ec13e7fe9260143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9e078601ef1d097ae49e1032601ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effe2e377c01d4b24a73be8f23e34ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714196425432bca931cd3a4df3b13fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9558322aedd576078735331e0ff4678147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc1cd0f47d746f4377c2354dbf657b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a946da9c1b4338635b8c4f3b66907149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee390dd35dd9712b2b8a95959c5b51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef333cea5af94420230321ee9bf038151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15c77e113793ea7571dfc0c52b27c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86022ceb1924bbd6967e0109a7f90964153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc994b8f12a421fa6b6f4dd2699b962154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd5422f889f5ec3b61be20dd6c3586155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cb3cbba416a1fa6876ed465f7bc05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff4df79c919b505ae97aa5b7feedea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30751a134a14aa8ce64ae819976a68ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0755dc67d50d449689c7aa172171e74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ec157b550da4ea69ad0174585e1cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24045262e5d4a5e600b625851867d191161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5160989b92feac98048709e70cfcac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0170017b88c3ac97ea3fa8e015e193163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e965ea900120c927f0f621688a7a699164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301217a81fe0022f9e2ac7d2e206af12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a80ed275c680f9678567b95d73fb0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df886e29323843d65fafa11c14cef7f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e08556aa9b7b3aa6549e08e7ae7160168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d59f35abcdcc516cf6f08856403676169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee37ea3f2d1b37f8fcb9cf1a0410cc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac155c456d82c631e74dbe12a059f32b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c21476f71b41e6bf39599f70623205172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fad422c19834fa96f4383b90127dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c61a9fb22cb5a5ffea8d2a6b5c593174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce3609a817cb6c510b76ca6878310b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2c81593765190844ba88d47c3267e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fa8f4cc0870cfd1382be49c859910177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30493b10391103a3b9b25115afc60d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a9198c059a726e4da4b45859df639179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b10b93c16c5ca39f659b195e72a67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0bc98d1e0c5402a6a9861ab1fe62b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7108996721a69cf2a834b59c3794db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fba99dfc17a3b6ce41cfc069a7edd4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a002ea0040af4ca21aecff21bc930f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025a5b7a1f19dd6b92e8400fed0d820185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cc224c30bc590b4771d75671492c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e162523f8d2e7a998770b95e7b759187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f833b7f33829de6341ed020811b9e1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433f42d88b4ba213f0e3125869536fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45011e6f20ec0916bd38cd2cad752d74190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a1a9643fd25b5c2d67e4436da36c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a550b9bc6e393fa2c350b08e3aee5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd8a208e3eb2017237a278b48be288193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca3941783456c1e7b0c963f5235823194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3621ad3cca30947be1b401d1b359b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a67ff7f566f6f68894df9aeed208a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863ebfe73b6ff58d1eb4bfa40e3d0fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13064734aa7a34a245d6c72c0758584c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61f634f452023410376b15d934652d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6763969583e5f5f580effbefb66215a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db319adc56b6ad9b4614e555a13d9edd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb30ad26fbe92551d5eb3f3353d5d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926a6c8ad7f852ce1cfe443006435a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059b08a4eb2027927a4cc1c33da309f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01576be06bf46c0842072576c03904205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cce8dea490c43856cc6d71886041f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe0a7927d66ee2cc9688f4da6afa34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88746d23b92fefc1bad380432f58d5ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d34b9990b284f71c249b85b565575209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68096381ff25ed8915cfe94451edc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c53950a35fd1202fc38e183c95df3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805c60f246718f88c8cd3f3bc28f8db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f25defedf1fd6f37bb77893cc1a5e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea1a2a3c72e38b1945f89516a10379214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72089292b6c6dc58737cf1bbb316bccc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2280926f75f70d1487036ace8dd0da9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d1edbdf44e6a9c8e65bfa320a8c17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b640ea1abb59ae6c029a08d1878ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ccc071bac89eb902d6b9945bad7cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e251ed49b36a70c103aa1202adbd0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016b2a4fbeb98f06705a0dc8b8efd69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da157b7c00beaff10187b884af37c426222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d2e6d539400db2dbdf52282caa39a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73863f547dc9e690aef2197362f548d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cffb15b0346a8c9a44a61d967f101225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebff10f241d597603253ed90602df8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06c15ee1617a525ec560029ef3a454227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5eb0c12cf4e4c3a690de121c90dcad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac660b3ca1286f0ab51442b0d9b5a925229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c160bfbc54a46b4c1f098355c880e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937c8d840d8486f1547207a1c977648231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39350b38a881b20da3a720daaeec4f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734afee4c56fb87fdebb9f6ec169f7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04c5b981d26a48e7ed7259f111ff82234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309f044bd7ae4d8d8c78ea1a627ec3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa362fa07c5672afa9c0e4ae3f89848236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e81df169100090069321ac5571fc7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63add119a7f7352dce80bf143a318896238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1d294ad348f132def2c528e3943e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb061a18c3480f0adae102a2d5688bc6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc29acdda0bf3280c52ce49d6d9f7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd27babf36ee2bef5f2939635a515c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb49e8003c5c2e88d7ac88abd8c22d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04a50936bbc0190d638b26b376b288244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9548b5c9aaa3796f77669466c3f06d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe56cc4c21587275ff7c84506a229c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9219ef0444007ff7b7c4ad04672ed21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe5f4800ac02edbe72b8a7646c973a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adc40f2edb881a312e5de1587b5cc8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127746022e6d30efd183edc6acf4c1c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d16eebaa349cd5816019182526762251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8b716cc5adfd23bfcd5ea90322267252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42466acc012ec130506f18ca3efe62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12983d83e9ad2b442330e462452408254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbf140bc222e231acaf5ea7f375fa6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e50b7abb915ab7f1cc501c9a3a70a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1a988930e385a7cf3b5ca20bf06a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95220cdc40c70a2c16f1b373d1c2a749258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235da49c03b28803a294c62af015616c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b750f98ec72ddec3c04a97d6a327bb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596a41c855873f6f85060ec0e158fe0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55fb1256edb641ed3cb7e2abb3b966262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d320379515b455650f1620104efb4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1e31a9ca0c5525484b1c3da294b47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3b7fc9c27d118f04db79e8c33efd4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60e77f7e453eedd3478432d743e3cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8f9f985ee93d97473b261896dc965267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4e2439c4492bc2508ca26a1d6f475268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0925ca048cd5c8109b7fd656fdf23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f954af05bac7c30b58423cce3ceeb9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e99153044f8080e32eb7b388d1a9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fea765677f4b1988b60aa99ab84957272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8755ec1de55cee145af1f7c8b987ff0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e501a654721707c41977fbe405a944274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f2a51cb1e531e4d082279fd0167d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa601aaacb8702631bfe4b5ddee937d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397142a25ad4c8fb717e2b41bebb8dff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb5092e171fa8add4a32e22b5471fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fce86ce13ace220b169199a4db0b7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f1ffcbf64ac8ee5ec2db64004d8b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f36a7417d6d01eb10b2b273e77eed0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16db6e3eda85e699db68087869e9ca3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4138c6afe18ba3ff7ac2e0ddb6ef7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64974793fe7c0f95fbaf961e9ed67e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c001bc6cb7981cefad098513364e14285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650a3c5b476beeccdfb07ddc958ec65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9b47b590fce8ace0f7e4981342451287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d56dd93039924cd53c7089a1d8e98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713600b444a3730d954f233a3d224af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607bdd2165afe4fc93fdd8008bc1e34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2924c5f4ec0d4848841a8bd74e491291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90de10e1fbb3a819d56f35803b1184e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e58c9972b3db4cefadd3dabf52d733293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa0a62da3641b34a1aed307d9d89e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628debf2a2860ec9f5a6cba30294110295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf001107d4022771b792e3f9d136e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468d994c723b2fb8b83053147f6af5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acee9482a52a3049633675e9e8c01d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09548f0c3f46dae95fbd9a9c5fdf3e4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41abdf34462cbddd255413e6e1676b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72eb0d4fc8c0ce889940b77b11925a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bac017fc7c4be6efec1b3b4d542cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc745abb17dfef117c751ecbede62c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072821ff0d3145562bb3cc40b9f035d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8967d79bb9180062c3ef653983b97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276a402b8663cbb9565d2ddc5c08721306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d9673e1720142913717122e0cfff9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bee73d46b9d6baad790f5de2d2a84f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7be1e54300081da353983c4791c702309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbefc29528da9cf7d296e809240ac3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83272bcfe8ee3bf4bc75a315ac30a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569ef58b3a43573e999a565293c34a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef979219ed6893d0117e1c440b7e9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544da8b500d3a17e93f72e431dee809e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea71647b4a46ec996f592b5f6b3549315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98be990ec21548ba03c722ae14d553e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb9df99b80a3a2e1df7f5071bee728317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92d7d4faa8e76cd49adac1c2466a07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b67b138728e0e1dface46cb9c7fe2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cf11203d796d7519496fcf7ede8c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989eeedcd59f61f96325578bcf4da4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e876e4bc05a4105e41d171ac59278322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ddf9502cd7a104881f8ad7c5069b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bdcc4fe96460bf10f531e388faa37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d98d2355783ab516dbcb2096e27842325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08c069baaf87bba8d2efb584069227326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b802e30a0f2becf6333199eb10f81d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f889baa35cd787799f63fde571aa9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e64ad07823b1b3e65f6ca3ff1aedc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c23b0f1f25343e4ac8cbe1d0037cb2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210576e9f348db50a22cd1082c338ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f2e1e50ce61b4dde779b4544d0b5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5305c7683a2b0509a88bcf888ce8b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bded9c0ea125ec361e7f5358cfaf4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f55103df3afa27522a0091b7a0cd9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c120c7b9f4c925781f8a60dc4c3260d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732cc1392e832df16847518b0c30089337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a2fc148e011b6fdad601bfad7bb6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f239007ddd08764f4615f0fc92a94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cd6a4dad0215ace74bfe98c941f4b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668e3395b42b78b70645cc8f18dc52c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6506ed02f524f7965dc4c11f32293f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d0f3c9daad0011b18f3dc2e4c91ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f253c1e57d3f6f7210b59c5fc1ab8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7aea8cf8c8254cdd50c738e87fdba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a7c869482a2c70f397bf5e37a400f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4670a260293ebc100f99a80f644d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18468337f5f805c0aebb15c9a18499bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976fd64f1f47a2baafc06b0c712fe36349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cd9b8538efb4c0ce3c8bc420fdc0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26b8766d0062543f86f9b6b43b7aea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c615cbcd3f9ff6602c05aa4ddb9dfdb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a2f3a96aec1fc5ff7eb79e6670ef2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22929465ba33a0403d1228e1492b6b7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35137837a829e12bf8d7c9348d039d14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3dd75128b971c7738b1a3ad320237356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f160e12920c753846eb80d91484eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3d45846566264f70d4528f6496026358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bce1ad313f4b9cad951a18c0b71268359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689fbc19487fb810cd9d07839b5d2cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830241e41a0f939cb140073d2e79f89c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86821f53f087a529c683957ff6a4f89a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8128ffeae2792fc0f8b5116c19f5cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7a4aab62c016c51c1a4d7a0c918ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf761a547d5d34ea23581b5469771bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a955f24f046e90d9e0043a2457416366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12832e1743aa6db7cc45384977b14e6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61af0367ea0b294b7227139c9681f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c355fa20213499b8ab8834a52386c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91713fee005e7f1beb563e8f98d06abd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9e2742f2545a635da6f6a7d7bea46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c584a319e8860498c076b52380b61372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29fc1a6970e40ea2297caea429b8ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6588569d5cf07164fb7fb0eacb760b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293b459020175ea7a6f07f3746f4f89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3615778ce8b45e86afb6e32e949753376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea69c318991bacad78d824ab2853b3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61bc0da421a4ec5deeacb0b13fe10e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dde7cd6fd958bf8cdd26ed444e935379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140adaa40d1cdd6551c6b1d2328b2820380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030fe9283840e59b62c4eec0aa949dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760e8d241a87bc36e711a855c69b9c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd94e4e725238f10f781f2bd6ea514383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993afed906f90e2f8b4b71b0d9bd01b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d025804c084cade712077adb140e13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0a2d7404631d07557aa6f28f76e81386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7c705f87560ca3ae9f2ddf2155e63387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cb33f1fc362dd9be08da8811d76e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05eda694427107688e0f5325daf8c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699f67694d299171717f86479394c00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56bfe2b7d59d7c0027676265319266391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37949701f2e3edd82662cd696a712b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684d01812f890676998123e7ae5a157393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aeda9d597660946f1190b706ba8190394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03c2bd64040f9a7a769e06f621d5dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81193450e76a6bf8cee9a66d2e48689396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0634a4e1805909283ab5a49de1b5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e2fdf5d3d7d91909044d688bae6f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebdc2e84201dc5b777d6016dcd106c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad17244520575eed6a58915e42cf3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab077427da3253eeb9c7961c4e215f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd458b641d0a557ee1ff28ff2f277572402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf0f9ef68f8bbe1c0e074822fdba98403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b9be8aeb31d1d0ab6bd4f3c04df4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37314abd31a8a3f6849a0540b97605e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cff424c65fdd60aa9147bafb7aef58406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ff50329c5d697cb85380e245f634d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc28022573df13b27f67c94c5f7ea75408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c805a2061ea4707e123eb0e2111db0d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9389fb094310fe18a99abe559df55da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779427b15305ec758f482c4445e400a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ae1ff26c10a395a7025d302a8c47e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077657af98dd8925a0f7afbc01ebe8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d5dfefe53ba5b6e0f9b704cf52280414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e78b4854b505110eb99dc6ab64943415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c64aae00f63265148f7c10ba86f956416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8c94168dab5bf03d39b77528318f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bdff463354d75c7e716f11cb96a5a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a6200d71088d6a72fe8e5a58d1ca3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f2009f605f4290233552b975f42fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1e2a8dbfef08dceeb140ae19ca4db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f6cf341587e1c7fd12acfba6b9780422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1306bd1dd713a990538d16f32e3dcb8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52a2d76f2e218af5058c0fd1e26ca1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08299241e474b3380b15456e6063f436425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53eec95468b6071b994b3dc9576b8c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba44c81780205b7a4da33aca73b6c9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31889d58aaa2ba4fe3be751c93df6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff795cfa750049ab469f441a103419429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f883f972f69ef3da1b65aa3d9a7dcea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c744c552b7d13e40bb07419a69ac6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649b18fa736481b1767f50ce911c53a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4892b8050c4ad78595f41cd5e9638433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed748cebcaef3950d045843b83d57b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9af7b45abecb59ccefb81fe84018d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde1906225920c0fcda1516e6ba9f30436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9c8b41d01eaa4a39155dd931f8edc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a6421a1da1c13f48e844dac992a00438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a64c1d9d5286cc21e56edc147fe46439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c0fc72fab6092015e1143697f12c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a933996cc0b7f2d399121dcf4a9afc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26242d24185164b2657f6d06c66106ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e32b6318195148f2a2d64d744a239443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693789efd29c2c7d32ce589afa07498444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79355cda2aa7cf96b9ba2e523b52502445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64dc48604162186ce30501d03205fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d98287541dcb5f64265274be0008d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6721226e249ee4ccb225afb04ebd0e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdccf508f9fb7b280b5bdeba0dda08449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3d636e9a7624cfcd94a0215d309a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca7dc093e81fb5be73db2d6ff309ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095a13583cfb140f0078970f28f0ea6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a481f66fc680e11bbdf603bf536058c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38503b4316b31e90b5fc9cb19eb511be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dc7011debd04b5960b710b8877865455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a6b515c102bb101663d41a352839e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a6d47917445fdd5da6f9d8cdf2af0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d50de81569dc3aa892709c8bc1ea48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44427d605f20f6353bd52d250c056f1a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438e96d42cf601850fd7c26ae701490460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b8e85705dd9396ac40855e6305252461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa69a4dc89a00dc8354643fc87b3367462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d40fbbb78672aa993b79722284aea6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c0315c7ece83c6e9e5de8a8738f2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bf3c624b78cbfb37ccbb1c0c323bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e91c489b5965637b1387b4b3a05f42466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474550aff3b9c802dfccc30b1c07e77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09927031514fe6fddbbd4e43586b97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343265d3c2e41b13b6dfc3f4fccd0e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8306db1ad0182d4e396f47f3919a88470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2994676f02ca7a232d4d8fb49fcee8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e737b493483f91e82b4018e5acaad6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4825bf7fe59bfeff24c7ae16503d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592773d4a7b47a7b77ca33dfd916bb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe6ce2505933b6b6a669829f8207d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca90d15c69d8c4454a8e5e9c5eb1dd9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba6773efa4a1264cb4638fc5696c22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7c89f9dc1b40f43e59b5810134ecf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924e65626b75c44272d10d564a94acd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb9609e7905fbd88c84c493a07b405480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c47350c6ba14e8b4991a85be73858481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f87d0e91062088d7f7b2e543ad9089482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48d7829d22d82b19733c25cde36397483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96812d7e15d417409884c323df4f33a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585c773f7a2e60245ef9ab540b50ffe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a5ebc31c85b3cf23a1df772749024486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37705777a27b8fa2bf7ef9f959949f49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84b028279d73d6a5f4b48f761f815e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd028104518dee271b9f54d03968d0c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972fcd354216ae09b922b476812cc9f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d859ae652bdf9f9a654c8e46818889c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e88a38810e216731491ed65278ffe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a356a173e0f41876b373a902fd5b0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe99e5b419d75e6d546e776300d8a5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055b1488b76ed21970c8d12915121af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78577c5c70419d181403a8880ad9b43b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474066a3dff20a398b6e87c3b264af3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f866b66b77b920339d76821b1df8fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cbd40875bd387d14674d7518c5aa1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273c3ceca067f21643fa5417b6a55d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03c4643ab0fc66bea275ccb4672884501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc251ec6767a5dc292512139ddb4dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5051132a1dbabf53a22be036a22d26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b16a14b33f57844f42faf0d4464a98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6bdb644b530db3f1e32663a44378f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fcd081d81497a25ac73e546b00cff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d184fa3990b9c219a1d1f71891b93a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2943cf7163fd6de60345191101868508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584beb21a5257f323454e7fc4fbbc6da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a1d4049e63be789168e1e8438e93f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00674aa38574c768d0d6cf9fbb7944d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d0b5143e26d6e5bbd80665df8ba3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6f9d6d36d63dafb9699e8235916f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd5fe762be7568889dd2a5153d6230514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba969eee284cb63cdc7a21ba360d67515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229a2e1aac21f09501df8a22238931c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6062f8afd33491cbb994aa0bae9d93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ee95ee59a29378b73cd3ef1998982518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffcc3f42f2e7b84812eb7ee65c8239519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13881356cc88eddade48f05f10ea4af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f856acbce4979c2b122fd3d9a13aa2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1077d86b86f0f1353eb78e439ab75522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269341e96f1d149d23eaede5b7053ec2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e79918c04a86fe986b41f4760ee94524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd936b9ee5548da313f4d82ed19bf5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5485424938487f6f32e97e3f7ae10c0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426395d8c509952db185e1fbf11fbfb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2475946df4c2dbdbbadcc5305bc317f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923f6859dcb6b3254b51b474e335ed4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c08bcd57384515be06e5b1c1dd3149530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009c66f35e29c617726333f267147cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787a64f9dad0ea615e3ba6ee8194825532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48b5407ece99518eea3b957eaae048533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d78cc0f2492e26636274a461b55cef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880a3f7a9df86644805c01f1b6b9541535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697a851ff333909838182e8ddc24060536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f7f620f9f8046c2e26854abc3fc62537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e992c86437baa258d52d9911afda3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba56a9761609054f07ceff32395b1fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706aa144aa225371cb0444c9978873d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25392cafaa727d20adb29dc934a7cba6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba61050228da19b2035c7ba08bfaf7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee388bce563545f79b8713fb9ee3b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244689dac79d8859980213a4647b083d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d42a01d8e421966e56e3cb79264e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c513655993e21af2f2aeffb125e5a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdab3ce12afe1181fa4f22a358fe799547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feef5a09827ba5e9a586e0389b88051548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e1c52d2412ce4200587262b0d67b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7c2fbd68a11734b50342bbfc5705d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba95d77bd0e10b60770e9397242bbaf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c1f5cd66a4d4c5fd902b38f48319a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bc12bc9b27e4563d60f88f1c8e64f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae88a57909e5aecdf7994ca05c737a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870de2a82c90452022c367e916d0bfa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df85382f91c3042141b16a150f1654556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20b0b41ec45d031ac30c138e2bae86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029472d51e88cb10500ef53ec9b9fff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa44e5afffbf319302ce53aba0480f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf80cd6d5786bb341e42b7360804c88560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44c949910bc65c78893ca5b98320f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae32c43ef4ef86bab7a97bf8b982b3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4696acaac9f375c4109ea5dfe68cc2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e794f95808db62ff73353a22a3bb87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee076a21938ab2df77a2991b6120dcf1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef81073aacb452a64c5d97c6cbc22e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ea0357f85b445655c4259738a6d55567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d49737c8ab8bbb0c6dffbc3aa7604a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648e82a518382f1ea0e5e50f62f341f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e845deb6d63b108907288cee4afc54f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fe3d71fa1b02c7f98242d250b1b55571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfddef98ad5964a6b3fa0efa5fd2c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c897f67fcc66f09e8718e5ea8d8747a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516564bcecc0b55e405e62ca576d71a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c35109524a8934ad27eb48843a63ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006d0f955d7731cb6b093cb678d2516576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1067af932e5c3ac82d23e4a092c88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c2962bd488a4a247ed6b668eda38b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3127ee094c9749bb10a6528db816862579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7ba8c480c2ae8240c1871c97592b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190edd8f1d1b99ada82a39c37aef6fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0e8dbcf21fa0cb0adba575b0d8376582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538538784febf4000c3f00bf7f5a6f75583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d7c04fbdb77fde4614cb294d84ca8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbedb6240119e131de9c275eeb191b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717947617c45eaf5779ae48233d9c09586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0b27726e97d6e29b6b87aef5b495b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb7640fc2db4242d0cf40255e3abe0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7ae877ec6f8b13b54e2b4ba5b3e5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8ccaf2b75915a806495b71d378722590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24a12b1ad02d4b65628845b1814245591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1113c71c8e90cf14974e54ab85c5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7043a58eefda609a734f59309b389bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e6d42cc9164c3980005fcd9538fd5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c77f76738b208e46ced47c92b11548595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdfcf5a977d3d6597b1f1d30387076596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882144ba178bccc8f708ef358c666866597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828731c992760f67413e42cfc70af4d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5fb8c7be42feed6a05c73557234fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13051caaa4bdc76ba8944189a2a429b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592f2a3ca13622355f97fdf776c87c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9f89d0c44a37f2557e8fc2de48990602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca669c7ee1581c26b436f4daa1c3e0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c17d86f786e9506708d839b049f30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914bf9215495f7c50845a37e5244c1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28849aa37f532abb4adcbbd16eadad6a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a470da726a55c7b6bbecdf6d9aaa0f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e0ba68612241540211ba43f44665a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c30dd42ad3b679ea51234632fbc3e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ada563527bfa6f6601c9dca2a8106610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d70edf15d20a5995dd4a42ebb5d5f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433a038c6c13a12836a378d9059a79b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22bd754c86a24c4b21251cfa056be0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9390fa8b21cb2f83acc9e587306b54614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488e7f215ece4424a1e4009621284bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380ce292002c44c4dfe574a00125356616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5b3524c374fb8a46ebcc01fa6a63f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da81b36819d9abdcc1759728556f678618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10b658134e3a1078f82e74ea1afb0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01c15a4f02d57e0cf309867b603e5e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2513eed2e30f30b9bead20a7cf9b2d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a306520c8ff205272922a3075b6fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4849b582889eb1140c729b7ce23b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442df3206a1036769632518a8fdc555624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f1bdf3026e627f3b8d9299d917b5c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be387d108098498c5e15d37265950a9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c44a5cc7b3c9253640e6634905577627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d50224a2abe421447b662c86e5557628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2a8d2d3a44aab07276653a32f38f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020511e8bfdc17f818225ef1582247eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddeea5d65143e429d6fdc0582e81e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c02dc9048cc425776a7e34b290b5ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961bbe2540ef771fdbd28f1e1403551633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b750bdd3f1135005592b745c75d07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf23a01651b24b72a8e40b6c86ebd9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d0a3f0eeef22238a49730f0c7d491636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03e8f3b5491d9c708210e338a25c23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c90a3d34a70a85ce2bdff97e024e2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5390a2c2ffff82a9ce3473e6bd2e847639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63745380d4f55209aa613d2729249c75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36411245153459e3c4295f151898cd0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844983b3092f4a05417367c827aafe01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a4ccf210561c15f27686621226c59643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4043655dfec81d318f032259cd15d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c689acfd7eea2169350b7345c9effac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403df64f8986ad7b01d00f92263c4e8b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd98e1a432080b1fa6ca5a8cc9772d6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280617750d8119f72ab401ba8c9ab2a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69c9adb1ac58de134b4fbfb8e75edd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e9976a201de6247377888479c6375650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8dcb65bcf8cf6998ef30520b9e47f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aac780d9caa9ef2a8decbcd80f13f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaaf1e16eff5d80ec7d55536556997a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814855ed4ca0548c5ae896e339d53f43654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25502a5ace89db9a16c7347543d6929e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976b246e56ac3a3047b40b6c133e496656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e322d7fa20d27d6fd81f994585a84657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f2f8fe9ff39be81479ebfe5d676cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358081399d2ad2cc973f24764f7f228659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a859a558bb890b1031e8c4bc88358660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9b5e17fc1b014f98b38f925e3336e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b235cdd9fb9ba1f060894862bf869cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee7bcbe314ab5ed60fedac98dfaca0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7d550167756d2bd13c9fc6af8e528664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4513561bb649039b5fdc48bfcbd7e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141ddc1a72e7a4fb3983860e50d6bd5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721f76baea70c1725ac7ba2ae96e329667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf4cf85c4083497eb57b06469d45ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53d7ec13d5926f8660ad4638474368669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc4074d7a9c5ca6c89c0921857fc7a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8061fc8aaa36f5100a8286563c001671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2c9bae88ec9062474868b350628a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ba5cc8ae603b17311a87e7d7b2b2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432518840474c6d9a3728dde340c7f81674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cbd7cca1099f6fdecd68c866e98a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b093e578271319346d2bfed8ee61abd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ae68866c69f85b20f7c520f1e6880677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f201f864c874c5965d4316d8dfba7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f00580e84dc6f84fcdb1d4a4db70ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c05e6b7d05eb93dca8814ac9b0918c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8c4d08e03a60fe663076b19569d4c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65fe338e98421d2412bb95fa9f57e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6900f55b5ee7594a90b70820bd23317683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa52bb8461a279d4b1e0a4607df402684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905bb97c9f15f6ee9d3c5426c00d5bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2684d7db700bcfba9722c4509fff5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29102bce3ccefce7dab94a7185dda2b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdee6cef9cb698af6a14bbd3e3024db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d84fa80703ea13eefc760d51f176b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06a7b5570a62cbb4bd9be854b26ae2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaca17356bab43c3ec57b35488762a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e5d1b7498c2b889c02544dfcba423692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e648804dd5503ed5c937a47f1c1bb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3806fef7740525cc9455a668252dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1456964e37328e5f64f23396acfaa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c554db59684abc27b8d291184e1b1c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63fee87872262530f1ee653b26c475697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011deefb3cf1462e50d1361ac5337b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228de73a7d2e9df2cde2c42b5112e1a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb8f23b882c6785456907b8c294011700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e94450b52480bb7decedac09d8ee6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cb991faea2899e151a8ced6b1e2c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd910d2bc6cceaed215545171848df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6afa7a8f2c599f0b3905f8d156b06a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a4b768661a85e2eee35842f20f6f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc872ca845ec82864ae8c8430cb820706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c1eb872dd1bb031f1134c898c7b3f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7073afd683a65e3f231df4fcad02b10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3950e3c859a399db0455980236e28709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a06a95e148b1b21026aa16619625ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e92b0b5707938fd38b47aea93ca82711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cedc3e69caffa1bdac3a7c7f87bdf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb9d12d5618c291466229d05ad2a04713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2d882c09101abb3f0d81508025325714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d0337e64ed2521bc29d0b4569c93b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a540b070e691240ee130a45ca0554716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afd86febbbcd2da59e60e4d1144b34717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7162d867fc7849965ac5a1dc561148718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cfdb39b3b4fb207bfeadb09b1d84f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303395e025ac4529343a048e21002c9f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e378f7f30052f4a6c72a0f6ca0fde721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d03fe3dacf58daf15745c13fcc1ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a740b163ac84160e42904f9470e6b8c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3ab7534c5e665445e2d82048ef652724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b8b1c007192be0d1a1f2de4a9364e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d468a0c612e136861348065efce68726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeac3aefc94ae27aff2da367c64ce4c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8421f18f4a32c2700fe25ebd3398d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f82fa8533f5a2b9a5c9d2a89ebb84729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8c5388fe7294163d015b859ec5702730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362381ad0f60657bc904a2d78da98d3f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870dbdea1720e7de4a3e367f6d208f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea61642cba5a5797f26c72e72cb8e14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66382faa2e80fd699f2f42ae00c03a0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255f16e285f6dfbee111fb96c8d0306735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813232ae153ceceb24a9c3a79f19e43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd691e84e9f1da50bc682b72e121b0ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd53234f3e5667b1babe5fbb0e2244738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb28f478c9a75e2002389547ec3d32c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcc9f9f4837c3266e335ed17d70af2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5aa25e3f8bab2b7ef4b6c0ba0cdc3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433d13836fd79ca20556a10ca150ec4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb11252ccf6459db57c85b76a2770a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03046332087fbc9dcc408c47e4b348744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee97602fad2ea3fa9156fecbeb70e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03d3e5b3e5cb05c524366a96711126746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80781e3a25a69525889eda7ac87363747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a71df8ed7387370eca21b5c512b9a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea4a0538ba02b043904737a7143958749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f57d350ab16947508153bb8c5383c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d20b30ba5111ab154c006685a544ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8269d9e8eef39674f104252769e6ac0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ef5a6ffb8597983c19a885611fb20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd267db786c8baf8d19d153eb751c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77f0cad419d6194e3992a75d390dce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25e936275c5120a61e9d5c0318c813756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980bfe076dc0c078081f0a5fb523361757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb968c5ef35e8ea7df3667052e77dab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ccffa9f945a152271cf03df66a60d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2449c5aaebd515d7937679948e0b3c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974b9e1bb03330e2b4c22c27d9a4dd32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c961d0f9aec10616966710329cf19053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9595fcce905f9bd85efe446781a4a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3ff9a3a1e5b33c1d57bbce656e2335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c206f8100942b2acc90eb1c226e09596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79107fae3ae16e3e6070d5ec990b22317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db26e7bde3b49f3bf14b89586f28c838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd3f6aed8dd0bff5c87e62fdf4e1f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2a1204e1e0fd95c2546f13a923f8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c86cdef678089c63fd0097b943976311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3725053a25ffde75d04bbaa6b908212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83d73e3a8ef879d3967d2c60d747a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ff2009068ba4722644f7aa621c7ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc5646cb6d99747d59df2f27cda7b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48420d08c022c8172944f64a241364af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2db8cb9a23fcc485d1791bf56d08b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94b4da3974441a367f9057550aa20618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aad72814c24623264c2afeab2b885d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172ad1c1601fd56dff4cd4e992fb22020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2357f2388e5ea9f9d7bd6cb8a638fb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc8eb2dec5d3e816e149fbce814c6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c85506a875eb11b667018cf24bd0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9ad1bb693ac49bf5bbfbf6721171c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d650cbbe4853ab9e334192937331425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64816525346cfe355d031f3ed60c96b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21033a8bebd9e665f7f59121dafbc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2278e12f06e4a0b93e7bbf20d3143b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1d20b54789858afaf6b0dca30a18f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9fcb0af4c46778e82036645bf413330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e5ae92202065e2b9c382b61e4c3f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90c0751e85aa3225b74bcfb12773b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921036cad2698415ab95cda8afe7bc433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75343e349d88434a4f72f81a292ceb9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c971c05ff2b6b2a1ae7b24f5e017a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dc1da2654bf22071ce5b1984c0b6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb110222c9a88135c56755e9e8b551737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299a8ebcbe88335bd4e812012f49c6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98107c9f13b2546054e950ce909b50739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94bde7fdd97877830b214bbdde5c8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dc92573003c9a600f621d406bb20d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646681f55358637b548709845ce068242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ca34c0d0d6baa78bca17fb55ca77243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249e387c4ec634a0efed6b4bb3cb6a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a671e5aca44ff3785d6626724c0258b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c0028dd122b5d506a6783e09abbb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99cb86dac1a16c719f1fcb70b9d9f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b22b1ddf701d21e921abeab7901d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c386ba421ebd31fe9fcf16dcce14549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0d0808db3074806e142a2328cfebc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e9ffcb2a28289add05a4496432ce951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293840010be154abbec47e1a5edd22f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b603627c563bcbef1883ff5e1c5b5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f330724c459541a52fac8d4bde2cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405f253e6632ba47a3430a55ed2bc6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9856776f006f6c3544ce274fcf3cedc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21ba8aa9b9bea3b059a3abecd48b8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfc1fce82b9b520558eeed5d78b4de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113282167bdc0cb4e0e51777551272859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dbfe18140efdbb45267f6bc761b2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3375da22d6587e3b44a924cd45dce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc4a00a079235e5ffdce43bd100a4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b337844205f58d0cde832de1b71096663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b60e5837abceb6fd2c0997e59052864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b343a95339c3d15d317787082145465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb08fc80b3a6e9c525a2b5e892c3b1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f8dba5bd69b08875860f04e87d0f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc0f9750573b67354ba93ce1ca11e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99128073d5645261ecf39a86988faa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce4886d2ddffa30f9ed133da08e3f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeb6d99eefe780b866f8b949db8e5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d2c5f342c3a3a2a237a0786141dd872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17e3bc305bf991976dbec8e4b4ddab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178308f44b4b55bef58050d61873edb774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bddcc9588fa91d76719024e476b1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64dbdba90a05db96f8845fc8c506d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0718884d79ed015f77050bc439b67b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f4bd16e1d01466c9489b03b3f53c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509ac49b340329027cf9c296734523a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae41682abb0566a28da3cc74cfaea4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085eee9d0302f904d9f15b848c2b74581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27782671de9f1c685ee01ff7497a3b1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37caa5d2778cc01719f302d90eea0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3607e33f39d0ce76f6ea77aa1265f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a759920eee7a3bb2a26eac080b3ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294dc22c2d8ef78ae54a525fda04e9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c814f88f3299800064088d03f6f5b2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc430eb15e27aa16ea6143a82a59a08f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f5b59f49ebf42d3b660ea6f67475989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111d26f3bece05a5709c587b99fa22c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49d576edc4ffebafc21fc4e63f796491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f4d7347c17e0ddb6abe435456179692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343054257c6db727709e627a373a9abf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0ef21388bea3b89e3d8f61b86516294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f364c9c6a277a34ca4090db66bce195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acbd4780c904b0ce65ebeee1ad61f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59cf4dd4cea3f07486d942adf53a3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d97d957e2debffe60dfb20d6910a0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb207784e630fcd156c345e04bd405699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca042725d5f4b6e95854300ffdca0c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd77ebd034cee3a6732e5b68d54ac2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae879c765ee7aa684b106b3d88bf8b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f91f777a57a872bd115febcbef80b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58782f0176706a716f384a3b167498a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ffdd570f420c0b4a1e1dd38b29cb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee0af43fcc08b5d672e8b9120f2c90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234b2fe6684824bd9a8dcc85e4c0d3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13947ad0270093810ac02773666c1c67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8febd44c9e5f29be4161777e38c812109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a8eecd2102bccb9678fb0c06102ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab53b3b3ff1038036fc9a68b3d899bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400c333cf03e3e8b07f89239ebf6f3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139e9625a22657467850ea3b40109c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763da490ede5fc7360cebc6f61a56ddf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e875ec2579137c214d16c7d545ce3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4721fa00b8dfd81fe96eef54c0127e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b18e5d007e7f4e08235bfb67d0f3bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d32a4cbacd7011a10aa9e1d132bc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9235051aff3a5681a9409d9df216a80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc39b26f70c269cb38860e4a25b9302120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abf440d36aa77754e56f4310c7b501121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ae4a29cac5f5d4616b5e4b18c4fdf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbabc01e6c41dd7618a584ac237cc9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3de9a201233df3336732fce9f2383124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f233b4f28fd74892b38a2c025211007125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570912cc62410b1ad2efcef2e280c64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bdb06b6f33c00cb14c0b92d5a383a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab859789d46f2c7132a421b17ec12d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1b92ff8ed8369a6c1222a6724abde129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078cf00e7f7ee5c15e404836c472fc0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfd4bf8b2a5d85714bc885d9ce23ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3b66ebc986780ae84edcf5281a74e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2f541c17773bd46600c31e67d2955133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92a53b7a613f346b9c6f8a9ccf3357134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c099025d40002c7ae8e05d9b4f2929135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bfc47eff76cb25ee2354429c57cea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0a7f9d0ae3d268a743cf970a9e064137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459f6d366e85e6ae2227a2a9d2de002138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c9245bff20c1038d537fe43c51099139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201cb8beebc9881d116fbe118e6c44a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa8ab56f7167e07803af6055cb3377141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f996eba85021f44a51e80dc834401142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8923612a31e16c38eaae14974fab5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50627f6cd7d07f57c3c99f2b9448d6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ea7a118b051ec45d40eed06b3c34d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac506858ce0f5347691e31e3bf4392b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6592310736961f58938f3d71de0560c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254131cfe51a18af8767c76e3ce45bbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fee7ec988ebdb4a4579071bf5e7f06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb67b2d957f7c01b4b084ecebbe343a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d28faf9a36f3a4e691102ec5a030e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e43f150e3d4cb28b5d17f378c2ec5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce3568b333c28e33d65b6481f9fc1e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fca015c53b2bf81f2be7218a5e58f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155faa260af0a01513a7408c3f5fa03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1a94e0146bd5c2efae1fd7c8dab2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bc45ccd6644d228ad70ce239af0a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f2302e86f64772ea998790e7ec9a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3c22ad4bfd9514f6af550b21f70a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2958ec8c5e1146d3d15b86d9865fe9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10458e07d520963bcdce5c8ccaab24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9994bb59079aa4aa06e05cc8da8ad3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc1c7010b9d16d9e72cc5449f240c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bf42f720b8e86de09d6c179f6961a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1363cf8d92be91bc222caa6016f619165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcb78c40449a2c74fa3b1387ab2bd5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62893661563d7b823b96b6f99d45333167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de1b6114b21e3b4ced4dc4569945bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67dd4a8994d98f81587f5303a07578169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf50dcc6cebfab72a62135f1222a47a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af278951e82327888d3a594e3a651ddb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64383800f18ee66a7f5fb4767c20e010172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841197ae0fbcfa6004ab49a972ea0b6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e433224a11e4b655045a91ae71827174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7356138dea04e1a3001aed1a7723b4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f079a9a5113308fc66ec76dbac35fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c2fba726746d469b4e3282d834916177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fda876788f3b9b5da3f5fbb933d61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a24d12b956682bcfb75ed76de45b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46a26de4b35a5e915d46979779a76b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ecbba818bd197095deab497eb0bbd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83bacc94b0106a990807d5f15534cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7286fe6327d14ac61359e2ba5e0f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eebfc8bd449125073255eb6872c635184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73c7730b75f1d2244ce6b041883607185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf35f3c5b254d26f28003e71bbc978186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0b393c85ec65f617610ec02d8bdf2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d268974eb4b7c83848a3e09345d14b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee9a0adffd31c1b78f387fc249a38f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9a591596e527f693543a1bf192005190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbf573125bb2cbcd0ba5f21ec002b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3e9a79bd8182115bcd2886691cf28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176a8d8379e351482f735a0f42e9da3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd800b34d65c3c0fd7ee5a09c3fbee32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ceefb407c4c116eae05b297c25826195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfcf643c8f8c9d6c98a29189fcad4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa27fdf23e615bc47087b08594c5b1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce43277151b3a694f5716f966c4484198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ae6f25a2a6aee6078be42486bd65a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51132a0d4120317e85ae55433ea760200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b02d586537492db70a4aea1b8d589201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c98b24f9232908b0b250b950cb317202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f37cfdc58c201dd8103711a2b959ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28497eb2cab579f7f941ac4e2384eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe96492a332184ca9eaa79f039bf64a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfd80289bf48b39a6f88ac1068295c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd13c81613c34d77b7dcfdfa6aa31ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df55903eff0ccc1728351671861622208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ad1f9983e58a60e8a56316b55b5ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c60abe85b4108fda7ea23d9847f08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e168f7356e769ea6a2d707f8d138acb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc52c9812c172fcc382989fc64c257212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0439ca2565960a647e533919154519213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36691003425866ac667119c971f86116214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c51cad23c069b44da7aea24c850467215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e36bb0b5abefc6c1a23e6c14bcb543216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff392385e95bd25634542cca0e782a21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f113b51359cb81ca92c565e6e917b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843638fb1f0a9739ab4529c9c71b974219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312064455b91db39c0f5854d25c77c31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe0a6ce0923e048e39281495318419221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6c6e1820f6514c4deb72e4d02b5be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b7bdbe5016effb51e9a05dd456004223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b4b76aad1a1d702f6abacd92d3b2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b6df9b4be6d7a90896752823310e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f234d39c96cbe365b2661a5a11819e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44292b7c0d50c0da0b8a7c2f2f812d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fda9f9be3dfcca7317d74bbffcb13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499602b33f4cf68cd4eb46db313821c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f93fd1753c493085b0c76503b9268230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90c82b799112ac485d85ec2cf48076231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0b10b193b8c5c79d512e8b1eca2fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39bc985553db69623ba9efe3f48550233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894cc3cfdf77de649b31659b292c189234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e7c505314baadf6864b5839b99721235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fc3a0458e7df0cc05dc489dae2410236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cf7bf7797be18da6de0e8161d25b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a70c7bee70ba5366ebb1ef90f88eb1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff1804021b556d54f43bb305e302e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3cb52a5949dd51241bd4703b52317240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec041fbafe5fe169d3db10bab07888d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4d0069d6fcfeefacb8cff0fbfa384242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce291a72129ecaa8cd72b586403fff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4a8f0d1dcd13948b106a0bb366b1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cc1ad6959913caca819ccbad9baf5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c7cc2f9e50af68cfc32ce0a6719bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c6bc1f7bf2b5470c98d18704aa278247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbd7eefbc164ea3509ace63daef4f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a90d89024cf7ad6dd427e8a08b876249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af3f2beb4f2ea8836fd2cb92a5e096250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39259c71087156015b8e461ebe1dda1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe330f43794995975792be87c4102b3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6d30a69462bda96e397cb1f53fead253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb031ca660244eb8387e4aca8c82e40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd88b8e23d81a8ac029273285986453255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a5bea78aabe50d1217b345554d398256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d14ec4e35c10aa1800169dd2125ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b26cd747d3a3debcbde22abafd6668258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0fcb6b0ff7d913f1c45fd801f699b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4b84b0c3a5e6027c88bedfab8aad9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474632b90ba51a85472810df592fff4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148754eaab893c990354cae8e6efaf3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84f6f55d7a051d7c08ccac79395574263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf06f346e4e1b6974a29abf02c2b9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d3569c5d53b40d9e4345d03f884bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0e1976b281387e9ba212f1600cac0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8155bd7cb2ca98496302ee25587375267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d499844153f2f19a5e0845ed1ed61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e7118510478be461f29804add7f26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceae2160287c54ae03c1ff84d8b27a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0e23e4f9fe2f109b6999e59260e01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa2139590d5dec3982c6b6079bc9d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231b5c3ac80e53b1045ac6db0992f50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b97bf18bd167a85746f643c913c66e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b063ad27ef79175148a02949e788a53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5391e4021f51b553c4e2e8b508810d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad185ea887e78b8400312137694829fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c424a328c1acece3528d6ce87fcfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7ee43e3bc9c8b3d3bda7e947eee21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90b2601b6a6f588fc4c5f26d9a97ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b436ca8079085da8da1484ef3bb3e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003451ad9a8c458a1706c6ed5f2a6b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9f2246a91be27ad93b2ee083a1689283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc32663301edd57355a7082d6f8e927284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762904cdf14fc92f0b894ede2149be5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad579fd270b658c56a7c7caae39db7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caa469529d5c75cce2851d83907f50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ed1e99839161abc115f1ac09b4f90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09010f2d74837a5d9551b31a1fd9d50f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96badd67efb589e930c40c2556fd14be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acda78b70b968fe2536a1d816705287291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824543bb33b0167b7399d3e28740f3cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fe28981ec67b7c588fd647dab9257293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab43c6be8c81abc71dbc398cc15b0aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0d460afb0478d55e1646f49c70c60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f30b6774471caaaea151b06b282f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8b02b969bb1e705c34cc8b31cf0db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecf734a9477c73863b4a2909220924298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313b13e439d0bd93ca6e87fc5068e17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421018476ffba321c97b0fdbc3bf0803300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddea5c56af0676118a0f28ea1f9b4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ab665f4accde8a09e474d3d92e52a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedaf8e10bead971f3a2510638b064d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b69e212508120034349d2046b6eb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64c647f324a74fcfefb6fd37f3b583305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03432fe8473d761cdf9db5f95a7f0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f00202cc25afb8850ee5e2842b7d3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3f5d61fb192a47277ecd1ebbb43b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e046b4e297475be63ec2f4cf034a9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e5f99efdf2b45698e37ffcc788a50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56218ed928b65e7f7999184d80dba64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735937858cd2bd95b233033f461dcc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330c4be591f8d8c4259d7bd5af30f22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20eb2c30613f7f052b3385a7f2cad0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f70eec17d55f228e6b5d99a66646d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f46707384ebedad6d3308f01ce316316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f8af5539b58b2d36d84fb7f4bf372317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef43a1dc6b4ba6c586653d03876c628318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dbf6fb8a3610e94fb4fc511c9bd9f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8765bda9f7a76241cbd0b444426745320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a61d8ea0cfd1aa63e3e3d870b4038321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7668113be0f3d8e0cd3562c6c84be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77117109b18b233b9767e765ddee828323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db686d0cd9821e2695b3673236d74b95324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e3859331e15e07e231d63b8a0d4a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fdc3cbe25a1f85eff6456ff119ee4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39e9c1a69a4ec836807fe60b6be681327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b93c72fa5a6d6667c0e63d65d1336328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee1abe2897e8bce71e130d2f511b43329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a77fad5b9957bbd914f79fa71209f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8361be1b95adefc1e7b08a30c6ac87c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a612d9ba7b12e2b869eb2c4e4c20a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe42e34fcf07681f7a7d35b00e9e977333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc327d6dd1ea689d1744125983fc038334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d65a805c20c7ab1abf0242e3290ae1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bec1b31ef4493e2b487dcbeba1c38336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d536e3de05ff439cc569de9b7644196337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6512d79585459b6b503be18b52550338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b7495e167f31d222f4fdd4cca1e47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32413136abea449b0295566e259b2da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6a1be4b4a251e37a40089cb23b54b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3344b77562691dbe8c3bdb40603f20342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61116f23810b8e01ff561a444bf51f66343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb11a736561882b72181f425ac556f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6558461fa2b0ddc2b3a62819a842d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8576a5cb7c2fb44016c2f0cc300d78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6691d1062428c6076b9541dd4c9bd0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d43c1779596f4eef8aceb16f893a04348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a781cb6fe88cdc8f0a459c375eed4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5161d1aefdf58eb82f23aa4cd6704350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04659d95de1bdc058b0843a923848b5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906616109ba1f6d0b7db19f2d27263f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc18544a0608beb9448e1dd9aedeb6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3572abe0455be5f4815d0dcf89c56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5f2d01c59e036c288397aa9d1dcc2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9dfa7245f5c1a1d0fc691fc1e88ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5506932bbbd4dfe763aa0cb662646357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0240f619c7f3979cfd44c452f2cc7f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b380d7d0f5d3a230325b77cea1acd67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8973f92fb277672e553b51e7bdb569360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf85c5e4e0658f8ea72b664adf1c719361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2dd2a92219446c3bcd7198226d77f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b7df452cf80d4b9a0e422f25e69ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6df4da1ac72f3e5f48e8bb1857eb7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852a1ffde2cea1feec8b170575c3d73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7e0e9d20086c2f2317bd0b8a39946366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac01c61f1c46fcf7b5e0083532841f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f61ebb65568afd1afd8b5ded7cf813368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b61bfb8de4f67cd4e1927557d281bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95bbcb9d29f3373fa60b5990bc8bb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba6bf7aac6007bc91b4b43243795b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217ef57a155a2a47c490baa4a746d59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0458ca59a730ee4772bf0460023a311373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924650ef7d6615eb1c4122e9c6b127f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930a9edc714a896b2e0c1b17d8dce11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34592c78d1bd09ddaad4fbfed1e684376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9ddb9cd5650b667a7594692bda45e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f03528dae1c9cfdc063e08ca3305af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf3b3fedd5ed6f63959cec874facf9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5349b9aefd4345a75523e64f4aff3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af67f7e65bfeb91ab765ed0bae76705381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0762b6df664d7aafb6e61298de44f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31eae0fa3337e6302c1e843f3374412383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f021098779a0a4a5ca41f91d96c1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bf44a46bcedafada2dbee32168237385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ef571f4aabded81b86c94630c2d90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4908207306e2a1760651714b8ab0f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048d23ae757be593cdb66c49f73ccc2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336dca27578d70faa92cf3414ccc380389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57667c64418141d9b89774347c7a055390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb4b5fb6ed515e937b975ff9145a6f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69904d7cceb540380e752913f22f3b42392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02914dd23d079dc8c5da1c81d284e83b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb774a00ca63bcc6d0f96f5ba1ca22394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a79898a13906a8c3fa946642d6e669395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e561b49ea84030b0f84ade9f03d84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9be087e9562a0d6929e4c95c64d66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c1c97b88d381b89c371db4d07b4d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5292c2272a87fab64194645e51143399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d478f5fd9d3a918f9028cd3919b90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8febb488cdd986852fa88b8ebf8f1bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7cd9780db076a98a37b25e54f1863402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeef7b4ef0a77c650684535099fd8c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93619aea01fcef8c953fa81a4210741c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d22b200f5690f58b3e15df8b1c4e65405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a010f1554f331bbbfe8dac164b9e23e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40306dd774af1d6de0d7ebeef4bc48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff203e0c3d2ea33ef84b0a7439c133d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c161ac2aa4f9fa47ab6f5349606be0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19e0ff1b685a819d2b8b7d9871f0d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02842b2d69efa2642cbbe4ad05e30698411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42679ea01dd3e5e3c0bb1a7d84bbcfbd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0357db65c98d8ce3318da5e526d04413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5dd8da820b9f9e6746620c5213d57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781030538639e5d3a05121353a15fcdf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906ca5f04f032abdf842ee80f590afa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac220660a00c66f74a36d423c38130c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32be920109d4e2ab1a29581fd5287f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505ef4e82856f29945ce53ba7faf5f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8c6994ef127599bd2986027bdfbc9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed4482a4b07de85787e6b7763c9d03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe7ccfd95942bb0daa6b5314a09173422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658fccfce3cd31ebb381e0bec297d92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce47636d217a253246df945fc4a66e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4568cddeabc92d680f7171e09a117b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefdd185053dc104395f6a8f4aa12a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd3f9ee0bdcd5ee83f94083ac3c70e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4c67d3bce25415b24dc46ccdfcb1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1b5fb8aba792caf98ac4be7d4cdc8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556da8f85f422e5dd1eedb9069b9789430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17e3d2595e8622823297554dad30c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876934a3244ae2c3f4dd88fe74cf13c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec138ef3a8ee9fafd9f5f087925f1f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338b5dadb2e2d549d764a4b2eb36f89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceec8b2faf74c9307fc1a127576f8ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78a052c61affb96287346d5d199ef0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8520dc3b429d7d73c8d033b320e93f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287d4c8c9347cca6995f6dc876f5e78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f43cbfa5e956c0d96d882c0bdf926439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f178be2edfdce110903a128ef07d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789bfde0b7d09b10e20d26089fdcfe2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71cffde10482c7d3fc59cb4b1baeef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74f3382f4093abfbfc3ef30e8d8989443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075d9a48c2a20d30761feeb14eb9368444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af825da4a361009198fcddb72d948767445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32509e1676668712dcabcb74c5457b1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733b776a90cb8b7f67d6c7e36e39a23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0570802364c2447141a10458c93463448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5ca87db1ea9332029c634b40509e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d15c9a24dfdfec8e899a786765ade5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4032799f0ce16bf2edae4fba61fa0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe836270ab123da9800d75967e7cb5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6167caaf45031c25df6e547ed39a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0f4c22be4f89a5f8bbd42e5813d49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39d61f013a938876a07dfe7408d031455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8abf5548a3cfe59b79662963f86b90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f239d2d95ed23fa62d4d0fdfa2b68f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c185c8ab24aee4861d91abbe1e44a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b775db14812ed2ab6a813c938b486459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ada67a7d6ed74cc5b7822ddbde975460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c170799b78e06fd6f05646f810d50e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd79e7cfef2687a07dd0260f1fb0c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b28bb9c1b10b3894a942ed359819b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5105ffe78f575cf15b9e93a37f872464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6ab84e9917c3c31c8f56b824110ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101de739989de20b87f279b79320be79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dc33ce9bdc5208883c23df5b509d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1296e6a527237f0d43a8146854cb7ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a5ed6c8bcaa4174f7756168814ae1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc04795988030445fc6be881bcd7373470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f86fc02e64122d3f26f00f8fe87759471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19300e5634a1f678daff6f4e99aaa3bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88756ff6528be29ce403e30c4a594839473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3f05a2bbd5e347efe240042365d8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6afe44f68dbf0fdc5b57b0d4e5eed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8ddb41994c712a342d7fd3ab8a4cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e1237488fe7f84b52359c18258294477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a186eb16b048b70caeb2bb45bd894478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e21ef466d75d662643a895592737c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff36284198642b8a6b14b58acd6867480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd26283c2c2b5456bda4ca0c4d4261d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b47cf4f8e4673e5dea71b8cfddb370482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7be84bc3a5f3f13436eafec2f0062483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89d80e360d1b31a682b957820740b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10b41718880af18fb3a6a0f7078164485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0490dcd6d11b0cde5c34ea06fd529486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71243b91a20049d3cbe12707ab807c70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f150aa958ca6485276ea577f80a0962488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374d43c3dfedfeeb21f5e8388efaa5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f4ef35c3e6e1808f6ffe5b2375897490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40722999598a26b61e335128e329adf4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463ba6bbfa749855993cc6cc722d418492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571a5c6ef952a9062a2d3c3f34cd562493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909bcc70fde5b987dbe09fceccddf7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e436f7f5033c1ed8904e73aa5041f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a999f4071818e1c5aab69ffd862ea0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698954cc7f2e0dec13148cadcbb3b479497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076fc208a5186a40e8e04920c5e048f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca318677c9d8217f9262b77d9ec14bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9851b9fd0d29e84687b2aa5061d56500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92570c7ff0c8fb2c73a3a68378fd0d43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d19d044be1d920832e74a7214d2ea6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a28822bd2a7c64d31a2eb574bf5054503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b19fe2b288474b4bb5b23df131183504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cde1c00203b66147315936cd8605d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427805bcf0a2f1c7f89846fa92f59707506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfff0977cc906d049223405ac58376507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46bee53240eb718340cfed65cdf83f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e771c0e668abedd2ccd18827812333509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a300e1ce8704d7f6eb4f7d32fcb46510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236940e5ff93df94271a6a852eef5e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051d2c8b865dcf4606b93053deda8b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af269deb668b239a324d4af348f7ea92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23502c9e42f249e3bf069ef78c2b51514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94bb310baf0eebecbbd8212d94d14f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47bc517985f3c4ea3123d15033259e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf6515fa1636138a20e06cbeb8d445517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1b15ace1647b4dc15fb4c932614d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1aee54434c542776d3043d243c761519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e622076219bef1644b917f50bfd41e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d8f8dce171c1cc48807ff8e9d7b77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bbf175ffbc5cc6e7d4813eb522678522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a0bf6c8c205a4f1bbb03ffaf446b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bd035ba41d42811edd602f773c8ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270188ef21856596b495dcea4197b604525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1d262932eee6b398b49839706929c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46eeebaa61824a268f0432b7dea635d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bdbc6a4686d68c1ee35a579558c0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311375ed846a4b6602a336fbdd641dd0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e15db82436f5a12716540fdfb8fc62530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd4049b21cc6f3f7282a415c85b007531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abdb38ca0488bb01a0fe2ed35a8d39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283176a20aea9677de90f6f1eba1d63c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b27caa8fec51519ffae7c14f10576f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e510b2080650ed29dc84aa3eb4552f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2c673c919da7d3d334db83013c7c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d355a601abc4497ee9bec828c17b97537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3460772491ce0e78c5628f50ba203e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610254fe1e1919cec717c932345582c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57a38633aefb0bfa59c46cf536515d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca696e0ddb73b978052803e7d8448f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f607c4c51645edf288f877fab82ba6f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5055461aa7ba9f0c5bb37d36d50d92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a54fca30361870e3f1143fc65a4000544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb8df05caf54223f112574e7dab1ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b84bce43ec12269b67eac9aafbe26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df35750a5522c31fe0c75ab4596ae5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c24c6437c538a265eaa798122db3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b116e607024be19ea1b273ee5887d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68abe3d211313cbc8886710f383eac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f807d89e3926a2c702ccb6629a113551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d96e85330634b152db82b9570a60f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309d16a954f2bd345959da466686308553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a07d1c9082e0f4d1d6ff99c74c27e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fba08441abb498982292e5e855245e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd3883d8ea120c58f6574725d92cad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee50e9be335819f1e493da61e2747ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab8a366c5047232160e0a5634de433558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dc89089f4dba37a554eb9663a4b9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f64591ec1290747c61a777792509b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e819296c650565b8238822df28080561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7253625f887bae72d20432ccd06ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110a637dfe864eea452f88af16a5e8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7436d0767fff7a98f2fc70ce387f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19309d8d3e19371f7a466f6aad5e1494565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80b03b5d3dcf15c4a5e116d849837f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b197b71051f5675d9b70490f4a06ece567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4f9393baad5f8a4fadc7afe4a4069568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef60d99d5b39a0a9dd52350bcf7214569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82714094f083fa4f4bdc33d0d6d8d4f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dc8dc3cfab907fb156231a5741aca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca87c1b520c719d414b7fe584620fc8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad48820bb933dac978ed2c5e2d68f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c93c9ab7a2578f1d31616dfdc3c66b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96462c3b38fb46d16851c6913b155f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e4ef5b05a71373e3045fe929aa73f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749d8f2c7347f9b11b8d59c644f9fdc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1862f407cec58dbd060992809621091578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee870cbd7f4124a0a1f24eb2b2eef6dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7b43240ee2a363a2e96cdcd4c91c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ff5628b9fade8e7b8d241397e3081581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638360dd97d55b0045d9c871e2f52c5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19fee478b3e060d00805ae302ed4b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f8227b58209296c60f4f30bbe261f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb86bce438fa00d4850f417b7cbd7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d03073d2580c7d022fd38392b2334586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66155904766051c87848dac04270ed48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cc2a68f0af2efe0456a91c6ab1f6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f0bba8637f37be1aa68818a47fda3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13af73afaac6e5e61c37a50a5c9c212590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3857543b75c8e759a940f060d812a9f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e35c2d8b4b82b9b5cc569d743dac3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7e6216adb8c2c59dfa6c25ec8ffbc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31d3d8b45bc1a624989db7d65f2385594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6850fca36f5caac3db23769ffd4fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be342532bbc1ddf272148e2fe1aa23596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4a2b73afd2a7f4c0e9b5445cfea29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b079739af54dac08e019185d5cda5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40d04e4d605539433d7c0fac987e27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d37cc76b62e5e61d16c0c9598d585600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400df9b25affe9f24de533e059fd4c4c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15402543081c1a68468cf7835d8826ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7ad30c91c794dad1c48a948e0ed76603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a2899326d471e9ad6389a2d3e14c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d23ca68c7dba92f8d80ba6614a7d67605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dc7c89b551254028484f5a41768a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca373a733f0aca33eb450196947e41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4704f897b38c9e057f8cf759f560c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4144cbfa33ec24b00e549e7f947aac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffaed5a97a0ea60449a9dd3f84889a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e47fd9c88c5a05c070847c1fb7b2da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23944bc989cfe39379d62b2e2c1146612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643ce39d4fed07dc85982399a90ff0b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c340617d58b8211457346341904b60f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f12b97925a94fbc89f26248ceb08c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1812508a82b4307f39ee8bdddf4ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d95e3671008a373b78faca88953f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff928c1a54448ed54c29d0b454e2834b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df5abaed1ed569473cda3ed1384423619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c11656592cf523f7a22e91d549c387620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1928baa8b969ee305dc3199cdb3a4e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2f16b5e2fcd827ac1e1e857cd3f6b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28516d4017e9b78c68968aab68aa8013623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fe3cf2af963ba0625e82862ff4af9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab32179b02d5579c488e86d79e34b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13039b5143b3c245db6112919909dabd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e343631cba7ed51215e602e61d3240627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850914e3dc1ae639925467f1ed0f710628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1157b2d9a5b0e443a67b88a883710629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff23fcda5d154c628c11d571ccab15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504dd7792141f9bd79e377f2d63bc17631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95632d6c2bb90b03e1e1ed687cac1c0d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5d75fd858e7ced562fa68a447545d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79208659538d8092897fd33e1b4c8b76634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdd813d5e5307795bbcd465103bf8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931cfff629ae47b35c1f28ee856377d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219ee20c661ddfd44450f026c8a2ed4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8076c2e88e0a3b56146ce69199d637b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13172132444a23bcfb1c5ad2f2bd21e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f766d306c3cc045b051eaa4c8cd68640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e99ccde9012930bb0e4090429f33fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dafcfadddea3e2bbf418b5319f868b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12fca96f8ea54ae31f3874d51a94ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3c696c482309d49af7f7487a6e8a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a1adb8f6c0daf39d71012f206e0b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9319093ddfe36eb647eafab60f3ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f079bef4994a5e77b91b56d6ecd026d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1de01b22b6caae202061de76956628648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c1a0c1b230b54e77f7d08b2e082df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e39cca4ad74fb33a20433a0fea2191650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801c535f78cd8663f9d3e705766cb8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78f2d6db23145012632e8779e9eaa7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b56952362b0662d20cd14d1e692bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f353d7de9f11655dd43f10ec4bb08654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ffeae59b4892275b0b7f1a98d47b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615452109d1c7d4e9a4668a79cb7c4c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f006bd49ea9693a9523b9916719e831657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bceff10106de8783dc80e2e4e09287658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db2e6be9ea3e0b687283d2dbe6dc26659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b4189906965f1c5a9187f2641444d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2289b1510ae9d6673477a9b7688a928661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354aff7245bfac1fcdf8c467f84782e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c0c85b76445bf9d420c4a664f0604663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab176bac27f187cb784b55f5889c3ff1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adcea5fe33c3502ef81b5afeb7ff84665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c46ea69b83d166bb4b1aa535b0688c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5ad53bcc378d08c15d6cc8e464535667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3c109f2429d764b3bdb37cb00707b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c594032d92aaf4ffb25601499f8633669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334773570890169a9513565ac3d930c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03056cb49e1700ed625ec2c9d63d0bbc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7150a055da81f3a589584b2dfaf86c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cb46ab2d9b57e137cdb5793fb13a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc52e4264001b909b71106854d2f96674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788473d6e1990e2657879de13bbfcab6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19acc63b4b9e734747b2592467a873d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd8b1e6c45aa1ff314f66c5449dc5a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcec7828cfdc0261621cd6c5ca0c8de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55d026a7ebbf039502cd8c71f50041679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f137e6520f143eb94b2215258c895e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747196528927e16fc5dc735925a3edbd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeab6e812282f3512cfd8829831cc09682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0354a50c7c63090f10d63398b1de4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1caa3613dba36df07ef7a4b49347e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4c3f229e9ed279796c0fd4a960eef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575dd7d135fca3ab6a90a8b5ee2da0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af198895e0fb6279686f61d7d6fa636687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cc7a4ba9535cf4948952a1d0b7854688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dace3c02f417d0b5b408d51bf22a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e0ac02decdfd6e886b37626e63b4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdd8a3a856abb2d0900679e50b30ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c896ca3d3a7b1c14288812aa32f67692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e873c1f764e78e92db0f46b71bb4dc3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37c419a42c561ab3d670e650059af2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615ce085ed4bf193e8c6eb8c5bb5340695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41e6a8cd1780ac4e185816ae7ae234696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dcf6bc59f4b8fb1b73238e82d54c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338ff8fc584cb190677c18f676b0143698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0b31e3e72a9597d91bb5a9ffc0ddc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf181ef99cf6dc62d9b754c762ff5a50700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222536654c0265dccc3c1a0129c762a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd7357eab6a129f8ba68a53063c3b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dc1b9cde4bc61c55a7d5a7c1513eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4af5997f746dda3a7dc87ead5c5ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e823c1c58ba1c24a01ce2c12ae0eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92f1cd695536ee39c9d7e69eaebd48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717b291d929a971d3d8f5c3d9905089707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac60f7706e7876c1c662e849f800ab1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfca05d7e980f833a25ecce4dac81d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee708f5b85e9934342bad957ea31597710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88900ce63dcd8c0e38076c6be64b61711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ae15853f8be94547d4f94c00d5822712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8abd59f87bdcd9053bcb7269ed26f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc07420f0e81482bd6959876ea2db7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa256351ca7e81f0b809ebaa2abe666715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eff756e546d7d681524bbd62a853ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45f916137e16b1bf4b0814ab5d02c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de2fc60c648e1e2fa0844125992ef5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ffbaad22310bd800c6790614da605719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356874dac957631d483e95e7fec1804720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c125490bf776f9381c0cc12795f3fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8579f545a17841980bf94a6af7ad84a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c163d738aed904cb8abe6d8081fcd07723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e9c5fbe290e5554618a16a82bb0a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8480e40a31b1b47c31e331b20e4f80725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e40493a73e3e30dc16a8a59c66a9a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34308c98b03584cb6769e18cbde028727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca072264aaee14d1cebb942f486f9f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e2f2b26216f6c85ad6b22bb395f0f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4116758f313c78f4811fb069cdf9c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910280417c4d7e5b355341fd6370c2f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645587a7c03b206f97602044c072dc34732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f252f17ea61425ee88853e6294a841733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e333327e402641c7aeb4e3910b367a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a99d91faade7a97d5632e202f58c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5662ec27512ad7b6d5355583457a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cff9b2eee04015d0b34e852349a59737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a27ca362d9eefbe837a478e95c33fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca4149d1878eddb76f8ca70b74ff65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66978052e8ae3d4c6b22122e6d7dbc7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59516e1c155603f1b712f1f1058b66d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfe2367edd31da86144361925cd284742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc270719845cbc23a73f824529a368743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef163b4285036fac2916bfb75a10d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e3813b68f2927b100f69ce037167c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343b96d174b662697df2bb3741e2a49746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38db12e1dea48bdc4c88e5224500712747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea56f632e838299f9411bcbf6d15d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9def2d79e1e03148216c6e486e6b77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc21f97e7a763a1d429f350fbe1816750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f152b5a2dad83dc40c829464a035300751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb2b5d1b20242b867e791da518a96b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766c2b414731984b527ffb74f270758753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb51fabe50afd49b2a4e3638ff4828754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d911f80e8f4366d868f1becf284d9d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b932f317894007e1961ab576ef355d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5871f0486d78b1c79cb279633d8616f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448b1a3c495d7dc13441e1b22953116758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5461933dc1da29c0dc35408832d3903759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>