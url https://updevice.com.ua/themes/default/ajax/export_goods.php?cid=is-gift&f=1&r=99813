--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5931d90e503949ae63cdd5b39e3f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2ad6199e8ca167f9dd4abc6dbd9c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590df05b346b0c7c888c708d6a8435f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b313af8959c50ad30ecce7b1e683aa24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809d75dec9b73eb8bb431b61cf7c50a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222d64bcff3052be925427162f939896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abb36b6e01fd48297b8959ce6f33927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b230114fe8e21a12fb280b18c8e828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2613f92f35dbce9beafa79cba6c9a2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997c8ba38a9df1ddbe085ecde355f7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b633b7bd9df63c0f8213b7f29610811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09307816330a06456f5df8f0b0d5af6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbdd61249d2ea0ef973e10c98d07f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e8352fd44a1f96423d2fe9de129ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c7afd588ce6b074ae02636e0a332215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5c4e51e5025975105b5eb9ada600916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6977757b129f12bbf4661ab4218f6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4c624b79778c2ec472d24fe846c2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44b4e9fc4e6306faed0bf718e8734819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b71841694eca0d5b048cb7e7968e5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e5889f21ab8fc731483d367aef32621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7cfc6482968f4c0381d23e62da89c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c8d729946198776eb296b89cd3db923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1eef453b987f9a9a7fcab95d763b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be88b620ba434e877360fb2f6839e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e198ef416a32e4148e538f965cb0c2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7632a5adef5d4bc5baa458b37bc5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eee7d2d7a120fdc2140b284be2872b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765835091c03a8a4e9b0d0e0792ad2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf90c197c4088ce59129f5f056172a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0f81f7ea56429edf69102ce57a57131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa750e63b7a9acb561c11778a8d5995932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ca34ed13f986a586ae93e8297cd9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207ea548999f92f6d2b10686b26161f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738df7a344a819735980532d40001e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a13a4ddedfbd1b344d16b22c0f40736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82482afcec04fa8ed5519bcb66097ff037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155d548f4b0373ecb8d4f4d9bfaad3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca2ab2d8c256ceda0850d1da36101939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b8ca10a9a97275f02a8cb3327542540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bb76e23b1037c304e19d41d2cbc8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd33f0d01795e6eaf2678aea0877ab942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73715cf6cd970bed85800fd27b1cae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f98a5b500b829192660326f9c9c1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b2f99685e320bffda691f81e863f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ddfea6e1614169a787b4879c4ed5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d878a9713ba751b1f9a07031ccbe047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df362b6fe472680ee1179738e8816d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8c383db4ae854186c7d493d45770d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa73a41b9a3988c2f09a2f820c090450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae72ec29c4956aebb21b9e476a523c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f4530bf230396f8f95e8793ebf83252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bfcdafa866e6d7e0597469b206d2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dc97a27cd523b3881b60d78e716e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa7fff3759a2a1ae0fb641c22f1d9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf43592a6c1065baf167278b1ae77456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79119be73dd19f4398d2de074f997de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc981c397ca9ba1dade1ec2be68d8d3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ef1cf361e73ab012921b30f729b5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be45356c7c31f5b7596f1234e5053660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63fb0b78a5d1137acada38e33e580b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7071180a9b5f5fbf63cb48cbcfb3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c453505fbc3b85807fcf0414beef26863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e5b430bd65238f1b5ea84b87e82e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93dd91d3d95fd6cdeb4cba260d084465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c778a3ae828058cec69e8e6462c09c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78acb4701a33c84a05ef9393881289a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52511c85d8212344ef699b0a53d9ef2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414975d31224de571e4375e2fa2e14d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a879b54bac361dae28b81a6f1bd33e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9ebe770b90e3e34f3fe30bc4a0ff471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eb3b6bfd56d99f7933e2071f3b02572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bc02f3f0179b585b233a48cf1b84673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc78e71edb2888922ea5744d44930a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758edf2e93ec6c2cfacc2d67bf5702b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dce2f83d3bc51b36bfc2fd6a92855176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d74f6a928adaea77bf0e29823cb1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e894ae98ade89df7baf2222a74669578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aa549ea5cc7665c4b1d16ec2f21be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3a61eb716b5d4fe8ab13a629ff84d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b72d1379f01476b7c0443b8a2a6f0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a8ac823517d6f0a92a6cda22912d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf512006c26c7d98bd3b12ac471acb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1470fe2396d52b7162d6a5cc15efbb784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a4f54c43ca6b1ec1e5c57730c39d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b5f925ce77c3bbbdc00fa8558f69286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba4b93be95b628f75555221ff6f9ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fbfce77be73817b0a9d5d438de66c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019b9bbff876d250e655f9648b4380689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110ac7154312f2c69648da8ac9f15b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0060f3ba2e32a8c07fc8094883955e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d276de3a1c022ec546c592383d50592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ffe960f91339fb64a4cc21266e97993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78583e0f54d46fbecbe8ba159f1035c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab876a1515410f0eb9e0afeb91560f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a987bdbaae8f3212018580d82a5329396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2546163547eaaece82322900fa070f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2edd22a472b72d38b5667756ea03a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a1e2b7e08f5ebf50b05582f201ff999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba09f04cc0c7cf95b9c6e499f4ddbde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc3e5d028e5d379b00b093827581a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73140cbc50e19b1fd73a066634e94be8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1668190089f96e410625e80e632be5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc3bfbd66862ebf5d2e3768e02207d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1947104302e6afdab0e32e1cf935111105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6acaeb22a76c95c69a85a4808ba9bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6470656160f356a030426a164089f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb39e019286d1fb387c0d6f66030a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e92a722084f44c5088f01fa4790e1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7914727da93a52db9afb16dcd138d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e880f4b094be30d4452b95cca3de24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef41ff9cd52b0190b3b19799f34792112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80805af53e9fd9fe4e8681668e79ed6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f80ae074f6617a1cb8b7b90fd3147114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587acc4d6c339032e6f75169c0afdfdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107db80e8195d31868a3cce4c376bd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27b4bca1c2328715a736e16bea017b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0813c04cf33e5c93b9d42484ff6566118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60ee59fbb68128ea6c00ceb516c78a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75699877cb2198bdc8d8fcd6ca1379f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27706ec3e201922fc92b1fb8fd30b04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15a1c5511809b157efda5a6a36ae6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2a83cb40aa56b0c5b9f590997440e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac32ef34574d3f5b7ce5a61cb716b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82c7bd546daf7bc1670f7f7337aefa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420089caea867109e22fd591e2d18b4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8a752d8a8991256c9ecfa6cb78be2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3c5e9c2856dc8779e3d559484ddf1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd700280768a302d86cf80f187fa49c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405e79e650ffb22fbc5baacb43ff062130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc58d97b9fa1cb336a7fe75f44aaf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738463dfa5643faa8dce3d8dccfe02d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f9d8bfbabb84fa364d0eca37a3c81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04242048be2ea2910e9029f8f98bf1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26e65ea1c3d86253a81812692b789e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a15ab55d806c046ae7cbef6b53477136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098671cdb17c424055b6f3281871113137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945819cc3730c7e6b9f162792ebeef2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468ee0abbfd086b01ff0d361dd12ad0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbfe9c1ff46534c8e0da1f181d1a83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104d8b8966d8915da9bf88968c43cbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2f26a848a91ccd8015a8e04630337142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce5c8e17352492b8eace71fa9e6f9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5520acb77e0de9434f786d7f9f02d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4c904be61bca101d3cbcc69746dc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d861bc0efb5a0e1e3b27372b1d89051146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b251c696b1af788f11a0bf576e0bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e145478c971cc1903864820e39c7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49acbc70e8747de61ce9585e53fcd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2192d14c795e515843363c4c85f10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041587ceae1a5debec7405711be4a60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97b3006f729b0b14eca670131de03e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4d4ee19d22840c2ab699a68682033153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb3b5e35f99dda2aa496ee95a99172154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ad398b669a4f47e5f1d9c5a6b21bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dd0a870ec60b5f0adacee06cfd636156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba5e8c6d939159e41a9db51b40c5e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd49cd0a00a6872a37e94498924b9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ee611b8a4ee9ea453d7bebd7bdaa1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5098179443831607dcbdd54cdd3fdc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9100ad729f1aba738576695ac2fa85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d523fd35df63b8ff33759c27d9741fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a27febf38823fd68b19ffffe096840163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d78cd30fc52c349dc912cb8d891d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff29f1c4f5fc3c3fcddb017cd9b756165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80200bbbed0586c211bf92f1006fdd6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066e58e90958eb63894a0ea9e1f4cb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea47bf41477b57bbde4735f43d6e00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d9292867b82b4616a880334ac0422169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c82c167362dd528aab951bc5d6bfda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fc68e425dd6867da35a3a33397d3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b1294dfb68c45c40d593406175b28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7c37805e2ee60d800c8a7cddcfca7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452d5ba356c9c9e0ed944188634d499174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63255a2c426606e66faef0db9157f9b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68725545a18b0ea9e82dba3e1e612d87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441083925c302b2fbc30e00d0010105f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cd833e828574ba685eeb90a7a79d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a8f77d9f1c0a86113526d8bf579a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a69b09e6644dbcdcb786c5453d70f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1dc488970fb8d4639191c00db0f1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea73bcea11ce8f0d71805a8fde800a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bc6a91a24c208f419dbdfdc8b7f63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906e47548bd319990a045bd34add7f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e891db9f1bb34a462480ab98ce5675185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16f85ec6a5f461325a428968ea1b7d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd20be059602dd0eb07895f6c032d8f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe6c5b0b9af8a7abe7c5caf5f45542188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8d01212f4517602cc066736c83016189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee051302a20b9c4fe1ca4259dbcf75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bd3aa8927f6a6e5f1b95f0ad8de8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf56415ae02ea56ac91f565734c9f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291feb81f5544c290e98d19f5f74365193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada9bb6919111449c7bed5eb86e06ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadba0d22969d1b51cd4a0a5f4751742195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7017196eb19e5876a24f10a5d992ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e9c241c67ca62aef464309fa81197197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654f5b3b041445e1b8a520bb850bc57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d33c3f7e9f67b8be1ebefd6e12ced199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6998155d78dff0fd2ac8bcdde17fd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2a806bb52016c602bbad8e612326a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbcb6c39872c2cf207b41660b2004f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7851964c2ecaa39c7751dcd5b67ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44f13e7d272cd688deeca2aac1d3c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f96071cc5ed5ce4aa8fa1f202aee5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4cb1ce901768217593c89bf17c63c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd641de88890e7ce1584f9ebb25c27f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0aab58dc37dbed9e44c9dde9dac93208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d23b175c156a9475b5b704b250d40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0238e7ec58d1a151700e8b37340b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d33912ab39579f5b12fa639a7179c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de13925ed7b6957d5695f333d06cc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025422b8e3ef255ed01318005ed0fc6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780840160e55d3aed91f9aa9500ed912214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933886aec0b1d644c09a39299d766a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba78747a472027a415b184225e90fb0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50247e374303046963ecfba698135024217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8ac806e470c73148fba42bffebc41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55fd72949ee14944d42ce1e6b4d115219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb1e8980c8d678c1ee3db63c2e53ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578ade2805cdbc214d01f81a2241bfe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f4295043b0088630ed6916bde1b38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67a4ad45d1bcb150494da5b4d805fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c733efbb74944fe55822cbc8af78ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae77e1754d8cc1db1af1b559612a6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafe25450b3d054dc3ec595348f3feb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7a580d305cc8e313402c5527fd7bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ce39ea891718b4ff1939e6c5ac6e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2778730cfce4e3b7cfce320d2f0c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7f403bbd5d930c9c3da8fb467aabd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdaf562fc68dd2a41808f9cd26d347231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c441ee955e3dda453bfc711277ec3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7687b3d286744a2037df0438c1997233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de9220b70f8cc0cf7c28e5c59be444234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5617d3497871318b2c88531dc45a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cfd0547e139790dac5dcd01044153236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35475b6f3e635f7ca435deef55bba796237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4813537932159fa93f0ce672c6181238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a0f4c4033038d6d8ee170b4eaa00e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cc7b028aae5fba607de628dba5b07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c16f5478d9e63acaa8b78d5002a202241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec2d33cadcce6269c098dc7f5fa3aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d261e234b32e4f16fe8923a9515457243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289267a5e6062865b03ed62fc2fa95b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ac6e80772c6cc4d113e1d22e28bb6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1190c2369b30bdc733e2cbbd41df80246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe131f09ca52eef3438f9faf89f03d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2df25cb6938fcbc62f2f77aa835674248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e5073bff6916f299cea9ea5f31d6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7981206abf868f96b5ca465016031250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e63b49f06af5030218edda44539e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604bcfbc01273d5c46778fdcbd5e8eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484f37f8ffcc17e92cb85d10dcac56e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f233452ecb67e286969cbc7d0207e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acd3fa27e4a826778b96fc40cecb43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1d782e2d358f644c93ee027c7aa07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5275ee83d6ec8204753a238d8ac34d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e02737d0f368334b846a9f472ce3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5bdbff758c3bf14baa97a2dad0fc7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbf87589229f662c1c14617e215a6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326cae2d29fb84c6e5d632daa6aad9e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1673f7921774a78a242b9f384082af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08822c96c43168cd058967795ceef7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6065c2d6800ab6a10ef7a5c1dfd5dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73414c887029f45186485ec58319c41a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370e9c77d3b5865d98ff29e5c7cba8f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966acf9db3c1a510835b177efb2ac85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee102c6d0182ed83de838043dd8d332d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dc93e2c6bd8742ffa9f498c62c036269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33ef1b04b8e5494c61381f66be17cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f64c9ac1f901f738af57d9161d8f75271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b69c3f14a4eab96d4b852d5e6cccc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7fcd1e56aebab5eb8090c26a4e141273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784c1f76d39c28495c322d9c1c40a02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff726e94daafbb9e537f8c0d038b5a5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014704f589a5b886061d6a20b09b61f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d33af9dbd988f4848b2bff0a3a9874277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851b56645d1c6f326882285212728ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6b9d382125a6d75f0705b2b80dba9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03219d7b14129da59bd35425b9a4462b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c76b47b630291779c30a0690c358a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777407d25ccb093f41ba11b9fde11210282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e623ae441c073b383b313ecea5365b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aacd6d6290279983b4594d15475af6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc03a775ec3f052025917f98eba7f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd299e6f2e484f2d9f4be305640c43df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c728e1cb5d49890604130339b01cf0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb805b4ef2f4e831896e4d3aa201efcb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59762bf01e0beb1db2fc6524c42bc538289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1ab68c60d4cee08a11ca3c215a0b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d1a6154a249ce120513ea628b168b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121d7b8e36d802ead63157ab7607601292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed44a8c0c5c13c027f018ccf470ed55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dc23a742ae694d03d5a3b5d135485294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4acf613b70210c2f8606828931458295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5d441e5f952690127ab5f83bf10e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73264427c263d831724249b923f02f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f69b74e0fb5bd9b537178d4f32a55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c67b8be8f25a5dcb42922c55003557299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9d92a72fc2cdb4e9cebd2d5383205300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e85cb0e032a5b980d6d4b5a3d5ea8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c828d1e350a25c3426950dd981f9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbea637724f5ee8c2242ddf7f03230303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7232be647543b66bf6d33f7915a07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c8797b3f11bbfdee3aa0d9ce4bfb6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a0f36065704c5236fcb27f4be1ea2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7217b362234db384f37b116b46dd9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206e8c5c6f249a29b6a992cce6e0207308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72552f6ed86ad869f214b2c8d9561eff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a8d533c307b5cf65ce0e6c7cace8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea685e2fb356146e2d0bb6849ff4d6c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f932ebfcd7848126bc0e7013f91a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5327c7390c57aa4d20fe65d47ad3c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b89cc758521157f575069821334287314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bd382f322152caba221b6ca3c019c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f8c463be4d2e4dc5a74ca1d01e6fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb05ddac3587d7326299441cbc9141d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ca343471d77ad3fe146967f24144a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee922f18cbea6edc05641e7eb7cc0bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fc8161b570ceaaa88995aca625d4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683302c3fed541500583aec65c04cea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57135a172377be07ff091a6fd82ddc28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2602dd748f5b8fbeba048c4412f67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a600686457818ed4705c95a02ff44a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f766b4f9ac53e33e297dafe2f9c757c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ebd3001c338cae8688bb3009d5b1e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f086bf8c108f16803e0fd34ae8f029d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f8c7d9f45108c10607f61deadfdf3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dccbf703f957c3e682cb1798cba24d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85ca5462468da6eaee52c748e36202330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821eaa9064f586fdb6cc8c942d001de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210b964d1e109ad4d27810f2e73ff2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d7012a29ce3e789617ecf4b7cf8d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015abd3e3bdb3821725811c6338aaddd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f549261fca1102be80a8986783676d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d487b3e107911bfc611b5ca49a527ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2214d3d8fca582d63e9088789deb743337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb19ad0c9d0712ae9e4c4c06f1a6fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77354378c621115a17701b014b6d3f40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fa287381885c50ce09ce53c82c25d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946807d3df4f8a6dbe92cbf65c2f26af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55082f8cc870be850664b6c45b0dd0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f53a4c36d4ab9a27a355bf45fd0599343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6a6b8c7d91d02ff3403bc7ddd9506344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36846d1f04be973af4e5668eed6469e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320697deb465ceae64ba226fe7b2697346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f55245adf2887ab9fe772ae730270347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae561ed404601b97fc9f394801feb636348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944640d30dd7f64c52f5e08488a459a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f40a7bf2ee08a25c89d45e872d4a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72757afcba0ba77564e222fcac6c4f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eb115ab8604cfb0a70a1e3c3803c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f803dba9aa025a390bacb6046394c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8488891457fcd2ff974223be1066d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c8874d1032eb99aab35c1d71c94a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328898661e8e98fa4262cd7198c221f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42829bc9cd13d3cde8cda72e2b433955357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56797b377de815f74b0295403f5375fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037840449bfd5b8ec3e822aae8c27cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eedf69f069e7b62d34b6177aa7b66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5b58af6813155a2ad29dc522eec3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993cd793e78d2bcf88418e812d7e077362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9f976f03608729aa60a230ee46ba0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d240fc625d9e01a07a53fa529b39b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09601e7d5414df42a7608d123d25694365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d77cfe24c6c2165faa77a6b2fe33e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5061bfba449ec8db556cdc43239e582367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a4d4007045787273a3f5442ab0d04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21a363c4dd8f4fef944d63fa2f7f37369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753e3c722a565f8e5e236388ee5ec7c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc778bf3d8d587f32744352984280a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681eff3c43cca540cb2d6af6b81a757c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf95438e60b59730d4f60a0b0236e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6025bb614c767921c0b2534611c1ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15271bf578b9a16c8d5753f8ebf597fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e81bb043c0bb5d060c0361838b2b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d39ecc907eb9464036e500d2bd860377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1345024f6143b0338c4029bafb9b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d72a4cf2a896c0827cfce81717f8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c23463d615dd07d03cc86811833576380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c2f8a71d211df1afdc44ce73a4627381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32ff1023c597f96f42bec9f55de3d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c6790d3070ec23e6d4d06eb6ea1c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6bc522a9fcade5631967854ed0189384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72abd6c732ffd90e59cd858734bad9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a37a4e87078bf988c83bea29393898386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29715d120a6d6913ecfe321d149de421387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ea826741441b939ad8f76e11b6c56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cc781f82023ea774bcf603791ef3f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27a48892884e49a4a7170f72e39eee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56281c4a4603f59f95800c6c7630438391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd0230cb1446f0281dcd8a5bc8ae86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6ae34192eec7621bd46ee6443605b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484928d974aef02b93f764876ea6080394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8816fa69dd93a41398058624f6af5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63312837d9137c73a344a50cefd5d0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726943408b6e2c4a17aa5c6e9c5901eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41d834b7c380daedc7189f398426ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3535d66fef5b4ad7f13d6ed82177c77399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab414ea3b3a62c06d1a8f66768459901400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096bb5e21bbe4cc1c2250258b0efb02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950237e70921712d50f3e519a437eabe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c4df4085094ff45400b863e737c89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58443d03d90e90db7173d17ce8118d89404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f072b73d2a716912ab6c19413c2367405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e38a4c60553a8e77b227ca37676461406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0836915643329aa5fcded3ed7ae75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae3f381a5ef8ad1cfaafea239b9b70408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373c05d6b05c83282b1fe1e009cf416409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b498fb5ab74a81296516ef8fb48e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251fc7391619b038f2172e7eab4ca6c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b240298fd0663289f43dd1462ca9e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b68655f836d2fe17904e137af8979a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ec736472c7b2e8148766567b79644414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ac29c328c69bf300f9514a6b90aee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69441cdbf90684e62986db92c31dc2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443dca0583cccd17b2db98a5a682d64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7d290924997c0b52485bc5a04e245418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde80086566d3a782be933585e68574419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acc3ac282a1333c4de00fd05cadee1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433d13db9be4fdc28a8574a85c29e7e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f098ed1c161add22a2683f2660299c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8755a6ac001fcd22ce7f88a6607084d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a27543eabab6f322cd8d08864ede7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a770d3a681b7b215972fe435728dd7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a60775516237d4be2326c3fedc1d9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b5925b22af6dc76c23fd31fa38433427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c424da1c84d48a4c43c95cab031abb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c912bd3b6f94598ed1a8b6d959b3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56965e36af4070a3efbf7ab4c6e2245430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe15dd02a1691a44c74f47dc66bb16431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88955a3b0e1527e1a3d199edb1f1bcce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae097b1aac895e3f2d155957e25d53b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d67c06bdacb3505757d67944f1b564434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a4ba35114c2823e7f9f723d85a5e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4541c9bde95ceab77477b195e3f7383436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7e18cdd653f54e13d3d4bb9b720c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cce061fc0da8b27f8f8f4851176b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531068bf1b25b08f2e0bb2a40dcd114439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b79690046ef3924729ef8490892d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e909006ebedaf637c9c62cbd0918d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098015477338a538e0ff7b11a039491442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262baeba8cfbd2f28710c13a0e684c40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b851e961e34ef19a3863d8a6932ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb099351dc8fbe6641868dd82b69145445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326a6f5b5ff6aa15b2ef008df62f137446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4922f043e1e41cb77d4b6306a0b6f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed068851cbc54e26079a5cfd31f1ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce064cabcf38021afa77ba94153c4adf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6877c15ac050720a19fa0879e7e7b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa59a4d121695b0da0b04b1ff473318451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107089e8173c52153c15c642004cbab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48cad7b0f6327e57424686cf72ba2d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f411ee38b838826f85643484dcab7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43c8640b36e8f8eec5e2cb7a8ece4c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d144be031beb9f13b575e6f7091ad5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12992171eb5dcb8be24d979ebf6329ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1dafce3f1a68539916af1efb2f373458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293e59fa154b9773be50802573d4efb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6334c25276948ca0db777c0eb764d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e744b49934dd4076ad8dd69e9d0bd3c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e14678be0916917b0f9e0869f76b21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c89805aa4a6cd0e470ca244161ecf8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a00891c4d8cb62a91d5f46c7beaa9a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ed4e328aa73c6b9f3ae89bae9de4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fc750e6f6f5d226b08736c6e1837b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b88c787d235cb7b59fc5e1e318d1ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874b38d39cd227c5dc7f69ebade140b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e7e32e3ac23e2dc15475385dc357f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c50ec8bfd418d66f6c816bb9732a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ee7bf069e340d723ef2fde25b602a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676548acab6d78e0f7efcb0f7878e3b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a58554ba7b0cc5b05673f381edb29b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035323876a75fb15911d3ed0ca4b0b47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547ca5adbc754602ec42a570da3c03f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cb7f713e615aa245c6f7427521135476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51c36e97ac6e3b63f348629d4f9317477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af0df18ac0e11bcdeda7932e8cccb2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ade37df00c13e76afbad75cacded1b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368b22ed0b5808950bbe448ecc5f05b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1820d4d1c09d91e5b116e98a63bce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b553c609e045a3e7552bde2af9972d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee814cdcdcb88174738fab6e3b95da6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3a674a0b66577f05be5e99b99d2d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51101fea4a4084056ff49554be1f23c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979069b9830502a3edf40c1644439ebe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af482a734aac1ff75e15cbe7eab527b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6368d14ecebccc55ec5e0c715f063488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06b413bb5c554502de2a5b124722b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41999d9dda044806fec78f927e00f63490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f946def380965e1f6e5b8c0790b24491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f9a6ffdec1a9440532d8a53f662ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634d4ae5ce2f48e6319a68fe0297c72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1afc8011b6ded1f74dbe1d2559f707494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0568abaf34a55c1887cc6e4c26d083495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5787ef7bc9181f7a6c2e1da9d173f9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb9a23a0c2c0c98a1db0dc646c4980497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689383d0ad0344bc7b5fcc7f281e9b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5717b152942be9b3db8ac26bbea16499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c0d4e678b32c7e8e7520366a4df56500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c8f750c5a6abd6b1bbe03e34298e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be3883d7405dfacb827934db55b0d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bfe391da16a8411cab9d950e50866503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc707aebf2719cbdf49c4d1928fa8e15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cf3e017618eb10270306d8d730446505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c60a9383066974ad5616dd6e42742506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f15f8e95591c3ba164875afeb4bf03507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718cbe04dc2d9a3e1cdba8a1b35527a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462eaef594720acfe941270a84c3d1d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d45597e44e47d62acf3c6b4b35373f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b202883fe6e2989bf533adeffac41f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033f1fd9d7bb85be9b452c496247954512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec92f2df26c5e0fbbd71dcf05f15bd1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd495cd83e6bf323fe2cf56b1a1dd13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24ddda139929d73756d37a17d64f48515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe61b25849b314b2e1fd7f409a5cb55516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada01eb709dc827b87449a2b9241405e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15093a1dc03e1b08f72422fbcd87195518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a6ffe8fd4a8546f8b90534c6af6b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17837221ef300c3f40e28ed5dcb1149520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae373b4b37fdf7fef9991351dc5b3547521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefb8f0fc75faf17672d61e55609686522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e3f80c702f481cbe795629028dd18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eeffa7a66923a58b4ce4f4e0ceff2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3b6896ae35fba68ea6fe4bfa7f209525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76737777cf68b083d986f550d45228e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11757bea905f9fd52912a4dc2a6b89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787577a51dc7435fcd164caaeae9fd0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08575a9439ee54ae72cc682cf7bf23d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49362f88dd27f5b43d5033d233809ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c9217fc3a7f356756de63b83899b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c954f4e4b811adef9304cc34bb73f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d07a39bc8a93401d9ba2a83cc4a8d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85780f7c680495b1d3079ce8018b9288534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7df6e2df39dbdcc4e6163a17ce1682535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5d4532600029a2f2b0f3e210a8cec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6705cfbe67931077eae854b0d18f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d611982d216b31065b94ffb64c2ca2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe64b0ed0cc399a7e7a845b9fda7df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80648fadf1467aa22a430eb946716ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33d784396412aa36f722b305a0a948541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9b4d23c5da3940108f1124c9ad23c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0b19e0f285d0d6acc65bc02c4af97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe18fdb45a2b4c597ce566902393f52544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8812ecb26d2827d351fcfbd3b8da4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c8a48584ac2ddf14fbc2ce1949a61546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd18ea909a0347331c11932a98d1c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fea4ee848fbb38d2cfa319031ab4f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cf98ae588c93f2f7d59265151b071549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49221273b63bdcfa9e7372b39a890fc3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16afb91363060530614e9f7fb746c1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e9baec34cfeb629859db9171c3084552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940358289980807ab9e1896df84bcee5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36cf165dd96bab2b1a65fca1d5166f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79257aac0e36e8d1199f5120b963d8f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538947ca6184067f817ba529e242e45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6d6c9084e83e66682211be83a8f24557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71b5afff525ef1d2065be303e35497558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54648a2077cd0139f9d8fabf37bf66559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ec8e5417ee1b81184f08732b52398560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a917d1d919189bf9322edf9754e6f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5437980fc6064aa9dab76b6d01ceff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277101cb75118565d09d98c8749991a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667606f67efd0d9e32e22b88bd0554e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7cbf4c9c0497b810d270c2d561001565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c368a576fe6a5aeff40b77eaa8093a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41e0a8aec573982c5e2eabdf616a1a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00161d21bf432d922aa3fe9b59d80eb8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389ef6be5e03616f88e695cfe4992a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bae15735ed35be33c6626a96904543570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218066c34eaf213eb0cfa8e77010694a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5aced929404112bae24226041040e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d293a4d48e2dd9cf6027ced1ff331f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9632debb427e720fac3f99b85c49809574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc88584b3e379a8dde1ec06cf5f0b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abee55d03c3ab28b67d8a64d2bd5227576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d89e1fd3c8f3bfb32c0b77aeed0eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb3ca3521c5c21ef83fbb3c40630b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5146484ab9b832f7110ddeea5968db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa99971ccc9cbeaef4f1a8b8496ac9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4bcbca00a72c44bceef0ba270984a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7357b4bea92a0d3049391152dde71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156d71c601d5d88de81cea2130f2eba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4aab2e52ffc1615ab9ffab02884e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e541fcc2b340179a59dbed6084aaa80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b93a6a8527fd06fb29776f4e3a178f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb5cce9243e2d1cbe1bfaee84db7e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57ac6ecf0bd6036d1a4fb4ae2431ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba9f33290e2395264ad1ae9ca436c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2809b5edf2d73edc3df1941a71246590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd298b06f1efbe9e1ea04160287c472591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85327454df7bb829c20ffc1b1793517592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03851fa62694011bfa6c6130d4053a5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca21d1537a270e33e09c286ab4ed0a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7106f0406d3760f82adb199879d5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f3415c0229a4f63d05ce289ce0d30596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353b741ceff078424ddd87299e73efa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24011b2a8e95d0718a1c33adf65026c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee737832c63db25ba72c2165f145fd5e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b5f23b059b441237a886ffcf312b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014101f9b323f6762c5a8c31e9aca297601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a08b7c9fba653dc2c7005ae9bed07602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e14e493468edb9450ce09cd7358c3a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8a756fbff5c9cbad31ac99fed2ea7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed833b3c31c4776c8bdc0838e9c5b40605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfedebd8b32be549ff384c1bd8d3c19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6240df03390d69623ab042fb88af5d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e99d174dd379f2363bee7d10b2adb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52b7e1a62c4388ca0d7f539c35e9aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aac35c2c6350847ed4d91ebe6cad8d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0c69ba066621321b5b35a4a61d827611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fd01e76234f3b8330903f482924c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278127d2224ce74dd3566051c64627e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecfe7ebc417ea9cad98cf90f155510614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c31a0b5e93251350ece7efb4b0205615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121304ef068ca41530040a4cdd53f90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c153f88761b9683d07603acc6ce5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2815cf34b9aa197cf2aabd3c2a1232618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35c4e01036d3a195f13e2f4eab54f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389af71dd22c6a0504e28319285163d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27852c4561cf8d4ed0507a28ce4fd2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3a6ed9648f67e2571378be6eb540b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ee1e5844eda5631bbb5f84e125bbb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465a2f0c225edc76b0fe98bfd7a94d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bf55e24097f37c802b506fac5c130625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e6db18f77155612cf7fa8423f0dd4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b0415556c699d1cb78dd27af99782627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604e80f7f5d02df5669f9276a8aa62c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ac5acd6f4a4941805e3dd282a132f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4f93b9ef7b91c51a0e270c67d21de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37597a94793a70dd348ea44319b8d2c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7f6c8056cadd8d4e77117e89ca0e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d5be5cf1f0f12ff58e1aa0d9865a4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7d6e7e0b1deff5619fa90454399f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4a013037a35c65f831decf3174661635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73f91015482037567bcef7cea144a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4879abd509036c3f04b00e417765f55637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce401b1b08de464c4a9a129926785f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2140d6264c4aead5b98b20eb0423963639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b63f39bec43173955d9c0015e084f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd11e2318f5b5ce608d9bf2c80761e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe895fce011ed9e3abc98ad33c4aecf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b7431cee236705bb9b679ab0af635643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9443c4da7f5b208d9c57c8dd1be75ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cde37c238d1d0c86462339d555ec29645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e8d61eebbea2d8b260435e6ea643b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75842b287b0c40e3fb371ceb4371688e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2e80675ab40b7d1f1710ce376c2f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2772c86a2d05b9f15b9d75486ed30c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baf16578b2a4a540e2ce334f15a611650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec341343b12754243ef015ecb210f502651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1119fd1c712d78ea2d898b9205ccbff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd166da1fbae63f2c0893086319254653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b392c75134d12eeb0e0eaff35cc571f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc41671b0b1c499e7b4ba42e8d3114655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55963fcaed6c174c1ca3ff1c43c6f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838105178f2e5556efca898391f830d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfce51e3bc69c80296684dec3a5ca42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b650a343c3561abc368fe44f111b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27d1f975e57a0e154cbfa8488f3ba3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e21ed513f67f90066adf0a5873dd4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f10a6cc40b7449ee014d17d9d10820662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bfb112aad6b886de664c82717d782663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39e915dc2d838c67955c135eb8e489664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee8506b504321aba02c42be711ccca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315576419abd563a9402997d0150f6b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d0e3347bf3dad0c969ccaa17876c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f69b4345030e71e56d3a694569049668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af416d51648c97b31c003f6c17fbb52669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76917143775845d9ec125425778c469f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916a3c6096232e28ca7e86601b107c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaac7433074177581ff53f63adf546672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e159beedff08fea028d7b890ca2c49673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c387c4cde13bb4d5d4ed97ef128a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36e72ecb6686ab884af1a51425ae23675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845ac19f9379c6132a62cfb7e22543b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb923880a8531839b260235902e94b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d889117c9bf95c179719591fe3dfcd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaccd6822f4ba976087f42c9a0f50a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6bf6b48c19864e97cdbf1f89509e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599510dbf2b45069631e9b0908ccd504681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4abfac011f8537f2e23e2e03b3ba6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4432af09fc6f0740afb009086eb31f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4ac7f14a6af39980d06f4ed7ed029684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89330d4761af1c29f1d7adacc1c1dac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a52bee2e452cc77268bdd0b571f35686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758cc84d5ed730584600b0786139715687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a857b7fc62299785d7034b720157e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd61a69fdc5382750c0db768d8cd62689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965e63595e5278b368048040561168d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3ff59489695bae77eb6bc7ad1291d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bb14d7358174fb5be362ae270200c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b941a5d39483c69b25df02829a996d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c746aa3b01536f33a7029126d961a51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ec666a98e3ad0a6b8fbaf17121718695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b2e86a993e26bd358e2a44e061a2f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5978928905ca472ff74ed5f2bb6af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b73c9dba19e24f5af9d12ab7e31d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a5dca3dc82a03b50864d6956eae9b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c921ce8a885f1b745a24d5a95e257fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0673c3f5fe11b02408a49c95fcfcd8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c5c78b769e3bfdd7217c7c640cd13702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412f0c3e977e94a61f43950f74c00e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281b5f0ad9ed0ff65ffba9cee77bd40704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68c756d4820dd450956ef555c9dd29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e6a6cc56adb2690806ec3738d70c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93790444894b6077a4e466ad01ffbb5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd736d0e30265e2eb6bd317e480aea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ebf0daeac2202d0d13fc5a803323c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52527885707eadef96a6bad029e440e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a24dcc8250b99ccdbed0e957d13fe9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d000d390b041475e84ab7e6baa2525f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed4b1530dfc6520058ea278ff91acf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e69dbe0d553707927ae00810d0cea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992cb1c8faa3ed69c910f09c7c6bc34715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8031cba969d0ed44527bb90f2fcd3d9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f5e48925c91a98a00671ad4efa81b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c633348b3ab00d7af6bde857932db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3961540755e734fdda8727d013902f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd7b1b6f7d805ed6c4a4aff3583116720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebbcdff9f8141cfa3e59734b9fba00721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37981e9cd0e99e68789919fa099a39722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3adf35723fc34b3e279de674cb34cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa59024cc91a1dc793d53d2957d250724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d7a601ce67274ec9d4ba9754c0f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a686b15465e24a4ae366c19c0591a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068c7bad539f0f53b98136f548ef865727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf321f1e03735986ec71a099ceaec6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22707de9ed60ba21c474096af4675ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7377d0c9d33f873ddc9bdc29a7f9e50730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d5cd16671e8d24ea5fb3080a9a32e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17d3812bfd5fd69026e0ff7d428f01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e157fa2cd0c62d5869cb829fb710ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eacccbd4cf6d9eae3b678571f437d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0962ef9465a5b93c2ca24b5171c55735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cdf0565b7f891168daff84d5fa288736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9b479baacc57a714d4fc4913f0977737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d12388c7e55d3c138934e455421f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce4611f84cd2bd6201298322d06f4e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c61ec69c718d676b8934c2032527b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c5119efc46bdcf23a58b497e7f5ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cbfe936cbbc2527876a13ce946f4d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7357846010148e28ec7477aa9af99f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21f690a60f4171e6b6ff51b01f3994744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a86533e7b19dded7f446ef3ec2741b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f564410c3618d1c88f13e8f7a27a5c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac33bbb1fc4c065a0e5913064f66b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572ef0c68672cf87e5b72d8ef9e108d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712d4aea4148bfc8f781a8731757dc3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903e090f2853c9ecc7e9486f41e925f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744fff639536e1992099ec15a4cd97f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa712136d7343575c8591725a49102ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c36cc94b8bc084b210ac06a99d80ab753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdce7dc676cd5c98c7fc3b170cbd331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc853494e0f1b02825551cf2b8f6e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0474605aedc301b5dcd7f4d14fe0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4489b2eafc6b2f9d51157d05602794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdace658b63aa3c1f72ce9cab6353d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af87ac6db18caf3aea321b744d04d9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb90df2bdce36eca719715a7003ae187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13734d58188f15c3b6ef439b281e6b038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a802c11f9c1dd61e5a55d9f3248879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837224830754de777674bb160d1d18710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de378ad325c0db7f09ac17510f9b6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918757eb9b9878d89f3af78b0d0567112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c9f12df9192f176b68c3601086e1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f4b53803adc3de16607e8f2d7f1f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434722913f7025c80da926e1b79ea0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fa6d10650e176be58484e75f2f19316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585121d996dc20d13a4e57ce2e9e53117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e783e702767cf43d2616196827d7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ec024297502d3b457d81e34d8550d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c36dea8121d92df7468e8c0e8764c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aca091c9ba1dc787a60d2925978cd921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b0ac3228c01182aa03694e1089b5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90978a8c9819789aae3282289a47890b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2680e34addf99c311bd0751d2d23f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3737420cbc96d27b87cb1291e4e4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f785a52b3583daf3d35f5c635524026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b44ddf03530daabd66022a623213027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584faf0f5ed72a2d888679038a9ef34528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644baf5d1131a09d5582c12c3b4763129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269908d5b6aab87c1029f18929b26cf730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fe0f190d89972d86ff75306e3b1d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27624807e9d67d548e3b96e5b9e6253532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9365231ba757dd1e5eb394aaddc0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3d719a9e74ea302b66937b9947fa634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a896f648c8dfd81db4af57771d387935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ffac0b971048f5dacb4541f68521536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99c7726642ddae80f0c90dc88fa8d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd54def7f2058f486e4d76662e331638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457778a3f4d9c1df71f5eb8945e4bd5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172fd6c4ed7b1049b6fab30534706cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6798346db7233ff71cd5d2bd102acd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987cbbf0f2353b26378885088b9748242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92802afb683235bf92c442d0778d53443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f133992f43078dbaca241ef55b1354244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfc7c2014a419b879ddce47b4020d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6fde8d4b6c501141c70bd7c4ee6d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31594f64f630bd0c58771a69bee35c2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435f2aad6e0c00980fd19dcceeaf7c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267840591ebe05aba61159ed9f6ba5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b41ecb995150b679214964f93634950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849b92603df2df4e652d0710d8303e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621548dc6e04ab31f8c7a5d61d4756f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44c0170846138b76f2e8577512c7fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf93be52ab1eb996fd55c8e175214b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077176b81b4fd18f9dd048b8296e713655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc895ba568bbbb00ad18efd1a965e5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e9b9cc24d1708dc4a335f57c2dc9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345136f8a3690c3d972976e59286c2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba627430820711f1d90ac601696a593959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4762209226ad72d42f496123ee260360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd940ca951d13071177e0293d0746da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305e189c69919781922dc3dde86863862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6535b8097a79dd7e57d53324c81ad0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc08dd774550f7b04a5d9ea5f64fef664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5106aa31e289069112f0d9bf0b31e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9c4c52f33024212f1913fc484ab8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd51e49831598336360db8ce9cfa46767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b0135054b2026f9568175e326b66668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceffee2d5f53bcf2071f951c08ff60469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481eafcd704c0d8fc6bbe3f1ff89ce8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263853161e52c82dfafe701f1eb8cad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ea4d809083d91ecb4e6076b71613d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d786a1589f64ea8c5789c680168cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7c973d304290ca38a4d6d602fcafb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febdab3e75e8c8a85583b2e0ec707bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87772908786be9bef9be905285b6a8c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71064435bc96dcdad24010c409fd96977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fec71eaac60d55c2d2882cfd00110778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6726d8f5fc72b33413e7d886ac5efc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d174056d7cfba7edd0e337c0499c90680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bba9d4c4a4eebf1c93865cff73529a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd9bd5a7d834e59bd9a293cb7efd7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41a386dfd7e4724e25f522d5198f0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1abe1217d4f3eda29ac285efc2bcf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b84a0a24a774af3e0e01c8244aef985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1cb5f3f4f1d16ef00913e5fb815bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19f5ba489843ce702c3e679e8ffb6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01096e90124ec7997108014101c19d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4724d22fe7703273c4329e6d2dad80589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aec9eda2a9c97394def5987552d70890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ae3fa07fbc806c629a7d2cf5cf78891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cebecc977f8b3274f12a607f1f369a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a399312672dd62ec2bff32ecabdc5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b89d0e60a60b4f34dcbf2b70b39a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89575b960d84e9ce33a624bd021d091895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1145c645961754f6aaa8d1c9bda45696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e1ddc19000faf6b6f1ba2fcb5d57597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed4f7eb9ccab4dd4a84b528ccad2f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ce39d45d48ae9bf0677c44ff8807e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0157ab4335838e50ffb75796c930e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a17e1983873c555a116a3b21f0a06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44661cc40b7aa123d6e92ca0cacb3035102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7ff8bd88bc5534b475a6d70752b39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d93296c457fe61b4ac6aae8df3558f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1b8edfaa049c21e1e21d0ed9f9dc5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a147d43fb788bccf81457b1f7d1a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc45105f39d1a6bde6751dab578748107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df68714e95d48e8597711a59b9a38b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709de756ca8074adf5f70f27352cc31d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2525c4a3404743f0a932136f78847110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7fb84391bc43d91ad0dc339b3068e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613f23270fb0f31369d3f6b6e5d841b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c963f9f58fd15abe2f8d7e583cc0a42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851cf4807b85bc4d6702c3d5d5523fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bf64516b06eeddd4f5bcf2cb0115f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598b649f96afbbf974905a7f980481f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65139f8b84594fe031fbe8ea0f24ebcd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9972a7aba96b9bde70d889ea81aaf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2474622f03e4ed3675f7c3d9f69105119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e397bbedd17b0124db604ca4812cf38120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b13a7039ca940b648fd00d6291da49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbccad44cc1e5906661c3cc1092e0ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db47e76d2cd1186c845be482201960a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76162afa32e45fcd285469457296c0d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1d191c5c65981fa150af9cb33cea4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9fbb30cbbbfc2aa79bf395ecf1095126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a04927858d59f6b7e64ccc3409e2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6b840890c211bece41994c033a33a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93de758717726a4b7283e7317aa6ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e913238445b0d7ead8a079deb8e4ffe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67c6f9c28df7476c85a81f451f6f0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4407576255aecff565b08f79a7b884132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add41c68bc7ca362b56ec2a41124403c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fad92746661d44331df97396eb38e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d82d4316d09f6a3f662c46ff47032b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c76f2b3a0cf25431cd5ccb23995620136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f75b64bb8369e8c139268afed8b63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bba7965cfaa9c1cd6aaf3580c9379138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c97ee8c3879175f0e90d6fd170fcf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02422f2bbcc2f8e75eca796c43367f4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede1e0f7aefe4466f552b5217fe4053141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e4dd137892504d1ba2a9d3407294b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37922bdb29fcea3725f95491e4ff5265143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16146c6b66d887d428417098f5574246144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5786c81c21d1613e74fa76939713f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac723a7b56c4604d62aeee8873095c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718483e96f54f15e8b82431fb83ddc1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e53b1898f0b732c9d3090be1242ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd35d2b94ef115e1435729b4ad581a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d3ddd3e95bb9ed76fc2edbb26a4e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf128c4abd5a7a27f9cda56b4ad2efd3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60984f61585190f3a929e6ba063912ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995f1f40e178a70c1ad5cf39af99fd9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221648763ea5051f0d13ffe4396148a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dca661afd6ea9384d1f484efa9885a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1c4a397e5df7c334bad46ce74c899156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bfe09049f2a7be259bcd53d1cd0d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367849c7855f13344d39c4ef853a2d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3506aabceb88d32369b4d80057ed53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a101d3f5336b0a0af15d667b36a6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14506148c4690a18f66ed72ebd5e749c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf1e52c55f97ff92e3201f4139b12d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339c2edfd79232f053fc8e749aae963163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dba5488fcffcf036e5d292ef76c623164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca274b8e0508b784a2770a43f4a7b6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fc5876195014cbefdcbb890b0c082166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717782c14bf31237b54a96f803ce294167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572e78b3225d351199610d595e98085168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359b0a37f60cd6b961d0a3c43e6ce3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0a956d5ebf3f35f126bc211437dfa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164c542bdd3cfed5c18cb118d4f49d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec974be5bb3774daf4a21b1b7d76a18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb7d2b9181f363bb43a6623ab0bdf6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26b2673ee93e0480e97c9ad27f9d49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c20cf75ce72287455a3cd7f70e221f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538124f9bc61e9a465634a55cbb63ee0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568e66ef731d4bac6b27e00572170c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f8da55e60fe65aa19e24f3cf451d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3748970a9dd7ddf860150333c50e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93e2ed15d38ffd6aac893fee065b52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741abdac2b720104cea3c789b8895f92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d9b8ac509a4f43a184fb7a0e6ba01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223844a5969f437b96e29b48c97e80b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066abeb3c834c6835d6fc367e4e47aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06811206d103d9e9d54932fa916a9aa4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e790c65615bd7a145372d5cb41411186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e05d0f7e852cd15aefc8f3cf78342187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba7aa2b00c7d542c399a0121b4f53e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5106ab0101027a94b71a9d06afbc51189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728f9712bc8bd26e6ca92c713dc15ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa04fe9484b3548fadb0bf3cdf44c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582da1e6c6da5e8db21a67fb625f45b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6aaa1c5f34224da69aae06f2d4778193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1197838723174f9b0743294b728bed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bce96b6f423025c4778559064a473195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06feb6611e6a0277564391fa2332cc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33572105c294b05bec8bd198b07e7e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88548fab12d497d782fbb2b71d9a5a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feeadbf2fad919f48bdf8bd7b17367199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe31d7dc3add196f428d6b7287ee8cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e257e6e770bb4fafe251a36e12a8a85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8ab22a6b5cda7d85bca74492c79cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414937ff52305ced4b9482789855ffa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150edf27e218217161d1584492d1e6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991ab53012113b76351485567ddb2cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec139f2c95a2427457bdb90c170e1b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248e26fbe643144419c0f01e1001dfb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b51a332a26a98b09e15a9d7b63d90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b609a8f4acf5ae65c1a0b30ed4bf7cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd34a6b84e307a73ff8f4db756e1b5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdcd07fc4c4c6332b53ef6e4306ec3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c82286f659a341b838db7216e997c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed68a7f430659b89f2b81c0c3840b1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673f4c4f15018bf4c0835dffec9b813214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d3f49080ecc2ea437b01b80499c43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2ce25a712c28686f587d1442e5b8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee7e72f2460e0929d036c62a343a0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222df68dc9a89303da78461649171900218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ce90b0731813c70fb9be205be8737219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c48abd188ac4f9d2f5359ffb19e89f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d78d02d2204e6ae7a29728b17c97ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9488b67c5135a8eb75c780056180aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2bb52e4285e79793f6b93ff343a77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176a02781e6e907fee4b91975684144224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5efcc7040b314d6314988ce7bf63e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed744cf60dc34246c80cf0851fa8f2b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964d7a88438aad8dbfdb8f7bbc3c223227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59dc40377d1cd7ab77e91939e9530f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f3b79ae78245af8016a284bb5c5c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df5d30056d05ae95e0a81df4ae8167230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958dfc8ae695c44f316930a4c2b8c65231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9932035b8d025beefe0dfffc48f4cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766096afa09bcd952b08a581d25d7a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792288372b1fb3ba43b2f0c513329e77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcc915c4c9b8dc1e3c245bcf423a7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45232d81a967da961a2cccfe9f0d21236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1f71d649d43d6c7a07cf13e7fade8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b2a577c7dd8a8bf627751ace1d4d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9208d3ae984f3991eb01f52677713f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492ffc6105be4b1278066a614a225e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723c10af8f71916dfd1dcc030854eff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4063b99771d174d92cf204dc7b535242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173d108ab71731a646ed1d97f262391243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bcfe83964861da0677c3d603b95c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac400dddf0a06f8bcb91ac8f7a06ac6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aee2a660ef01dc374dbe16579d9827246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29957923acaad44b5c3eecfd79bd4f51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0fd93e098e7dcf701930616104ac5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdefec61c58202f8c9392c18f53e21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c985722e0d772004bd3852226c0e26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302db7e089772ee7832f32ccfd2108c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23baff2e7d852ef70e9e80c1e4df3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de9008215fb1e8d4d76b4dbd265257253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139336676fc3b9f63eccf2ee6d6b89f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650736e164afd6f759c9fbce75a8ceb6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd271a433286b91de3edf5d6b538777256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e8e697f1d6cff0f2201ab4027ec40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d19d00d28d49e09604c3c0231e8b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55322c8df7d74a1a6733ea2f69a45c36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba036c3e5967f4f3aea4ab80c5bfdb92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9c54454ba2bff38901ae89c8d4216261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7fae71918fc660c1a47645659b30a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe175bb91f94fa41bcd8a09609137b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d908547b7fb94db6ee2b7320c76408a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d8bc89457da23224cb461d8a6190e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d561d08a66b8764bc63e410885fbcc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5212182a5426c5a796bb7b2882c4f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0d3151653c8429b8932a74693c391268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fcd5500524d2275a35645da46b6dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841af6367c833d63f3c358f9f55c32f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca2aebbe79d0f97f2f123826366270271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c507b75fc1b2e20f6928d6217e9fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8dbdf2f594e28d03ed39b71fdfbfd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d179c094dbe50dd482e874700d4633274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ca9f3962b845ca4e7cc3830325875275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee52694ab21eaf11a6650b88ca770a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa69680b27c266a8ad2b21b22d1f167277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb03db04705e21f0a7721d342e1bc5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c45310e926d264934c1a78d2b6594279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c921354134de1b3864242fc6ef23fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ed0275f43c4a6ee70d4eec2cb4265281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcc97e43ffb2925a48b6ed2571f496282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f427a7ee6a9a204e40ebec0e28e1e9e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78931ddbdbbe88bfafc68efc2e835733284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f262a0a7df8d6573e3b29f7260fadf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7d52f17ca71c8fe36142a40b27bbb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a11b100853b0dbc444924b924ad7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f29636ae9f93ef2bb0351b578ee8e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcab1432c8daf6ad2e48fe42fe8ef4e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8138bd9d539c4182132137d0a472a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaeb6fd6a52067d5b54d4c03daa4d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c038a2f7de3eba0005f7a68e6fc78292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae42241f330c682806854fde22f146293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54498af3ec3ba16e8e6194052e77fd6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a7a608ae15c0ff6ac72292cd82f35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645421e7575cab233685ad31950fd65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb77ffae816f635c932a143844f23b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b123cbe25b3bc8a19d14266f1cf8cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefd2a29ba9c324320da1bf199ef9e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b864ffd32aa436c98b0235ec2805ca1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627ca3c3e2a572e71909b1a776c4baa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e8373949c4576bce5904d485975e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78b038ab348e2aa74001e2d5155437303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb636a89c864d4e05b1c01f1021b1c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8062a9d044f17db50382c9c33eb78305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237f263a90456df229873269f6a75fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723d5dabb2894a6f2f4d43b1c39e492307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ade60863c4b4d0a4f21b8188e378a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1599e1c9d0033ac75b6533d6029a4ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4188a33e0837afb81bc37b829c960b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e15def4161d35d2be9f71c872723c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a87f7e96acc690da7b727448549ec0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16d26cc56fad568f6956365834b351313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01278ff31444054e288f6bf7873ec0ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211faac68001a7c3658995d3d78dbad1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbfcb249192696449ced1c3d8bdd98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4ed75fa172b24b2831cfb81c7e56f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0aa33ebc251456e1c585e0f1b83b98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0130a35a0383a41c675b9dd49b113319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd8c6e8a726cdd9c51692ba4bebf31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdc92e84ad6d8305c5066bb8019c67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860b762a96ee6e242ccec522dfeec04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd1ef438851fc43827c3cf42d0f132323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366db02afe3af867e3f56054214f2cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c91af0689a93c18e8fa8ded012260f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba2f54b4042a21ced2cb4a7f18d3bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b71a881df63026cd5382cbf00463df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc256bc5aae1dfd8b5ee6c88964a0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f8b186ea7878b1a755743a73c8c1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebd5e0e81667b409932e4cbd12d003330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42eb88025e570a1dbe1f6b32674ad9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2661fad18b325d68dd949952032ca4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101c493e406505996be8ceeac3a522b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d468f093c56affcc7283ff2212a1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d20ce0764962ad3c05091db154fb8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306d42ddabe93f6e051fd4c09d90b14336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1aa7dacc3254e5b9fd20c4bf2b3f99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df30e705c2ba632de5888fb30a426a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324359d8178a73f5eaf2d70ae73d71f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ae2a935a70a16a85d1ea866b8de09340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fd7b6c09027b299edc3afb685703a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcb8c958ef9826f117397fe30890af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46da80b9fcc27a187a424d050f528c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060541a79874469e1d312bba434e519344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da28dad5c32fc90a99f6c09761d75de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7a52207f5b62097be87e9feeb6977346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44421feee60a0319d1aa54d038bb3dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87e808c59644123cd34fb53d2f102a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7ba39e534d0941e61bf822345e670349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d10d4ecb610b2b557fb7e7fec2202350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecf959951aa895dc23e3072ecff33e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d9ae54c701cd176242c49dea69c8b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb2277fb3f6d4c8cd75accaa6e80ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c54a0fc8c7796b3abb5d11dffd870354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fb90973d84d7e00ff71ee0f26eaf0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a101780c7f9b7ef7550a32d0e337693356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df1bb262b92e4fd84a2ec2f4de1935357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb32e35a728ef8cbd74e555079b567358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50890e4ec79872beca133927412d57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1541498b6572ecd108b943e6b0aaf1d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560357fba39b2c015dbe6a975be38f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dcb32a315b7912773c8a4f04a4115362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4509649cb5af71628b36e78b76b7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db863c3692642a946ef7f3812a9d9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ad0c97203b1042e639c94d00c4ee6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3cbc7eb4a37e32ca8aa52fde4ee1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad264f8008f8d329e8c4618190de97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c95ea8a69728639c16cd671d41030d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7804252823321d1b128fd8094a620369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f95357b4f0783a851a01edb5299ef0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c467b0bb03eec72fd8bd7bac69d83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734089c6f1a408e534fc5a710c66ccdd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cf72ef80540c548bd507bbf462a61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376612ab1b19b2d308ca505ed94792a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37967df87e2b89e99d4405d8e8855ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dd1c9653ec91dba10b10ca99c3741376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075034533e2b059026e622c327d030e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75809c80d4ec53d3e477d32c4f0dde378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931859d0492f14cc43ecb59d875fe2e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd364061d691de069d35eea5bcfd28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c01e43325d969daadfefe3995a46f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b975b76c2b0b9553ab79d39c623d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48245f2a0b8e3386ad7bf79702d9f8fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63eb1756201a43983f0d18b81cf5ccc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ca30e07401479f4605645d01c921d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f788df399d62e32bd678e0ce8f8b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c934803ab06bb0c9664e6f3597b10f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab469b769970c6f2ebe8f29dc737d7e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8bb99e347263c157a6b29422e64d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1949dcefd7039b67fe875a45bcf2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bc10b39a64ff3ec99d21a6aa7bfb1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ecd150879229cfe5bf0f65274d366392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333da236d6b1a8fa4a10b83c74a0884393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea226cef394af3fd3e50187d280ef4a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a92d532febb96836eeba53ff019945395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97ba238a89a7b3e54c774e144fc2c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bfb02bbb3545c923220e8fd595b60397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3196f3b9f5623ecb5bd9ad3ce8683398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039f7988eac14c1e5ced6c44b947243399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dca84eebff8f9399d7ef4c1ce4bb41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875df648f2158c5e674413102feb5f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b90f7617adb196b2b1db3046a1500402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153265ef9b3e9f7985886034d4a489e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f81c1ec519848bddcdacc68766b23404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571cd9f51fbeb044890a9d41e154a42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10367434a776e7528a61e6c3e3fe3e51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f52e82422de3d53f62d61801319c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4404252191728cb8c5b2bb16751e23d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e32c175229667bd4617a2ead1b516409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369ad3ef4d00cb863824b4bc36bff89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac253d2ed953c896741789330fcda682411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfea8cb92b5b83fb163712a2d7fc6e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911daef9ebef89e50394199dd105123413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db73a9142d42c0f3669e87c6b41971c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3505e764ef0be8f1551003ca4c986ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77750b42240c46f84d7fc7bf939b6a8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286004bdda62e24c94385ee4849e865417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065729ee0f93e8d75599de0d11da0225418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846294fe61272f910611cb9fa6e10bbd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb107ba45a7d9d34e712b3c9380c92be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77ea15354af4af37d15261f39cb277421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809a8216f313b99082ac0d14d4a67d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7e3394f2b37d3108eb01e9cd73de5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab7cc9880d413c6b958a9a264f0f5a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680d6fb59d5875babbe590691fee09a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150452162c2cd1a0702e6f717684d33426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3224ec043a2df4861f24069b2a94d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362cfd9e7b02a6eef948afb9f4ccc80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c562f72e5b303c4b3c08736db81951d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02d0a5a07175a4ee4759613d27afd7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e466d3f615b4e2fa8cb882322d47cab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0278ddf2c8d58d3d8467af8f997dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f67a4d632d9a88d039d844fff27b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5cfb703b0a2124b47f5fe4de8e56f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b3874e9393feef696451c77377948435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe23fc5a023bd469e864213cc2becc4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba4d07cdbe7b0858b81804b3fb9aa4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1c270647251ffaca0e65fadf67032438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52829ea22868a05dd2154c89fccd693e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b7260ab47c2507285d0ffad9b227c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e1df106b0d35b62701e7f6c742358441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2808a68b76bbde0835ee4a8911ac8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99a755635881f637606051bad6fff7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21130d2a999188a52b9a0c4963c3bc18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f43672aece74346b773c9375b1f851445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6d9c2e8a9f97d032bb600eaba223d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fcd769f8b86b6dd209c5e82d80b60447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc243998e0f99c341fa019a0b39e5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31c29aa9167a67127ba588acdba260449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928501941986e70f5d7191eede684ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996b206a9358c7e7779ba3be8fc3ddb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b413915f5ae8b229fc6cc394c75ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4be559bb4d96be43e93e106c8a7598453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483a77cb1ad16b172403a21a11f3d8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfafe7f1a152fb4fd05b6bbb97068a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628cde0d0d4270a95b12034dc052582456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8815226495e33b8921a8db195a2a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1d448466f4801b4b0e37158f076d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6495fac0c97f3992e184b716b7281d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f115fceeb5217af381b3ba72868e8f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2c623405c38aad9d204adb7e84f5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29c0f002b87c772c2a186f309be20d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11434c2a6d6e90387c03d558275182ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644914d5a065222b3700557a747c3a55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7bc878a6fb8c61717f42da1b66f10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dafb3e479d8b0539ee98c6bf1dc787466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f26190772e92288b2551d4e13a841467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76497722798968dd398480364f4cb4cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea087476776238fadecdf5fff1ee35469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a898973791384a601fbb5e365a40b1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e241f48cced6270edf5c76ba1ae8992471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb60cb58314ba876303968c0daace2f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed9b6e55ca3c89b0e1528a92610949473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4511bd5470cf4773ee5624c07deaa79474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e90827a9f89f70d11c57aeef096895475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495a79c5befb1c8b34ff03305b85c45476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7294436ed9c8652d946b149cefa5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dd6777ed496963d464e80e54d173b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93774cd086e5a92c3edc65d0309fa78b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bd9759c4b25c2e3b4eefa0cdc3dfa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef0b6c2f544ab31e460c8deb728192481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30686094b9e70260f09239e2612bb83a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d109f533a527f4727a366a942e69e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9949c2a24043c2d19320b4ea078d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d8036780db313ce2fa01d76af4075485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060aadfd987d7748f53a9b77ad77b416486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb89480975c8adc32554746ea4c058487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f8b0c2e0d5e93e836941d9c9c906c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a8aa0f12f686ebf492a6ff65480e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e3f6feaeccd435880425cbaeb4955490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8a71fdd13c0353448c16fdc1013e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447d043e1adf879e6fc01b520d48dbf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76474116197b0f73e8379b1e760781c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aad3eecb309d0051c06c612931f847494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f18bb55ed959eef9b1425669b8f999495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002b24fee0e101850791511c2cb008d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b87b1fddc6c6ad96d83b239525c6e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91973ffea1fd0b7defc2fd64e495f4da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9523f15f88dc99d8852ca247339a12499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b2715a48a01f43726d16c3e371dff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26125111627be81f7d3131bf6222d82c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa76325a51742179589a4a997b0b9a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe6378b84c41061e73428c9e2912df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef79323d4fdc4bd12aa1c4fa596d76504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2686bc07c94163b77a9edc2f08907505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b6a7ffceb7723b76e98c5f8d195ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa8ea5eed35bcb4c2190077c0576ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14ce767bfa4f5681bbcb3c2082303f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ea895bf3ebef99d4af60b2c632f05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf93d832ff02c1ac5122c301a5510f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fab1ae87746bdffa6745b8924d976511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2a7916f44295e64269c980302bcc8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080a99af57bfac2e278427747e01c98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4388624bfd9dff952be4eb4ea5ee7ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5d6126b9f1997ea00822a12f42bfa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ff67158459ab4feb13b359a9d3851516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874ebedb26ca7ef579344385ff52e60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69a3565c537180a81c72c5d91b26e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104a7798b20b3750a428f03e90f277f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30f440c8b17ca6a4f6c6fd2189c9d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d2e1ff2837c274d8ee329a0bd9b4c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742946767e8ac3a8366dbe05b3f357cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8200bba307754ff45abbfee66c6011523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671b0f51811febec186197fed09dc34524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fbbab740d9659a0f849ce934e1c0e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b936cf7e77ba4cbc059de4f844ad7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca66a04d84690072edf4a376af363d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1b8c8b457c42452b6b94c146ff7ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea76145f502cbcb896b12d77b1c5315529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e9ea7a2c66ffa77649f01591e33e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8ef7afacce9550a1dc24a5e5ced27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c62236b2aa124808ef4fbe64a8491d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f683fe201a90864c05cd0ace8da18533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d8d403f9c2498ff1df16c5e946b2f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1973afc26738bde70ca3de85ef4e387535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01f551bf4a1219ac9182a38e6d1c97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7737d2789a9fcb3291912a86073ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53c48d96b54afbb4e3b65ff2cc1ed2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92796e33697dc9dbaaba6d1f08b56cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021f1f6650f61be3a0654d6a02a7b22540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f4a3dd2e6f66e72231c77e454e9c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bac3a6cc51a742495340c09afc460542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a4167344d256e0addea8db4818d55543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba9921d6deab5b0772c0bb55c7d018544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992c9b3f6924757f0743e12ebe01a43545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c80580956fc913dcf04bb47978ff82546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddec70959f3ab74bf9c06e773b597f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac27f7929db9d4d759d15eeed5d5cd5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f910e76efc2e3492d429bafb33f245549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78267cd401dec8a9075202fab6c3d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f17132b53780f8a15a61930a5ea91551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fb5601529ad8dfc13380669c1a764552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383af72608ecb1fec0176548c1cfcb5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785110e0eb4e71c837e43472f3f7977554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123faefd13461c7b3a86880fa8e3f73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a55b86ab87c2fdd2acb74c56d3256556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59ff18c1a9427fd0aa9f41fb827184557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101472bfbb3eb08d75573f106a384f64558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d38943567db36ecb013f1ab7fb59cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184db545ff2fac976286e83c08622b3f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa06591c1aa4c9a3eb56de0da78876561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2cc3b8ae2b2f3684a59f2e7e2a22f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2734b2626f2c10c434e4da737bf714b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d58397d72960cc79ac5620a3d4c9f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae607b97c00cc98800fd68b72a57538f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89992b588519a7b3d8e3a8c76ccb820566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c80a4422bf45e0509f6b33265eaf9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3da22869c41483578a4e7867ef37b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf88c24d345e9c513cd810705f83ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5597daef93fc0e69e988cb9894fd87d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43a2127fbaecaaef6a5d83843f62e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b0543f0edf5409c3a9b6b2c7a6401572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ffd5d68b0770ee29a14e988a55738573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61519a26d64eb923911a2d2d99f3eccc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffc1f6d3785d12ccad3af0b5db4576575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eea3c08e1e8e1ce4751637798fc831576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864f154b9c5050eaa97ebf51454d75f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bb8d9c0812af8420ce696eb45dc30578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41789a9dc7b5f8f3e4884ad79fb00d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00506834e7656967f2f936e49e9ca1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7e89c6a6ce8e2c3e84d5a927dac4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24fd859d0e5765a49e4b18778a1dc6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2a26fc9054db8a8f6b0c804edde38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c18601b5003796115c8b44424c9df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b30f58d14705c29e37f3ab8d019af1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdb845027b28aa977c4c4382620da3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47084572851183c2692eb5830faa1ed8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614dd2d9fcd0d5f95bd87b0f844e241588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc290ad0f38bf6ba7202a25748b539589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf258ce2689f88755936f15cf583141c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363d8957c3430930a9018fbc3ec2c63591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d57f6eb6e943454e7a448be642bcb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997b89453da47672cb71972418c5a50593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995d188661b38c3cfb89a3d6224735d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f879c2120f573e0b9a88266d956ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24214c6e5b1b2b47fea10a530c909ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a296b13e5206057374e7b1ba8256df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679d7f26afca8a285e1fd7e39aa7b04598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeffc4217cff2ae70f0094428182f47599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c9beb9a39debc2a94fdb53a0c3448600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b3c51a90f5bfe416862bbe2e29fb2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b942cfa699240f612f06acb7a4ab2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409da534d2508b5c8842b967f2d197f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1e140f7fdb7d10160f772cdecdeb1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f370232638e1c66a3374a2ef400b7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9d56648804bf7ba36cba5dad0fa43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adced2b9ad02b39e4dcb702499931d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e160ab19f87abcf91df45281c24f41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766356a6e5da052d71d5f4dabfbf8bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc7d01465d3f66491991eba863a866610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1f62c45c08c8b114aecdd0e6f6bde611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbe5a8fe71315be2c432aa5bb48db4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfc5d059cec4a43d99ccfe1a94491b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de21dc7b9f55cf650aab2efbe2601d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471cb7b66c14fca0273e1280cc3b7a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f8db261049f2bb13bd75692e24c92616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa20e04300af1f856d7b869dd0670d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba21c41f24a7ce23b2ce6be25ae8eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda134b7de7b3494e1c8ec1643a9e0d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2405b5ef173a805c2f751d454d9dac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c11c277c84418b403fb3b5b8fb408d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1affb72e15e1aa10011552d764b7c3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6724d05f94c5701e895f7f4fbd5a81623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fd87e17abe456c2144fbb2ece32d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae5d40749c8582ce1fb76a5a70df03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655ef58688bd8aa57b339028fd70e6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2f1d6cbc31a93e1d65279847c5696627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b12dccf2e920ea3145c6129db11327628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d063ddf20c5ed58b970cfe835c6252629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad5d09b9f927f3b0308b97a654307f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3976b3ca16c576e3fef6e483535270f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c756b7241885912986c4e54efade27a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c41394373fa72b822fbe539acb7154633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a188de28cc7af29dc0341969bc5ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a11876e28d6904436cc45e778f2a26635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30eff951e79ac8f4a78d1d5bf900a21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745631bc4b0e0888202421293de996e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17666e6952830daebfdedf04423e4b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadad97c8774f5a2f5d30e73d09ae0d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4e5d00e2599f8ed1940c6dbfcdc17640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddb3a190b5ed64a9935ab2886a9b06641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c20228ea4c05e9806755b5a3c040d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23f83bc6e42a24df7fce23c6a258cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dc1c937b2a39b7150d09a025c30dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f29441791f8c91988f25f855fcf158645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba28fcee2892561aa2478c86edf7fed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce2bb3722949f7177b4fe8f12e4c0f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3585396103b3f33c4e05bbf42533be9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076d93e1efaa44c55b9e50d4ad9bfdf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36fa54897ebfeaa8d892ab1c710582650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff136f57627400515f01662b8b1ccdf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c95463601e2c4bdaa9e49b5f0cb894652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c771ace215955196c86e0ec89bd485653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298183bbbbccb4eb8eeb5569e440e6d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43556e05e5733df302bc4ae723c2a80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbeeec0b70d4134ef0b19d134ad546656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d4fea1e743591f409b45616695eb7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a04aa57f6001426e73f91976a48c05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3a5cf2dd583b7331ba2c4a776aa3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6696ab9964b3aaa262a068dce015df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7d9abc04349ca6e91f518af20424c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b9e153e2ccfde4cf7f8550565b630662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531d4aa91a2be8b0a84cefd518a6d77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf95aab7c629cccdac658fdb8dbb55d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10a32ba24b7a2cdd363de02aa11af7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c724a6684f970890e5ac2a067d6016666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd1e67da4eb973fe403f79b335893c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a775361e64be2d5370e69620d33371f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a611d0a05e82d218421874421380b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd85de272cab727ef8141c7daf4af7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3463de6cfb63392a7378071b84185eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5913cdd847c1db78b96933f3f7c84f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18035a741570a6483e8bba345eb8bcd7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c5cdfa8c871e773eed0579801ed1e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d9f365eca12d5b40ed6a067693a54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdfe7294be56e713b345faa0aae683676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b86d95fb1ac1528d6b9221704567e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033d1f396b179aa2403251b4a80e5a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b3ef854893210ddf87a0caef42d11679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2d081ad3ba92242e17bf252b36e1a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949af593687aee933204b6fd0c33bf5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bb2b10e1512e758c4f5dc63b8cc5f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c36518a4e37ff26c38316c8d07f0cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c0bb1b0d4a982b7eb2e836db97c77684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb36e872cd7f3fdaa7c1d9c91dd8a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0036a1e5bf016b95aa48eda6c8feae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7063abfc1234256b5f1a7cfd7137a39687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd816d3d149b9ded5d2055f75e110ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce762e41570d365cf3b411838446c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b646fd515c6985c85c71aaa50135f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f2dc6565986edddf0b039bd99093c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba28de8c0a31bcd1de7913d322f67a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2108a1fffa7a648db56f1859d7cc5c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87864a254f10252763be46a68b1b6da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1ea69e0f10192b01a8a9da7f3d769695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69487cd85bc4b6e8ca55e3751ca1516696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98632b2c8b8ffea8c3c92a7cdc6763fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683af5c58422c4947d91c2fd9c88258698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61a2cd6ba2677c5bf61c5e1dd2866c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862fe9ad482a19a8d9c6b7490cee6b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30d4ad436d23a401df3152b48122fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddc18f06dbdd1e44910f864ce0514e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c05041232721d52b16bd323bcaf607703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b34b820eb8273f08b2a4064523238704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3df43dd58081cc35466b534412b6d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ea077697bf9ae24b80819c6fc5016706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310932f9d4e12dfa3ae380d813aeb8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416b8c30c0a67bf58344d584e4c7c93708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7503889c6d4bf9503ed00955a3c333709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4c1ae67ea6e06b45c1f796827d1a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409797253fdd6ec3b9a009a08ddf8e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2c922e2f5dd83b95800602bfaeafa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516c42dc20c4becc64004b93d127e29713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeae92fadbf30961293a122fc8e3f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c0a3ef4dad37d9b622a2e0822ea91715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3958faa3609fe0ea57ac7f8b69906716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d46bda3eab0025d0da5302af4aef07717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94761d05cc6c2690ab11e9fc71919657718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9bbcc3c47e240a00ee433178e5eec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c42b74d9079a3fa20bfb8ebae07c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307f425f8d3b11c1502e2077d291e45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3308750b785c7308f50bec616ba43c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81e3a30e705d6d248aeeb5302f42ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db697cf5e389f840996492cbf98a955f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ddde7b963af0d6157929968a2e268725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35f27d661e2db5e79563557ef27c70726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc641f0658e5519b29c3b6299d14d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735772a263bb18f928facdf809a5142728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bca8b61a81c67c044c3f3d916a2a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e777b3e4253f4dfdcd88752ac801d53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc939b41e68f4c9e6c5d3f192a68e32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc90a84901c769e8e9016cb6d65084732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c9a24af67565092e4e7355535726e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7ab31b33d327984c6ada721727fb0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f794a8cd68f2234847abce73c09ffd9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c970db30e6321f672dc840e23d85555736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1415c58938f50030c74bb6982c38a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768aa9bc237bd8607f20d4f773a9346738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e18fb99818aeb516bacd57d819619739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dd3efa14e67d2da0f145c8733249b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6dc7aeed1a0d69c6d5841deb6a6e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbff06df077a5c58a4746c5a41d45e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ed9bb3a1ba541365d1378b3b1c00b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e4195b023b90125ab2878125a4dee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0aa754a5e4510d478c97c9518d027745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c8ed9d39617d8da89fc2423281050746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913ffdcfd34c43edb955cd9169d802f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d154d3de9b8237c32ef7c4867f885748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4e9c03285a7675c64b80ab19d2275749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163c0c62db5b9fdcaf358df1129881f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247beb99124ddf366638d39a44a206f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7309a27ffb35a7c5a038cc635c3d36d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a603b920ba629e09422ffe195066db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9087f50b5cd7f43fc7a0bc15e2a77754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92071682315828655e511377d774a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8047138cf6e0aa491a96f2c640d73c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243771fa1943cce119881ef7954d7184757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>