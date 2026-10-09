--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813172ba75edea9f8b5c4640d6c913001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb8ba7841d92b538ac85d082b2ee622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d87d50bf5534a6a28129b994a5a8e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87937c2095099e663436f75b81687ebb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c680ac15172f4d65fdfdba084572e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8e28785f425d7fb0e5e978fb61f1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf76b91c1e23c9b1792932336d306f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87d0656b560bc70f310fad9929d8b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16741a6b5da2602477adc398e768d4bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070bcc6e78aeb929b2d8bfff3e8c7f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcf3d4da51448690a68ded1398c5b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df25ebbb9442d2ac450d98012d5c6ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726257a6d3876eb454a5b4f7d37ee06e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2a2e77ffc1d1782384493ceb2f75914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc50dee2f88f6c4d3879f8159bc658615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb830de2a1b07bc0a80f21f723f7d9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083139e507dc0dff330540359973b7d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d451c8f31249c1188a3a5659f4e85f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc18aaf3bb0c06c821df178cd6d53a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ff9906c76aad1b9776f3d09e782a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4d5bce0acfab618b63facac26d5d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c10bcc2c8c95759c4a58fa84c8033c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42e5a0b6a81bbc439ee585a6c6695e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff04788edfeef9695e7f4fbd502355524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f4552b7c20445493e01ff1b06449425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb466b455aff5999a36fa98228157e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f687a174fbb3e5f8132ac0d83168edf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037deab2680f0409154f90507723b01828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9a34739cbebc2273f1c20ee56844829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b374443ad3e4f768839a2226135e2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce59e6afa9a53d64cbfba0837c1e6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b762c7813d5420149e40615d5f6a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3450880ed1128652efc4ca4e7a27c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbb4e07f27a507f6fa1a70817294ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023310d1c279c6c7a5018b165fd4517e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d13080e13e09dbe41f3c738de501f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e7190a715e8f175d348a8b79819a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0793ff8a466e97626bbb7b57b68e5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1108293dc1acba4f847600e4c73af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86841cfc3ddc95335dd4f71b92c88b9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca418e22c17f6063644c83862c20cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5986dd49370f9297c1b425792102f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065cdaffba01e2072b9fdd8bdd4f13843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb8ea8f137b2e22cd58a1a8a7a355144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5e4432a3829da0ad4c230afc93faf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfc9dfd24e6a0f011b2e47276f9a3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab6e6387689511466ebc656681365247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ff1c3961fdb8303a35f58583d231648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bdf8c6370481f06438c00d088f69849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4524507c4139578788c3e7c2782a0e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d887c6fc0e4909ac63409348402eb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f2d653b6e7a48e3f09d2d14b5d00e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670279d50220ed76859488a9f64d420c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e754d34ba28b9e028f146fa170997054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1515ef6fc7367172d73bf0a805769b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a55a3ae90a7efd310f2167c16130a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18723ce97a42173437df65235a22734757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981583a533df56519bd629788b7935758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21799220bac3cc309f4bcbba0ca6d7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349949493285bbdca243ef823fe581a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c675475ec73d0667193c694c5257b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b80ab65af45b65db49079ae438cc1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d9281364ffb2b0e4b3f16eb2fbaaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdddf371589924be4299ab47c8444f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2e2c054e81f2f19630e0043bead2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03ef8b46c4e65baccbf79ceabd61d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215c3cdd14042163d8e35ffaba9ef3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523954511ee165c3123d41f3fe051e2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af7d6b250bfeacac7e62fb8432ed3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49837da7b726b962d47c93fcb1d9b3a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335849922240323efb5b2dfeb92b76d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd98416e4d3f336c6fa05528b34167f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b4f9c140d7a2ec1ea959a14089e4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84805a902223f246bf0833aa6da0119374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a080c941ec958163da01bdbef04b38c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f78885be80fb492d186a401a038ae876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798bfa1ef342e439f477e3f4426f22e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca34b4793460eb502744d6f4458adb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b5ede34c15de5a654e4cc0dc78e8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ca817a46c0f89d76fdb0156d840f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c19675bf886a4e87ee674b8614efed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558be609842e05d1a7baa5b79798a5b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781b7aef9d7e9a1e1af267746d7eff583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5560cb406ef0628187e0b77bf4492784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d223f751be1216df74eabb1589816385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebde1127723d5887ae26b65d3ef071a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4e6e20d1e065d7f07b3f0320cbb6487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45505622dd6cdb077162c80ac909cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c85f32a84943932d7cdb31785e86489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001ff4aba5db4da0526e8bdb050b9b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed83c52d2950b66a7fcd2f1c1fc8b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b557be1f51e8cf29996e6fc2a11b56492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872eda42c89213ca740b93d303eac1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb3469b307f6c3999dde4f6e843ace94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09247a99513189f78bad9df257099f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6183761ac7f935e3c1f24e724e0fbe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f08b2dfca802bfc279e326a886d31f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaef5de97d8107e5ca7be09b8c048f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de994427634b43517c10c4e4cc007fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f504eef30b638e95cb58d9e49d931100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930a3317aab5a8b7e640c144a4054b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056eeb9db36663aa8575b11ee1427a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d180a38bd7fe31219262cecba25f94d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df77908437f4ae07dc8a316faf32d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff469c0b1c07763a2910a5d97005f7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67861c3fe1a95b5490008da9a2fa1285106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc85e6d2de6860e91a5fb3cc70b6070107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c761ef6cc9a260abf76758ce4e461a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2b19f4eb2d5c8bd125ff7dd70e78c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ceb911c452b2dd8373d5cec96f028110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37296735966fb641562153c2d445aace111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a86b7ea122a266d10854e88aba9aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56592f8f8e8e47e38fef9d9834b6cf7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08219b99b90a46a039171439ae47a458114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbbe63b3ca4109fd1d8320e98b6fd9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b9c32f42a26f77d34fcdaeac03b1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea6572f3e2615efc7efae2553c4406117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5d8a2c2012e6d230e7e2c30991757118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292eaa0bc47a6ef9936392617eab261119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0a0eca1c89f52943cf5fbfabedf56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b0a096690a84256edfb082a20756e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e280c18c39502ee37df6fd37901478f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ea7035b6fcdc1f5761fb32ea4c902123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4b6ed209a40c258f1562af4dba77f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151c5765676fe66453112749c18fbed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46778679b15253ca2f7063801d73586126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b97d68f476706c172c937c04b2027127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a718d05e363c2d9551b2379d8352659128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91fd5a1d6bacf7e52683e9295a65c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe330e00705f79204c0f4650e998b10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ad0e9f3ba81da26326265090b569b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bcf63bb41d806f1ac003ed052ae60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39922f9d1d1a3d3e32af9ee0e53cb31a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386da93cdcc6dd07fee658a281873a8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058a292299c1ab946235385b8a55068135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa78e81dd39fe8dc1f01ba149b4ca6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7c3e7384628e65dcb32851537362d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156c3f18af5266aec543f8131602efb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67551a3dd81ee2ff298ecb9aff57d2ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a302705874b7561493403ed7b21ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a624d3d88c1abe451d7443802861d8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2850e2283d3acac6ab55eab2ef00ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586de6d7a462669a8240303b56c252d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b9ba021f3a9291a703442cc404fbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f8ad719ae4b4d2f5c725a9b6790fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491413335f680268ba724a38f611d25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bfa48d2b2f274c2956bc0a4372435147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35462d0ecdb302be35b27ff936bc4a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21291cb75a34cd60a26c71afb5bded45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed129d3353cde9a86418804370ce28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b4a5a9ea9c52a56b4ffa0802fb40f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d2fcd46501a66ee70b4e63da34186152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf552aad335452e553dfcab8056f13d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f86908164e6e4ef7ab93601719952154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ca9af2e8d2e713cfb7e262be43c34155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb5986fbcedd0639a808a7d487a82a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909e326035c29e0de4d579c6d8844c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cad12590fd76f73da8cddcbed7c08d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61738f18c3d34a00b9387a3825226eb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd6769f22d56aae8d963aa92b88f7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4f919758cc4af521d480979964828161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74208ea8db8a007c8d1d6502f00deb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b6d30404394c7ef447366d99dd89d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3bac4058807cdbaedd53f3abfcd2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2267127be81eab464f77592ac3f37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8118b24fd962b2062e581d8526a21c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb9fd5ba597dba288b0dcb4a4feac2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cf6c42505146bdb1e8869d50fdb19168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b142deaf5f1d65bdde3bc2e169000169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eca08eedc62837ff1fa61f95dd52b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675ae0410c2aacc788d966a63acadf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11986c484ca875525c4daed3e7c2aaf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87dfb5dc602cb18c45c40a48be2f40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb640b69c36db7c5ea5729ad631de63b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815184b6f9f112e0cc2d27990f5dfd24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055d660cd46127066e55eba5400d077176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5b9171e8b5b28362cc17af627c39a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a1ac46062c55d0be14043724c5f1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340f5e39f31f7252f4faf1f23ce1c92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee810fdd647d5b17c0100248f7d2139180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795005b957db3283758b98e4c286d6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa0416caa604680811d491ac79586a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733cae6cd73cd9d756d61ccc60f78ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb80f075d99fdb800caf518c1d7892184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6b6b6f673af30c2b49510478bda6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712123aac84af1734a95e3814b7aab7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6462a6aa2c9eddfbc591f91dbac31a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baa260898888316f154f5bd397880d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cde207bf40cad9fa25b72ebb98241189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4698cd7633bfff9f6a2778b4f31c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f0ea7ed53260bcfa77321e76b5f47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8a8c8f9535878ce08571d8d415f6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb936b88c5677d1af51e9fe1bb41fe0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9e3bf394d7e4899f10347cd43fab2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e55fdff366557b54fe9328ff07c806195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508babd94d4351e967953890ba7314b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437c33db4af2d37478085444b7ae804197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392308dd14b75443ee1dd45f1a9697af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd14e70041e5e1521dd3038195d8ec4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602766447c3d10d1188272bdba4b9cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f086d0de28f81c438692b87957f7fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1edb1f9b40cc44abf58d199c97a6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19560947d9380fab1f185017642b1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cdede7914e019ae17bc364d7f9c65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a383042b9b10f45b9632b53997b4ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef37c82d6eb59a4a6c3ed9f1702f49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4649f78da39cb25b783e1e08b80609207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd30b96930eaea03ada1e5273826583208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9725b6c331ee062a3c76fe5b7f1ffe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0391c290c470537e24804d8979654210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156282df46d8f30fccc64ea36a25b90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244310a7b2eb0376cf603cbacde4e280212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e946de5be9699b7bc2892061d2d92a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57405b5e5fbdad3076a70ac8bed19b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b0e41f43b0479d1de3cc2551c9aa3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7aef3035f0280a44574c0e0ae5091216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbff1abc8b4089999ded7920c0e47c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73ded1dbfecb2f33e38b3527608b1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dd7fb189e1c8e64addfdd4e648e2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230b6e094a6477a796709b75829f4bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb3175bf9d44c85af9ef6ec39a0f6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c887e4a2755f589a9379f4e515239e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc470645921e55a9105cdf17ce7d9cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80240877e8206cb5952cc5d4153a5ad7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d706411a1492274074ca62b8d43827225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c5c5010691637b9edbc4118a4989a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e309ca4470801a7032294ce1d1a032227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb31941877b83379cf6ac974be0971228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d64486fe551936d222c5d90e51c0fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffc0439be1ab7ca2fc2a4f68652359230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eeda5784e0d461f2c45ff00c9c8fcb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd1a66edc35d8071fbd37f45be2402232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa4aa616447a5c6351a6277966b677233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdedbc902b7f2ddd75fcd7f92ffda41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71f425ce2d713482e77fd0f3709b5d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882cf25b015fa1c975d53c7b5f8be74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a3ccc2efa275fab1e175494ea5e5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b0cd565a78fce01acfa0770f67255238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c4054bd2d68111d805ff2aa15c744239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09a09883fd0bc0df7a0d7a4c31bbed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa716fda7884999c535486c6487f72f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4085c5d06b6fd0c60f48666fa15bd6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fc8660b845de7421068e7f319a1cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73afa9fa6f6347102beea29e2cf7ce8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c34016ff55d016995610fa860f5c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3176a36b71a564b769bd2e9b484487246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051c247bcb0563b73fa896a2df397c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42888b9751f0d25910a51c2f48b9af49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0589e9e9f75ac0e6bf5818a196e909f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5355cf8f3a5a9aab7303e8e50eb5a79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbaf89d813d704d662caa40fb65625251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de679cce025886853a71c8b421928dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb683355d02dadd16b45cf3f30b5ecb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2567e274f8bc34a072a07c39b18ea2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c9f3ace2f8456ca160c640597a44d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0671e55b5a32138196510582a78de5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885428746120fe26efcaba78710bc319257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084a7d4a1abd3d2dd209b4de0398037258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725b807185249dbf9887d18a868969d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5045ae5c994b936bf811418d3b8d8ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8bdcb380e1f0424cc38fb0c2271fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd685224065fe4cb8ba622c34fb18347262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1385a1b2e8c56946d21600c3b2a4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4b1763deb75ad96cda4d27a00ebc0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687296a2ff1d8f3c0b34d38bd613be5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d1133bef4dd4bfe43daafbdc3d991266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550c53e1175238d296d09d5d6d36cbd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b9220fd045a126650c791c89751f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed57c2409da7d9b8820ce464e7b6f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee904146360a5b196011fdf29fb6eb75270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9508c17f503583a0f5bdb8672ff972271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139046bb028d6335aa993ec2a83f0f90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1660ca5d35b14c6b29c731b3d78caf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeca59aa17fb817f18361703f2fc04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb941dad1b0df6aac09bda6a5ffc9eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159864a67a0268662b5bcbc46cd721f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d0ab41f331af2cd511f1aa200bc6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dc59c2ef76370a4543619cf086503278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78867b14616e68703ff8143ca22a00e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1fce6d040b46b6e27a73dc398dc58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e27b573e6ace2a5fb82065a4387e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f7a4f794f26c0f7629b71baf49922282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1226708d62629690e245399d0f63c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecff468d0e11f6480674fc82f89a23e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eac266a6413b8fe34064acb014da78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28ea54316e315a1da8b9969793866b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437d0cd107742b6869a06f5923a8d39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f8b998c083ecbc0af52835cc7edf4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8679e0e48f86aad5a9b43707b4bbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7e48a72b0d5ca5d118f3d1782800f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0d7cb608818790c1d0b457ad1f147291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fcda7dc8d9341f713374939893890292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf27bec5b1d77d1c41e520bd87fe9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43360ec6bea2510f647423e9f0b43040294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9e324eb538424cb040f0315d30b92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bdc3f240efe71ce9d7cad1602dff8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1a5411a400ec00234f193cd4e8abe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71abdf7a92f47d919090cec22360a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5cb66dae142e68ab534127536aabb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cd2291af84fb84e4582d3d89d5599300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34036463b6f54a810d3b968f11f3157e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1685c639b2bb7d3d35144d99a96b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c14d5472f6e324f0ceaf3f4571d28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02f27f046e69c789ba78690c8b85f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfd7f54beaaa4a9844c29de3a34e10305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6673246111b913c7632a7fd025963c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5c28f33d133fd580c0bcd6632e4fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c5bf1efe69d05eb43ec8376574cce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ea46c13aca44781e9be5607e987d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97405e750ebedac9d2f264d8bea234e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60454b053437066fad65b909f2e4c25d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b31eaf3cfc54ab4873e264aa32edb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ee1f8b285281050b0bdfa151b098b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70015175a29431e9e3c4c8a0c1743c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe9e8b1a6031cf827add3268338e7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c7f6730a0b072236e60370309de4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5a5d352efeb6257bedecfdae61d52317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada8c2d936ad3815251fd8a96ba07d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438724f87e701127a6ae7e24857dae6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545ec29cd65e67451da956c72487d51320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9196349998deabb660835044096e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec3bd9a85c5de0e534f5bd642905c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ce5c6da1e36d477ea66822ad7ccdf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94d2af8d69b463bd428dd3b3694807324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38a13253b501b44faf2280d3e66582325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a38a42cfac4bd9f2c274c31a6fe75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc787d6208ba277a562443b86a5a0a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7441bb9d3847ab95db66c1d88c65a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59376918819a87df5f5096a3bfb4ff0d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eca95a7ac94a3164b98bf731b5132330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b38749a0dda023271ae552fc6d1ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cdf185424d131599c6620861ddca7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3504d448c531fc2ce7bc013dc05246333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aefea2b2c510e5dcdb8055ca041918334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c79bd96dd6472721ec1f1120ffdce5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd75723dac5032a04096e3635e7e95336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702f3111beb85a5ea327e389d141f9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d429b1135d05e171d5c244cb67f4938338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0b75e5b0cceb8b04b267aeb5d36e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925c580276538a441a212424b27d947340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0a7a4096f176d3910b92c100c0556341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821df838ffa71dd55d5fa4c8861bfdd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5e69431eeb16c92f58028baec5f6d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a1f99d8df5241299df8cc9de0e4f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d08436f4cef0d75ded6d33586d069345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf618442bddbcad6e8f36441f5d87cb4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387356da0888562f8af698fce9b23c58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a953ef8b8c19ed0bd582ae765dc3575348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d91f469ae6dddee5ebfc0a99e321d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa453a2590ed6e83fbc7fb4273db925a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1000d249c7aff281463de5fdb6352351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754484668ffdf009eaf710abe4506a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da543bb9f1276ca579b9cee3db9b47da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2ddbac872d904eefb513f3367b7ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8b3053428f0862405ff54a358a357355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64959d0c67af9b51a8b938ac71c404d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1bc455c4163be2ecd6de1147bc4fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be4eb0532b359f85fae59d0d35637f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c236d0ed8583eb5fc554852dcaffa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc963c8c0aeda217d7fee5b5aad45e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a24743e22d9ab71bc0207716b62b86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63359d78587a244f70fea075c9848b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d667e408ad69741baab38023d238a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da679739f3bc6dc85012af3da71dc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c069d9d36561e762ce7ddf204d82a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd5eb9e7d2e454a829464827b0d1de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653fc2c8580fb29951ed2c0c80d8149367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f4902e5d6b64d1ccde47b76158cc9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b5fd6cd1519aa4182f5020c4adf24369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810fc91ee3afc1d6700f57a8fb1289f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52068d00731dea23bb8b993ffbc933a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018343e7f86c30903554f2c87ca12fb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fead848c42b72dcc02da30c17d9d58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc6b969e4df78d6bed3094c6449be1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a608aef925540bfec3e4e89701444cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0f969ab8ce348248c0e3d660651db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3910cbfe84262d7284287355a61d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42486f0c1a3d0b6fcf77da7bd8c18a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3b4537af3854ce1c02f3b241466c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5f708363bd9a74293c36a3f965d82380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41913d1c4c45b660aa31b675ce47373381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a149d8a68b85266f45a38ebbf2ff32a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b804cd3742e469cad2d735f8188af6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37600e8404e61f03a808692c6eae5c8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254203a1a96d44681d64e3e21d4795ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ee63df3a90a7b541e6d96ae31571c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea109df0bbf3f7a7b89ea38d12774b3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd23b0bae566321d6fb43eea9e79db8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fa3166108c79ee36962e65d9d3438389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7370f70bf6745ef31b80e3e1e494b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986508b84311a00f0089986fa24709c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff8271186629152d1a9c486388f3a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ecc10745d0ea85365cc19749d8aa2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d2041f66162805ac7381b586ce667394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8e776ad9d593595bbeba6f1e536c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3238a44c58a715a258f00530b74515396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108114bedd4f47c7c0c56c996b061c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c042450fa5a2214063d9ac289db5a51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02abd945bbeda8820ac93f5333c070399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921f17c14502b30019ac828a2797874400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef8ee8d4c9683fce375a4beec753ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b08c87d804e52c8da02152449e64f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d95728ff62eb56ffce70113d9f890403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9315bdc0975f9f6c56d08a6363100404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba014af6ed8898f980c1b1d257bcad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd4982a4944808d57fbdae600e63e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8c2c3fa2b78baca11066faa5123f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb5fbdb9bf7c804bce5415681815ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfafbb09a256daf9d452dd9b02e7ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649108b9ff1a78024de0c38a1832104a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080c33c250c5056c2e230460bb461d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb7ba2ed92854042e65a9848cae98a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2306511a10fffe5e8afa28d6fd3ce5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94391d72332d3599c5a94131e40b8ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35ea16780b9458e459f8182c5c8a31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def165a02e0c4f13d3462089f7be889416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacccb142c1f64dddd0cf3cfe7af8e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75457e2f4f9d0ae6ca7b3567db8b42418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50dd0e05a81445fbd4b78cb2a9980e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c963c6bfb676260f528f7151fad66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae9abf66939b6078976b4481837b08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433d4160824125e43633ab488f4f224422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64715b0abda637b5f94dfcc2a7e95d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5587be85797978d4bf054a4f77a4487424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305178feee0ce89505e0f6fa30cc994425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff1ccf9a384540c08b6fb50be46049426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ca428b9fa4aee83d3e313a75a2662427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506e80f878dfc7fee21c5499eff9de2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d07761d4dc8516f2eb6e82a6ff82ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c652cdf1173ffe4794e8fcf3d8f2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b653268462f46a24f447d70afce75431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784064af260ddd3403e77f31170efa81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4db4afb7e6637a069fadf8e374d214433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ac8ce0adf3e4fbca471463c619432434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a21bbecfd4882734c34a0333ad534435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601c028d40778595dc9fad34b3aeef5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117baaacbd6962faa07f9d3d59a27878437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05286c078a76937aeac071401bf8b53e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cf08b960dd49c6122f34d4dfe5dd5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827616a76d58d77586bc4d6618f1eb1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dd40ef070b693cffa4897f45b40b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddfd7a9fc33bd99500756c43db3440442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ce76632aa03b9e710431949a5b7b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c42cf2e38ff89aeaca1c5fd39a1ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdebd4d22a354cc853fe64494d52a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858194bb54e9f7d815e9a76c4ab2a0a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3b85ec797431914e2bbeb0a8bf0d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343c014eea354ada33cdf118c13ac38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32653354b73cbdf050205e415792e8c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49619cb9b03a55bfd0d7103abc3e83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca51dc7fdd0e22f672255925128047451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa754dfbbc8836367e7775e2c29a3f2d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5c906b1e2571a34553dbfa7208c5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936540b9a6647dbd27f11caeaf46586454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4298e8c3731a31ec142a92c16d0ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96ab0da90d06a94d17e8bf9a364896456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1c6fda12fac919aa59e7fb65761fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b6ea30bae69eaade108b258cbd8f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7f348d3132605c252cfcb571361d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a1c387c0e99a14e36f29815a26d14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528661e2934aee9fdc85d052568c7f0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de10b415ee4e9822d7fdf91c1e4fbbf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135dd3eb485d9dad5a79aec55434665463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b4601d8d2e8407ba0b28ee5144ee4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb9dbf3dabc52858ee6baed17e3438465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d401bf0dbb29864e4278cfcefe6ee1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b46ffb4f4ccba41027e1355e06d44467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c0c3df97453e22c6bff78941cc95d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7be92764d472128a7cd6f0611d556469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586f5903a882ec89c17f18845fae05b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a3d21bf9d4a6cae5835548da5b054471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebe364487164bd2c642638ac0fe728472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fae4d64bb15adfa109cf6d9e2d665473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171d3732348c9bb327d64c15b4cb626474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5606ece52e4b5fbc7aa7630cf90da2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f12ec5c75100e7ce2ffee1e0d0c4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf76407a09026b007de3d93f5604d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4217e84ce1eabf9507458a607215857478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d7ca30f0f46c4b44bc507516c39b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e6899cb66388dfeb34efb862285e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55f0971038198f525f31424c81db39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6986ab9f2849a68a0344a24f11b1635482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf26c27bdf4062275c58cc0016caba6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837855b95ab0bcb5da502fd742a225af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72114cd0f7d5f21911624acd4d1e6154485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc0ed7fbd188aa65a81387a7be7c07486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb759ea40177a62d9674b7ed7cb771487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c73c026be632319467fa52428b427f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255c5f809e4edc7edf0d967e3838ecd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790ef4320b535756b7963fddb836be9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a293d30a358ebdfc7c404034421d3e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4db62f1728dbf8609d398925c92343492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272783b387f5f1700d6c9df368a12baa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126679220af73e4b2170208ff742e8e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c8d6efaea1addc74e981c89ba08c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32d2fb3a185592772c982cf3d846f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789e7e44193924f1489c64ea9115a5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae8e071d6a49fac71e553573206f68498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55727e5b300579784833c20901c745bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad42662f80dc7033fd7d924a102445500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68da79b49280253b12833775b75967501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bacafcb9251ef7a0ad2712bd216752502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4df4bb3144b556cec46e041f892c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ff5fa94cc1941f46c6a3898b20ff4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4ef1072922e73298372308517c951505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46e374d7af8fddf44e288801774598506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01e88f7756f9878843ec5f660574f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c8ad26454d5ba4b8bc80ee1147b83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7beb500a9048962f24a16ac8ba6370509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d119c24e7687b88e8426abce2a0d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7e399659088b7575e505dd1e2515b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ab3a4c40cf87f1afc9f4e8158fcc5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2d0d2da8159a7e113d91bfac14962513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8440f65b9a53cbcbc3d8c19839ded4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a91324476ff07305e4b7420b75eb09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f0589ed2433c095e675b0baad95da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650b8835a42e8d3986d5df049b1c88c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fb1662dcd2d9c846e26d0f45c0a22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08168ed1e40e183a4501c8d707a941519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a66b73d8ebd4bfffa224db13e6905520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443c1f019d1201c182b2d0edc455ecd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b9b7f6359323a4c25132d2cadeee2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8465dd1fd74efad922c910a630915a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d418b364c5d1d43b97c0ff5e8bee40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30574e920cb8c9016044accfdd51d63b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2983bd2b27fd90c3204b00d622e074526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfbbcc909419df09860d65e60e89b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7744cb6683d060ed7933a7a679cde4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b378ad232a957c1e5db942acc1972529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd22f804014e68a72b004f980b4b298530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4852930cfa31874857b1db5032a9e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c21563d7ccc14fe2389fa05f7982ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834754028ee96a88d70e82153dd5631533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ed96a77f7a513e0147e1e195a1e62534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a014e5b1a9917864d24f693ae1a84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfffb5db8b4f6b78f62c79debd33fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0495409afe6f2785df7b8874c4edb5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f4ed72bbe7b34d8827956fbd4058f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0ac83ba57a7817f670dedf2b003f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422abb6a7c4b1f0009b890699efb4a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325f98424476a467420a83a0a059b3e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb91cbf5f75776888a3ca2f9e5c846542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadcc76398ae9ea27c90bccc56a39bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bdbe0be2acb6b1426189cda5de1db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a45fe1ff71aa0e83b0e535435bd0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a71b9e68575cd264b46cc2c832a9d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9cbd3b5f9e142d2aa7e5521622935547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d8ee1f6dae8a2d42474462b40fcf1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fa2f632d2d4a9b4119ef169ee65c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b48495c7fb7c81c6bffa5785a3ad9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d07a02be5c07e61ea429117c0ce7d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb702016a286f5d172877f028c4657552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ab58c7385101d254d6184666cdf4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6116be6e59d462d3006cb709a5632554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e586cedc6b9484111e700f1c53726c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e2a558cc6d2989b3538e268937422556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200821d63db5a8e57d1ec1c6d0cddbb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43282e8d7650640be51d1caf032c3ba3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8eb82c786211eedf8c10da5b3cd48f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee4ca1d6018d3c8fb2cad6571075ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e6abfcec9d4117c911ab994ce3aae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af3ff01287ba23a365d8abdd74b696562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6785db2a825f8c0fef9a2a9f3380f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82ee30bd80a65b6a7a41cab097a29b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5aaaed33ba44ef20009225c26c515565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4cdbef015baba1e41b4d7ad9281f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839a1a693c9ba9ce358d4103e23e1ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1ee05638ccc04cdf642bae1f990cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb863b4326e482dfe44302b4b900ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369f48a0e8b3e95dd1f662c6c82ca0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75b30207560d3b56c1f00be0abd5bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819fbeedca5f2419a4ae45ce9640c1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3b46537b7253925ec3b9b4427bf80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f999ae7b0a7ebcdb6c79371c598e5e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a6271640d2ae4a44266a17f9cb894575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50390a9359d84286423ab36292642a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a643884ed6f4fd33cb0a32f8975b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82be3614165c93d96c747232c96853578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971762e3eb367ac8ab1b5fc6f172474579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced74ea2ce0261900ce3c34a702e840580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c78fbefaed5a15ed9146efcec5d14a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc952c1b60c00d79606514530b176bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc8e925db7fe45f197f8a459846d25583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a359e1a1e6faf4899a3f5248bc10f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b4c6738ce288df9da0b8bf26a22f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44462b67fbf4f508ad7771835e458b3e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2f25ec28f252f7e34aaa8f72430f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efafb8927b03aa15c5d56f00bda8ac6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c9c2c3f49caa2a2412e011d096f96589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87887c601dd09ca37f59d5d7e542cc1f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65131eebc1c67ace7d922158846153c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933efa7a58c7d11ba2601fbe3561867592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8fcde12bf18cf2217a37ae875850e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb8555f7a24f69d229a7c91e102b2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43a00526ba6c8c67d0c36f2d93490c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f119787f99b4e06bbd866fc4c6f806596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81c51886f8077b899125277f5a1e22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102b0c500b3ee0e4e5907989a31e4b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653a775a4dae79e3b437986269f966d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704feb3829af24744194f5d440b4d58c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dfde2670527b862a4d101f56e95d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd28f0d60668739211bd57e0a2caea5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97229e50b9e7f9a56c6451c7b2d78074603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44eb260fa6688c51079975a69897914604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e54f5f3baa8b14efaa9da25224257605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c55c6afa76ed5198d94a8dae225cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fb64f1f47c01f2e6b24104f2f44e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac930dc69bf36f41bb4153955d8ecd5b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5ede714c406df63dad1a73443c22f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e75c8e3cf171c6e2725e89515d6402610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ae73d158d437b5e767ecca80ee68e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036795547f4e7c4b335a9ac58a12ee1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60372b0152e14cab11fa0134926cc2bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bf8f792d4be1f105032e983368f34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98783e3e51176dfe3908a644b107306e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997268fc8449d5f77b63ac40804652a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1cda7cfc6a2cbc30a321b66c76d61617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67b8fcb7ff9f0d225efce564d78380618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576b29cae50e103ade729488359bf87619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610a6e76f2e46141f56ab0466b9c66d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047ed0ca3300a8230fec48daba9795e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a437ba2c1fb7f21e05ecc7d33cd8fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16210de2ed5ff7246673ab19dd7b62ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53f27f0a1a88cf48a68ad101d89945624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1522ed69bfd180944b33001645aed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9e3a4e06a86992ae035f0f69f20f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33216d3918c3828d3aee25c41a02a3ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cfeec4d4023fe6fdf73646ce446c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39415b41f560dd974a2237fcf1f3f1ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd76f7c64d65158655d7ec2be8c6942630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508c58aa4760d9a0acea29faa765071631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6f906a769172115cfdcad32cdb2e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb85bf7d80838de93d8595bc98ac4d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a133c9d891cb40a4a58dea1a91eb2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632e67a282a1ec2a3fa92697c0f6419635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee775382889811f7e74160daf52160636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d08cb692e6075c5ab05cb687b3dea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e81aef2aa95c1f1b84e00123e1d30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddd0efdc527d68486f6f7d0650652f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3092a335bd83c9b56b535bd4204285b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3c499d621f79c6f63277a2d1abf01641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b14f4831740d969089653c67ab404642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6107c2a1071b246b386fc5a215a27643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c89301f52a5f8d68ccec0aac0605de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42614acb0e0a40eced383522210fe38645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49f13f458d80ece3888d2c52ebbd83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf904d19e708d74e1cd8caef6dd23a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89b2266c33628551e5426d867e75d6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a28b159bd33cc8c7b352393cbcf96649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce9245afde902dc21efc5da2743f39650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd14d4878b03f146537dff105d743a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eeda18edd570b083e69a694e70306b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea40fb9dae9179e0005a6a753351d3a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc448990e3a5e43d4b7fad1187e76f77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49c8f6c01532f4e576100b2699f822655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6321549427e054c14646939955472e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58448624503dd95275333b9467fa52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a4714b34d9d486b6ca8dfa3384d8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6e6865a6e75c7bbfdf7cc91f3d819659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea84c373db952b1ddbd4d375b5e4991660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe36844414b85050f81dcd89a2d408661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b375bd86563c28510689990a40135d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972856e8502cd13929a415bd6b4de39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ae07d77f40dedacb8d3d45d9dd4a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca5a2054a79911481f6648b315338d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa37fdd5de1d353178ffedbc008e33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a22618aa6a73fcfe769800388eb5e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4370b5d797cfaa41d1dcc5ed5717f7d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484675818d0907e4a71579da9f8fda6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3fa14ceb59f0465085e3a3d6dd865670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc520dd11e3763646ca369718a836ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9f9e3f12d94ece0e1628bd51374a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98afbe391fde950f984d7eeaa30e6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52408b26e3e275ffe868f9b15eedc4a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b45c48e2e90e7d287745ae0aed197b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da6bd1783068913e58bd548e011b43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05f3e8aba27e20b20d83a266119f5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9396328fd7f1d7c797e4f674e02ff1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081c039b530301ad76ca5312cfe58be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f7c28f268a267ea45dfa10f0fd4ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6589a24b6286084bebc80fe12dd04e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fbb63377609204763cbd41314fd4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0561a25ab355b3efa063f4e3668656683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e524d64c3d1eefe2da8eb015475eb1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee97131bbf2fe75f92b9e4b56c62ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719a580e13f029f4bc683212619287a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a66f7e35017901ce08d68bd84bf408687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a57e1db00e67603a09cb75322c6d05688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385679e02235965a96d91f4df799b6c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d4a9e0c1ffe49408ebf9e7b2bc7ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247c64fc02189a6458c897b3ec9dc54691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5112ece258fd4ee6cf743206d97ab1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554563b0f58b3b7fd41030b47544ca82693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7ba37f55849485a6154d6e01c70ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de3f6ce6c5f123e6fa2b13543f319c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa82c5de3497e5880310a66c79dfa8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55821377444230307b5bdabe4852ef7b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d4085ac882a857319114f4af4e65c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9ec59122c965479f89de3036b7ec4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcabeee2257ec85a8a0c380f147fb5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf9d654f65c2a42543864e3d06a992701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa606e967a09f0cffa2eee2d92f8eeb9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55486da5ec3a04aae17c093bfde42f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4956a9579adcc897b3f322a07d25586704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba32bbb4214760be7bd38d70f90225705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f245fcafdc06da018624b3b7b6306a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21691eb4fe82e58ab1ba02a70232da1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c012cd3797511c18dc1b4930f3577c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d76d29d43fa9e610937743e06a63c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a33e665138bcf86af77c56a4d005e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c4c5c5f8e63b2d72ae18c4e154f30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619220e65bdb01e724f55556ccf0e16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c501d22874ace1bd121faefed08fd93713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e8d64cf16c547aca34cf430edd950714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9b62e890f57a6ea1c61fb1da78948715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd55e7536ef9e31268074922da1077c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0021dc71da151460214c5c794afdd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a19f98a6f9c54f6ca39234f6c774c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8fe1c64317303eed53b70802035fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981949f2bd40019973ba879f7bb165a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef88944d32bcf1fbf0fc28f466618fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af3e34add258e3f80694ba97b83277722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a0141dc1d0d45f7ddd0d25f2871ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394e6deb464e1ebc730514df1e9dd7e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9811cddfcf48be9027f70d9a1d9df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb0bba43ac5bdd774207d0aee4b182726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87005c6979bb5e8e71c8f0ab36eebd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506761ee90a53860ef25d4f684a4c11728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e7b251c03e1dbdcf848367ead00e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118e75b08f2242d91b96280cbc172dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e94d6f320bf482b1c6ec80ad15374731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7b066c29fac9847a166b7d4f16c91732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ba4b5320c699ffd3b5adb4846f525733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ccae86e80269e5057a1d0300f1eea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09934c48a9b04a47a9a109883879e7db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f5eac289b57933fbf0720fa48c502736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84588058117bdb00bd20d24df33dce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51d055a5b6baa915e0aaacfba60505738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddfb81a4c0bae30c6d83abbc736cb3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f750108966d90b547d25a32b1e272740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e38bd0acd21ead2b10f95059709a39741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441756b064a3017d86dbe3ba1991761742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e77c123a33a6b36de98b578e68f2a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d844125767f83e742173cd95997320744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd377dc21d2d5a10cf2bf798d1ca3473745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372252e4c3874d6d788d707f9813603746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f3bc9f62128c25e3f23aad70a319c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5814c7a0fc2ff98c8dd44a9a3db65f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5092e299623ba23835f92bca161afec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0caeb82a3722ee7ca34f4ee03dcb5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc9934ba2f8a3b1ba6844c35ac8be4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b15d79284f5d5d20416065951966b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64420e555cd813bbddf6d39f4d1234ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d35a054ad014e053fb3a8004d553c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2533a4bc7e613b56dc92a7f31a6144b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2d124039290bbe342127463497034756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d3f21e702e7508afaa12a562d9959757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb34ed30288fdab11bbbd221d818121758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b78b78418b31c1154a0bf38414fb73759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822fd76eda10d27aa90cd6f7570f83f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3429769eaefb200254b809d25850b912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f637dc20a380a917f9707ad0d85c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0f478b68b9879d5daf8c034b278184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4be40db8b12e730defb73ec5221b5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a40cb52cc92da2b8d5ed88dc2eb7bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150646852af669dee581295fc61c23b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba116a331300faa9660eef8b3c09a368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172e6b2e3484d4e717b19851676ecf19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edb35b02b8cb8bca25c20bba3a1da510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad158624f4c61b04aa21c4e7d8fc73911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84169d86fbe459637da367b33c27e19812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6282caa82a1c713f702248a03bb36d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1497ddc0ac08125966c6a5863f3152714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331e83203fc19a1d9ae9cd2973e543d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d195642d40c1e8ed21693f0b6df8b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d440379880b2b36357c7a66e4f2e4f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828206069f70865ce236467d3bcb24d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ea4ab345eb167979333c78f24489219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7512de17a0e2835beb242b84ded56e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c901129fbbacfc2cc7abb43aca1c9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e3404727375975f6305a0188ca5aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f1756463d0230fe56c312ff6e32bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802859d9589b5d97539b871eea03ad224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553976ee5db73e42b4905fcf372d0b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816161c7440c98875a9ab01104cd474026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8aacd318aaf8d81f38984f6698cb227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082c16c22bc35e73e11293839458ab428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89543e6515f659d763116edca98da629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d10a268d262d5dd37da00951c182d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb90549ac68c56a7f5aaabc4eb2128a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f440839918f88f04b1b2395965f02c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba08260b4ba4aee31a8e02c63bc8ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8e18c99a2ccb86fde4b56afa842ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d315934cb64515a59e211badfeb5f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48ae461587eb1624844c2ada10553036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7eda6359457c2d29cdc8f179b75b5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa18e3ae662ab03a8117a47ba9691b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5e37674bf3dd6c9a6a00296e99e3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd949c92e55bbc406fe5d62772747d3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf38c33440534ad20e53ed021d16a1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231195a690ea5fdb5e09ea68a751d60d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0080d3d00c3e404b4a14001ab83a52643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a31038981485189d6c55340da87a0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac863059ded312027e324214142297d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb8c2a0619917f76fd15233942532246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c58410b92e0ed8b898df2548b7c1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c03ec56f6789c2743376f5549f906448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34571a7e675afc10dc158c24cdc694e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7f4b3b27369bb4134a3015a0a559e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efb4780dd3e5e946d0f15481784da351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b82883784b8b469de34e2b135b9bd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d513254d9e1a22a760fe21fbd9a6a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d188fb907066ff4dba1ee56a6c502a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e50eb0dd2f40e46048b678eaa9d0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6dc8dbe3e3a0f573ad25ce903d15056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec6eb92f3c758477c8818ee685ad6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60aa8304c4ff2c6ec870d3c1a26536058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf05e33a1e7fdebafc080fc515ec4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63386ce1f4e2d81365be68b146c5cb8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e818d40cdd42527b35273c22bd28f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac2b9ea7b30c1730c05a6f8aec84c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2653c6bb9b6c07619a431bab51218f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88febda746628202e64c4a40c5fe3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113bfc0f39bd6eee638bf5cb3fe0f4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bc5327faa209b9ee48338055cb23366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422069f6e5fefec9d7625703b84cc7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cda60cec0ce4031a9e7fea4947fcb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe7d7073e4d762f364393b1ffbeab269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780afaaf70a46405e6f6c59b48fc862c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7e19db54e106bc1a5546c03f5353e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25ba59080fda1bd2a6936b08edc59d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687241864daef4ce1832ee4552d177073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0900cf2ac0e594c26a7797fb0741774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c1fc3f1a535088ae057c2abb36a7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f3adde4c2d1f49f9d5530f7b9b22076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6ce27174ad59ad4afbe98e74ea99a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e7c51eabd355437fe0d2e982e661278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdad1f0c99b9208ca5b64d8eb8066e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427242468934b482a649a4bfaaefbee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c89ae1e24636a64a06aa65b5fd1dbb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd908222007d9c3a731dd833a7c09c5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6051af5745baa8ce81baee11d083d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e346e38829e08b8bc985e6f2da5b0b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302d7bcb34d4a01be608ee9ad00581185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632adc45953a4a8a9374b989e8b057886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35d476eba414df79f82f8dc81c6b5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642baed24a0a8c82280bc13d57ee1dc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd457fc2afc6f3713f48aa402e25bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52e48704768d532e21cf562c57a44290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888700823e8242b932cc2a473f0c10991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cbbc9802df2b19477a4871f17320592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c39dba3b3acf175056266902734be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8df56ac5dbd8d882b319baa04dd87f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb1863e14b80ce571e32bc608c1be595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfffa74ff80c84f515f053861c05fc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99023ca6dfaf51c6f436a54cd4c7ff297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e163e16144f1ed00740412d980e185498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbaef118f145ef41d99336f90f34c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970a77953491018113cf6a0766991d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34966b1726dcb1ca5cbacdc342d60c2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb06e4bdd5cdfb97218bb51b4d6e0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cd2b01953e5db53598a619dfec423103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234f891db10b1177e7f24794418a3e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422221f0eedd7ec79f29c8ecdfb2e114105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192611df75ed4b9996be9546362dd63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446270fc4a791a115655ec7427624fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bf91abd561ef1a5c204de5c54619a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2e988bf64e49f29182a7db4f8484b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1cc3f93c88e522c470034f8c12c49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960443e6045c308990b2dc5f4aeccec2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0362ac83cd47dcf1762b91b4f7af13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a96d96510504599903bb32edbc119113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1cbebd1511f2ec68e85dca0197959114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c48eb2d0c62d559c692f638b7c80c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4a44023f088e41eedddfb4fecb9ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715529987f721e3c64c816f3a6abf126117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c76e5e132408a6bd7ffc64b7df4bfa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f08f76200ecf080c7961c3165d3625119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834d7b54e29c2f7ce4a2b6492a8c0f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff4aaf174dc8cdc2473465bce94ca2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1e89fe1405b24abae4d108f84f18a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e5f9d5ac39bfea77e55d562400889123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44397b65de7f350cddb18933cb0102e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5166d0984def55c0e93b3477ded958e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d46cd9f421d114aec8675d8dd0112d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49b6a1db31959c7aef51d13d1adef5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0c9703d5f01f3038d8d472e213130128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395c25be247f8ed492c95ee538d3bf6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51bb8abd17de4111e5f3313ce72b95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b189857dd956c50b56df43d9a29b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454bd521e2e9fcaee7bb13cfe40ac4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03034fb902768bf91854f74f38da60d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d508e59b56e502f5aae644fa9c954d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77140c83c7cd4d9e40ce3c9ada8ef6e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c20986302bdf8cf8ec9eb480944fd2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acd9529bedc534f89b5732c5634e82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301b0575f41aeb46db202d0cd455ece138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd301d7d6416fb3a138ffcf385329c8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fef169e249e65eab9adce46f089a83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199db878d791943506543bc043c2f7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d75dcae4ad991f1824a148a1acebf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95044b2cbd5720e494619352e1fa3879143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21109c535f76ad91a83019b64eef36b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d16ce4c90728921f306e142ab0be5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe52c60a4257229906b9eef5b5dc608146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62081d9c6abd4cf6ba366e1252c36e40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a5b3109742b69d10c499020a5e3cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2dfaec06e6abee6ca647c456cd898149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894d1a53ce1ccec7f36a70548677c7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c70d382f20d2b3fe598e1cdd7e8bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba3476b193cc90b754ce2346c8779e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fce0cc3caf7865f1ff6bf54ffc84d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ad47cd3011330bc414be72ecd5ad4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5c0d74ffc8f8a76b73423b79fd295155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcce67b4c1bc59fa2fa2608184a20f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0471e72f83f843e0aa584c3effa6340157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e8885155396672bae0572cc621232158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0af296e0b9b5c0a0f643e02fdb3c1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726ac0b01c3d73ca9b82bc1fdd53e41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852519b535338cc0cbb239af2b9380b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84af8ae3cdb18fd19df15e2ccd1f8a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772582f3b32025880096e04610c717a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd96302b11a3b3da2f6ec3a0b0289b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68798211efa404b4ff161f77056c7eeb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7a9e31117d26d67972437c957062c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feffaf5205ebc1feae70fce5379c47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9007f2e3e1fee1444371e3e18c3292168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb1790b55c6e347de392fd1ec6d35b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c09bb67b4192ca4b90d177dd4ec54e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc68bc24c557494e0e0ed2fef4d049b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206963ee9d5391dd852748580f3c492172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64018a52d1b5a9d92d620fad4c22a467173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fb1ce9003b2a2a5ea62676ca314e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676ba03cb0d00d0ebabf1334d161223175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3b0012d3de5ce05defa349c46c35f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2441a6b9f67d5e382642b2d5955888177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2faeb1d3adc42e21195e4211d9d36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88adbb684d8b9e8dbb1a556acd45d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1a80b410926dd0d31040061a06ebd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee2a5805a9185c5810329724e14444181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8712d5bea8d776804a20b2c7586cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424cc572881986f33595c4f270907a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd284d7a65b7e3557031969798c0cf8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f986b8d04ba4f1918ab381859efc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633a77940b22475ab0acb037e325887186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb069fccc5c013190e413d67f18b10fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a3c9cf61d095729ecdd88394cf2f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3829d5ad67d277113cf64a21397e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2a3c8334e5d7495a9a9d4ef96fdf4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cea7c81f36cdfd6f1c7de85e3f3c9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6ea876ab8201d3741ea048ec71278192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72d42b92b8002a25d1620e6738dace193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2ddbfbc0097910957eef7d1757e72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab631e89c2ccadc7a5e85d7173e6c46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ade62557eb2a0f60f852dd57f88e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b36f9a5df41ee4ed88c70c9b98a15f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a80044ad1718ad47354ca762038e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0044fc5e2571298afc746ccf07f562b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22965c0a3f0f52febfd82bf3a3ae6aed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0a04385b50e765c59a4e50bd71db4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c942c41e1db8f426861aeccc12b6915202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73852de69ff2edce21ccc7b4055b8a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc01f6037cb2a25889bfdfca088840d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96764e4ce191cbf45e7cfc8d75538ac7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ca2edaaddcbd56083f535e061bbb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f7dba706fed3bb4f032e087756304207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf568030222744e8d2672718301ac7e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e3e577ae4c2363dde2fb4852b8a30209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69967f98f759e29ec75d756d07b7f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262f6a9c67a9998d7bf83106fc7afbf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde869d841b273068a29c63ea0044a57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659437006c1ea53dd8796448e3ac84d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd798826e0a2faa5b15b8f47b8a39a12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e848b2be506972e07a4581ed0bd6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087563b2a2bd1f79fb890ea055e5622216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd282ff1d5e5f45c07fb18cb683311217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788666aeb01235c2603acd6bbb413411218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ca00b18df667caef8575ae82e59b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af3c56b7110b876fbba22d45110875220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954dee11ba41f4ff98bbeec7026332e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40bbbd9087cf81fcd55e005160ad97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f099a2305b0efe877f265508db9be8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d20ef795c79a2ef3725bd7155a9949224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e223aed6b4c2a3515ccc9c5e54491225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6a0578a3b63e2bef1f0fb5c592c22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25153f8ff0501ca080a23c5751f5581227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f1cd4cb6f43ab64a21b73e25b7c22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50df9a0c052b7559228dcfb0b172f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05fc6946721bb90de3146be4b31f25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2947c1ae1bbcfaf3618ab0993d1ab7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25933d7c7f76093ae18bcfb9dc6ac41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39719f68db489eb1b42e37e1556ef263233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70970ae99ac5db0310805c7158bf69fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33050500fa44e11165a12b0611ffaf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53c451b7b23dbca617cc7d850a719a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622b0206d4847d5695137279ea7816a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea52784f05b53a82c6f564f134b66f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1d6193713ea6d1078ba452cf31d97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf917eb0e4147a83d73de3d3a077156b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a02a8c71460ddd1f373b37f2be8316241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa040d49a992669608d2376e4adb2a54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf7b358b83910a726e529cb1000087243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53412c2a54342d23a38e7f4e162db3b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044a0264e3d0934729eed7529e66b44245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313cdfd86cec972c639ab06a7a43896246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cea9cde74c59aed2d85802d9d94f53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc0ebecca5c7154a80275612b166bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07baa6d2910df0a201929e6425ea79f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc3842d7d27698be50e6c002c3c815250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeee7fa0e492301b2e0510849b6dbd1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a41cd84c31edd9b4fb39721eb1365252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2972521237526fa894808346607b6f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e2a4b0f26116de2a67fd82f8ee990254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992d2ddd98bcd4bfe8f15d8f9bcc4b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce62bbd9ce7c5b912554c58289dd0cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780ccdb1ae53407cd6d71ace72b8a08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5045ced703627f696191e78d1675983258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362981838f79c6aa88c95c963e9c0e65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d8d63d44415b3e3d6b9e5b535ef9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc417f147273d4dc5f1935fe6a238b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c33282a71d04b5fdb91c4b4612db9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb77bdb01fc4e26d09c97fb491dbd7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf50a58ce1e0299cd295291e7d8303b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91153832f7c4f5e67222ec32350e80265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685df7e4e34d79bcd5750dae947d7b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff9676f2351d3727c18e40eb6694e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0b9ee836ef8705171865d3069ef00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1b9bd97f9fa83c7c5b1cb497b6a07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a949d1fe70a7e59eab64e8ca0b630f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47349d5eed8d35abf5b10d7299614d7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab1e68332a740599667cbbd41ceaab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac552c32937dbb8adfbbe2130f3150bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d132dc4ecb8330912e640e66411a28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826de0a42a28b7e3b356c7704b03066275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f7a75b4d4529fab6933d902f5ab48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43976ef0abe74cefef07a568f8ee3a20277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cbebf1b6f8209b979d19e3f9d3766278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09948440028e8faf09d7fc07456be59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96991b1e84298809ddf3dbfe3ddf4aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2168d2479109b3534797500e71ee59e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed936072da072dde01c6a17ea4167c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e211a61fd91b4909d8d10a118e877f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c21fa20a6babb921b5edaece1bb0d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19315113026fe6cad4d68323e35171dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dddebcd9d9571e8bdf2c0c5a41693286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2742a36c692b0f39529067b7e8d1a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce668ddb34273a4e03677c143574a49b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3b7b00d104d606019352fb6abdca5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5d9ba01c1ec751522ad595485d928290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bbbfc2cb1480ec5b4769a3ec1bac6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0110cd4333f62e3ea53d671af22a7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285e5c48b6e4c1a23e934d54b399abc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363a7fa105bff4b942977798d0a3e99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819f0b4b06aef16081cf62b23e0a499295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40946ff6a01384dbec76b1079664d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0665bda79da6159b516fde8bd2626297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a638b591d4f0109962051d16a106598298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234613c7ed46e45468ac309a6609b0c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acb3bab70d7de321a0c630f9d34946300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc16a4c363ff8d9ef9053dedd53ce9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216394aa173eee6f08a7b1d59571d16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b28d544c329eaa2515b74ff360ce6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05feaa225d855d65cfde14d3b441b9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bc243b31e64d103d1507f8fe327c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a6bc43855b7668703006150bd6495306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eade2200201d7d2650c4f6e1bcbb0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f9edb1763294f786f7f52dccfa0fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5853d1ce7ccc34b398e1d3ff7fb15a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760f291aba4cde74d4246fc85a3c9ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e087f0cb82077d253213d91860cfece311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92b164b268ebbd550eb0b7b587870e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4070360b072c5923a8a744ea78cf3b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587be0bf7daab53cc70328e4d0df13cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a63e7d8a4f017c8ffb62a771861fd5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dba5491ff0c335121067fd3a0dccd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68e460a812464c83a75af57d6098d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0182007cee8d432ab1402388a9407bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2558f7cdaad8a74d6be36ac902584c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88263b33147dad863d67891da00bea89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188af1c17c9894091b26cd66ebc932c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1782301eb2671cd7e6602e879e3c7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c6c6309d14863e63bb6bac2538e50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e22503a7e9fdd26c2aae01a2e50cde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d08dc50014e5638ef97506ce6bd77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee40ee0a616a02b886341bc7b6d044326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3eee383ccf1e1bef5425c3e9b11bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6b9a5bf1f0591cfd37d3e7c167b31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a663c5c044806c218c2ba417befdf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e36564c5a1bb853a23bca5ad56171e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885640a07a376fda60b4fb2eafbae9e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37034a15127db5712107efb5c8f1c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c64d5ffd71c45c3e4550884a15ff8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e5d902085e9e46162fdc0e1d27c7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480b492c9d54c746ec570d8314c86a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841ad7f44eec6f4f662265e014098c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e651e7539af73df7be25a2b2c8d4fc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88628651222240754da87ce9ba1deef6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6a5ada6a797e00f1dbc8f805ba42a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663a56d851d88cef71076d17aa936ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a07b6f6cba240ab65bf19381a4b587341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643aab15321ee9213df7b2e837bc220342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07053ec6b208e91147430801033c4996343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858f7b167889ffa96dca5a6fbf11ca5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22886cc1fc92b5dfaf2ea6d3356c1298345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838872c0c800c906f199c52f769f9ae4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562f63ccf63c1967820412088de4d00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b58f4c538e982d31844a17f3dc5961348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98058033eb00a9eca98f0bddccd645c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44a4a4f69147d48952bf264c14302a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3319aa886c30fb19226ea96d50d3c38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba6c057f63638d766895aa8b962d0f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce97d84f98db37c91f808a6afa7035353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2b47b53a5686ab067353fd87229fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc5817f3b1acc5d84886d7fa99bde8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cd3ab4f6dfa7cb4af2f7c22e3d116356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61b1cd68e32b041423df6648412ae2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcf812c12e62d18cd42edaeb2c0423358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523baa46bc00a70dcbc34e9f9e58047359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c23024a0daf9b57d39bb36b26526ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd737539586e21e5f4bd0a15588a4924361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6420816806ac483d106b021f38109362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74224869bbd6534bce9f8556c7cedb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f23746f835f492087b93c6968c645364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83f6e95c390752d5e7f6da8cfb8d61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cae00a8d1650d3d9da2a2d6c89e70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4f59e3fe8b8b6962fc617dc60c990367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02fc347e693f1d5e24a8f7a89b9053368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ff941124a3cbe60408c17b8ea75e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbaf0efa287633afc508d7c513b6a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e0dfeb3c3328aed6a21dcb937c0bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a999eca11b64117017b00dea4fd81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5977743d8966cb9b05c52422ce8f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788fdec6afc414f3517ceb8625aec73374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccafbecbf6cd2c17d2e7b83338a148375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9061d79f1fec644a0e1dfde4131f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be300f08900a3b4e383e147e678ce5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64673869c05b6244fc39d82069609ff9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66685cccb9069cb01810189378c6c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f0340ddd2a1c66fc11495fff37e18380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60646d2f7a5ca1bfaab08dc8662fa0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca6d371bad31a79334a43821f05333382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2014e167d99ec5634782272357633a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37cdf014a9c5f49163309403230542384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f7499be1f3d67d4e529048e64b239385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6befa257f515c7540f6db4a76aebd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd2c118f5fd5149fe0310be5571d1c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e6ae8bd40d1afe8ec1de7da0e28f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a26b2373484bcd9928852fd1aca7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3084f9eeacdabf0c29084af9051e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e5563ea211ea980a27a5b3ba744a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff339d04143b63794638684b40e00bbc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a649ff4400aa1618f8907e9aff4bfb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de7430f5afcabf209254d48172613e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8567813bd4e5358347c565ba90c69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ca07f59f5654817009550f0e0f39a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d852cc462c2fcefb78c9de27292f2d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591f26b66ccc0375ae1b8dd3752e2a5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab361166b079790c1d5de7051f9e113399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58580be848a3bf7f9f5b959a87de4a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b2b8804373fddea903600332fd84d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c8786a7c84be8f2018e1ebb7a7a5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee64408960892dbc13c98dba9b5a6f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d522c00117d50909ae4001952edde00404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d870355cb29978a88ecf4064949c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58553e645308aa87271963e3b8bf7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271d806af0a258680dbcb5b60846610407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ee08b10b8268a9798737791ce3415408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3529899d364fe1605648c8ca50d2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f230d15eaef3cc2c4a654153d0cd6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0631d98ce6aedf55f69e74d0e93a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020087c3469d3579960a9fe06570456f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545d6d0ac618df93cdecf5abc503da3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670be70124eef572ffc9156104d078cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1877df4649d3018e0f28a1030456f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828558e9c9ad4d4ca3b0b83166f75c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d09da8a5ffe518dba5ba0082c27aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4fc7cf37d0b40d5fb8d81357adbb6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ccc5751d682ffcf4a34b47a96c691419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f95856d0bc24a06a78052726fea41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424dd5fa4e9edf77d9adacc75d53c20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac65247fc805a390eeec9950965ee8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacab754b1ac077112f760e05b3e92e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1946c91d9362e69f647a50f0d7e00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e05487716c7ca9cf5a1801897d6ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b66f621f083ab7f52df546bc4c70b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca99c0f12e4bbbca295a66d18a0baea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebd5a1abb03e6c617adc58e026d71a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112e103183053414692bddea69b58d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de809d1934f43392496c041cfcdaa2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e066f20cceb110755e29da023a90ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b351d251e22066a6cab923a130cf26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924693b74214415df283a214b772463433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730aabc7c7ace49227b98fcba874c9c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051060a61df031d76637437ec8277d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2cb63a4581a6b3d406f71d2729120436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8aff89b77777840d77f739ee93709c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c186c28ee4fd81b83b3b03c9c25a83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74c8327a1329b70150cab60f334617439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ac5b16f51b947a969d889b577a89e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537528efbd39d23f159d69fc85bb26c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af972171fa7c2f81f0c2959c825d641e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5544e43beeabb60ae65665366e71be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ee207117d1dd9922a83ae2a51a013444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc6c9e4dc1df4db6b5f4ca0aefeeea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f073bf7bc1fdc77443bf4a0c0e98f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37797d8729934f66d37a189c17f4322b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46041b650ecabb457258d9068ba489e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb1af77a67ca5f3f2f0c5108833d3e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74457b07ed0d9bfff92166ae86ecb9d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c15f73b60f02cb0e5345f8bcf0f208451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093146134b297a1527c36dc1a84cd360452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57386c2e612cf63b7c23165c558fb61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247d32fe09c1d531c4a911ee659e7c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a959a457643df52467dfd00f43ffd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae7df2fb06b80cc57b6d2849b46cbb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7709e5e3cb4692532b52da02aeedd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba97c5580638eac5aa9af1be8669eab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556c6d25df379b5d7a853e384ee626d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2941e1803b699ab94d5bd170716164460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d943bb9b889eebf2bf102896807a3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9df162c661a3a850e178561dfa013462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc14748b96b771a6db4c4ba2556b5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b54140af339e306219e42956755cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f98f9713b6c9023d61f483c7f0f2f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59a3338239e1c393a76d730f709404466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186d11bcaf13cfe46a9cec0c373a520467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0861918caf1ba9623e4018a69f382468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7404c025a62cbb4c6a248fc53aead7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaf5d8382b8702a2d49a9335d6596e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7cb812aca09ebe785756f665ca1ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b102603d8e79b319ef34214e20e707472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e070f9a487aa3819fd9bff11d82ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a60c0fc211b82ed141d838c4968eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7404a6979cc711d1a4386de9ba1bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee844d2c543caabd3a32a068e89ae845476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d5304ce1084ff37297ab9f2b797fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf54eaa608aabac1096bbb2f9f5379478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98db9fc390bf503dd7ec0e48783eab6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc094768a9aa3f02ba069e5e276ad60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a99c412940519c2c23f03d75feb3ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b72df8efc6a71ef84c027c0cca4d0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991b25d1b5688681ea90f2d6c7d0ba3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ff90545eaf7548698fff33db77123484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e34bd0ff5a5ea63ee488add207805f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb968724af6e60de90bb9c44c3a8d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158603881381f07bbcd7e33492e2b3ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e33076773b00ca72d3699a767a0521488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c10ec6d510b5056a7d298faf652e5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ace3f78a6fc42525d100d2aba8947c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddae1b69a74bbab63f322667ecd0ffd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7659d2688d816e55f9deba5d9681e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171d2246ab7dc48ea49a664d146f6f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd730f2c46c5df87415e4255fdb2b00494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6c589e7613988c4597b5334f26981495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd270fe5f23a67bd1b9d1e0ff5315d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c505b73ae8f142889d6ae9da2124ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939d06022c9f3610061c012d9369375498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85acde0b1c09de2e1b6ab8902a5c12499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a33a11c6b1c6c6a64db337f56f4eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf781675f294d1f2261e6644cd4b3ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522835f36f91c9e1e315f921fda3e1f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f1d5f051f0c70e757460ea38b1d5a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff2987a40d82b3c8799c01c7de077c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166bf66f156e34431656ce947d73940505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7bfc35378ce7017e1157b273fa3bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c86c625c0a730032f00a14e26aa56f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda4ee9d0bfbd413e2b7b3d3fde9cc6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e61934ebfc4792216992efdbe617d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffab37d9e4eed7b974e495a6c6419f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d515de73819288e89c40c4541b0a01d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7a53f1beb3eebdf643d17a974b427512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e40dcfd7e74d0bde59e2c60fcc8f6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2382cb249927a1d75ede04e80b61a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1fb92acf0eff68a9d49542065fc00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff2190b58b41931ec8a68bd9bda2da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bb6f50cda9fc26f76ed3a873243bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053654380efbbd0fe5b498e9b498f73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6764987370a37e61d599d7814e7afa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdc941c4e107a1e861b21663bfd114520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4a8780ef460cd17cedc378aeba69c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d6933cf4d4ce33fdd8a79b2d55656522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc4b1e7ae2464d487a51c78b51a46d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e7927a4b5c458689850036a15a135524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde588119dee81cb256bd8e7013a4b40525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e19c2b4bf505d6479cb4637d59e89526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1895e94f746d0b55dee32d447908df4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59bc6456a2556ca3056d611fb4352d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2199d1614ede9dfd91e6343f11f0ea3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2400effa6752b395b0b756755db12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fcb5c26c0e29adee0ee94fb34f2cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd887e779fc0899ccbc45b2498ee4f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d49107f9458faf5e0d59d0ac5b199533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6b39339d47d36dca2d9723fa15c5e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413204157b081fd6326f9953beb770e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa6c1afd45c312ee690e6e9ff9b22c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731fa2c6d46403056203f5d5028ce5e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fb9bbd64af85353be21bbc670ac6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc989e7d1bda257b62b081352b32d043539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79843522e3b897269c667366c5a08843540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d02fd8e002c38141a29520af3e1a97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc3624634490322cd0bc7c1cd16702542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1aab4d1d3324b761ace5b6b1d14e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28f48236e166a916ff49b986d1a1f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c03c9f8213b2d16b0b9b4f37fcd4b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbf7389805b70a615a8fa30d175450546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b53e8fbda17e5b22d5cc9068c7973d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d9a4a3908db0adcfcb67486e2c0d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc86c85ebe8d9b328dab7549d00905549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b537c20dea3c3deb30abc9b9e71a10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ee9008a06185354237e4fd78d2dd8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7920301f00cdadf976ec82de3d66ca5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008f86af4a0403f87bf5ca3695d79a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c96b63b77c11a8c8cc2e5648e5d84554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76527e79ae7e1fd97947dcfe71f9961555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4616fd0be0abb52050fa63b2c3619ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb77c460184d87aa97d520f327723b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3c20fc2bd40c69ea0f0b857a40234558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9e0ff9a9d896825f52bc1024ad7e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044bd8544c4032f06895486f5b73bda560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289578c244cf95b93fd0a4d6881edee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c553a9b9a66c2ac568774064040d86562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44fc3361b636d88c265966f9fee998563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d46c4c26f6fe88b4cee7d8785bf2f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f5d9fc090c93bccaa83a3ee6dfc86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a6735530df22fa144fcefa08a5a15566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bf61b2430d95df10cca9e5211013b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64eef8e751264645c88ddb890663a55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155e1ed3b40bfa328a5aa36117c6c4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185b8189d07ee75bc07f8c38b306ddf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215718e14ff2cf11b3d36a75c9190207571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36b440abff35732416efcac7e2012a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4361ab21bd651fed06c1f49a37b20a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403223771cf034855963001a16e0d1d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f18c65533337413ac781c12a66786575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3a901f0c86d7cdfea4e94b59afe92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235ca11107db334dfc4cc4fe2cd064f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968e7d72d4879a72f8930ec92302ba2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f7415314d5bfaf18a8ad51781ebb1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc06ce08c47b43de80388fffa819f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6151e97410f0832b18c5032a34a3dd7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70162f79f65098f90d326875d6a99b63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a40ce7092770d5857e985a9ab9f24a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff9f2b5d3915a27aab2353b9cbb96e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b9e630d9e87bcb2cd9b6442dd4e6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d82de7c64ddf865d823c4bc206762586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe198c71b6d5551c43d52c98eda74e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc0301090cc63b1427e09788f83fe2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113630b6f14fa10d7aa9d0e1ff2ba72b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b8e8ba6e6a620b34a5042fa8b001e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cf7b6b9dfd601d2bbbaf6d684e1f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c4f604b72fc48ef935faac51d6c1c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53148aacacd2f5055b4b482eed102771593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4d0a34760bee501e80e22074211bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17cead93205aaf23450c0b40ede0f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9825b28b3d6b77e3900def21774584596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476c343e929e20d0969b6e081f2f10c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724779176e3488f7871e446afd3ef47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb62f899e0d871a841f1f4644adecd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e184aacb92ed9eb3f92fe53aae2f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67cd59db1d388a765139e84690cc69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af11e5f55a8bf8062d2201f7c6d022602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be067b7fa0cdf6f500a11077462a2eff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7fcea8934f23ced32e28ccfeb054b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ad92f6563842d8f1fd9f62b799874605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f66c977c8ee36f3b1cf262f5630cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c636ff0ba5ad6a137ba67c4821aacbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0db54ff8e23d7b0733bb176cca5b5e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021702dae8588c94c0319e5aea4b9e9c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871027ff81c087d42abc9de5baf1c014610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d40c5d6f411feaacb21743095cc7b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7748bc075ca70afa3c5664b3108aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8720ec3d7fbe11d2fe0e5317e759ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1a9254c9dba7a54aa797e8d497e8b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcba05164f05d10dd91191de7ddea8b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a18dd13812d38dcc697042dfd67b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38803cfb7f48419dd8c164bb79fe478617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915834d2abbd391c9a2575d5205eb3cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca6a03cd0d3e3d3b04752764fc6869619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00b1a657858fcc239c1f575d1c674e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bb819fcf7886a1ee9b679cfcb6042621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041559958f0deba78d56836ed7c716f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63ae16674889d570b384c8b938bf1d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf539c7d24c26c4f86efbc780bfa30624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded16d6d3a292d9d51e32bb42d5227d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddec5c4fcc7439cac75f4a3467aa633626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb28923a2b3240d47fa065f56e6e12627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02344486075ef94fdc6f872aa5123d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dd30dbd493e49dacc83d6fad46f0b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8bced72da6e828b60cabc08429777630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcb0fc94bab865d782395d7de03381631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7d292cd6ef7f30c04da4503d25942632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90a668f914ef890baa43e0c50971cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f991a80e2c53b32e16a6888017cdb54634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16479335a4f55bf85e8fc5afaa858b9d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb468fad8d028f0f0ded9d3e14b109f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a4f47f59db9bd2fcd166f1165d155637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030351033778f1b7bf1ebc8991b7a41638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058f837fe8d2be42b803f50614899cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8041097504c0c11fc400aa393bc6d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0637d1151ff0cd5c0863c4bc3a7a7e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1bb4fe3d9ddb6ccabbaf26d3475ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e4d9a6e2d63a9a6c925c6dafdd4fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba290940eae3280f602b6858a3989a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dbf7e54ae4311cb3c32cdd891945e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b10f4f38e7978c0ddd101bb70c58d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687c4ab0de0a9663650eb56a4a8482c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe51ea8a25d48a6c7c30977284f970648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba836fb1a44abf9f81bb5c942ea280649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590326f43164d8f0582b6d9c8df4731650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06fbb55570923caa2d6da6cd8bb29a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75018a852d8f5573c689bd2d11e15f1a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c05b1df2a7c83cd91062f5d8feb96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7385c90dbc1a9d8346d63dfb2f8a917654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649405603cff20ea961e02d56f08146a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf57c60724503f52d5508cc8e13601656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa5969cd8c0bf1754310af9e496478657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9b36ee825d5ca155c0ccc04e25f36658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca8d189409bad0601481440ae1c14c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd94af7d32547ef926c37163d4c292c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680247adb3760e861aa1d83c03ecb40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563613a21d3168cdd09d1fbb766a25d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17151bfd7e5167df0f4742f05bb019ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7158dc807fdf07a5cd2dbdc56acd4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e6eff0d2627bf4f7ed8a3b0968c53665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec9f383bf15bab09af54217b612acd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0ab8c79a0ea93eb9e909204589fb7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f80a429e34e4174c8ef184e1989230668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee15034eef0128f64c64075181fe829669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011b0007c12ecf115ece87577bad05f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bf11e856354b752e8dc771fd45e51671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313687083f02fa50f9a2fb17e0db64f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e8f82983d4314be0c86aabf7ee42b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1073f9a4ebbce48bf61db406b9bd6e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5519f65e81dcf4cb3b99bb0429f1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fc0ae88708690ae5c4b2177bfa403676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58779134233c5427a93289cd2bdcd0a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56b293aba647b12d19f7d4788c22ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e54eabb7267d339c09ed72034bc2e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331d556aa402eb802f329ef911f9437680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac554c131ff4ae0927cecead77bb4a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857631833e2c9d1c63a76df37c6ffdc6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c51d5c418a62f5b9c4f1ed7f5e0a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1e5a77184a01b288a6775812e2999684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f035e4372ed9dd77eb5581a74a6a76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45627c528eb209aba56d793e47b16655686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26997f21b5c49857f2e444dfe34d6359687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf967c26046c659f7427bc891320076688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0f9160a85befb647f5e6435e0bce5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5320344dc2bc3985c0fd352de843042690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38b64261b667e9f1fb44b1fe61d244691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed370a8def2982c0b6f7e9e67e40af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941188e8263b3d2cf1c58ccda59b28e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb63b02777775874414e98c2d0fe196694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ff4fca6af3083719b9c6864956007695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ba6c46425ac202a48ba8aff1c221d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59f279f0a4f23d451cf23e07b359dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4b09c2b3f33c79c51d8f8afbf4d48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672c2b35792d5aa03ddb932ea49f119699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910b6e11fa25b891c75e23d0a08409c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309bf0218f0ac96927e12d5b84874cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122967149a76230cf5d418c0fefc1eb6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f11e2b0de14dcb3939e34dfc8c993703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bec2e503edc0a1c359fc135a01f53704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a173da657a07f0fda72076034e4e01705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a86cc01973f01f208bc5b80fbdb52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb46fdd30e07d6719f512a48401ead707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3592f9820ead13fd733f2cafc24a22e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1456d2808127acec455ec33713a24b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76c085addeb8ba51e93cc150af2a07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b20f19f87a29b07abe558992b711c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24b8ff93870c664c5f8893818e9b9e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515da55f0ea770c6eeb4a640353807eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa04e45ce3efe96ebe734b6e729180714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51153bef8fd430dee197849c6c6cbee0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4ffa71696cc75248953a160aeb6ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ac41627cff628787d2358926c9cc6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122668bb40eb69eb789a2e0db6bced29718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521e98a817f19dad6f55fa61aebfcd8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf7997d2fa039285537c27e2467097720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed14feca21b66a164d3f87b1ace5a12721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b1fc6567b14b839383b7e7f918f43722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a996ea1d83f8ffb9e09b544f0ba37fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31d141d3b80ac104a90ba3281511a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed88aec0098e5015a0a297d785f5869725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78607b32465430b47a38cac0c1fabf22726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee3d139e189aa4005da9b1bcec77cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a8c15279e55eebd1ea6f546762ec9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758be607f8ac86a936877d0f4dc60a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad84cd13e6cf6b0b2550278d0b7c4e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8aa1c6194d1e6e4e97b71d623f7032731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8b5b47ec8c347429c2197891a15e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13f2deae17845e3bb780eba2b07694733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8beba1174a9bcd4563161f1a1507c54734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca95e630ce2bd39a20aca41271bcb9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c724f0d307ae970b6215edd8b468e84736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186f6dc6117e1ba2a8448a5947837be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b890b572610e8fb1d3fc15dd9ed45a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e43d29ddd2d98980e97cc1841600a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c89593b1422254ede9cc84003806da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050abb7d819b909f080e52dc54fc92b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8433f4f9afddfa0b25cd2fccb90cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7114e23c96c610d2719f511c72c092743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df98f233916ec94c034c311ee2edbc5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f3c585d7cf364d19b8984a3a0149e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0085dc84ea4e364a17484e3c56f62746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf2271876fc8d739968baefcb42bea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605f8bb3333efc902dd9d7b5032a7a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb56b9f0124df3ef0c817f5fcea0f53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2170cc0af13678baad632046dd697750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a8dccf2bb45d85b47bb05ec54381f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce481d157a20701d2cd368107a0de13752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7ee99a1cf58d460de91c1cec68e2b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e0a85f37abaf3190f490df6aa1de3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aecc2aaf9a7735514e0eed9173406b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81538ec334702e36fb4807f4388b648756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4c76ec59bd9a211eb7ed362fc1aeb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43149e33be41b137b2933afb1e82338d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af5c4dbb09cbc7f6df4431de1ae5b2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>