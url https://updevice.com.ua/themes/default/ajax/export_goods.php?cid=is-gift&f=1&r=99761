--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7811848eaca22b570f84ee2db61b331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c6da2bf46cd69ed0b5f82536108182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a524677ab19c136fc2a999264670c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6170fdfccab2d0d1f8d73db23cc05c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fd718aa2325a83b7e1aacf231f2365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6fc4e196ca555f63a10716a3c34e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbd9b316ce8387fb859c8c4d30de557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096b1e82ca0477b89bb0601b1277ba48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eca783f107112c0cd53dc08febdc329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887340b48b232773da0cb3bef01610d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e1bae3708bbad6df4068e8b88299711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e514f6418ccd1820e76c07b3bacd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebc3123b87da4373bac750e774e99413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87630ee46eb367a06fa6830c3dad45a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c8dd2700ee0f43dbcee61c90cb88b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea25bba74c2172a17fa7b6661cae18816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f58b8b8d846cdbe901777acb7c185b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d13a1d09fbfd5dd2f7f4f9f85d729b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0f13424e789587852b700d6db7f1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27622fbef36c609d7f708f98238945b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb164c61c12ade85fa16882e48d1c03921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e144729e9fe03f80646bb5fd9c407822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa0e543fca582cdf1909269b3cd03423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672d5a2a997b2371209517b4576586624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078bb958d40af8c64d277b6ecd2269825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8012ba692a5f38786e8dc018881dda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b915a3dfa79076ab4717c6ee068b4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd51186d0a6c7fd1b9e16a8f79150528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76192636f9b1b2e565b3fbaae0d5452329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab3ead4c495b406d40d8d7c2be1c2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc38e7c4ed0f3d3d86752dd82e5c7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca359b116bf5be5f9d94fd866f39d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e15218a195c76a3bfbf92011a440df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695771d6cb2394311b589d3d53ba3cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c8422406a5e44ead2599be9ad9ee135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6af14bd7f6a3253ff08f3921a903a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75109c4d3e0012bfec9e3259cb2e6a9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb2c27bd4293df518773ba6c75942638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1000b88663ffda551ad3808971d53ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21481839f471c44515497969a725f00140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5c45ddcdd13b8276ae76e5926bcdd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaad428e8053ff773de2e018eea35242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eac5a2b38b5d82bd9c79f17c1d243443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aefffb82b9f99824c1ba23263e99144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee10317cbe20e3e19a3a2e76fa817ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce419c72357ba3529f94acacbefcfc1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b9cc9b37d7e8585b6408621a314bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc0917cba409c5f90bc5f1a60ca9ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c07a9f7c9aedfd381beae6a2594e8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0648d5154b04abced122ff2be3babf050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7f56f018f3981e22b1d7e20fd17d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084f8511539542a982835d887dd603952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2f28182caa925ead7349e6e32c54a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe03b38fc2ab5c5ca1864e2a6ddd6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5ef58f319f1e61de2323641b75b7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bf7f829b18e0b55b2dd0e701faebc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2be197dd8ae71c6ba0a226179683e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6475e183884c3bca21368fd7c451c4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eae496d95430e6e40aa7c09103edc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d86655a021774e9a4d00d71463f9dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795f95d2424fef4958785f9123e364d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e550f0941ff25b98a41e1859c353962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9332bb9e2e6c48bf264167013cf244363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f0b8f04b2577144cdada2aeb7ba7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aae1417036a984e92b5dffcc7c156065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e71fbeb94b4a81bb1813427e2549366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0522c7907aeca141e5f6a306b051a7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc3dbc280eaa249eaf10ad26848ed468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f333a20be039df400045c74ae1d90c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee909ad22307b423b099aa6309bfb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22d8d077b3cb6049f1acc497b82fe971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbae88fc5c0035789959870e5159b1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d95a1f7c87fc69ecbd7098d0807e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b5995f4d5045a9c311794e2b5212d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1390369dcbc990d9797c6c107194c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2388f5aa0400e038dbc28d6360e1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48671174f4b74b75ebdf0f656cb1edd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497d53b7978e48cdfe8d9f73ee1204078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afd3d91b4d1dce60bf0db822891e5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629298da0b3f51f0cf3889e5afd9dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56c819b1114b9644d1289cd1c7605c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd7412dddd5e4556c846e100f3bd7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39328abd6e883f523aaf9f30a9f5518d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d71c2771b0599a8f47b994a26e66484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b63190c4a7b1520b0b45bf53a9a09485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001148d170398918573663928b5c783c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c69ab1502dd27eac9f92c6630dddc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84dedfc6758014b2ecf3b76d0c563388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77af71284718a29fa101bc2ffe266b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac989805acae9186f78b66a8c8849990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3602516dae69a529e4f7d34ac29e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b24da7b8a87c0fb474fb8334b3aede92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6a31b1ae2da0ef72a5578c68fd83193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d487b60da2a642d3733783a6af399794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedaa3e334688d78380c608cc78cb5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282ad72c12bb7e1a8210b00a3b9d90896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe93831bf27d861d82a3da76eaf8c1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02ae8bd6e110e2a9ccef3b9f9e24fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23fc58dd1102479bec048e2cfb6f1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087b2c72ff8ed313a08a004f22c98a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d43aaa8c3e513e9e92f0c270437de9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a052f3f944906d3d2e77a60a19e296102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a21b5f9b6d383ed3666b2f237fe3fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faef38eadf73c421a37ab346449abe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e0f20b01a1c8c23862ed5dc628e74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8c932736def22978beba3d3eac44c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfabf5f920f1274e2a3225a09d8fea4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2108a25515c0bdef41405f8876f47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cf778c245119835ef354f1457eb6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5dbf6b020bdadf6a0c62a5c8de8ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0b7406f3d36e3cae215bf27dc965a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155e51e68f165c6934ebe7e5bcd8e86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6cf201bce5b27b0053b9631238c68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffee66aa3c60087c05159a4611fe0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504da561f18344ef61225a68df051512115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c628dd02140d0f183d5959fd6ed94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c33a65e12863146819c78f5cc7a218117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670e3ef6728166a6508923fd8313dac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161046e4835accfc99b0bf03ce608e64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceeee9b507ced7da12037858f1fc38120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79d191a6409f8ce30b3895464180e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce910395774cb1a5aa290ebdc4c409122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ca18e07dee6a04321d3bf51c215f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3657de1f0332a0219cad7577dad978124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d886dce3168cab8055642207cd694125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cacfa1e46b1edc85e16714a16749e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5594940239c6c8649c4ce823b524d3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7c54bac983bb3d2f6baea8932f1f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359055db104c696f778de817fe06c223129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d1fb632263facc65eb5404980045d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df93c2a9dd81a265b3a220f0c951b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efbe822589fb7ab79876fe222bb403132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eefc3ea9344901bbef823194f1c16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a20347fa76a579ea6854a683cede3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96207aab6b9cb40cb88cb16d88af7214135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888f7cebd3f7bae31311982bdfdd0a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b562fcf6d1109ed9e737d9a2f2ad67f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef79ffa209b514a8157547b52d7a0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35e3cd59041c72af86985d245db250139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcee8c780fd2f2e25a90b61880380a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdcdaa37a575b4bdb062b5c94c3515141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572d5ed4485bd71fd45f92ae8c9ed8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c0b87014a963c568459deff2e229f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff6dc7bd3d152b5c7fe38dc5b758e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1b323ab88a0e143e89eeb4ac0c4fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaf283e292bfac11f1042696d526f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef283a7a6032224cda5d997860a7356147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aec648ad6bc9b96c173b5de24a963c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b874e8b9a8f385808b437743327c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d5310cd7d3c240ba9c6492054bb49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791d498b530ab0d9ef7fd7e92eac430151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e27626e7bda79891cb36405d94260152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b55fd7ee016723a3781bc64ccbab6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5504ca42a1124b866fa1e91b5f7a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85253757aabdae7a8b95dc1af1e9b9f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cc2b4e9826e4e1f7863eddd395a46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ceb2c420497be49cef9572b0751b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596df4f8e164a2d2b9ec614f6493b0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819bfb86950d6f6c67f67c1187268f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff593dfa915d75d6baec361fc79ae08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257c9978d6c4b4e2594a12f3856ea98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978c3cdf160d9bb02055da4cfbb7141162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7d456b84c9a5a58650aa16416b54d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cb4834d3ac8a750e829721e35ae0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa00b811b853802cfa78c4d373fea7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8164a00d32bdc59e929dc7c03ad4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d2a6cc839e9c987d0bd34af225e94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebe810d5537422790fae8ae13a0a67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82833a57b93816c219fda55249a05b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce3458998aa28bebc3278db976ab54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a59a210972f96f120ba6be0a84bb4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9898899d5b66c06e1dca78affbc8354172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21624d8b71447c6d549d7f86a552635173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca875b0cd4056d518e772e8cd2f72e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae52a6e202ff35fa9e6df2c82c0b546175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432c0f1a11e60df4fbe352c6d616028176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b39d26ce6f7b248f33497ee9c50e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a8e4856ad2631fd183f0ceb49d86a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085035efe59f3b2079ab4f319c8b99f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece9ddebfbdd0536b20793fb18db96a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f4322866cfffcf0cb13ff3d2ec2ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2545e98b6d0b1b7697f08416357a070182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efc9f3a703a404a5495f1325540838183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48871f7eccd57dd8c6cdedb015c2f087184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7e275963aa631c2ed5cdc92fa5f4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0413737c26794c8a2d67198862c0ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f9d10f110e612e7970d501e0be952187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875730a9cbec9fe824e10abfb09f550188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461900521bc100386ea24ab4b11f064189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55b4cb10f6ac8ec9bb751fad82d8f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c6860df5665df2aaead1841a5e895191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e09236d8075c33c1fded98eb0ed16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee382f282a004fb52af9ee0551706b53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca2abd7da72306ff2e201e3f6ee245194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cf8c30a199ff419929f53b2f2a52f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0d5787ec7b8212f602cff18cce0fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f6f8067304662b8648cb888ef5195197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ccea7202f315d8d5efe1a2775bc75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fd96b293662d0d8c9e499ba17de8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b5162b1ed22a39367da8da44445b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4e8e1fa3afbc732a2ce68bd8d2db3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03e114fe4f8eeee9935e1e2234a1f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a345873c879f0e22132fd7761aa50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c3cc88ee6089e85d128ba759955a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788534162e17a4d71097fab330f0ff13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cccd2032f024f3b59ed3bec66b8842206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ce91f1f6d17ef7bb2043e1f28f215207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f984fb0f9def659a2022b39d43b555208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932ab95a21676b437a5a9d173a98303209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82800d24e9c45045cceeea4358b0a568210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226d9f837e57b2552961a61d2a987aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807428eda6a7fc0ae6246dbde915a24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f77102134e78bc042093c75d2da15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99cfcc324f486e90aa2143a04f924a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1557fcdf9c63cbae250a5a3a678bf6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90352c9b6810b09ea6bb94b5be98203216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81235549a4acda59f4497b07b5e17d0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb985f5225682be073a741b411d547218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5a8345c90a99b543b9368f7c227a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce8b2ea8631b1384a23f5e657ff71f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e21c3b02cf7f0e6e68c73bedadd034221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847b0bfd7fd2668f6e03e9201e85208222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5f542485bb6915ae7d2ab5ceecba6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611df0f11a63decd853b7c6fc397a17b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a493f6a30a1c1e3ccaca219d14c23e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816613b54c591fd91543ff7b00f1af2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0bb881c2e54416aee3874796cb155227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a592f2b11f5430d38c4f251f801f6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587169195d5b59c7246e5d9411bcc40b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c40d897ecbb93ff2134ea26d685d0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa7b8cf04e802708bf15f575e09283231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1ea794c4d5d50f17ed40b0f5c630a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb60178a477c9b798a5e05b0596040a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b383c9ff3657577dc15403e1f7efb9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d7173ac5c3935d0db54f1f995591f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff671688312b24dfdee8754c5abe16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb283015eb9413294707f32521a538237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c875f940b17052a50bab0da868edd6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3e75c3058ba02da3e880c4b9d8e04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9d15118626016951b21d5e08aa665240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61020713ec73181451a41ede70955796241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832b096619c6064e403dda95084c69b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a89697b86981b84045d96617fb3cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09638253fcb1a196aaa0d043ebfe11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0f4314adfb62d59590e784f63b5bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762b0919de6dace12f7015f602eed4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c1b13474fa51b1827812ccc6de041247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425611ab7ee6b5cfeaaba37326928e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4065781d4228bf6bf2187f422bf9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b74cdfb0dc3259b9e0839b31c0bac4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68828bed17a035b76d5827102c3fc1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4489594bafb6e00c0867c0d681d22252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefc163c22ea98a3fc5485dd912348a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2ef101995ab707d08ada47ccdc994254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9623ce7ece0ce0984c1539c61d7300255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d98143a2ba5b1e5ce55e3110a8504256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e140df863232b58759c1cb281d5c61b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6d8d173fb7cb090884fb42ec865c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1164013e58c8ecff404fa84f7d55b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074bd470ef8913359872ef296ffb073260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215a89c0447926c45382a7067caca18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0e3cc57e7c2de873e299796fb9263262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7c5522c6e3928b2f7f7e67b90f0d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87437b14e959fded0ccae2aa123c39d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80477b944a8f007d8966f57a0c89f1d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23b757d7193f6ed8097ef6a5531364266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8139fd06a1537262fac072aa19285267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090e7c8748bed7b65aa1283281742d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf19c4147c81c1e495c2f3a06f89fb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae46555ab9a1166950b55530d7905c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7089caeee15c561ab8d7da6e83d698a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20123eda73f7573913e6e2da5be4c036272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c0a87051c53324f4262a7bfbf18ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ecd429ad26cf05c4ef3f1812a7ebb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf695d05c37e15c006a5ac66b0a1a18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75008a9f811bc9a1132e38b0924cc527276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44d2029bd8cbbc8a8ef17d796d2504277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07733c3d322c5f924ba3935dc38612b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5a33042c471f7a0ffb8168406c7eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6173c95549cc01552183ca1d85562b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5009065bb8dd2cab46ffeda0ba436281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f1319fc3070864a4d82dbaa4bc1ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7078afee83ae1e3e833281e0e1b0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004a80dde21fcdefaeb567d180e9fdc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc89258c869086adc06e526e2fffbfa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254d3dd0151f4029eff8b9c211285e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e20f59b08a15497d908654db8e4c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8c7038267470c33e6d1091dd0c1f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10d2bdb2f29392f25d3fd5d70ae5d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5028574fa7e7fd2d8cfe6557d08a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72983903b16fc944385ab067e0c59d27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f246b2927f23dc6d3a418bc6f08672292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d845c59799b4c5c9d4f65f1ead452293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495c1f3ddb4408ea2aa49e718ee665e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb467f88c8951c4229a985625153b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b5c9d3953dba068e5ccec4287a043296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fddbf7e3c7fe55ee69b4e5b21859f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79515f29df7333f90379efe6779dc6a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325d6088f3a5e48c2cb467d5873fce6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbc2010cf994a3cbc88ffed73a2cd3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d57f818794c5097fa946479f38113c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aba78f00732bb19dced28de2d9448302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae84112aea7af0eafb4e1c6e065da6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0007803a4f5415baa65188d5c6a17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d0d76aa02b65b77684e2304d142c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952ec084c6ca326babbc87475b941a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd3a59f99d12df0e88143d90b656a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b8a4da2086676c98a42010cf594f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b37ae9855228a1e82302eb49cd3d59309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74aa4e77d74e2207c65812f5a3aa486310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a09a40b1296c4d8442896ea58265d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6b050a41a180f7dc3ce61cfc5f502312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4490294602ae96b572dfe7b378ccfbc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5d4d60b86f644a09267330ad84635314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec83b44a622bd7f271b135e2f9f9c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a26d7e84928ee9202403bf2d905285316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd9d1168e6daf09689b0758219b413317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e018dd77bf18010b4241051cd7fa8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d18c4a6e83503d7e459f00bc09793e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9df2e5d9a5606365e2d5f30b53a7e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fd52d2b457bfaea018635a4dc050f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1c2e33e5c13765b2c5bed5378615c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51649dcabce2d6bc929a240e60d482b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faaf7e8242d231ef90a2ccec7db7bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c840931aed0de66b8d4e7348f62717325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf3faa8cafb58c8cbe024fd6de4f69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002916c707e6e4a823302b7ff7a16e1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d230cd3c40917356ffb6a0939227bc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded722074f8a5700aa8c05f7328c985329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586280364a5b451246a04a03768d744b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789d270ba0c05a3fc30d6f82eab239b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdc8d25169d1b1318e95fe120e6e11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e047d08e22097960aa676b4a831e610333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc92d783a7f251cc09d76e3cc0ed1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a87a6d2133a806c4d12b0073083db8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a049b619543ee9d69b21f69d10aa821336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86b52dfd5cf277bf56a1713745a0f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089894bd1e7d14b816b57f7376f37ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde523f60398c79e273fdb205bb4af96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0d34d2a5e2b7888e728fc98404605340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c61054977c1d298ffa1df309bbee5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce3f4a3f843de9d92b580236d2a60e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13296a962eca70010d66a58b8f7e28ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4a26508fbadff4180d5221e5d0e31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a86e4b8be2d0ca6cb717812b622cbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08846fd70f98cc42c5470f33d867928a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a5b191890289eefaf83abfca0f506347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c865ea5cd46d4fe1f418bff39807d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b71e971eb9f49fa551b729b5e7cd33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8a1c9dbe59e76c3ba947abfdabae9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1be29f6efb79b53a82c289668d92cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe9744b76f8cf87382755e967e10f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabe180b07ae5c3f15e61c123fdf533353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32742c17a256776e356c26727a7a4f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d574581197c86bbffe947f0cc3c212355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06561d23a363c2af0ad536dd9628ffad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e9d48c937cf54de43cdcad63b4c11357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce92e3d500054c25042c2e71915572f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffaf4bd56001f961d8e8fb7157109a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50529a456d8d0ca9ce91626f8a03f336360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbb321b09bbef3511e352a6b6cc6ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47d2ee50c649471494b6a97f2c88a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7cfcfb368e7cbb059a60465b634d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73efb52c339ed6acf7823150d7c0d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcc4b32fe4a1d3a45a5c4ddd39f1b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28a48018b1a81b26ec86fa80111795366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d4e0e63e509dd6cc1cde119346f1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc01704034e176c2e2bd9ece7fea70f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807102db1efaf99774d4aa41c0d15354369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e26a42008fd7c4ac0878c82b2ac943370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a6d586ef26544243f3c351fc5ede5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2738eaf4fc138967411d6cd5dd201372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e39b5bf5098c66c35871f3357f17f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6f4ec72557d924d1b8fc2ec39228d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444b00e335dfd804e695c435157f9cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055fd02ff0e653a4d54eccc57060381376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac560b529ad12d157f0aa40c3214580377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c9c7f7fd90e54147c92c45cc05337378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bae6bc182c4ac8095829e248669e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffd11a18c032cfb1822c5a70cce55d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670a7550d3991bf03c2039f58009b11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8e1a6cd965a539910e6bbe3419b28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459dc9b4727b2e6eb20f24c76f13d8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b378eb5ebe73f894c3f5507380a3e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b34e9592d305b9c27bd0c762f00714385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea743dee8767bda61dc3d8cb82a0c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c8ea92b66268a1661adc78d8d8b5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63436c65e41354a45f769c5052a5c36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ddefe8fcd62748325e16b6cecee90389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadab65e350e2a74a2ab9cc425714b44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581ec65dd0ada93f507df33e26cbf50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc9d27fd8faf67847fbfd76e047fd1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740ef779b87243e61ff87b7cabd1cb7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94484f8dc02a7f06d47e848148825167394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6006663600abbfd591366939fe39fc6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83634583651e05975d0c44552033f4ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcb01d57b5de7121a9f3e70ba6b9d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4314dca38554b668eecdb9036c9312398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675cf804e03ac7b696ba9b42d0585a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887de01f8857dc65cb4f5833bc1a51d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecb572e7423fd49ccf3f0bf062c248401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a0791cf43a855f354fa45ed787500402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7b3dead7ad21998738226d02a66e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312e79bb4b375156775f28717ecf894404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05428da2eef4cd6cb5e20add83b39c0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f405876d88440bd202f7bab1e3b625406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2b85a64880c983640a7748e8a4e2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcb836fdfed619104e1ba3c0b713d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb524b10ccf006bae8b83f952aff87409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ae11cc33a63961dad78c9bffdc8c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85314531d1592e5af65e43123e8e7d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d249eb204b0494643ebece88939a214412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659d98493ea06144200cd62fe3ea567413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9014561e2380842398786db6690efee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808ca0769d3db744d3a6820025c3b12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96183104e220432f67fdc4c440b3bea8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5016dad4077b513a6dfeb281a16136417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037a0d7bbbc88315654b056daeaf7e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ec088e2a078e4511fdcdc13e04e2d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574c79b1edd641ea92bdf3d58c59a93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb195eadef5ba12520b7823396955927421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737319ae27d530ab15673ac5f642acb0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600d3863164b01c1e8e3b6356900bea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf715a8f820bbc1459ba434bea76cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4077a28cdee63a805ba40d2f645e11425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2f7c91f51863d84c4ea35c65f3531426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2167c67677631fa4db29040943474427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c93f0938a0258d1bccd26ad925520428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2346a1d1015179cdf677cbe2484ece429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2e5602f0ef5b0b89baaac220566b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48add143dd696a3bf31c180d2cd97f04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a4b0a60ccf98f308620cfacf01251432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512974ef7ed494636c11ef47d9d8d611433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36eb15dd1c95cec47daf85ac271ff4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038920dc88122eb049418280d2c9e120435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fd55c12611ddce9f40b52673ffd60436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ec12d440f61407e6f982e2b99af83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b05ac24d8d2a7c1b16fab239190504438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07831c3653ae18934969ea73dc8907ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49da5a6b8b0fae2880eca0a595ba286440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cf1eb66979c8592dd079d4be4b12a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad50a74945c8a3b74cb505768d18cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eca5023126a63cb1b1155a98fe6773443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4223ef0e46ca3aa8f71a7d57d4e0aab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b249e0da1b36ca2c1265bdaca7b55445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41996fac8d33c944d7d35ef49428ad4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5a3fdf81e39cfd13da94d7722b8d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7c244a905b38ace9eedff126b2613448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618d62adfbc930c946c06a5a8724f28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6562ff6e9db139265c241aac095bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fcd40478e76a2aaac43f9dccd03cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89085eabf0698243942a35275f4413b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396802cce13d8a9c78bdfe81f990699e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29415fcad46d3948915ef01f7b12242f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77eeb9f1ad7921334dd0208fa3d3f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b1c7383a64e7aa2883316bbd28ac3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77994f43b4863fd300f816c8d020dba8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b78f0759d01f5407165f90c1562a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49069faedfe23cba231ca5c54f5bc69b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5e97ef9d66dbccffc9e87d8c476d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175349619fe7c9c316dbdc40c403b64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f32c75adb97d6a58c0527ced8b8f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0efbbb26df48755a95a78260d69472463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247233ad6454fcfeb6059ea5f1942b9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8df8b8bf8394c601278e944e5d805f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a524aeb875036a7e0c63704fd5542466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d357008eb8aaf366c5f6923e9272de4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59fa18f549ed66cdda74f7732615d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c05ea7301eb051e8c4dc163235d755469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16735e8a94078ece9055f6b90efda5fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6673139f3eff77ffee43cdf287f866471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767dc63130601569832d33a72c89b39472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd68e0f019055359735a0f0270a1cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754929657450df668125d580add760d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793c60646ecb2c3ebc914e38ad5b2e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eadccc49a6b3cd06d017d79dd5c56476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f96a4a4daf88bf1b41e881b8f63f14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae4b1764abdcb2bbf7e9513361364f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccede0ee0433096bedb7861ce014fa8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7a77dc7f92c20dfd2f7fdac93a34a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a9f12f91714f4cb77228c171c7737481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34b219014b19289eac48cb55271a3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09426532e58e56c4701766151107af9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be1dd004a684e0344d6341d12f0ca3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4809adbfbbc0b7a46f8b516efaea1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb30951459319d19c6c2ef7b62f6f3d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110598507847ebb8bae4e6547d85b94487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8cca39a6541bbd7b5ce691deb039e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423468b2f925da0e8145cb0ea461f5c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346663f7728d77a55de21d1c46e9671490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c523034b108ff0645bc676a1c4fc493491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b156950dba7da1735b1810f6960f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f77bd8b5af7134ab4f1b6bbb94fe01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e1e878a121d70afaab4f318a84f57494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fcf83107be71036705a3e5a22756a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f558cf4112b2c17ac48385467ce5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995332a16e22fe6d960f087ba2d07850497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23266aee4dbf5525c43d4bde4076734d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d3c231df6d16de2b21d9cfefe094a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afebc25c0cdf83b322fd20f80f3d32c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715398c7712db67522d3f1b479f19179501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c778f66cb3d95789f6c9286c50e93ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787815138344648f66bec06254733b1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8100896e778b9d453da61b5ad95bcfc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f32e10c48eae8267266dc749fa6a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b447d54b621115b5af91c2a60fc94a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d18c213439a580472555fcce68c64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15dbbb521c4f6989a18cceacac4e76508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41128aa57600059d7c056b13eb6af09b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ee31c4e1c581eacd9d4b4de5e8723510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337ad2b950480e8a21adb282b9e1dac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89d57428f4c085036c285fd3fb6051512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232be0a11e19aa3bf5519fa0511cf07e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280116835c6c16ee38e2e3025b28a493514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0aea99f4bf66e51cf66c3f841ed003515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f40ce51633fb5c72be7cafd91c748516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889a486e0900386fa89d3c89b7cee03517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06579a61d10baa094f355b126b71246518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c823df4ae24d404747f89717081a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a9f3faac3dc1046dc19598177b9ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da52ff778512fc30cfd06175d064df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5749aa55128f177607feb66cbfea95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714eedfb36bb9fcb594a6d28f25dc26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c13e44f82f18820b8db91b71ea49d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee223411eaad15f8ef2537e38d67f38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db56ebd954a073a72b0a80397fe3ed6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68482158b77b96098c41795914568980527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0945f56e63fefd310892d1367df0f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5105cd83bdeec537a03d5905b27a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ea1e9831afa3261aafb576a4e4817530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272fdadc7d6d5fc2a20689bc76e8ba0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530fe436511e6ef8065e00bcee6f18b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742d6751d5e2c9929682256783a3ed7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97440eb41195d97661865d7c266fcc92534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d9f9247d4382f099eba8244cfcf40535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f36e884c48ee88fb5bdf67dc5b6473536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73fb07d2dd688373a238287175fc74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2a1d877a7db7585be64f817ac1461538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ec871a3ba5488b5aac2d3d58398ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac98290058790a9b348c48705d16fd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2595a2fdecdc3f96c0e603f2a5c78d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89bcbbabd6a3282d5bf311e69ef9bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c14d6c50b975f3ad5025d406718030543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce54ada33f5c4691543acdad9181bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ae40093f4cee3cd614e43d6bc0390545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa7eb1d75eba8076105775896babbb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13296fd51b336e3a2399d08381c5cd1d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7927f29fadf182b2448bfee8738a23d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba0ab766aed56a9ccbedd8a5657f27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd973c27d9d2b544e60a3d482c1e630550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab042c4884772bf95401d6ffe0c0e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48415c972443506b0d913e3e4f769a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998221b9d6b2200431baa0a49d98014c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292b89e5c23d5492e86132e32030da9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2f5c76e3ee2cb10d719d711cd65cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb4855a4e19d9317c6540a6bace287556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb32a77150bfd639a6ec451507b1435557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ac5739153c37b3f5f43bd0bc0f116558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e575651abdd6460c92d81261750ca64559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b365caa196cae0438a7c5c4b83b7f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561922032d563a88f0244dadfa312283561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728c4bd5042a4acd9952070475a1abf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a6e890b00460c1d4df2696d8566fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba0628d23216256c64a8863dd86ab1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a98e6dfc09ee6ff3471d3f07146211565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d304865407855b1260a16e2125ae48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2e5f024f311ae23204a5c7c55be19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f69e6ab2f1daf78ec1a85d5171e2e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dbab2c7cec7345e51b8f8948cc9b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4f032653a3a857db973143613c62b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e073e9fdb1a6a0d2f4db5aef13a41d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f24229c013ef5b72397419dc9d349572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8170e822790b9c2f6179c6fb70ef8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671ef4b13e06bcf3719d02d05ac7658574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e74545390dde43df279e2f2fcaa083575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738be1d6826c2384cf97bb887bbebbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ced94162f80c1ae15e8387b229e7b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b0b5cd928aefae3dd3edec1df6038578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8c7290736bc56742128c7c2a73b0d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc32dfff02a080b789e7466b64f7d46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7d88bab6a51c7f6351ce98fcb0a91581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b621c1dc9e6c414855108327efe68582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d335b34dfe34bbf2910a87828ff30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f5ec40efaf116d29ec620790c0066584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba37471d86caad7ce3be440782a2462585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110b71af888b127f175b6160d68ef2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918def4ee12f79e1cf0e21cc5d08b72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910cd98f6516a3c635913d6fb0f85b0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66187bf4278db0b7981ee7d851074ce3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27ef74ca84d5fef4d308db339fe8f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388457233eaf04fd9e0cb133963cabfc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d899b92e30ef5242c59cff26e12811b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79d5cd07bd6e381334745c83800b0a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5261c25a5a7d05a9b02ce3952324701594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca116c462503d05209e26abaefb750595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96956a0fec705c876b2add5e5949ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489baf52fe7d5eefee10e54da4c530f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aef001f2cfe7c8b7c242f7641bfd3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbab5ae006adc227373ccf404439f5b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce31a02f23fb8e1c901da584057c5dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f6b3e0a32fb4e4ea4ac01fcd20d4a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d33c4453bc430c71c23c4f81500141602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8689661aa60daef12ce0c467c69f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb166cbe52488c96799be8409177ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821448fadd2c6e97e369123740c77cbf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84726fc425efc248585dafb1013be5ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7198b4d45c8bdf3f7d725a0e52731607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07342521335b5351c3a0f1bfe491a868608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ef4e2d53108d94ce813325a20f401609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa39f047c610eac5ffe9ac916fe7951610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb18a44dcc1694d32a0db485c9c2d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fe976c7c0cd53ccf1d84a9493a390612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292b1434e67362f4595dbe524124f1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52d184ae40f667e68bfeead15690ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b181fbe19dfe99b104482634462a0d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18260580ce3b21e8f0f793b86f176e10616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8f774bb4d145a08e30b484995a6d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786af0cc16143f87d504f66757bf8048618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d5afe76b7dbf6814c9c8dd84c8596619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5cc886b1eaffb969fe9c73b30049e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981907240db8d36fc52ecc3781a0baed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e057ecdbe8c37caeb83b1e4e0147965622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c044171e2547ef77b831dac7137b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe3f483144b1a17d54046d9cba7087624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e06621f213e350c2ae874f9f1f47c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83957e46cf87f42acddb8230507357626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f569fb653928eebea9ccdb71cd95166627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44514a5be44432020bf8c1b46e33c245628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27ad6f74d358c0c7e82d5317a5bd0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fde2037bd1f2c6c179db194a783281630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153050432e795c87a8255a1c585e737631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db201f9b96fc516328f3c53e823b5f87632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039a9dbdb21402c16a8dfdf085b1e56633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35853e201f5a1c8d69fea7ad28a6176a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941c069b32a95cc8214ac577080e9cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095b8024bf9e80621b53298538e10d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e07563a20bf4b988371c2c392003e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8862a24fbded82f10618ebadc0a5aa8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88bfb233ab86233d95c8bb951ef1c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c381515dcff1ff17978e7a669ff49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976069d0f84945ccdbbdeb44c9ab5ff6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc5b22c2c91aa1771c9d19fdc47852642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22def085711ce105cc07f503f73c68a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdec662961977339e1c5077faba439644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54f5aa34c89f232e249b52b223f643645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073802e28584d7bcf27519b83446958b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542e333f6cb55fc9081d74484bfbbe7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c18c98e0a228dccd233038fb218013648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3380ca753cf98f53fc6e059642409d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63c4e5ed5f7fa3f7f70d57a124d1e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdfe420af43518e21675bcdea54450651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610a6e976cc0d256dd3e92ff7a7b358652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0937dc35104de16d063beecb885833653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06d1f4a258d08ffd0745c80fd47e67654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa233878d7371b18464d1aeae3ede50655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f74e10ebe615a352417e626533878656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fc9a28833e5bd77e532e207a789b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1e619cae3782044ae6ced05646c5c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59110be955ca03dbda5e7ccc89beb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2276600806ff191e70321137225ed1a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fcb495a53a7938f324f10bb43d989661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccc5fc6039456f84a3a46fa2fa812d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd79b37f019e56c484012ad1e06d42663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bde1b1458dd4c2c8340bca78efdd08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b48d17389dd60e7cec88080207c739665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5564f4805e5b360cfb0960ac6f746666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d8b76676003e179d95792d0ec0609667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd82a8e2628b2a2c6e1e625eeac391668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d97a21fad47843e5e113c4b65a8ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6ad165f2885582e13e22b90356b48670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fc8a0b6e6033e6c698d4bb3569684671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c57df1b14c59906eb1a95061168925672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0df3180ad1dbfdf9bdc9784f6304de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d116f40faf2e7e48d513387f9b58bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f19a505bfa86b1f1b60b59820c3824675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc876c594e048bb1de65a4c4e2f52259676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcac7527e3e50ab11bb2714b88b267677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373ebc32024011a1dd50708f6f72f8d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4b196edd830b8983ac5fd6987397c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c709bdd327a81f6cec13ac7c6695e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ae352c1faa2497f2ff0e8fea4704f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef2fd56c2b2782aa4072ec6b738061682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fd8c0317aed29b8ceb0aec49862a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b0c766540e64a50d5552408c12140684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ea493b8f00426a9eb32eaf2dc6445685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03803659ea1af5e3e9b1a1b12813a60686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f08286109c9931d72eb9f1d2c847f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d0a980ffb649f64839c2bca00dccf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7061f38b95beaed9f8bee5f444c2db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b65296c19cd7e5029910de1876a63690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e502ed3fd8d0c9d7c73916c3069be0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1c31a4e2a751205cc2d032c746777692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dd6a96de00f353815203c743d51c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977b8090e31c060c871f9e9be857cc8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe941a3a07d6e819509311975e269ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9661f04375c6e19b3ee0abec9a29674696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96574d59263d6855899c81fe45b948697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2769054d7b35f7f82a3728e552f6d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d850c080c527a953edfacdf166108699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77c2a28b4903e7c671ea7d72a12846700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce34930bf064600ce77a3c2b3ef0b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70492df0fe2eced5d82dcc8adb055540702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7c19d2d394aed43f18792ae4e2d51703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc0b4c45a8fc07f252acedab9974e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999556fad5ba5f66b121d2f7aa8c789705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9a62585a4f207db423cfe32a452ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2ec721bf4059a3d2728e03dfd445c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e48da25b68c106862b0a8d6c048d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df385fa17ead826d44b512929cabee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229b6045e289134ec268bb14e2dcbd6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23603d8b245777ae5938d241d03ccf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423944e0a462c185378fd4f1686fbf3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ca29e6579ff3e625b3beba9c03b66713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21093682ed8ae7cc4276c78231b93c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04658adb398d1d6324f567af99be3b2d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a7825b72cac30a6c7045fa541a3c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4d3c24fb1721667623d3bab11dcc8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f13cc2fbab7eb19265754c4a4f4dce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ddc2d079a3b46a23bda5c80c475cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10525333c8fd90f2d6ce15b55dcb9f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904eab45e912e0591527242bccad28ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4d628321c60b1873ad316139a18d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626ce876a534da04edee8e9def80c44723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24192eb745195ce7e7164e3246b4e9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2067e74481d7cd3c1cc737419cde6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf644aa6a05492e1786fdc9300daf98726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9922d43659ab7d4a3a1ce216ab3ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f727337cbd63f10821052ea9575f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb860f0a66c094fb8009a6cf4e6e3e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ac4f64ae1ef890e62e60ad4c59d84730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057c6e5955d461a386fc76e2f4278e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257245eadacbd90c2e8bac1d998e57d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051dec643306211642036309ac02892733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9297bc7704e6a222081d1ec58927de3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6316d3c5264731e176ed86c2a37aca2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7769587115979552558666cb5805d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4729e0bfe761852c5b54ed311b91a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a8e4465f5e03c7eb7edd6a4654788738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f211610aef42c2c3f8ddcc473dbb3c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6158014a0ec234aeb03c87090cd2f24740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7bb49ccd632f7c1b09906a92e7047741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f350bc53f4f7ae8b6bb0b966d9c049b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365cc9978170e1e9cd78e3706a5f185743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda581474da75bc10b15564770dff173744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d472591c3514c70441770d65e9d6137745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4107a9cc2ba262c9672069bd0e4b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b809c537ff950cb697899969173d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d416655758865c89fc0db78609d9e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5f0f174a2a4a803fb81696b271cd8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a18dcdf6397c8aa1972777ca467afb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738020f57f625a8330022abe5565949751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1a2dc5cdc683a2954d5fcb4d51bfc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1cf9dbd3a22e9ddf43d0505455fc7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e6cf54abfb4df24dc751dbac8f612754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1647612598581f375d0b9b0b09ae9ce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff2b982f7aa74cd8b4247a80152c95756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a357ab675da9dd93e42976183b4f1c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d2616cef142919cbccebe0c321cfb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c03a52ef2a39c00eacb5b68a82806a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48087ddd4c93db6f2f9a8bd66b09ea11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6080b9f1ec957292042545114a5cc6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027e0d689f4ef201bfe480fa512d35e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63eeac0b466791fb3ed08ba98adc914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec6cbe42e0b89732c8d62b7c3aae9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b453357e2a8d744dfa4e025af229796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078632401abbba784dc910c5ae4bd8f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58333d523b16fcb76bae831a7571078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6f5984a62d484cf8586d2b9233ebc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8146ad924c76702a9e3545acb7bbaf210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d08d4624e74d15e748ba00de6bb7a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120859fa08f98e3efef55d265f801c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bce135c67d8c55fbb84719296d1ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dedcd6cce27ccc058f3dff5efdb7d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96252895fac7bc67b3248d0e58754b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436c4a75cb5ee869881f7867f920c0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d953a99aa65a538363f6121914229ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8279a29d98fcaa544f69cc7e07ff7e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b70480ad91dd2a755fc0c22046e01719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ef5450dd269f1db684cf4ef71634320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301f5017118088655773a1ae080f85d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c789b3d2e55930b4cb648e9f2697c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a2c2d16490fd606e7c3af1ca8f4db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5d24825baecac17ed7985b8d3549f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fec1e845e30f8e17fac5fa3d1663025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74418fc73f7b0a693e255555aed49b4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a917263b0aa4693277f678e18bc47e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97387323903439dbb121c6a4f27aef0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e11c26af89d1962f536847a503c6d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6fd202fda1321ed53fb3b7c0c17a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678d9173a6a01a4b0bbde3d6c1aab7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf46d7e48e5dbc09a15177a8c94cfc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cbb514da0f910e431ca3cba1f43f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83113bd32bbea8767c7596a047597334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45041ed765b6d48699ff42d5e570268235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c0b59acea9657d72b61a4bccda50a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a2633e6fcadf4d4bc00366ed6b4ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9e3bf4fed3dd56a76783a8fd2aabb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3f639b3daed7e234e67b56e506de139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df0298c8c04d3f9a399fc4ab0fbc0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092303f76c95271eb6c7f55ef7b4f6a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93523d37126f6dd6b5eb06b45456b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9232c2a58d71e918ab059ef7c6ff0e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a9afb9a72f373e961a03773b4b54e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75306423b03b6f80c4a9966e4a8f8e6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8771844da182141d8f1bc5e46ebea8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e0737e8d996f453ae29a74255a4cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da111c6ab53e0b9d26b3e8a53fc1cac948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff5bd6d7ae1e6d5cb83ddf0c03a7b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2382f197c469a83735c015acd1153150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff84099c6522a27668e5fbe830f0f0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86585efc2cb65553859359ff947d9ff852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc954ad09e24a8cd22e4ebdce54b9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e49f3ed00e7d4eeb28684a97dfb24354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66dbd011a75cc98671d6df053ef5bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2585221aaf87a58bd65b4895247cd556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf4ef480e39c908ffb8bf226e4a7ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e119eb14e98015c7e7ce2a4691707258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f71bb00c44ae8a78991a94a09b723359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31a4c9d4e3b3a89e1d1595539475af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb591210a77c72746252110894f2a7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae26a22909bc19d845c8c61ed1ac9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5963f5b898bd86158ac558edd8bf7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242fee6fe1b85d722521568c294fd6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbecb3c86d25ecbfb1f2a8e6382d2ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac48973520ee85e03163cca5cb429d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e95aae3fdb01832f75a9c9827216e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601c67bb619dcf4e3cbbee52defe6fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c648cb20a795a73515420230bd422e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404a6e316174af4063f64e2c32f032570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9eb21e26aff10af934fec11862154271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df359d8c5a106d7c36cb1f1831a7ee2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b00da82b98873d53c4f39cfa6ba09a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d88563c56231392d63ae190e7e4ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f64eccd4f5f701916b9a577e4903b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d438f3f9445a5292f52c0b6e0ce3c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0ee3587428ebc3f9a2c71dc495b8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a833f2056fe8e6481ab930077277ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf898e3f850cba77e608593bd442c3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d516e3e89dd23044afe5b07e7dfae480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ff6cb692e7b38c6b2d660ec2b62c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce43c3bf0ef450711e93f8841c888682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064afcfca6033fb3b99fd72c4bb06a2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f4a153e60d7f6d851a387d8a393d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0408ad41423f8c689a418d3d826bc2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8b7c42e3a0d64b29b61d2af81687786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a174915de5c5d00720e6714c878a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf11a7c8a147523f53a504b705488688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd681bf07834417ad5919eaabcb9a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae81608f2c2c0a3e8d946669ae4eea890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13b8c66df8b270dce7e12e08cd816591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bd5bdc1280a65fc3154d65992e58692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604afef4b3c2a86f801c9c3b575509993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea320d9c4275797c9cc2e9e9cba2b52894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12294712f8f61c876a7d290171a7f57895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e0a5eb23ad348b1a44c9d9aa456d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db666d79c79700ff40be47e16eb89397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88178cb2ba188b2a56943f51e64d56a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d7b1cfc519a7551496f6362a2486399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f5b061998dbab355f8df37640a479100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444153489c4455631962e4dc90db791a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda39a9026bac14442f14f5bb2a9c968102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4071e5f65c2c03a778c693bbf2b08c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcb38f0a651aa8bd78fe6b41287452104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd948be864b6a818695916664b6f76bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c59d187e390186a02220487e6fce6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f697dcbd2e8340a329bace46fc05930107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861491339a761301656ea0fe97c3d50d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f7f6b38be0157dee5566c7bd6b2c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c0bc7edec4ae89b76063b181cb2cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d50777225464a5a73fc3f137d6ab4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f83ed24fe48135db49eb256bbf7a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bc46cf8084e8cb9bee91bbe8d32bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d302043998f3a87ee916e40602a95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3f91ca3c86bcb2ea35f5ac194664b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e761586c598d0c9b9f15645b9425bd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4b01d2cc1ddcaa61997b51a0d7ca6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ddfb085429c27baeb9adee314bc85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa8b741b7f8efd22e2a00cc4ea1dc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae1cb39f3413ede2fef9d2d40e7412120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356238993ab37e5c54ade9b15b057bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42383b8e7eb9a9810cfd6cfc63989d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3878e8b3ebcafa101f3c9eee4c9af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca58f5bf055a8c69a5fb0f57abaef09124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424f6d9da0568f40782abe59efdaf2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f9f97ee16593249967584ffd1e64c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9d2c0b7fb6e3d84437a5cd3345ea5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b0a816f8fe0cfcb4ec3c1584b39aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14d9a7118b6c1eaba10daafd359efa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb36a92d336218eb169c57943803a9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c1ea169a1344f067dac88d995d4d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b6b07a6c1f09f86b23f20d85c232d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40d417da9117e40df1d762d2cf19ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26598944a111f6f0c7833b05120ca2ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8623bf41839e1362dceb5b64d1cf4f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a516199f35c600032808cb9dace575136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306a099b643240ce21e7a9cdd0c7a81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51d0fac542f255984f165c8f71d4b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00c1654830f4ca75d05ade8c361e3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d30e3eb7231109e3d4b42096659c8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d731168b99556215042306156180e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce46f9cdacff7345a7f9148978fb075142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91428ac656f7996b7677f60d74c6b61f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4b79c279e60063b981725b908b900144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7a38483d08311f78055ce203fab29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d57840288ae478845989eb4554501146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2890ec0391e6738cf9404c3652703eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c284fe0bd80b39b0533fdf69b6f6f63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a165a189cf4c1425ee0859e319fcdaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d64b7e3d866700e03eec0b1ae2cfdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583088b44c52d62271378e72fb0bab8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef24e6a6238638e1da40b4d6c18ddc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174736887902a5e4b05ebb16e8e2e282153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a8016c24b2a48917b092265b4aa02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d4f739b34f9d11a8ef4ee96c65eec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3367971ccc3d4bf86548280226d9a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e71dfbf4f547028e103205e948fc38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610fcba9c0867489e8b69b86bba13c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1f3b83a5f56eeb3a263231001aab0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0f3e3355cdf2fe1f699652a2311fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6c5cde29a9528ae2f0af3e5ecc071161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb073f516b822c0995859bcfd9a0dbf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab1290774c283c551aea677658b514163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cecf45ca05687a2816dede758a4f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674643c658157b75baf4bf97dfdca23e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a15758d5ffc55401ebb601527f968166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f390430c0ffc053dc48182f452eb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e25734bfe65f743cdfbced373e888168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e90cde647b9e2fb45f168d355fef4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfa0910c4a258c5456c5d547424352170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13693015b0fdd2d32a7bbd9803e58f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd173cf226a9cb372c803113bb7635e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759a3315637a7feb11eb3c30865511f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164a780af3f9e7ee496d03fed8f10d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40e6845e751328d055f75b839cc199175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d732dc82c48ba2d6712f260e5909d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6a626291bbef352978afaf4fb94cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032a5198d735d23f2ffe95f6a924ef9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f690dcef3701f4ccf1368629447e84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8469c9d7099551b5552608503cf8d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a596b256488439622f94e5baf4d0328181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657f283cde114457020c5b82beab6e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f02c3d2b4db4c1c87d969a544fe66183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a391455bc90e2b44c760c9ffb501aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bc75e8cbd8872c64725ab846af3e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf233f8a1cf428adee21891952795c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25f3f674d8b56bd9377520e3c0f112187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872286428031bd77e3c9a71dd4c2948188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541aea5f730c16977e89465d0527783b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdb7af9963574cfc8739244b9afcf4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90707dc18358f74ad233995f60b52c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe86dfa8b6728753c24473f7e4d0484192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a025074eeaad330ad396d6da5e918193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83848f842c91023b2248a551418678fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e397a8b6d6af7271ffdc181a2bd8dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333372a1507b92ce7456dc78c807d42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212e57c3b8370e060cfcaf4c05f1478197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f08e88cee789d30de5fe3f105182cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1968bf148f1fc25565c990fc16adde2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94f5049315d59227662dc549f4ee9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537a22ec45a196e3997cd2553b2bb34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843b38e5d72e8bdaf05418e5457c68c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b6fbcc8513c07c0aa251796cf45a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfc4e7d1dd88dbb16c571078b48bad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606b793b63f7b235ac47a3b48f6305c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f82c8162abc97656b04f6152861f22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29baa04a68c85d92ec4245186bd676207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef79c969dd726661193dbff94a4dcd2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8fce347e38749296626bd20ae304a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc19a8a804a18578ffd96a6e87f003210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431165a0cb45d2dbc207abf8574611e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b8e4622835d60e432a7a1e7b74f5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f305b39b79fdfb39ddf9cdd55b76db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0967ff0592e08b4f6319311b51b753a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5caf0d387d454b93bb380e2dfbacda215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0346dd175e0a28f2d17e7c73eed28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f772e919c85c1490311f3c996948a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd1e49e0ae0d14f496b5abae4a9dd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0051b63f5dc96e54584526f574da7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5ba3a401b24a08420f84c87e98c98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260ad9bbb8ce7e7744ab2b3d2fb2d12221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfff59eec8d4716a4ba7525b97449e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433da87368c69e391483c06fc6b280e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c74b7d9e5d5390a0b18fe034e53ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f8cd4531ff24aaa9837965f2b6dc5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9282b1cdedc793c30c85fa6e3ddc3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e0aee69ea872816f89b577d78138b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b16a7464ce123d2b516cb7fd0fefd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe257f18035d50cd9bf78b367534286229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d21f8652aebdac614a3209c0f34a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673e38e0ce8463b4fcf4e6c81bb0445231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f23c9e27be0a8ac2db6afabfb9fb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f35a84addd022e55b5c5ffe581bedc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24410cb64f82572c022f38f87d25395234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57e433f49e64b5fa5c80cac75eede8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c41045c5bf629d7d4e23e6ce4ae17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802972c284e3c979894d3a621364df02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5b1ebe2d30c600c715622da4f699c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec547f2bb0ba32c78d09698e81d6e25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba19c70d129e22290240d3229eab84a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d3c55732ae6151f1f5f78e83d3a1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0cf4a1b923a91d7ab20171a930fb4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c145ac45145fb452ab14801cdf4f93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299642ff1b86a285a7d75d782735c44244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcfe38f584d5dacfcbe9b2ec4cdc17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8d6536d33f5364e4be4f0a9cf2379246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f69367bde80985b8d03e929f52ead247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01b0834ad7fc1ca2f221d7357433f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22287b8460b6dfbba573f92c1dc720e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c2b34310034a3e755bcd0e7c7f7c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cff11c2f0142d85cd2276e62aa7e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d11b0bd22348bcd1bed314da4242f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635e5aae523135afd098bb4f4f0dc68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e67ced3cf9747676cdc513d462a7c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb3a45a59f041242cd96d853a2ee92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0390cf19ba91b433de546694b7a5d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d2921289599af2a22659957fcffd4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096b619376976736d618cb03f8da74b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae474018de4d17f6dd80dc8559ddf7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c4ebe95d486582b9a1b390be47583260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6d4bd97b8a4da7bfe73d7bf017339261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fba5678c34d1040213471f5506d2a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249f9acc63ff897068d0f2f49431abf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c3a8624fc69fdd6d735ecde7a4526264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3ffa4b00de65866f8aa5b67dfb887265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b6d329d0c70b53d0b3b70667ee96b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f502213925161102990dbe970adaa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705410febdca59dfdee4199b481042f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3efbb14761c7c4949b982e2c31611269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3d970a34cdf4b3bab3a46a8d68c7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5defad793816bbd134690d2934a5f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3259da51713a40fd532f5578b36e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f515cd1bfc1f9b48add783300901cdd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63efdfb5ed306a97449eef4dd52dcbf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08cf81ffafe361ea11d5bade886bc0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397618b8367e8c85b5e529c1a1081e1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393d5be82fdf324e81fd52a7138e825277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ce9fc75433c377e33363384101583278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b751c8ecee1bbf4603406f49453b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28e7ae691e9a01b514980e3843fa56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c33b63b61cb4bcfa7a5cf9dc5de801281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99d8bf7983968592456efed4cba4fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb527c4b68375ca6efe2846f656822f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86fc38e23f14126ab8312f16e65267284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd36b2bf1302f2e8b4501216b5507e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb549be225e8b93de529aef3096fa2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb690f2ad89eb19157ce59e81aa1287287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4639010d4b0eed0507e0b6c283e3f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2cae9e819494fb698d92fa61d4e59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dcb617a809656c3fe59d0ad26e57f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb675dc8dd87fdcf44a7bf95487dce6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3e6f12b983e3cefacd6cc10c95aac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040bb328c91a13f670643252f4d6098293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a741cecf37520c028ed0823daca035c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980fe2128dee7a557d3bf6727ba026a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ea33ff1c810ed8a0076bb7b6ab306296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7728190ffa63cd339e89ed514b2bb91297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4459600260d89a4a2589ab5bd95485b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42381358baefa51d65b63c5d0ffd3bea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9de9fa0f118d4079a4057828090fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c44e67aeb0a71634089ae3bac7403301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0555b38ba5db18edcfd947ac97c77eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f511c2e5b638042b007b596cb30ba0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea44b42866582439dc68e2b55ac852304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cab27527e9a54cf4bfea0c2110c9cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12542c28eda23a2c23cfcc31bb857346306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b2fcd0aecdf3413c09b2b09b491ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716d1de7d994a3ad3c726d4f65beda1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d82c1ec6a4a6dcc161bbcf5f10acc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc44873cd1b71cc9a4ae1769e84fb4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2131590b2895d1c649145b943860e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb57268259d262982c963c821b7477312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e5cb4156d727de65afb148a384b0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e3f5e4b6ff55bbf9e4bdce5ffdbba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e518e416bc5a3a8d6211005a5c4f7c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3882d53abd38873b5f9e804157e06d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf9022f57f4c44e6727f6c2b090e44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37ccd957935a977ebbee78ff984715318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9003f9cb8565c8981cb842ae5e060f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef4f053bf8d6de7301351b81ef4c38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd9dfc3f3ff0f984db058de81d1671321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd7d09c848582119db0ee0f38e8949322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b610860946064dc7300047f891976323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b63a8b982e2a2d9aa67453efdea389324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bc928099407f51b3eebfc2d0782e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c86771d7783889660102954f80658326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fdcd0eae444c8eed33bceb35c5ed9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870a644bd30efe7fab5a607e8e7364b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0f6aa05cc30c896c0ecb950450c9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720431e4c9e94eb2bdc69c437955842b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b89f0b552bf150cf5f96ee0315926331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa5929a2ea94f88ae0cbf510d7930c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57e9c69de8158f084b605780f13b24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344a3b6aa2d62f54a5ea83c11b944ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcd167e1620b1241db0b0887b4f63b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44ebc3200c3e364b419cd85ebf29cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abe9fb728ac8e2990694b8b56b2a8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f335fddbb6a6205fae90328d3d8e825338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ee7dfdc0813feffcabaec94d9c8d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fadc06e4dea4f7a1a92d191b26334340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebe003b1759ed333a7b8e2438af2f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ae55dab404c9eea40a67ff97d2d6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583461b517af4b84f22c1c5fd84d84c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dd2f7e514a4829e2e493453c2671f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f646eb8728a04ae9f7a1172c6d91c63345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5799f4f09448e26dd04f5af4e5c46346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e855bc8dfc24df59b5f87f9a0eb06347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6baab78cae205c0acb0658caf36e50348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53480b74c692bccea2dde03ea3fb3dd5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a0f7da0fab127be646b6716b01f16350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724ead09655f08fda3362d7094cc48c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a660b44a19e734ce79dabdc3a533c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cda1b3d39ed050e0d09c8d490e0573353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce4fd483ddcfc8e19209c2c5466764354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35971a4ec200ac13be15ab15fc225ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfa0b6d47e259463525ce864db2fc5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b00059f20dc0cf33c31db685616e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543654b9b22319265096c1c57ae8587b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57458b5eb0c18fc17fece32e8d99ae1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ba36b79dcf78a53b9327e306387ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da3529f66255612f70fd20c2a792b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdcebf9a0469249df0a5b3bd3e25e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e424c4b87f8ec63ba5056aec81920e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6f511ff8b9f36b7a57d2553fb2869364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bf644c97ecfa92ef21d5b743625bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc7b2405d7be4bad8d19b110fb65fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454368a8da17fda69d39a4b047b0a309367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087e944051ec600f4949f5504aa8b20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c01d3740852af7b91769ce957f71e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878f3ebce3d8006ad054150de9c65e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e74731ba0791a8f23c46c1f4d9becf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf08bf796edb1b95682a54755307a1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493782580329d8dea6f38dfcccf3ff8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbb465c0b48ad9e2a4bc4749b990fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de074a0343a98c16508a629d4681e38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b396b250361242b56df59446b7c1fdc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670ef21fc5024b7feb05ead28489a77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d95860774eb5544582319d5a6c19b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2f2acd1d9aa5c51cb1a7d029bdeff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f554e0677ae0193c920a938f364777380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e936ed604710bc6cd42593fd8e7af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494720fba23eb089bbc42101f1f75c0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beddb03e94416265c0331103f4c55b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de533621a3ee28582124815ea60c7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84edfc7b9d04a494c233ad3205917a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be63e3daf97ae3d3795b37cd18ab65c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7aea19f0c5656a528bd5dd98301eb5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf1f281b63c36c97d656f3a2802e5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7f956dc5668968941010e544ab3a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4a02386bf29b9be1d0fa2e7228e0d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb11fae86819a29ff08dc77c1a39b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229981b23e8286e50073e8f39f3d80db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7441c0377f8d4734a20a5da9a6358393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162613f601971e717cbf78963128bcfa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b62a2e0bc39e6067d36a5415dbe12b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf6d6ecf5924f3c32e8681fd25a97a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9df402f584caa9e296fcd0ca7162c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d8351a747e824afdd7d549031f69c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f92a1aec486a1860da3c8540b272c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436f82bf2bf547b4230d7ccc88a2f55400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14f42fc0dbf5dc8980ffe7bbd225fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82ed1feef929008ef7a0ab732565e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72f15cf1dbf4910a328e2298f89dea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fab49d9656bcc07d9fd59a358c8a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5a8a9b16e48ad04307a6f2f87ac12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29047b0a053eb4e014e8df362653b3a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e9a17f4348b30cd3ff3aae042f33b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40380ec259d5bdad1df4dc59c84a6d8b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ea8eafbaa7cd0a4c31b9dba629aaf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc41225291d83f3124ae8b7ec1116ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54a8de5a612a0787fcaee94f1d95a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03973738b40b7d00ceb32f6b2eedc1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ff044281baafe068607da6a7eaa12413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300336da4d68631c37168e1f3aee1890414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfab67560c6434e1ff254a40f2ea9e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d674de4f8a7115d37322383d959dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d31d2396428679ed703e15a1c5c20f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3cffdb1a16095e951715348f575e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180841b03a74f6acb02d50382fa48330419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aefb175009d3126c90e063f8322b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292a6f6c6472b20122d2cb41ac13a76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993625b7d44318ed491c4c33ba295312422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9164af15982bfa08129e7102ad1b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61083a46d7cfad269d45a560f079ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcfdb4498c4f0bacfa26ad9bf14cf7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1d93d3b16249fd04932cfe29e7990426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff012e2769576dff3d4c661de2296f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ddf27a1e36bae25773bc5477ee799428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ac9970167d48ef4a711aaed68f157429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d61374cd1f12ba8c2dde835a8288d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647653a1deb3723560a799f427155ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9074e696696185de646b3751641bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea87dce9aa1abe32a3c6491f9d21f58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76fe9a23cc0bedebf89449bdf8bebe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81a155a6797b56a65a2c854c272978435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ce41ab8b847b717fec6cec175b1f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7499f8bc27e0845ad793c9277c03ab1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506553359dd3b58323d793d718d3fc9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017c5d490bafc6da147f85be6e8c165439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452605f333a17bbe9736455a1124a19f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ca10d306ef2029c6d918b34b1c3cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877e7251a44116b77f9bf5377e67e0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc69404c46510c802f5b103cb06070443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537ad37277f6babd181a7362002da97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae77f1bed369432af5188f6653a9125445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550a094a482a9f847ce0ec5f30f75e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae0f5c874492576a371490a51d182c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3c044fc113acd2ab6ce5e0358995c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c357c5fdd7e541785c54ebd564b44ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235aabd54cda04e676d91be319dde30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed6da7fadbf7047277f917cc90e0d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a100de5df0783687fbb86dcc64af35b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b32b2b09651b2dd5c3a72b4640d53e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febd2866c2b48305750373345428817454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581b08f9d87356f29b0f1b3bda8b6ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2f219acabc300018ac7ff8e7c7708456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3d847999c30b01bedc1b14d51915a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e79879bd551bfd3412a40c2b5ecf1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9e9f56d1255bd23bc8322f2644ed9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6b7bd723ed927818ed7116eed5258460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec214cec9708f21ce2f3ad1f1c50ba63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7a18927a62ceb45056a6991289e72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ed0fed7603db5fa8eac162822970d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f18271b3ffc156dd65383bee71bbc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c61f80f6b633b47c80ca1d64e3c05f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38d46048eb4a0cda2d73fde6e32be7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf4591c17b2f81cf2774447db85a08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc266bd226b86abf482317485313cc4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b151f8e3dfc6db40aea844c52b69ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184b47e6e05847fcff7a11f7a9b8b7c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb05ab0a16bef24fa08b3c993088eec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9e521da8be2153d9e92357d14c981472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f3fc154a8d83fc087d9181420d7a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bddb32980a25214052f44cb905d47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75693d00b65ceaf1437effa06cbe7d63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa276b18c06658a6123ec58beb0e72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cf0e7b2b010be601711ec482ad3ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67140188260e8fcdf50d25549e7c8094478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc38901d81eb3aa0581e71b174c3d46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a1fa56e746a822e76bc2ba7a302a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75df8421f5ccb7456322f16692ad9fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9be576637892ca2b599ee282f15b3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ec287eae27cb95a09cba9c9db9d90483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80abdeee6203ade9ce88db67ea82cab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7030a2e01837faaeb9d23411bab338485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b9bf8a73cf3a44c81291d7731dd77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c00ee53315729de97b6a94686364a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88273114e2af019d652d62fd9e6a6f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb8d036651b55ed5c2171129b09597489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8382f4ef0aaad20231a296dad2f4a49490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c81f151f1f6d11874962198763493491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3b4a442dbfe1cef04ff3213465d70492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31295793d40a26bae28a56e877b8fdb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62ad9b154a340ebd49f90c3780ee67494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca12cb2bec648c581df705650e7db6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb7c87d04b85326ca1a7413b975e56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53863cf62e92bd0269e0b63a97f534497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdf0c4061643690b616186d7be8057498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4583ee5136843c2b79829a80abe134499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bbd4ebac4c5c993e295639b15e3ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803afbf57ad21f2012cc8907ea5ef6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde1e781988890e47be172a07d29419502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32353aea7677c1a403003cbcd5e24e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8712c8eb359b0d1e0ec149c2dd8b451504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594101d650e6d0bbbef63e23c709536505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a78493044ff483b32cdf85b1727c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db7eef271bb8c340a6beb4ac931641507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d479bb3d33e5f6496d6883577cf0da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef36cb45b5da9d2c404e3ef21b7d2e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c33884fd6b90a09d566e52e4445182510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766efd89ec9550ef99b6283ec39f7cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d9b645661a0e602b1f3452f4f4d8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060c15fa21157cd9257df36d8967046513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17a2611720db0ef19633daec6f1fbf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d0244757ab9c882cf071329cb3d6a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dca7d76faf2a4bea00a98580cc6570516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22526a3aaa862d1b97b143c779fe8299517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96947220f8e6a258e1cf3d908c8486a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235cebe66086bc9a43d8b853a4d3dc0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975491a73acf736c1b1638ad9dc055d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c9267d7ab1a687abb904a8d674dc0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d2bb8e15e8f45b4f52b1e201f8ac3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efbff7c78612f5bd0011eb1643c57f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709af78ae8cfac410d7617012d3d9a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cc16daa757e3e9072269cc4816349525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cd57ec040ff4c8e38c72778b8a4a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ee8974a8cbffc485c1633ebdc54c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30205d8f4737cfbc339cfc5c347ce7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef456f4d4525d8816b21ce045b9e52f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff001c1a7b9354212827244aec06e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7562ef82ddb73f7ca46ca587ef3a8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53113cf78b695030b414d15d85122330532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d6d4960dae3ee3aa388e710f4dfea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2e1ce57fe86a35e7846ce29199841534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496b9ab19a1db274ebfcab05e09c2a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b3bbc7844a8d51a689dfc2b75afa6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b50e9e109a9feed91d9120e54a2c5f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922aceb5180f9ff23ed3e14acd3deee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669715d32efb4361041679ec0785b8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d96cfe4b3af5e880c2b2793fc90614540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f7e162c842bfcc2986e2f582444fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afa3606124c56f09298a7c6efbab0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd14ef22dc18d1abe2103e37acedbe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5504d6112a8817f407b1390923542544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fd2f3fd0fa544238453b29f62000b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa79d863b68456e0ed746d4bc7d22bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378799a43d5374dde65bee43993f31a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb8290cc6c330c6589bb982e5ec2d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e646f553065b649a984b92fe9073865549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179715aaa6a206713611faa0c9fc59d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da821fc45c9e74e684b7807f8b068c84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e0bc8f3359e356f036ffe6252ad51552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b36fe6c64f8dae19b849a10267354553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa135d93acf1814e3be5c8971cb966d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3c983e9d2f80fd5dfc0c372650da3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f33a1f1c2f7d8c1101fa6da6760d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1458da9c48960cd47414dd533ef7d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0207ac544149754c9750d6504b963558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4d3ee5989ac7331adb446cf189701559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c08ac07db3e2f03cc9b97bbf0775cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22536289ebf732dea4686b8e927225561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dc02f4ddc4ae77d96aff121ed3713562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3eb5d94a2221f638dee243ff77374563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d8437dada20015d14da969961c3b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c75619d3aa42445300a951b52bf69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b374010506bf12cebaa629b3ae37fdc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c87289e0332e1228a76e9c5e727e9b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d7af50771e837000a3d00400d7578568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30264904b2e2331e6b9da4776059d8f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244ab8f93f79c41f3b3bb4a046434af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff512567bc0310d90733e50d0c75fe0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97659009aa50141a602f7185e98bf05f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67939d11d72ca52cf4ee612df9526690573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb734f470f1b99e83c66c472bb36d5d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94801ff65629b70d86fa5e9f00de8b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1a35588aba40b34861cd9afdae61a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af046911c379caff047979a4680e8e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162af5c1dfd8406d20f6bd4a1894188e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79b8d3b95ee6f45370079278f56c22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef21a5f14d479304186d00bdcdf325580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2923d1e9e3515e232803afe691a3daf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0215df655e04eb0300aa55d0d441b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bccf06cbef3f0968a4941352e8d57583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc88980c45b62e6d5b2f74c2d1f510d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04ab833aeada9afb4d5671cca34b45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd094c0ffe0d285f5931190261604d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714263de848ca0e5db6fd4ea3817ae35587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c5b3f55d2b12733ec8a8c12009982588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca05196aca4f949e522861a2885179589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fb23e8789b5ca27db8455efd4d1f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627369ec089bee44dc227e3b3515ac72591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a54b944fefd7895281feb3b839297592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fbf1630a192285b08705bc7600913593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63720a4a4112fd06b387b072682a487594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ad475e1a0856ec2d4e61c6c2a068f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bb5c27d46d4fdf43ee1a18408bb97596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47fe8eca3f452cc22b4d62db3a550e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef615af90f3c12de689040bd2301cf6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b786195d81a872bf6040b4b0cf572599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53f0bc4d166f45ddea2dc3fd16bed0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8c221ac44dfa7562357a4a60e9716601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0912366e631863dfcfd92b731d2808602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670c2da2b81a7344376ee1e8a5788e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461548a5ee80b7c52c9ce47a184e897a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ebc2bc5aef99942297dd601e4380d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56ff3661393d0516e9dabaa9935388606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a13b45319e58be6ea5ddeaf28c8d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c2102be7320b29bdf0127bd6bef45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dd3068f6c83f15ed6fbcc004e59d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb7f9b43f002c238f5b31237b31e03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e14656e091f3f043af4634b635bae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bbc780e15eae4d5efc30003d79880612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3b74daf18acf13d4cfcae9fc4f7d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029beb8b906566c94c3931a92888d1cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809d3b104decc30b1bdf1806f38ef21615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81a3397c80df8fc8b90397d4ee90a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44244176324ba292f6d9c8a6606696617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b289a060388d32c544f386615ddd00618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43edb3f098d8473de553812d4d45661619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934b3a0e156bb9ab7b1b6d65e4effdb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d34b3044c56ad12da63f869f6a6b9f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa6d2cb4fca22c992d693fba3e5eac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdff1837150a14094df994970f7e54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895e84368ff0583f123b263bd03178d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802da88bf7c3caab84203947e6e4721625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa938fa0f9a9ecc98109eb9f9a1dad80626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484f5a31204817644541102ab329365627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419e706f68acec7d50e9ad4751710f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e66dd4f107cf2c67a543cfa7e6aaab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01d9473bfb5d3f448dfd41940e5aea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd244274a7639fcb32d9dea11372aeb9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3525526de24ad94eeeba73ff20c24b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0af0a23939505a3110cad8d9f0ca9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085602723782bb723487b1d43363559634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3402f177d41e824edbbbff3cd8e468f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f106d37d66ccdd404215f7d3b5aeebf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b715202a928049d7cafdea74026e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efe3ef0428f6cd6934e82dd2423cde638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c7dae2d376d83b10c72105978843b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505eef6125c1a55c412711c9bab92db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586ea9689129a77947fb6152c8d4ae1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e48344105ae83a085212331b5344a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826a943009811597246cb8e672b6663643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e25a783d15601c3ee947f28a93d15d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde97f953aba6d41684d579c07b89efb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23d58fc78861f8615fd1d6d1287272646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8c1ae7ac5ca95ee5d18102a716a48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d9a775e9b7cfb3acdc3898a0a4497648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9e90146b058d7416478d45cf127cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5772031f3571bb84d9acbb258fa99fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf53849f450fa45d26b43d670ed7fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc46335a34d11600047c1463e4dc9c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6a226dcf403cd0e8e67eb2bfeff8b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5548b4b858bf348ce0b785dea9f176a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1310814c618cd00688642ba1e5c430655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17495d57f36b1d9908c9b15b97dc13f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a9c4056115c6d4e58bb6e5d707784657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e54a961f5fb37b6f28a21c04b6706658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb0f96c92d116d22d4be2f642ce5b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7d6f79cd718f50b6b57320d1baa87660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f9462d77d97ddf9326eb4836a7d73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f765f80a5ec3c59ae347de2cb31efd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71860849ab8ab43eb9064dfd161070663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ade5250980c45829b9d47f4b8234ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc122cccdf93d7c4c94d3cefcd5a62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744de7d232d651593c65bef035b7ce3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03416aceb7b931d248b17436262e6882667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47533e4f6c357c05409386b50ce69124668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f8fbf0c4d9548e7d67f474d5852f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433a6690b46da597a24912de33b9ebc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc78b741e167b52c1a7be7472dbe18671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857ea7e9dc33b9051d519a7a3a06a5e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4632205144efc2aa8e4c9cef4222a04673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30312d0d432c2e2075a41f55309e203674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6cfedc0a31bfc7fcef9c1ccfdbefc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55457878dc5942566ec92c07c7cfad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d0597bcdeb710d4c28c0fa67e8c7f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003194c51d88cbdedeb2c358531f9f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ef0c912fb20c989ed7f8b0733b0f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2a48390c617b482d796fc2d087835680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2dd0b6a74097537ea267a23af503e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8eadc166c4d53bbdb00dbf8e82c73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665413690657de59cedea09fde24da94683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143848d330b2bd4bc34ab68193e1770684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b992cae06b95aa4984b290b0de002685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e35caa7d17cc31034238c01de1cde1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a9617b3f73b674b0b29d79b555cbe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c51444b21f4cea3e617f13128ac33688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6981f18138744844bbe9c5cfe6697689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a8564c37c392cced072c494376fa0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15bce2e5d330ebd74c9a6c4bedd40f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c81b7fc126bab8abea5c1a8146b9bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729c13f25b89f516a86ade478dea4ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f534fcec1925964372c73e3106ef1c1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425612cc078c71f3d970c28ebcc0900695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fe48103ce2c5243c811b80026fb53696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada29b98b15412fb3e63780c0676b55697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bc6d27ff55e23c2d54e3df50398b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bae7aaec06b0ea701adb4df42fe5d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae925de3a8ac6b328770a5486ae1b56a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05297c5de9357cefe9968bf5746458701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce2373ac1c3341111a4055c12a1437702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba20991c68472dd8191ecf992be601703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4faa3cd7f6320a275c38d51ce6c63704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9350ed0357c017372d1d11029916b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106736b669227a69493c6129b6d5ffa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94095483a92e9d9bd11985dc2a6de3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fa611f848692dace51fc3b1ccb187708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89dcb7da687b71f70280defdf131da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be00700e5448f9fba17372a01a71f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266365af6b7c0fea00a8258b46e0b278711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5e3b30655b611e9ef295a63fd68da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19702682ad5b8c304ce372d256fa6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896050bca25e6b0e9830ea4c88ee8d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb42e3c2d29db7fc6d213f5549307a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472d88ae2ef0b4d273d142046bdd622716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95e3c5911866414507d9f08eff70c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e782153302b43e59fd1dbcf49e9bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257e4b5f1371f60fef39456642beb21719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f613b46f6b60f2cd65d156263e059cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8bb338f9b6be7ea81f43c59ce5d48721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5afde48b0047a3e805479bbac0db51722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b7c830b413872cc7e2201a67464cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fc25cd215b8a4aa45a14f48cc314c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71e85b3e2f5ed126494ccc39d24c73725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75884e7247812d9dcd7422113d8e5d9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406ebb3fdf913240e5690819347379c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302e8eecb2bb24c0b86fae12e7f40e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cec69248a82d68e92b034cb638231729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d614a28eb8913f3c2e1f315a230a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fb52c4b7e607608e260a4673f884d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d78d4a6544257082be9f6bbc98b4e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df1e01049d2b219c54bfa49ad71cb9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3287c157a57adb28c954730e69f05d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72cffe0d76de634a4df2937fa6274d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec472450b5de5ecfaf90c3ae79d6e54736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e24f7d02cff8f6c36317f877fa8f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49215f61f8ad7b1175719175b1ef547a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b4db7bbf30832ecd9be666cbb8e90739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280027b0e1d1cd56d1274c6d88e2a870740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb99c3548ffbdee1b20ae62c401aac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d0e22848c7b1b907940e60d76fa3c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce112e4fcd922ac3ae6fe23563e49bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a37f89c3287e8f0ced25258838a896744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf393b6d85b32063dd1a4a16088f72a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd445b89637feae22c121c713920ee9a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a885a3f9017ec9f8fd8fb4d56b326747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819e6628454a697d8eed1da262b23b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031b27d4679a327565d2b748fc8bd7c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626991c5f5afddb6552572f166ba3a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4303c5cc8eb83e0a0ff5788585dde751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27861dca5edc62abe5ae74962f0254752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0cd5c6ba6325babdffc7d39e16118753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>