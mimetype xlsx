--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7b7784493ac2eec4cdd809317e1a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a5ad770348544432800c25901d0342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b1ac86c305e3e8a5b1b5d1910d96e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe032a591c935b5742da495301515e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10f13380941f29b80c7a42bc7e63d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bb910605942c903b0c24e84c5edce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dad599428ff6f6bfc0d2ff0766d867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64291cb654cb06b59be274eb7787a3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b389381435fe92d5567f01f3513f5619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b61af9df82ec69347191d7dca8c9f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1eceb65a408801786d381045a27dc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c69a82c82765e2885e03a0bfb789012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f19de1a76471c4ff882fce9c2a96013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edada53350556cf911ecf0c1b9241ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f700103d7a016989db80a8208e00f7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a41f49a241bc19beb4c23ec272c3e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824083bc207ed9d009c13c5f9efe15fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5631902f267e18cb0d20a255e88e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce487c22514b631a2279c9015a64130d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a9a13a1f925c8147621e57fe6c30020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e627f5cdeca2f7d3ec2202d6136c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cee99979eec11050c499b09b28a06022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ff86ac365c10076cb8f3abf706d2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e790494645163d669f0a413faec7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f09bcb5bfcc8ec11c627b063733c6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fc284757221661937ed5eef97f9f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3197a6253a1e51cd25062377182a0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb6727c29b685d4cf2b1ad0ac597a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd962761ff5de29b769052b3820ccadd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712955b12b56bf88c05378e3a32c2db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c112e3788bea7ddd53f75cb35ce1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d09e15279700cd1749713a78be6cdf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cd2000bccf2c0c22d05cf67dce34c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45484f41e1971a8bf6037399c169b5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01281b5dced9e6423a69503dd61904d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184b5144aa7102a0482ae408fa688f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce88f4b2a0e0ace6071ba022c51b91037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ca99186cb3df2f9e1545d99a98b8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17482b2ea9b2b2777cd21e66c70df7ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564568602b8bb012a6eb12f4d644d91640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211822265385c85bc08a0a668397474e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ebb1234e5bb3f99a7baaeaea2945342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac332cdcfea9c7bbd8c5fa4fbbc86343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a1e5a869d5009f92850b0d3f5018b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cbc7dd86bf41ce8ede8ef4dd39b2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcc6ac3393aab4b215c1e3e39202a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b2bdc8f6a3adaef4741166dc4e13647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592d00fecc0ceb31c02e9f705a9cf9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1f951b2a5a28ee0b842b53d8c1a9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c1cfd6c234263258e73dd528e1c4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c39779820257ad89317d539859307651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187f25364d16a6563c4da13001705ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46571a50ea4139e846072606ee59068953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda06e785b8000774690513f0a47570e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77f58e2e16bd6a7d3f30ff51c8476655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34c6f59e7b58f2d231acd2924e91ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111513ad5688170ed80d695a30f0ef357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3397223a2543588ec746a99a50b2b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2083ebd310528e9ceb2c8a538a523659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068967c92efafc157ec3f0f23e1f2ad060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a770d69f9e20fa0372a90da6c85106761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2b1c3d7088817e6bf148210798efc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fdd9f93d8171e5e109b8a3df76f5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fe689e39177cce494315d69711e8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac97628ad30dce645ae3c7beb61b7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb2bb5504ef84161aae294345c7c4d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dfc34f8688e8bd7b6af71d6c75d6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5911db2f84266353e9366b3973a9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f3c2180d83c7bed4d44b68eb720b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a974ac5a649538e9563b5c77cb51f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83957a841bb232a984c034a77b0488cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74af4e66cf11c06260ca4933feb1a2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832980be003d5fcd4c982bb72c47c16473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99e57887ca1a59f7cb43997aa9b3ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44ce789e225e6c21dd42ca6c7f8db175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e41dc4e8e429e0843b040cc326d22576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307229a05e1e392b769d1ea26b9dd2bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77e923a2cf9469e346d84a2060737378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b254b1e9e44b4423f453b6a55be17f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca424366d937eaf2c300f7c4b0e1fdf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734140d8d18f8a77d8edb66e7209cdab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975028d2e0f53db34c2d8c8c0ac26c8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349db6256fb64fd1a44d8d92b915624083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bf04e74ad7aec6946708876ee7cd384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9782aea2d2cbd99a378bd0e7c6ae885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc519cdf7248acc510df88961bc0280386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d6db8a06452dadac9a5c9a83cba0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd95eaa5e01441b5b1d7a7445a521b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be43fa05ee40737a17d8d769a14db189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46474e5952607fd0b4632bda2e31cda190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484b930410f2303e1a2d03f0d64b8ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f59859bd35b55af608c3dff0f661d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69165e4da66e1ef16beba78fb5b4355893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dc3986287a81cdb79871acae007cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420c4f43c315b0b0843dbd701ba112495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dc57e4af411f239c0bc19252367f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fe06fd433db30ffb51befdcda6f9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643ab08b0d2c2853ccf8703e8389d5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7604ed126fc05c7cc0ada7954dda4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80252fcdd17d1125f341d69d8ae3c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edea92349ee9d85493b1ee348d2aa65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632502d3021e74da2e948a982f7bac40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eb0303002347f619faf8c5b8ed51d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d4e7d70ca9a4851c3c8381bb48a06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789644afeddb7b4282b0170bfac96d2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb45cac0f024825170f299f27a50b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83490e64ab54ab93793377b0d620ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe1cbf5f0b12cd7f10f0187a3eedfd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00837cf118ce173557b967eef426f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4a285927c645fc4d056def5b67cea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7853e31f60e02ad53b3363cde899723111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb5189994292b244cf8c6774665286112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190dbb460c508d94de364e417b9302e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405493ed3c2ef7f4dd00f96b8ea9f754114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd573927534c94c358cd848c1811a46b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec38b3b8a163acb09b69374bfddd53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d17bc685169da8a56d4e4709b28c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd1c2dba3ce43e93f5f40d4a614333118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70e85f89f3891e7ad20132e8ccac9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9379944d44f7568267f17df6d4bdf9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc444e8f17956c7ebbbdf07e0efa1a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1797d484ae8b4d0b1f0bf9ef3cb54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533e662f8f5eae508daed3715e1d029123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d5b8a7f13c519586fe5f07c89b4ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcd415e23d8ed2511df3a26fd922ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e022b31b9db0e70c2eb30adf74c36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e8b6353d7ea50c1af73e97dee3f1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cdfc9d9384c7b93bdcdff2b2562f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569d4f34b2182d18e3d289502327e42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafef3240dca04696d2839ff23b1ab4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee693b4bcea8d7ba12e860d47a880073131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d472562ef3e80ec34f87612a3b44bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f17b71c1b8aa13f7ebffee8f2afda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16a487e5aa1c671753aba5af91f5cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584324bd84185c530fd5ed1a984acb4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407affa31d2af6087ce796016fb89a3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b1bb10c5bb7edabe156115a530cf7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ee49696146668bb20cfa4b44f68e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808611dbf29cd2c3184e060dcc973e97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107c435b0aa18b1a86df7e384553815140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513a36b15c415db1217df9448b86a45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d59a13be0768d4fa0ac1836a7367c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98ed1126c66bb854209bab40cc0a46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d95d1a656f70f918af56148635566144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233ab2f3335b5947d2d714eb6707ebb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682996ee7b5ff2b0a97f4cbd3a795399146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8941131fbde8dc4049e7d5972a0aedf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b7b9ba9de77443be49391e2691be8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22721977b3e9a320334278463b3d8b23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09032170a7fd4548b65a3031a7d9c26f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff053a1dc7bab9c701f5056fa31a6935151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4bc1fa60c098f4a411806ec900869152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b26e559582aead8b734d34f51adaf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3133d850116b0d6096f3631cd65b96e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b47ff1e546b66306998a85d55ad86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775dbcb70691f47279d851060e98c23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2621e52a0a2993b410f24d5ace5c68c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcaab3bfed77a46fe85809a787efb5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd02e0292fd1eb66ba59bb474dbc1d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9b2398e230645342f3206fbcf4e75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1d523c1719578e800c870c6037585161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c2b6265e0a27a673d6b1830e5433c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd524389766051a499c4b8d8a52be3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3446a37f63ddf9e801c24387ad1a2f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7e3c1c1b9b0955fb593bd00987376165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ddb0c507b3d78eeb8af0ae120d9ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2389c5d28dec3535a59cc63c2292288167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f617225a360895c796fb3ff0a26b2f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72a3947d808a757fa1e990725cd569169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98fc780536319aa5152406f429f9d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5afe5d1664eafdf31cc4c8e6ee7a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bea4c71423843f6d0ee2d9ea734af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fab001f515850c0c126adc369259f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b6501177e3f43feeae275873e2784174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539d33630d86d456e95d71de7e1812c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a3d5f93c0265b94f774cf32da7e39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a6209ea7f4d72dee215274871321b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8972989a412180b7c42bac4d19b9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad08822c96ad09bc79c1fd9cbecba5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e553ec3d55cb1a692d5e3581098e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bafd2135f542dedb06e4063d8299ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1e8dcee77a4a0fdc8243883a03e81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b0ebfacc2517ad569358a33f7cdc7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d89d35c77d8cabd583990ab78dc8c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaa4f4beec88e01ff87fcdb2597cfe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3593f5ff3cf0ce08430f18e89b9801186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9451da6eb0e3edf2077d5db6c9238d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a62536cbff5906566aefc97b6ce66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cae12912451e94688502effe13223189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804c675a454cddf2d179591955ca244190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74517dc5ffb39e739ddcfe9fe383a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db634e773ed61937ac5587e0f5b349192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc61e6408f2cd01a068e7334109a9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a16793266b0708bf6434ea66f9d95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b24a2a7bee6b3135c0028997d7945195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a98113d2906cf18dd56cf493926c3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2180f8e6335393ea6925ad8f94f21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09242f9ab1f19a1ff8393a8d74f08d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3cad2ab75168edfcf17db01af0b2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1030bde24ed2297c41dbefd8a6df43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9cd636e6e92ca95555843358b93e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ce87c8d942139988b6adb059221c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490a4fe4387ec3939f41886a31ba44a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c0ce32037541eb358bf8ac3bf612b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d921d111b622edb7678e419958c423205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2dd104776cdecc6cf345a5b512e59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c2a9f885c5465f695acfd36e69f35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d780f96d4c2b39ca95f61279d1ff21f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d4797840f4300674e449ee0c16e20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb421307ad8795c1ec0079eb74856393210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f647648448afc044a7ffcf28ef03a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9e6fa1788ec5cb397fdc7ad0367ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ca9aad49c75d049c90a8bd2a74cb1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36461bc04f991bf003c37bf4c4f14091214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c221ee25764be40c364efbf344f1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31f495c4c6cb09f5004630309e72f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f03c7e7aa6a0a32ac60993cb8565a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54daaac7c544a40f28cc2b26865f525b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9bc4899ea7b54594a6f6744360e28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbabaa5d48c107eff2c5fdad380018220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824f6ce802dc7afac86701ff2e9e347221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4713be5c60d5e0e0529e4d2b157088222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe460775bdac47a45fcf02f0d2afd9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbd2ba967cac9eab5e8bdf71a12b94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9bd7c888be405a9bbe259d8dd9ad8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc2c2de96ee3db18870c6668a6d490226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8717a1df10cb2c8a7c195fb925246227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07529ab5a48d1fd057f402270c99fb76228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b195e7ee0eb0d3ad90bc44da2fdd33e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52affa7239b66638d90fddb6a9be5823230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2fc7e473937821b42d0d6f02a7aaf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96218bda6c29a01e94c04413200b723a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44947317b30aac70edc34dad13067047233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545abcca3dd68efff36d73ee2623d5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a3f2f82bcd6f7cf9a44e06492f43d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa776264f2523b6722e818e0b4c1d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f630d1b6c7a272887b2a9f76e0c6b02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412190c0a30070086b44e3bb4c9d06b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d58e3548ba2be503281aafb451d42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f965bfb0cd12c9071704ca36a21b9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77080de678324642f2f2d889401c793241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b830021b0fde0869a349c4cab07747a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d42773474915b8cad41c0b5c3c9d01243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09343405b6d5248e9a5a6aeff9a902244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75623a8f9db1a437f197a0e21c3ba85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5143cdc4b9e77f1e81d0077c8477088246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a846c4fd2b149cb0b08fabb1297b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae94a2c7502991e9a23e8d58d1c8be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116aa0e35aa2da35d9914702d905f38b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cf8d263a8e890be8f945cf7643abe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bb908b872923ddbebd0996bfcebea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4167a42ec28a277f2f1722675b4ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57da816f9e6fbbc94d4bf5af955bd18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a996b7d537ffcc156ff2c4d77fda656254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed287db87fb2ae2a4cc6553f071e84cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663d7c868878a54a64395ea2abe1f07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59f2b9076b4858890e0387bba69e8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7adedab927ca21deb62375fcfa54cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e834f707e2624c9696f1917e4ad642259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7367482e1bcc51e1a9b4973db548842260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba6bf951bd6be477f850c01d0ad553261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5161859ff4703661feb02974c67734262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558d00a7de9c2d96764d29d5f8d621c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc597e07503674aaba5996692b12728264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2605942c31603ef21d1325d3f108ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c714209f4f4f42a082795c6e1a82d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604704156c4a1d5acd4f5ae38ad77d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a7fab0295aa0542d993f278bac206268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ded69737beb21e817c77ff0a73d23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41bb0559343b889c90850e1a62f212270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92640483045adf291e14c4b83459796271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf6496685b4482b08ff5171a5d8b23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306b68a3746dbba3a50b6f24f45ccd2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71297d8fe789be51b44f1d17e5dcd031274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3426465cc409d9fdf3a67fcb4bfa484275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f72aee0c479e98d6fb116b92f7a3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93832fbb077d3e3ceacf8143f97d16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163da1fd999c48cf17a27d36ba7f654278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b2381816177aff2b30ec7108c0df3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0332eeba9ef2ffc9eb4707fde4899d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be314652c2fefc11f505567044a56bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff452adbbb7770bafde6af50e782777282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417e9217df4b808598bc6bcc5de5a6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b24f792d63429cff4b050322b23c23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f592906b11d75ea27500d0a582525285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8420287ff3715ddb1cdcf7a24dc88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f88e9b51068503aa05d91644003372287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef28a65efc603cbf67dbd98f5ebae65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3ab5102da1d85a0b56023c43f6fa6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453e097d51f079067ca602e2d8b10a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f6a19c435fbd25272e6f810e527e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299ee28d815ab26a106d34cd5ad7717292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9edd57204d29c22bc4195f393765e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cdb70efef4ac30291e9f572c4f05b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa19b2570fad76f3244bd1572443979295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed767c3a167800f77168212cefeeb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49e82afbcc1c06b364bbde9c2c41b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f1c51aae1caf8da88b48e96213b65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367994ae2c08eae1f38d790d469ed573299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849361b7604312fa49d3dec073efd7ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c024c97753e63b5f145e8bc5493819301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08fc253cc6155ed7df8e99566bb9b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e599afa066c39ac0f4729eca01c75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f5e2d5f6d9afa0d63ef2a16c636a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6c5cb87a63092672490e4005ea627305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7327f27095668ba2a06fd5b319e24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee56bfd1d42584cb293d9be6766097a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6065196c20efb5a00ea6e88bbcfcbc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981a329aa371507200ef611b92a78fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a5688600034a866a170d207a95cda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeec6b581af01eca1e1afd69f10a334311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bba151dbc4e2c4d1d30a94951ec11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee8cbd3dac40bb3a999ca85544040d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfac11a5278a26039031605654cb06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69099b04bf0e9f7db1bdacf190beefc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0e284722ca66075c16c787dcf2c25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c4ffb8caf5e86c2a697b92cfaa016317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8aaa81b20ec13f3ed76c6610e4098318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1650dfc9da2938f3a2756ce726b90b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b954a29a01472d2fb32e4706da2e03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a392f6f2e9a08a6cf1a4e4deb2494321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c380c2fba5be1112b3f42faa115cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdc55eb0854a8d6380bbe955b155b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bc796e6f250f643b4df2a99ebf353324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05547e366cc44400523d5eb84ca77149325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c8aa796db52b7cc300b473e791f2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bea65a5cd6593a70eec2066414e8ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024b99c0c2c3b5c4007b4b6e8a0abe8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19491f97b63cf2bc8ea9d809e2ff77ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247444d3f7d0015311be81563ee183b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5808a2423b8bb5ba08c42c25623c15c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2186dcdfcbae4b64c5321f35534bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45361ac4276c16994e909a9efd96e45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1741212a453821bbf9fa6ab3343ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67afd7cf1705eb929e6866154c45947335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e68e127250fabd0065c0783f08a843336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89bc04b63825854d66abbdd63d0cf3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d365fbe7761d1d7e434a548e9c33bd2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f83e215bc39fde4e00a8de13ba092339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b931606a7620bfd82c0eac77fc338340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add088f14ab5e987f403b56691e1039c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70479f34bb7dc229fa8943c9a129a3dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf482ec5a083fc55a03212384aab1b3c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab16cbe2253bb6a87e98ec479a42c7a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072055bb0d452a03f6935a7077528b71345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa42b32fc746e2e2b39785afb51867346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21860fb00fd9f820768666939ad99036347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740d6d3a04b9d2f8fd5173562843954348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42033c105bce977f7b8838b0862fc6a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2ae2bcc7eae0e21f7b6e914c10ec6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e3e3d425ce799cd0d9794dc3e6ea2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180fcc4fe032631d1dbe46f9f23b990352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac805d0fdda384c182eade1dacb972353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e90659e0535259e1f3adc6b967fd00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c73448c89754869c55695df2d8a30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b711d199a2a468a560ce0ad91657db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37797e38467ca06f25e1298ef2f124d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74ea0f1868d8984ea81e7b1e76876a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d087ba5e8c2e464025a54fc414a54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c53b4e142dfa70eeec47b35be7e57360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b060e676e74043f3bc2d700528bafe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc272980e4c0d3766f80b81dcae4065362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949888cdb0a738f26c8230fb4dc0d6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f2d9bcf128e16897c65e6590e3f2a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf92ccf1c5f31c794d0f8b38cc7dd30365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470ce5bc5b10e3d643341e5954dd5bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ae2f6d11d211ac7e9b51df171b9e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d7ac957ba91f7b1b2b262626082eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0efac42f35f3145b50ddee2afeee7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75643cf9d869411780f2d83328add32d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b552f3e3de3702cc4cd917b470b9b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a58c54d995b6403e58b61a89526db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a27e4335c157772d638e9c91cb09df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e73e985e1fcd3305696dddce82722374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b55af617f6a357407e216f70bafeb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e38c3d085a32441a9d77d5bf063df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69e54fefda34239c7ca464c0b9358c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb633a9067eaab90d056c4d86858835378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788df3a2d8359a34fc92bd5ede3aa70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ccbadd08360ccf5a524ca9898a1e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d55fb02d877855c1deb5376036c71381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526755b8948acc92289cd30f02e1665382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9c594d88e31aa6bfa85b1c6a1623a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bae6bfa7ae883958e32b765c49c47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c579f242e1b868ea4fc73f7e5b1a23e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0284e29e9a075625bf9f5dbfe51bfac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291028d69dbbb74b6d0291f4ef18debc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c91934bb6533b4811a51922826de7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f001bbebbbd23a65fcb133d5b1dda8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5964e74c622c68959bcbe96dbe992d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a44107d415b51432777bf327292a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98b4b7e0f6e47c3e149408507876a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1066bcfa9582e739b55ddd774da01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009819902c128583419b5941c65c43f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef9ac7a3d0bcc26747f2a40bfbadc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eda82004ed35139827977081ad62ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0eed17fc1b2b7dc34426e43701874397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea916da54c7bf883bec56335e2dcee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22273c261ef13288e80bdf6140ba7fac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ade9c441ef7479d5c80de1957bb2f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89f92c7797e94728bba71b739bfbb1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b1dc429fc5a543e87f4808629b85c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1d84d326d22dc158fe799dd86f51a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c04e43b8c667804ec9f07693dd9be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a4491da74c4a5520f06b9ce4f139f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beac6919cc1d16b986120e7a3ab627e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10c8c8f4c5c4f00f770ac96d81e787407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d96752dae62df91d893e74c04c38d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2799c74dd34e71017efa9128b9297409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990a0ab2ebc44f488187f322093748f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e517b6e28fd3530f6c3489d59cf15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc78bdd307ef08c298b4f72362f5dc8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242f999d04145d7c32d53799fd66b4e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647adab57ef5d5a976d5511e215e477414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd0f6a0be66c06d7e9bbd303248971415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ad7df63c0ef52c1b4f212b92727ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d711e6ca3eafed9b24f82566a35f26417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063ac6a6828a37f272c6d77b88181cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074d11617aa997038f5c5a7e41df276419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dec19214b69e015f57b4c9ffd1879420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2ae756d82137fae99157c2e10994a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12e6779917d118470ea57b68df57cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea702bd5a50022630b208226bbf7617423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bee92004ba7d26ab9bcea3ea29647b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e54c7143c9d45816487dd1a9f5538425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265bf0635bc9dfa8752c721f7f8c8cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601fc98742bff36f942d32bfb3d25d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f149b9b30d3441142693881990212c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3e7162d50c5d63a0be5d60a607e08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d66259114a507ce10cb8912e93b1c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f745cc8947fe68c5eae5fc520dad7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f89cec98f7d1e04652c49b70f79df3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4c67fd5fb5adb8704648a87523890433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137075ba40488a7a1b7f730537018a27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c41abbc4a74f0315486811d89ed39d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8e150a61af0bc45c0f3deb3444419436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d606df5f6c009d906b77361adc82f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f03462d93431b0f952ef8aef5f4e34438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fea1cfcf03cc72c33dc6537ba5e708439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729583810631f3b2ab903614cfce01c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517430a64329260abbd371c086b4170441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5cf2d069a0810b7d9c8de6dfe6610442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3c7966ac4f45ed7c5185d29481154443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3954adefe2b4faa5cb7a7fde7e5ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7d8bc5f4a59b5f4cbc9d6e450455c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4d7adc6f73ad2c027caedf55d2940446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5d63e86ccb980f4dc0d75eea42e09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f6379f95d016420f3903620e22e6e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30c99d34d60d8fb7aaef745c5e468f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f822f0b0679a515d6b8a5f5411ae7ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05d60fba4f5f4944b9880c959e00ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c24f72d0faeb07d9507f6fa06847e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6ac3368f5b49a0b215a0c7b218c38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5200d9bc57427a6b86e8768b10f01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3c212f856e59a37094f017b34530f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acd12a286d293295b25a09001999ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df40a635346a5c2b53bff184c5b0a4c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33fc7ec56ddad6195b57621c65143a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c4fafb05f8786e69fd5c6c5457c83459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf210d5a6cf4a2ca766a9aea4df7433460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c81c39376c36619aafe4ebe440cd2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db110a4a16703976e2bc48b17b0d492462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ee29291a3763e041d0abe6702f131463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe47e9d330136540fc527355b2df86464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab07ceddaf85a4995756d643a655cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d87c3f498e36f7cc7bde6ebfd75c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680735d5c9b6b1eede21ed5073bab82467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04647735136360847b2c0f464c5e51ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1080de0c55941fc7dd26fd4e8e2cbc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee542added53ac4317abd5ce54f48cab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f393779c6591b9681df069204bde74471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aef49d984978d8985a2c429fb3691472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100045ea1d9ce9aff43d82c0126a81f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd98497c4bcf44610480759c9ab5d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa378e4727473fae9a7f467f81f8b5cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7b2990426d21b2f4c666dbb3095ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263155349b4f9849aa2575bc4f30147477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43420a8fef9392306f42235f9fbfb5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018e3bb3b5777641a8acaa0d18d0eff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0618118cf69907d3e4a6e8e262be4e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade86dde65c68515a07863c4b58da897481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f01663babe6ddc6022e67be532c7b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436012c14284bdf7d3346988d8496b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246394a6a252eb9adfe3ab3f28747ab2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de0e8532d4f9f242319e6b31842900485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d9ddcd7bee2ebddcb51ece4245ed4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69b3b8275d4215e94e87a9e26fd13b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670ea4f0deaa908ecd73599e73efbf6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dec75df4eb34b92befef9df76da270489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401d18c673d18340a3e17eb343bc65e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e455f500e6d0b912b156a64990f4e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6b2dfe9f93e03169e195767dc97a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9409f20d39ad07b22f2e493f6491a5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a5b25444d84899f1c41c04e34d815494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8acae8761758c3c815ed883a49a38b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394d2ffc87dd0d208527771c5c1ffd0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3c73603d0edc49e1b772c2e9711f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d8d2bb27133c948bfbe8038edaf03498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01ded7b5607de01ae6993a35668e42499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56107e34a98a74ac1929d071da0c04f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd47f7d7772064d8c3cfaf52cda1681501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabdcc355e5ac3dee2f4ed260421997502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3cc022c56c1d8a419de10a03ac363503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d59f3596626e457b42cac5e87b6eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf99738f4c660e988a01884166bab57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5c1a123742e3e8214e13fa88533df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2d161ebf0b75f07e483281b5069ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231688b147f304ce939ab7e2868a3a7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1033ab8efb677ba4c446587932527f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d5cc1f126147447ea079395b1c7bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7678827fd8a0102b3b88a6f8ba0079b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d486c6825f3879503b6494fa688bc7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645ca83a87a76089d3c52bea8d29d0a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be2964851fc02b62e8af97a5ba025b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71f4fa5b0c1a03ec1e469b41be8b5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12577323ad5b833b1c8a5e99521795d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c0fa4f7cad33c14887d8d79eec2bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec51671eb45d2bf1c71dc419ff8661518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d9271d7f0acc03671d648180c94f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f944f72a42a37f99732535afaf7bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06706f91d973731f453b5e211fbe583521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01f0faa8409d70767efd07f8e918c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a524a150380113a7a44661c1192e734523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338ac668e8f8884d229d4b7b1c3f4a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fb0e822dfe3ed087cb3d572fd71da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6ef6d7be22daf81557c11f5570eca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18ac5bf0c8b5dd53f758c3ddbd07d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca3d10d605b6b401c3b6132b66277f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265fbe07f9675c555abe0e71caa1d67529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5965d8257155d726ffa6ff6e9380306530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428c3c6d9c43ea17941a8ad03c52b7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e9bf74c4217bbf3879372fbe065b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec18e31606e50f91bbf19aefe223a41533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244a5bd34a9d3f48c07dad46caadd36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039270485c53a5aa0f4fc406a2e7b26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f64ee1362792a6954894653c7d344536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c8c639f299c98b9bd1fe0a8fa9246537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46175ca2c35b62d4f8fe90adfe6e4b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1534747600cc8255d7b08abb4b886539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc59fdc265064bc8914d0fa9eb5d25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50532ffaee5ab6cb9dcaab23942c0628541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df83aaf5042575d1c7f770b000f041d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55e07486d34a7c4d2b21cc7abbfdb9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcac664904edeec456a1f99d5f9a80d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4d42fadbb5f19766f3e80d9dc8892545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c580ba1e51eb677e10e830543797a8c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3491c979dfcaad86440bd137801492547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd76b5309af6c7d8d0e754ba8b3f5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834bf40d6b109f4625001906779e2d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461a6e321e0c1a0cb719ad04b4cd37a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4053731d8ac040859df867de833e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4c2e281f36adbda3d2eaff1f691fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4082513353b4804772f29679ca77cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155f6bd6301027328272e4c827e086b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a363a240dbd6b48bed89cac974ec6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46fed73a675cafb979af726fe72481556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec2541d9e8954973687c6f42dcd757557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed172d997f7a9ec8f49b91e5689565be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d9c8e24417a74e1700c35ef87c7c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a284216f55e907e05ede4101abcd0c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be294596e33a6b350f9475153a536d1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8481c197cd4afdb06b202fc73b455562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94841fe2ea1afd096f761127a5ebe3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30464b10e46a99995b8d40b3d74b4510564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9dd44725454ea63779d31e1c5946b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a74dc4f4129a6fd43a2e3a037286dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b715c8e3f2c4f7faaad978c03860d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1d3abc4c01df88e73259d3fd48119568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05505d9bac6452db77144f8b1ab5f307569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f011479672c2303625a34ad4a64eb9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319e9c385e5bc502e00bc55f3c24cc4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85000897f7814312ec674906a75433c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa919398eb49c78f739b708addab314573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b465087e5c101c80ac10b1f090773574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bf11445020ff2551601ee6e32f149575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4283a51346c744c0cce269ac78e7f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304900b6af32ed5f59baed83b382b3c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993b423ace4a1561bb9c0522249d11c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e31dca0611953bdf075cd717cdefb0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b13c2da80884990d039d493a5b63e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd9e8aacbfaf80e60d3f33aa704293581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76502720d4c4f92c9391737e8898dfec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6837da92c435cdc0b40fd60a89cf90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4621c2754e49da33bc798845f3eabbc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252bef2de62be1d745b63b64813f5cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b26a0c714a8504903462d29cf42fdc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1aaf18592ee53ed0c2b8385177361587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94d8cc4f7667fafc6d27ec5e9d0751588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28699c4a377bfa1e47d0ba00d91e1a4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc88b6c8921ec713c8f6ec1f2723489590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254958e414598bfdb1b70b715024c2d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9911ecda93c4db6dea11eff12e45d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66ca2cc8cfffa9d848e903b5c35d42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109295283fa277e3d1cf5e2bb646689f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff3fdacad7de7e76c92ebfe9167237595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5013604eb617306226ac8bede0502e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89223facbc87a424667ccac292ee311597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fff911d7d92831b9133bfa415fa28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a82b65f036173931847f0ac5fbca2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a012a5d2db772f1c2ef432c64c853e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85411c53c27ab7c1f3617234eb6f664601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dd07b142cdbef0ab3e959def20ef3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc071010565f48e70887c2c7dfc56587603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4310216cf210adaa0e905838b116995604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afea97b1a90b523554a46c6b07e3bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a934a66252e00425381d8797580b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb4ef0ffdca5041ccceddccbd96dd7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d710e875fc05e856fbc9b1c22f9f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbd8a70015e0bbd279c7fe44f9c24a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ed11bed19513ab9f45a7c57f8aa9a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e51c0a9579154342b23e969014ad1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e542fa51f417c20c3dffe06f1fe38eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c829bb32b41fd8d05543cce87aba2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3e29e09213fc2cb93ca49e373512a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c30e4ac7c62584195628fb85c817e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778c9dedc5c783d400a628ee908c27f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8aa50a7959fdb111450b44e38bd55617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff7506812aae3932f4296c2bc4858a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd2aec4e0799300b2596b03a4d56a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50f95d94a9838dce8b2c45d41f30c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a332958d987ce14ddffacfe0eed011621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee541e2cf3a511afdddd575a85b8d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e37a31ddd0dfdb3206312223d37bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf500f8cf03b1fffd3d440cb251c6a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a7924c18a1616560c8218dcc51908625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f445da5dd35b1266a7a9804dcd62731626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136c96bb7de145f9aa97c9fcd82f190627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d9e6fae64d4444ba36c3e96c77c8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af17ba7167f151ba73ceb4cbe8256d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4a8daedb9f6e4de846fdae2faa04f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25d852b2fd17d153c6fa32f088e5c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9f9853ca3674d894ee1a90c6bd646632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08828dd927c02f9c84f9ee7c4bbdadb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64175784de0ec3ba0eebc1ebbd99bca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ca9898cecc99122f4391d7a86c250635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87782d547ac99b373035ca4027f85b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b78ddc4c55a7a0756f53f7bd6444d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf762e6c294e56a12bafc5bc280143d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38b1d74026e1633399a885610f5fae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b1ba3138f1c1bc03c0c7138fb8794640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959ce0f212615c1218b587a0e0e0bb9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7edb2bb39ef7f7f146fe909e66357642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f125cdcc590092637c641e0f9121bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3275d4a0a197caf70366c1c56ef45fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91564551465abb3bb8a6701b5ba0bbc4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425cb0dbe31b19caa45187c40ffbb49646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b91a8b6be3a97a0ac581bf4c79a9f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34267564110b1d9a6604ddc0d45e3302648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd05fa79b190953ac0c52169ff48557649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93522b5452a1ff58879d14f284b662a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd410ef02855627b0a9eb21b2c80fc4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e4c74ff9cd7951d1c8224bdc8a9a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895363aab1ba6021e72874c98841b75b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70c363053d1c96b0d9b0ec81b1b3c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986aaa2353dcc685c4a535788c654bad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e561e218edff35829334ddcb8814f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee51655100a967622e7c9801fafd47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163c63722b8cdb6ba71b966bec01516658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433d9948d56737a9659b9bf4916d387659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80aeef42ac38adfd0c573ddf5277a39660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a7dc1938b854549f91638335fd7d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a43bb786a70b2b16bcaa006f79e9c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef689a214f2185a4f2c29c92132680f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6e2acdffad49011fe85d99b7c386a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bd961906a2a15fad09e8bcdd09edd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab26a6cd4e8dc4ea312f132d74e396666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a68c08f5cafbe42121203d430e7e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770700b542d05296f9077ed4db79a20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756ba9c98cdbc541ed0397b5be39039669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e06852d1f4ea3d2678a3218d8749df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2f82dfe6b37ce580ab4fc05833c11671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ebda4afe26ef7fe9d9eb0c5a2db2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e43cf806db4cd2800418a8457bca36673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277bb614231facf45c4833e10c42507674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac53363f8ea8281445472051eecd792675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ba229a6b4ec852b4ae9ad34b6ec29676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5462ca37e410d714805eca0eac55dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb1b974f5b3d04cffb56e157a84703678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f59aa7944fe6ba2644927bfada301a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50428674c1da1cc9030adaff89e3ca4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d3646f953349de9caf1ab44f205d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd099960baefd1e9a696200da00a715682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f684cb086c489e5107cab7dc03d99683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadebd017700a6e5fa5b152c297d4c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af85b9ea9bdb3db10677eb34e14e7c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca29e790278cdf255a9c4150f0095f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f49eb84a4ea99d4ebec7ff545c57a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de9a1a03dd5d8e254eca14f89a4a10688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b829c08645e88e5a4578bca275380f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3640d0f912b46c5a55b18f60ebb976690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0408b1f0dda5dfd9e5e74c5ae0759c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29cabc2fafd71a63e3325a5a2dab5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fde5ccb264e7180ef8550a02385894693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a071388da7381066176c5b6c6ed5f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dda553c85576a73bbe3a7c9e11e684695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4da8ff28b03c0466c8af5fdfac22f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f0d4effb19dfd3bcbe2a64381db48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e6f070d6428eec00ca24c950a289e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ed577ccb1cd5f96727234c8b95822699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acad33a62ae2a4c5aecec8d1a666350700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccff947cb6354587b17bd422083796701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b742f0947acde624dc37f11f889e4f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b8ec156a707d48c8db28d8c851a85703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709f98e4798ef60acb498182051302b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc05df0978798d6a1fa5f5c8e8383b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6f660e5cde879c1714594b7711513706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18d77e80c5feeb7a14cc664bcba8b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf6a236fb2770cf15af5b0a15ca520708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0ba30e0e9675a54252b773563f84f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e31a8e4ca6f5e7d377c0447fa9a3ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0527c748b61c9123a479b0261432ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce85c8cb2bb99100c19f45fa79b623712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127779474a28a66be66b384dded9388713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7e946274d1ccb1754510b210bfe89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd3bc4837a4c37274e4c21baeffd09715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb0a63a0c83433d8d861fa7c3b29da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bd52bc2fadc94f7594dfa97ad3eb7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e744036bb175be3c1bd7caa1d38dee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fa3ffc418020a0a0a155b2c0bf1da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc56ba45a25d3a53cea7b1580b997b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f50dbe3c2315b10c08026a4139a7b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff39247d76a9a89788867725f4be515722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c94fbe9f72ed8776cb0875709f562723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d201f0e26b26e602408d3a98f42a27724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca7c5aebd539bb04bb596b816be2a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efcedc9cc1fa3a99de660fe3c6e205726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b055ba3af4e4ff72d0a0d9e4a10b026727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4169d653a4c204ea9f52ca63e7846d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec10af4705aa6ce12300642f9a024f2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc8a17185ab1acf2c46efa65eae2d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f593de7ca8e2d05149f54759c0e31c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67350f0f556e13e228a46aceaf18ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c52b3d1db923315a94faff3104d4b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa672db5c1d2b6e3fdd18d2b888750734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938a27a639d2e1f6256f47af033b053735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96c8a69d491bb78f09db1c7858297f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ddbb8165b0b804cbfe9e62bfceb32737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46d19ad216ec422d37bd5f279c8b9a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da797afad06f0cdec220b6603def314e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea524645c958280c4464d9b44f094a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869c44156bcd4a1ac5ebab2593de97b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bafcdbc3e0e2402471865b367b7f1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad301cf14f93f948ffd7580dcb9098743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef603bce2e725a47df662824b0f04db0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f448f1607b066104295c59c943c014b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb732e8b973918e267133458cf8262746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6dc4512417d9d93191d8919f62b03747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f118103fb1a296d18a0ade932b92e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b6cb8c0b877a2fa7cc95908a1a7e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707b1558aaae3173cabe6cc46b0fe9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672996accc506b19ac77269504a3fef3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1336743f0082aada0ba5dd236e305752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb790b2a965ff477d26fe6dc4d135e1b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde92569ce5e94fd7d5511c41416850754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffb7bfc17edf945b94c273c90464fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b931ff05d42af2edce44c4d198d149756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4489b01086ccc2cf24445b702df9f9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842fb5b916e70c6e2d88e95d91960b1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b6db9afd044b71b3ac00e9ab42492759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cba69651608830868611337943faad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31e06473203c284d2ea8e9500712522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4991801f86974cc79429dd89afd63493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265642e502bfe832ed84a6b592d5d1434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86da355e162023cea2b626158441625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b989e4a59b364e1f7afb89cad2fc806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c50dd4b36595163c38834c0ba352857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51feb36d94725ef518215aa0887313a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d7763b965622a0596a21ee27784889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659499c72ca8ec9c7706941363c2e4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05990049b2db298d762bccde251361411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56229efc54c941f3fd26db77484a4fe112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a72fc2d5804301dcbbcbb984defc113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21ca08bc29670ba3e32ad52443da4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1c1d41e535bfb52a7898c1a2c841215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5d80fd684705b18a80dd9d594ec1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9590f5a055e74a9c9d2010fcbdb83517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8989edc2209de35084f716d1e9ec38518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0f0b79d00dbee69d69b8f39b1897d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753c09a0d9562050c33fd7adfeb824620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc465f55f91839f3fcf47616c3bd95221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9c8bc240e07026fee2a4d3918bd7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54274392e19a9087e959623528af023523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85997211c3b93da7e8491bc4783c548c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb20b68a39fc5bed4948ddd260645b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4155e4caf49951dc3c3a00c71b8e5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6435755a49ab9c36c2e7d9c803b3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b743fb677e65d0815f6dea8bcd4f63e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab3bbf7f592ebff420871e946dc18d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363188c4ead109dc018ebdbbe2adb82030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9095b28579e1fc7a92607097caaf99031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b1dde7cd58f8581372512b8cf559332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb04432702fb09265dea25458c5519233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b237a3d2fc79d1eb6b4a53f975062c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9656e9f85cb41f2ef60f36d3f2b40135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d128874ec794b74a39dac607c76f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1ed40da30473669f42fb215b3522337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e9bee4d805ccc152348811018cea638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979560f5799e34faafdf518467d907e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e043fb76c0ce0f564a564d1245fd640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab5b10ff1968ffbd20fb5f87eba3ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea389d0174f662b6cc7c8a4446989ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e37e2d9d662b5c5e09807a5bc604443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b61d4f36a8bd6af0193294265ad9c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da235f15247d365ba599a2aab1a702945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33a1d31efddf8233c4e2be4b37179246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6e37326b2ed524cf964bf1d0c4dda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad06342caad5e664add4f32d979ff3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ebecdf09ab0162dab7e3f76c28ed449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8d4b5c45e1796f6c76a8de5de17d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e8de9623a12c346e5b4aa143d5c3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1495fce9db76e5e54f8728dd2e6ab5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a87362cf0f6e2bec2a05d5d40001753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc71cdb1818e0ab824dd9c322a0ac454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9875b4dd54b76234d73784b139ed49d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200df79f29dbfbdf7cd6f1511923afc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdc743b65cc0249704beaad11ac80e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fe3e802e2c331b43a7f055bbb9e2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8480a914065dcb12b0560567b763bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e6e97bf75ca7f389dce783c8e48c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adcae268829e4b4df01cb1462a589f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3b5117281a1bd3abf48e3fc83ca7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b45d9df20559a80a18be1e0d10431263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9257532c36ec1eec40cb5edd43f89064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6e02781125736c7de716b74d0291b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2174323cc0df91d43d46d18172119466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618edc70c3efa94b28efa465693d66c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590462d5828d0410def3f91b40c9eba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca02fbb245f80bf087d747e7afeb2eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfda39c8aed69196193983f41d1197070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3266c355d05f6ff398040921a9b15371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc0ea4a216e7fa3e1289b160e5e0fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e072def6ab05288026dd9b95779d5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91787320965ca22c08f607d0d6502774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832329486cf57eb8ba871eca7eae44375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e64d356d1e6f4da1c5701522ce759a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cc77e7a024cc68739bfe71ceeb19577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbb5704657142fbe10bd230c4f2b4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecdc2a9046ee97132980f6bf02315079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4e85fe64c3afa14a510209c5a4eef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c33aba761080f529293a2f49699d9b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d02cd88b0f39eefb4738706b7620c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262421e84865e8a5df61c437d2724de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3079ee89bc75865c09092e21db04f4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229592b2420bdeaa60abe86f5d6068585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bb70c11c459f47ff920c9222eb84c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d638c17965aae4ec06e668ef369d4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce584bdd2ba98aae37e1c3ab00847fd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02755c6efc3ae43aded4ff86b080954c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135626654688df739131af5a3fb238590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f17e0b25c68d60721cd36e49875d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ca294efe2495281abb72e19207aba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d3b47a2b67c23fc77a915432918b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c20eb1169af8258c4f0e896c99074e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798e779633e8bd7753db2039a312f2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87deb973dc7aaaf6a36feab66a7fd4f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f1b3feca664fb93e378a062d577a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d14d9e42f4ae16d312c0fd53a964398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a59071fb6876e225b0b98deaa9c1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48668ff0e4fd2bfd1c2a94ddc52db355100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712d04fd65ee831abe05b8336572f7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67e14339f23b451cb2178369c98f86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa97406b84fecb409ff542a436c4a45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ddf9e8bd132f9be6d37b8a5d3aa86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002f34c98e1ddf916a4810819fb07e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6a38ab5e0d8c83ab236e51a65a128106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd249abc5953fec60bade24ed880a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef91054c540e247dbb5f16c4d8715c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10fc1555bba034a43f8e894ae274f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7e4705356d82a1e9a055c4d48d354110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdeca31de0b5708c112e0c12b1bd754111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9ca072b292c8434a63a5c6b6995d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0cf5137af8e9af16fd121c5ca6d69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601b15d44bb2902cef1782eb60c40a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849405457cca97d40ef83f05ed7268d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4eabaa363e6516283e0343eb7e42d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdff714cd376bb5907d733fbf03209117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108765d4ecf2d4e7334f30b4a6f9c5e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817bc7b73e609a4c325e3a28d4bde55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04c161fc32e982f13d1d216d5e248d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebac99c65e05ad40667b83fbc0e53fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08d7969ce9f35790f02bb9367b4133122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820ebdfec065f49668d3a1862ac8504123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f512e5d998206ff141c16c3ad4d31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bb3405d225c682fe836ff7ff47883125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfc8ade030db99f804f8f2a198d249126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbef3724430b79c60bb7a5cd51caff2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48903a8b880b1ba41a2ee7c976b26ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36861abd47bca819ed81edff8114f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9e3ce829be1fd8d1412fffb1851f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4c456ff1bca5d29aa823a4c63018e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0bee66cff0da7aa0d549aba753966132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c456ac8fad1aec4f6927df0849cc5bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ab8c9adf269f4236d1640cc844bbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d8e166cdaa7dfd7eb76961dbb3279135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22091a56e12495b5c472e7028fe0adb3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166791cfa31b5039e26fc17ab1df66aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a691fe6b88e6555376e57cd39a68b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9e8edf56193e7cc0d515effe9be66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc0f3250132f852a4e3cb6cb78f2c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b938a7dc9e4a93fcb1e68d55f43540141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec280ec1fb8e8514c40f96a5acfc9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb7e71b66f76dcf08270407a39e318143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599b5b1f01bb93f035ce43c7be11039144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066cc7fdbd67928e580f2f5c03e45a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152fb831740bd918f5e7326530389a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2f8f84b0ad5bf5262ee333981a5cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92878cc5777985f150b518390fea230d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ac82eee98236c23acb69a3a2f96e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd20d1e11e41ffbbe7a1c9ced0c8b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccd5c819e37e4e3d0cf323f75e81a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f2e32206986f2a5d5aaa5d4c77cb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b10dca95980d3931abf209bbfa9569153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b95008513b053e999c87cb5519e2d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9c2ccd889abe583b6312d33f1dfb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03ed6332dd2f27ad0880d290b9c36a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68ee32af2906a02a98c9fcff1cf80a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77741e714503dfc84115acfd775144f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6589d2653199387cc118b9e33fc33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a999f178043f0e976185c44ce0b00a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4929f5acf4336ecff4a76ca3c0344a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68e0971d3cd7fe9b93ac9c5c0a9e35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f628e29842a0cb2fff1182cd5075a07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b13bbb30a2765917cdabfc4cb9a7f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a853a0724e5bf4b2b9a7a169ab2d10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff79a15dc1ad2eed261279aeeefad77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7b97fb971299d21f96b49cf4a6337167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4660cf5704512eb0be6e1189dc165f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1ac5ce6cf620fbeabe6b78bc5d7fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ec87d250ae22043d8a2e9032941dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f818d2ea33f0773e17ab44e38d7a85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6de18d003b63fd5e03857a47b2a85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048280d134dc2db2d57b01a49d3f0c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105edb49ea27a4c63c799598e833e51e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09054c1985c952be09a22fc9ba69347175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee598367d3f6beb14024345c54e67d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf042d5db4b0a521c755e75faff14a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0575a0b63ef0da596ccd4bb319cb4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddea62b3a8e15327428d72493ca00c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7153462997baa341465a458d033b39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317e096912b48fe0d00464506a74a05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b2e757e5be1b844d5553f06f11176182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d676429e977a09a9214567d1bc56a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3543dc4aa8b7dcc732f1b4615e1e66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec96e1a0a8f4d54de6084ff20c95ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58313b12c64de080821bfd33d01adb2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603900775e5a3066546c4bef6b47e22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5080e6668c97ccdac847e4263d3d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e35d5bc6d949e9b8c2e8734bc931189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207497b1716ee0617827186d14af549190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdc659dc905d615e016b097a29eadf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66281653dd4b364fe0fa9152e590e9b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadd9ed651a25ae352604b9936f05a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b9d7f4f25c1e3b24f537ba4cacfdb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba7d931fa4b96b6b34ae6451a60846195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232b7805f1a19f912232bdce2721045196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf45ae19380b66bcc715aacd7292376197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2317331f2e581bc6d10cfb89c2bcef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a81f8477c6f9bb0e6ab713e03183e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b14357fb1cf38c7122ee018c52c784200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50564e44046b21fd0345247dffb16e72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16888d5679d2bdf0c2839c299311dc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e421995e1aa67486ed8b62ac245919203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d57d30390e38f495c4397480cdd2c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7a01cb0f8c0a992667b80241fcdd0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737714626ab89edad723ab507dd8df40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90841159053634095b38a5bd9563418e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b81a8569b3e9c316961b6442ba232208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df8585bafd1dc8c5843fcb01c11c19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca1c3dd0c01ebb95a7848c42eae846210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09df9300c43fc09363d7b061df52b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba948f51b2524fe2397c3fe21ec6c77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde7004fd2185267c2dc7f8a44842c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33472032be199b92012c7dc9832bf3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d204c21f099c07bbc3b5cb6402955cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69ccae790a090353187ffddb27fa27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94a5bf28b4bf6d3dbf95ec94786f8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2a43ad537b1824c5b3d3fcebe6490218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dfa9b28413d15b2d809938b2ed0dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67fe1f711b702ce98b1eceeec3f4c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719910faf96e41acb9391697f8d211db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33369f527820ed206eb260842c7547222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99ef560149610151cb88d8fea3c5cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0c7b2dc644c5d61a346bb59c9c8c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030844f53325c6d3d74cdbb7821de99b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1360fbfe43d52392568a0ef2ce4da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0566b252bfdbc4bea6630890da1970b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72065ab03b19b3722dd84d7fcb9c6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925be5225afd9bfbe71e65336628b826229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a943c68b475ae4a030271ee8117d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dd7eece823cae2074bf9d663fa3e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cc51aaf99ef9ea9aa9c9724160e51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a15a1da10969bfa65fb266fd1b78da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d3a02edc40808e3dc21e06fd17142234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b71cd334e8e2476f6c3ef14ba17f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ddbf12ed38f12a6ff02407d8aa7dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46c62339cf9a26986328fa843cab5f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7b35639733228737467cfb4df49de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295ffc68fe18c909531691cab47d544239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048fc46163d721bcbb26911de7d5426240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8bfcabeb225ececce0d383c5c6455241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cb50c4b3bb81544b4f00a35004e76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094012c61eade793913b3eebdc6f6fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2c96a5e74aeebffb303419aaf7c45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa6b33634a38efb91aecc420567350245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862546755efba96b7922f08701ccab0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6ba3551c4b1cf118feb59d0b8a755247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceacad054844949a4d667eb144e1c84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f745be8760eda08a5fa68c83dfc69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8ce1f8b378c927f36f0a47221957a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff787f8a38c9b1684e5012e896175f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a71728d45b1e0dffea66644f6ccf6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ad43dbaf02c8eb97446b770d01431253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ad5298db19ec447128ca68347aadd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c128bf7ab02312efc7574489e5c38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62504cb0b31de97b070a46aeea91db5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b09b2249845d1b923c09abf7598f64257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fec2c7f71394996c36d975e64b86b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3705cf929722555f006de1892c24701259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824db869f803fa278c07c3dfb0720a38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470964bea003275a7ec8abeb572cd0b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05f16a2e1f636521818309439dc79d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44071e10b5d20d4be42e6e6e3b41a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312f6f25f487b36f0072621b5959d0d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3356b138887a6aea168acd69d0128d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353187923d2e38fee8d2bd2214a448a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefe7a535bd21d6902c48148764a82d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112207f1c3b34ce7a8ea6be1e5e18daa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7ce899a388d224e6fdf1f00e56c63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f3d28dc8882f02b2e46edb1a71d78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef588740ba0203cf6bd4f9232f5969e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420bd2d3469ae7badfcdb94b0752c5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e1fd8911eb1df1b1eb21d96cbf556273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ccf301664b1706e61e292802b8d64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbd74d4f4b06955d79f71040ecc451275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5feebe19b2a281868d12c692c654c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57951d68c90d48c4780580fbfebb6e13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61510356229f0524c707c086423b27b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987e92f255f1d7287f5c67b64047ae1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34893597aa30aa53e8da5d4adadc607280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420cb605f79bc35133cf5c525644a78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7595165988d36efd5caae861365b5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74537a8f2d70374cfef2179b8ac5578d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ddcb4c24a1f48232128ab4fb63d1a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0cfa617dd33436b52a5c9aa161012285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbc95f0184b07f58d217c59e43be91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950bb7c983d7b9194d65ca9a3b23d7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70565eea60bde1a0e7fbba09aced6ea3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1132010806b6050b5e24ecfcfe236db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664ff44496aa37d393b65fbbd86cee2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed16d5336bc1053ca0d37e7533e605291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5ae6d55abd2303c9788dd5b7570f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54e4d1682d4471667ed5c6ba3e7df8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aa66f02cd253f7024d60d9515f91f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb34e6761ca41412571dcd002d02e19295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b5c8ab7357c0992ee18a8fcce6b67296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143a885e5eca8a3ad19403a013d09e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b15452befcda55034bcb90d2d228b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea0edf6cb48a202103cd0b255d46b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e935731b3f0be8c49c30ffefd38b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6fc013f04d2b1aeb01c87733add25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa859138245e3c2f79550bc874128f42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8710c4d9c8b60803e1d4910b5570592303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4d5368e3e74c64692c5ed5a1b7399304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6306ced19bac241cdca6b97ee3f85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e8d2966bc7019f760078b2a58d2d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cd807dd85730a662634787d113bb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008f104f304344e62d35c95c2ab25c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef64fafe0643be5dfba90579c22787309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac82ac7f5e29d7b603e89881bf7832a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682028937e945b0d206862936e721d00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a97e8ae391dc6ce62ba2e9e80ec92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79448b7a86a4d3f2eacd5538a6d73ee3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7c24871cdec927489e45b211911c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41336f9f5f765d7bbb5992fa9ed6a588315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52144014b3a0ea2b10efeb34daed217316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9d649a4096f1d5b77fe6f407d68da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a6ce354175060433641525e52b9be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac27e66475a9075ce6f74c83ef0e9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5e37c87cc34cd28d3836393dc4030320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f096390d8e602b32de5515cce3f196321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9d75263b243ca5ab6e607b8129244322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9898d3363b26925e62d603e3f1e36e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7c8619bd74777c8e4e5576f38f24d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbe8dd1656229513d6ab79696f0651325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33b896a4c0c7b11484eac7d9c4fe6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bc9f8eaceb7856b16591aad8d233e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca70343b2585843b11d94cfc4c9027328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4c0fef17c025ef534977926462c43329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89270ffa50055465b822769b9682bb75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac119cd8206202a99ebbb6820599f035331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933eaf86a407910c5e8459ae6476cab1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9ee0628d53f6926fbcc40676645d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cb594e49b3322ea659017feb7d37b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d891434354364716e19e2c3620d00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d430f3386e7ac11a75558860f227ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f5d53095910f872c67f7941e04968337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476ecf7e241714b81d49a6655a4acf7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bfa066cc947f6cf66549ed2746a61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c99ddf71e676055e085994153013e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc749eae6234f08e6282ac884790ac73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed604101e6afddaaf4a112fcfafe2fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff680747f807d05838a1df907d99481e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d74da6074e3ac0ed0daa5484aaee33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91f417fec17fefa16d2a0e95b31a64345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f8b88007b4b37f4307b29f4ca8a69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f44dfd39050561d86e883d356760cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447267fb5e39cfd64688e3ed1c100e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39335978f802f47773dd0b247f45762e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38603db4227c741210968e1add1de2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562545bde975297d3a0e7d3e94b1bee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99173f8abd989948be453906bc051f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ea7a25c3dec9f2be067732bbabecb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec02ce7e296cd8686daa0c130717e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d9fbd2643bbbe6e5dcec4bbb4ad70355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151971299e11a3bf595f5ea458572db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d2e66b69288e325fdc83643c17ba1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820f7f48dc283aee8bd8deb95f22727358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4166810312217fa0bfdec8283d7e29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5fb064f128e8df5302c4f442fad4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e6bfe255d521253f84755d92ab3b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9691ead87c8e37d4bebc5bb420a452362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9fe5bb246aafa2b1753cbc77224a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc31a9586013c2921951151da5349a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45961faaeb87908d8b50c046512d533365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e34ba21f8d17f7364268da4114ddc8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcb2813cf91fce9ee6e344165a4ee2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca281fd66a162f130b8a2963bb924a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15b24574ace8e51fe0a3f8c589a3b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb81deafe20934b5d9e8e41382b688370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c9f0676bb00f7f5fbaaeeda045aa1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c06442d67a66bbbf9a323811ac733372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff2ad7251a604836b6c9d98db1b025373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15d21ccd3e6e22e5fd3979fec98c95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d52261703d9e5adbfbd16870f25740375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3e763e3d631cd59cbe84434ebe61e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f0cdb511fa5f65ab5c18b88eba4ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d778134b74734928d803a8d0f72dfb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034304f8b6a9a39f0dc29ce078cfef57379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3149e22b62e49b5928905075e882e46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265e1f93a3cab8f0f36e1aa1452cb3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b91a1e8e2b3f82b4c32b23c1f9150382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aee32fbf35c4807adbc864ff700b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6195c44c6b0f9dbcf6c43fbd7b47d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdff24a0f464e7f0711d9195cee3a09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf03a6115dd30bb3e79d083f037fdf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167f0e1aa664b59e04d05d367f0473a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163edbd276334035ce9d98f223ff5ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcc054b0752c0375d5673f92872c90389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d74a174284d904dc7203afa3c9d98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32851d5400817f86f54a946901c9be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dc2f4d0e906da463eeaf7be4f97cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf2ae34753c73496fbeb9ce7ffd014393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d949aa4d6c56e12012e16b19a59a4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03091083fd1ab1cc88db42ff056d733395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339f39596680a1790fd695da78e9c3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10f6a7e27c25ceac5d6c8737c501f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f65e1c17bdf7a1cfd4b859d514385d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23368bac9025158b13b9186a5fe2a0d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73e4522d11975cc4a229285cbcd9d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418cb01519e54d51ee320bcdbd17513401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a6e64cbabd431fca0dac5d93b8e86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a324a4735c6ab71902e52b4d84e4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6c4a1e1181d7e5a86e603f64269ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609749a93bd4787d76743451e7e3848405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9edd5e89b7b4046b0771a8471b771406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a49298542c89c465db45cb42deb8a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f5b106b6560419229a12139b3b9ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e2d292e0d246cbb7c5e268cba04c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68362b26dbb239d31143d105a0564c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a70f293eb736ead20bc9cdfa25e9b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5365f04ab3df97ed076c7d0611ef2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c6a25fcdbfc5b29f2e287d4a3c60b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e7c115c03198f1bb2c313c7675675414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1a4664c955df91b2852e3558d69fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b754ca91dccb684d442a1de711fbb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd73f0d63d9ec23ef5e5ba604edae66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ddd70d7136c0f5cb1959e6efbe581418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15c94d95a1f61aecbeb4e05c726890419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0084fd3bc4e4f6b1647dcbe732a5c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987cf923071f7d21c4fb27949d9e313421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb82d9edeecb7e60133c4808020b22422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ee6613d501791bec100a01c92d17e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d26b4d84ff9405692b1be89e969143424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09611e06c457a0a2c974bb548e7f43d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a282a2e07a7f817a5ae0205724b20426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a80746833095d9ce32cf96833e34d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5fab22d6e6f81889c24af3975a622428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36273bc9a51d6dfb1951fbac8197d6f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484343769e1859a1a651812a4f953173430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a436d20205c82dbdd34149ad6231438431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618080413a3e833345546fb9200920b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066ccb555c92186cff090f343c07fe4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5e4bf45f5d157ea226e2c15407472434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a686a45dd0371c20185049289ea370435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40ea59c106f5ce65a960e2065b3315436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bf793aca284ab2ac7f5a8faeddf7a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdf55df3ca06b2be95409fd68f10eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7515782841090591b3afe25d493a80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02066513228db04a0267dc277507231440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8040dcc24de0d1f360b45aefb14f92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569f70fffa35f6408b0526ece459e22442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10284e439c65ab78bd85223bfe6decc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cb79596df076ffca8255159d01007444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1ef7665a5aec04da7af280ec1e03e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd438d5600747649a4db69f93cef70b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4675becbf752ba03ca334dbe50ef23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73527206c90623a1f41d97f5eb0c4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5053f939ba0e56658d340f39afb56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883614ec1e84503d4228a36d94889b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddbfe4ef8d3186a81f9fdf4c5d205a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206052a74b167211a5102a82ffb460a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905a00713e30340a8af380f54a51d28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76959327402a62ef09e25751dcf34855454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca421108f2e960e1bea47547932918f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba166532e18908dbf5a010992811c5a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e445bb3a1afa66c22d29981cf3ce6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480d8953b4d899ed1aced33dca0854d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346f56d754c016014f9874c53e01007459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeef6adc81141cbb0d931adc754828460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d350ec7ca65b84c0f188972c5199c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021ee165df5de31b6690c78c697c6b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b8c0fb65578d03c866b45577da29e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf3c4ebb1c224f53e06acb9bbd4a1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79026737329f3ec4a3fefd70d609fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0cee31d0e9f587d2e299763211955466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0be263b43ac0e84659f0cff697306d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bc6b883685d6d481e77c2d4004097468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec306e1159b3ebd8df36e97b4b5cae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a1e729d30443790e25b09311d5046470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb01cbfe8266adacdab4a7c2d54f69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122594c1ba3e1208eff464d8672624d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591bb7c855233b98e60eda1088660dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f0cce8e61619bab50fb78ec265262474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef64c334ca9e4ac8a074613ba9e5e3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba219f178c0cab31df43539a2d0110476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf55fc6afed825d89beb921b942134d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df3aa33fdff526701df8e3c7aef21c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09177fbc3f60c29955fe6cfd52b7c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d34a2b1a976c58082b7a75ca6d80d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5882ae048cb8327c2eba0d8fff560481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ca218115b479c3fea64f71e23af49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20c17677c9c6cf54e43df5f4110d74483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd05bb6630ece54dbd425bce0ba321484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7905ce6a4cfa5cf2938847d34693ffb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d1cfb1c12f853a20bc5159909bbce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6bd970c96f4a76381f12f826d6758487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d7838c1be72cbe526f8d679246122488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745235164ed0bf4a006ce77aeb67ff62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64c347fbdd62487a8fd53fae8cee51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03531652aa328e4bb90b6fd6fd5a1712491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033658514ed0ce076d4dbbd007ef635492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf648b8061f31a64d9e85e179e554b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8746b8d920ebf8549d54df0dd7abcf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9235cbe705cee77c7c0d9d1d20360b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f5b593dd0539b8a55a52f04f0c01f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9359e312d00aa1411686da8a55dfa9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705086e5da4cc3955dcb523b07f72821498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26342524022a46cf3d41c1c991b7d1f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff81b877aaad62e4cc283449a607df3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdffcfd4faa35e1b93d6118f1ee542501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cbbfd7d158441e7146a3d50530560502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce94ef075ac22a391ad072482006a50503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889a965a485442e2db73d429c94f63e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370412dcf34b029a7de4e638f563ceb4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a517c7ea75ae10e2187529e8b0772506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d41113ab793384764e6dc6c3ace6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78fa3d1b86baafeae36d156a5ae8c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b99854b659b04487553ce432967cf5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8779c22e89c265ecf16ebf5e9ee19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ae65f43d74dbea852decef44b3173511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca7b90d8ac184c8b0632c8aa975632512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93611c7b2f1a235bcf6c86b86eca310513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7727d72fb3015ed19c56ba80c21f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd158ea91b886c1ca1623db35026c45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19553addd78000f170155ef685fb34e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44392af2851f67c78866271447087b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323ab8f51700a5bcc87a656d0318b2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff570b8cf4a9099c95ea85ef48c5986519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ddb0dea1458a79d9b93174975cf4b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40217c634968b3a6e561328148c6a59e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305bdcf6d5d89ba18318b57efc1361f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed724e94b134ae36761da16ac65022523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b605194a73aaa422f925652051e3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda26140fced9da720232943b7a2306525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8113dcd50596ccdd2302dab88e2c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0bf26eca29266166902f96216c923527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49c762051bc6c4ac94c5084d40025b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1a51f87985c717c00b4e5ea2a0d95529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3ceab478ca4efcf60d982fc6e6aaf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5294ec37f109d13b736856bd516c7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d119be3d158e190b878936452ffea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed973c4321fc289d44ff8d06db59bd90533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cbfef0dbeed11ac9646b570cc0039534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d136fb8e9cebdf2ab3faf0b70a98c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2722123c9ea936196f1b9a309cbd47a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9be8e23bd0f3f7059b4eaf3240457537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001805be87793af8703f1f87cec81d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9b9d3bfddb24c165bd45d701d09b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543037693749a2bb0eab8fd23313258540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bc6559c12d913d5c77fcf7f832f6f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c8e9faf2c4ee0f12197c857a40e45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694c9f9c2316cf433d6a7f5d3c7f356543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a5ba5b8fc2294b66e20681f4cd8ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08450d17905315730df0e24d807907c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfa31df10e710053f020002f672f72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc853084b5c4eae517bbb769bc6325547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eece70713e6a9d639308e08d54e198548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04de8e44839a0611149fe5fe9dc742549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8848bea6529557dc823469e540f10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a3d2c8c5f50c00d7def6ff518e432551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaf7bfd9884eca7b5b6fbce204a875552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e73f3ec01620658d452d82d6b17c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb48b8f85bd215731649546c97c5f60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd212aa19b15d3879ef775214991e948555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5193f9248deaef3c9a01d57c33ce0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea6c582ced93471adca709fe65d8cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612c6ef5d406d364639dfe4873c38c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88690928c3c4b1907a026b018af4a174559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72900a4857af519c0ee436f276711f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a1b48d318ab6625a7878683a2ae18561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6c7bd685ce572407afdd1423633b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca07251140b0c2139e48de5e83e3a70563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087cc4bd794d4dc2dfa173059c257a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c3feb2719bc0fefb1e361676aa776565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc2607bfa0cb32bffc6fcb9f30cd21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623819563f38a87d7b2b47c24163941567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbba6756ce4fa79cf5de47a28b1120568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821281ae640dc448f084330ebf35603569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097790aff4f2a634ad66f07854cf3eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745c338ccee40555ae5af0e746a9b31571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb1aa29b1a57fb6199ec24cd102fde572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a27e612c0b63d691344b2d6aa7d3dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef2d5845160ccc84e16a55eda6fb33574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a176ac88a66960d2d75d1f60fd75d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f727883c2559a34fc7bfed55d0157576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe200d0c83356c7d71f99b2d3b6752a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146597c6a76f0233b092d8c7aa5a5cfb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93ff41a15059b1cbf891eba66b6458579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1e09e83db9bde9eddf0c44f409514580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce43c8095d5b86f3e467b720417735581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d300b76d9833236c03d25011c4a1847582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6943237029e9f7cc093ffa76126edf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce6b56d80f44d60ef92769354f2bc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd44bcbc8f60dbbc24a19c9d3189fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4044c574811e11e7dddd194f3f789c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce1eb8823c79720af88585ba2521d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b276a0861aca1395f5ce00aea87bb7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a44302cce827c73649019168ae8017589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da997c0b1dadb01506ae3f88eea1d538590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76d9a0d8197948e488a9b5df5e4829591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be56260edfd384cd5c62b16e592b386592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82512cb3130f20f2ce37d6037ba63da1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8345af4283d8d5a1c4422755eeab23a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df28f994001f3281569fb4db8f3361595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb9aa535fdda88213075fd7f08f2c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37c421dea4ca6a2310dbcb0e2bca31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dbd047b6c2ae072c601c9c3e56ac1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49d763a50c53a15a0e894209f153a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae24e28888f85ac084ffd5bc759b110600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3298fd38097778df7f7fc7c549480601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2e787ab954fb5ac4b432c7146e61d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4187aea059d6e6bf3aefbae7d1d8d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af746698cf4a835d91638bdec45ee6f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef11da191742f2c15a0e14b8bace6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1e3d9eb507ea15855c91a755008de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c6e5a0899cbf507593101832d5152607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3596d8876ae6c9bdb5c120fdb454ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b33652f0a550f150fec4ce8841617f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d303219feb940660fb8427fa835ca48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4731b057cb9dacebbe46afa1877c9a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fee94682bb239fc14af3b29c8e12c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2023ef03a73ab54777b0110ef41bca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7248d7190145603204215cdd1dfba63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c546454e8cd656855dcf13d996f001615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fa0220f71875bbc1c4231cf6aec2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cba86090381f21d9747cabb3d09d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52a4478881e73200cb158fa5d99480618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c711e2151c124b5418e085af631e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945f7b634591dced53cf540aa0b0838620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f4892509ed2e0865e169e85c10432621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e580aff6f067c32bcf3e06d17f0371622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c512b6a73a88336a9a6642f740e24d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec265b8adbf6e6518b5240e12597ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0f9b7fb53d46e1b4f47b3749df030625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb173f1f17705a61493c2e7819879f67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc17da0660706d4c0422f04178061b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edabbf00b142232d55c20bac7322a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca642cb12809eb668a7f46be7b6f6d62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6938ddf5fccf1ae4585bbf9030b597c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95820cc49f7ccc62678aa17d6cf79644631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8f1305d0b38944ad34e9d04fb5b53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19324135808b68a995831a80e17833bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73274418e3971756f211e31bede851634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e1365af0980f7a1d30d950b8ac7b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add68fed2f8dfdef2d7177575bd81ee9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142bb426161c24de6c659131d049a32637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754c26ffb5316a7c95e19bc40b59a5e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e1543d4fa3738171849a297d0d787639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee4067f4e2b7de8576310a3087fe1f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78837321cc75ee9481a325122aa42e2b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e432277c61e99dd30e0ae6e893cae8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90dc3585f85a81ff3e5f59a65b8469643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac590320b317934790510a222ad8af1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7d9e324098830b7f896b1e435ccb6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60275aea5022790ade34041b7060c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e6a68b7aef02174855367de492e6f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5fba7176d8b86a069c3c0fe2d1b8d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5d5c4e83c3f5a98452e05cb27d3c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b5e4fe4557116b3454ca40fce5e8c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2501fe7df19fe8edb926d1639fa7cd4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690ed9cefc2e2e8cab83daf47d9769e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fc73dc20c367630821835801a83cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7bd33ad7adf50b566d6f0aca7a386654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740ed2e3fda93805966b7102d246ad1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1239e9f5e050f1dbd3790285e8f050c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f110a8755fa5b6006bd1ada7d4bc5a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7255b9297e708db212498727d452de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9c4a2b6e0e784ff003a9e7c7ebd9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d9a6ded03b15a0b4e24346b088fcb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8da77baf572add481934dc814832db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426c79af20f48e18d47342099fe509d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06eba1b70a501b68cd4ba6e6f5d873663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de043e6ccea4b10c26755aa9e6db69f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140996fe84f93c52c77cc4c9907cd80665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874fab454f67f8d03457961b12ae5d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7a10c344fdc48000252e6eb6752f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23578985a2ba5bcacf5179f0cc07813668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379865bcd31cb798bb07c3823f1ef74d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73777bc168e529c386c5d5fafb8e27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f247d3e91798b920712f1aa0c0b124671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc611043c12829b4365b9872eb6dfbd2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3db7d8aac384c1f89939a510289b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d3621e4cfd4a273981a0badafe51f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff558360e7c952cfe91151bd0c12549675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36869e1e6fd94f410e8e18d9e41a66cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92667a37fffd2089d728c2c9f9caef12677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee0e05fa5e383db68439d9ec2331ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706031fe6718294679ecd918cec5a61679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac803fea0ac1e825258342ed146e868680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434529b26abe4212f57a6b76b7626de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a775344ca8c7146ec5e6fb765b5a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac35e1d358f7d0d5be75875ae381e4e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746548d1c608751a2bfceec82836d557684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c57e5778bd69c108b04b1b45f08f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b883c44e87736dcc6fc510551da36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf33336b426fb18b0a780413a3e5ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2234a70eb958a5f9e9564c34565126688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471ca0af04b9fe2ea2c0cf60e5c301f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59914ed27e7beeaf937d3e187e3238690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4262d02093ad00611a8bd29a1bf06691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304c005240b087baeac60f90ee21419692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70659e62c81e202a61a01269dffb9b7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7ba087202192d7a952987c07f2e7a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55200085b01fd247b3a276c128f6c41695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f0bd4ec670869e00fa59a3f0740ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500ba284b7ea245b536d4b28a1f5059697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65de18f7358a1a1f6387b6030e08632698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666a9d5e955dff166e55ce5c535d5da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87eca171e8863546e6c1cd621152fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20942623c02700f8a331f4feac0cce7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f4624b5f7c0138600a6b6e1465d0d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0113415db2aba3570bcbfa9db7a9c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b7a2cd09e82b321e86d2eeaa367a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbb411578be0b491575c7bd215205a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c6dcec5d4223734588481b16d0334706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e99c85a0d436a1dffa5990ca82691b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d0f314fe282aa1290dd8780d23b37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd179a75eb1f2d9fd0df04c4f14d17f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539eb62c9fd2c7a5818d711adf03da4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bb6dce4b65402a017778876f453ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8892f41b1c4958b0b0d36451cbfba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607041241b0bf3ec4148f4c2963496b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb9a0c7b3b9fab364d451da5bd97bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe6a2301190443881ecd4a35e86049715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0c9cbcc361c0df4a4ce2d63da84b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891a0dfca1462a010b1daf3945294c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d2247f961a0dba265103fc027da41718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ff134a31078f64f1f940da621f92b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842aa0542056eb8bca4fa992d9b5f6aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a4a6f2d32a41b6cea9df8dc8333da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227cbef553183aabc767f3ace3301ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab65c4c4777090951e7f0fdaf4d02cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7fbd925a11835128ffa0b3e312a85724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878615bc7280015c491ab179a9f2f156725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2a861516fca2080bdc48531cd93f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325b6b64242be760c0714180ff33852727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e37a673925d1819b3309e0a132de0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c1bf579570d07f181583554c7c7e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b48eb3033edbcf8dc667f7de585d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6f3da8e9d3893732c1260e8f4fb8d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68badd73f9355e7388d302993c8652fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab45640133da2736191ddd7ad5de0c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cd502af6cadd03af9e672285685fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14f541c13820f9b2617b59445ac4df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a74a4f31b32be81a6b8f377c6b785736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fdacca7a556a5eb881ab6207205c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a705d7ee1974b18ca9012b426cf76738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397fac72b70727bd46950ccb7300c8d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2402c335422b105613b48b4da7e2c8e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f4a5d9ab9334a8809c01c7002b426741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89687fec7bed69a80e575e5af936723c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13a5be50919899fc573b55c3965f7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475ae05c1d5cca85bddb6ec9c9f09fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c7bf5fe94c9281fbb772524a22aae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406914ed3ec790419291663aff29155746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3773fdfa6cdb1262ff37554c0f272747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fea1805763084735a3595397b0594c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8db7d47450d96e4ab1a60fb7c12528749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95141d40ad10a4fff32957a8f40be6e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441731dc9d97d7a8f556085cb3b3f10751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52daf1de41424fd04cc8f75c426c39d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e15415e22d6799449d8709a138945753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc7cba6a02bfb582bace18f2cbf361754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273db44aa92e9cdc9d52596d77252fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecca675300026d8a964c84ca24bf33756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad139a0e758144455f4cf5de656c268a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01b55e77a074d185b53f051bc2a375758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf3cab7a65d4d1ffcd95f5c7c50165759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>