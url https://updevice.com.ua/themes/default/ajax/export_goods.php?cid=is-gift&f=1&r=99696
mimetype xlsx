--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa0e2ed7e80bf29ea3007d592778be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987594d4992af70d2e954b21057677432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24ac43cee819ea7da18679ecdb75783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12abc0c2faf555e2ac64cc45fb48714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc76884e759ead94db7c719a6306725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb991eed53e2b4d31ca9b79d6420e9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ada31d7059fbc03130ca556fee0e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d584652f790d554fd117f923e9ed98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eec0612ff2387ed02cfd5d121546e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18287a4a4c2a3788430cd08d68798e5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4128bc83af26b5cb76fe66a1775dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e16723623e8ffde8d21ac4c7b3078912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e9f7930edc40e3f82a0444e2a5b8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcae511c1dff45d429144043ae185f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795baae4e53c1e4b6470e25bec0e555c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08205ce21c8156c614400bf1494dfad016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87122e462a3842d14c18667f4b05f26817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec743aae94123ea64d41e34ef3fd4f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccf29092891f66c0a60b50efc6a6b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b58e26a54368a5c1012b51207d39620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c57243a7e4b15e6828d51c568640c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29742303b265c4fd895af398c96edf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0533a8b7a0081130aac5a5c7bb3a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9794cebe9ad15e463bb84830d9a8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d08271715f95a83c47b57ee30752a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91640313425ac1c87bf22655df4ff5e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d498c151f1dac78d513b0f02a61d9c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8d8ab7241b14c2bebe71b88dd7fb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc2ea83707e7723b4f2883ac2e546829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39958bbbf902c846abb923f5da7f9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c10ac008caf68601b1af876a78d2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324a69e74a7ed0892d1fdce366acea932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24eb77fcad793aa23fa8b36f5dec0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bafb08b394035e9f8ea275f36e41034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766defa4dfb4fdad37c5dd647f73eae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce207f6b5c040bf36c1b46890b5f7aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640cbba1f210f1d094992cff428e39237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963ad14787f0fd8898cfdcbc4ed99fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8d2bdd0d6906b1ff2579a089949f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d56576a871635e03f61a0c09aae6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dad38ffa29dba8418684419211f9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61af8de7710ae648c89ce26cb2995142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04d65006e8b7f87ccd34b8b17a7c2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23256886ae3ccd321f88897be0d1eb1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8cdf31a583a76745ff4b958329e9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5646623930a036384171f9a9fdc2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075c6a183d1ffbeb43a3922553a897347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d57e80d4b6bcd9430783a0d685a06748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6247951f09606614e0201e089c5552649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c78f0b6f52c561bf42eec14ba3daaf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307647f04b91a8ccb137641d3c16c6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048eef6d43fe1c7403897c77725068952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15e0d582fa17873b4d01cec112fe6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3937035cf5d83d509c8aef7b6919b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3b3a3ff00f781f8d99b0250e498d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05be91b2f4110cbca1f289711853b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a80ca54e262e68a9825f34b7a1119457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db707a0e928f017c235a192b9e19a40d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f2ddba5de371f9b3b11b0ba80044059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa439341ed3a75ec901fe166d08d2e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5e28c76a1304441d5bc157bde9d5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515a7484998f549fee47ec1a9b6265862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5eb0b7547b805defa465078b9eec763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee18910c55be46ff41bb428e0922b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9999bff96b7b914f6f61ea73ca2a0d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965830574820adce0dd03d3d6bccbaf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bdaed50e6321b94c8afefe9f1a85067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979d8d8735ba5e2f2de416138c7351e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20218e8a6e07a3cd39275ec1f16fa8ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a711b4f5b19b4e4fc604d379e4181870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf0e207519fe1e48f5398689db07be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0513e8ce177a33a24c486e5416a8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a2e39451a6a21acbfe98befa17deb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec61a1af373f375b2ed85e2d24d36e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc9a00d7f5f66a26376c42185170ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21670e46c686752e9c1118c475f8341c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f8cdb55681529dbf0b95d2cfcfcc577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07541091f385f27d45d3539d896eb478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffffbd82642ba75ec50bdbe1d9c25879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b695f42f66916afb0a41b08a45de46c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b623f48a80054346f823ff2625aeb381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238b8517cdfc911c7b0ba67464a664182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174047dbb4e1af8ebb0e8553a6bab5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd18bf557f792e3baebe73131ec892084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a9dd7de286a88d93e2aafe663fb4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2b4e1a07bc25adc324ed27d0b470f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e217fe95e7b9400933f6c3ec3445cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887878bf1f3c8b951307433ea322b9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adea25c5396d170716f3cb36e1cb4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4100834192bf776d79f9a97a1d1a6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960db0263e9d34a44cd94e10fd73f8b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff944575f9a504f67b6194b4bd492192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad3debdf1c337809536888fbb1754993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daf35c3f0f8ec755826e1aa6eed10394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37d7d8d0322d3ccc9de88da3d9925595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a95e15cf032e61f1329c41e76711a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5baa7443d2b545b297e5210705481a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bb32f6cf5cae33d19925385cbbc0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd85c59557ea1b1d3a2edf8757c1fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e949a31897c7a414c242cdf5f3376100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ef27aa07acfda76eb572780343f3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d1374f57e3589dd25055eec614cd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21940092012105a476608f6bfaa66c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31fe947fc9b40f0e321b83583bb64d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e54a39eddf469b784df83811253b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b865d999d8bcad35d57f7c8227c4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c77ffc95337375940405f2577d0b4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953e7bc6b315af922c5dca124cc9581108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa90ee46243006274837bffc2fe0e34109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a63a8de3735ec9ec7f01fb7fda2d21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666fd8f8e9181f5e5b1969de324c2b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09ebad25a7346be683f3ddb4794a3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99406f4a9d5412e77e80be28ea12b3e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6930a7f029236acb88c7d26caf3e15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cadafc8ffe036dce79371bd867eb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0381ba76b64c48fe505b18a3e7318116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359774dbb3a538f9b632c5ea0ac49007117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff56842ff4e872ecf7bce131c25a9e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5d1004194c549c96bd49242853f71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdd51c2417fb50c48622ab64ffeb04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077a101fdb184f9adebd7bf9c9bcc73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58edf351760ae022153d98c7f83b306122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc286e781856a944e3ef11697a3df6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a75f5a46d0086b7691b6d9897052c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab03646441bd4dc4a21acd572595710125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d0bcea4839b3b74e0959493ee2681126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495dcd2491a563d17eddfe737bc7b94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab074e1f52fcf8ab86e11908ed598400128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9403e88e42c7a90909bf437e073ff7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc49714e9d8ebdeff01ce0c69870c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8efae5a8a563b53e1b226a41677aa1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dc10ca35654ad809a505d21362184132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60c4527b7bc7a2e9909ce7f6951482133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb15aa9330da13959036b3063fa9390134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30bffa0cc23251e09b99d04b2dab7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea8ee9b140a9b64e54242111f6497a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cda23ad34548a428c97486f994867137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79d8a46134948ab52a359d83d879e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b725b6380ff2a591d63e0d6a170cfac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95e3e2cc3a78a121488e8607822850140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a03b1ad46e7ac7df6d7fa6266a66f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd548b1c50a4a5230acd0b3a301b30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d1e5e3a25894f94047a6ae749d635143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4480dd8204ab5c804fdcf44e282b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfed421795a6194e174649b1abc1931145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c5ffe7734ea4fec7a520c79eab8df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8201b628b6c2b1eca55d893609ade2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1280925aaad20b67355d84c2082602148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a2930614306b21c171a3b869a3efc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfaf629e2955ccd011ed68263aaf2bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f891bb519b3f06493c381a9f5b15af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8afa4c433c5bf3ce0442d0c5582c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33af3c2b460c7804d8c39f0dd13f013153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54dfbf515bb30f990da67c0b114b24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520d367ed9fb28ce0a32bb79faaa3ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272de277d51c328eca867ce2a895114156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a629b93b0472cf57a701b35a5e4e949157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ba25b5e48d683c7f0abcde9548099158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78425abadff8515ea49d7ff500dc2f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63837227ed5cecd0da0c8ff2c0461f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e55a9a96654fd2a5a10cd45e98537161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff395885d9c8b2ca00e09de6feda0cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ca57c7267ee01e8a8592575d030ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb60771995cbef16679a829801e318164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aafd627a031d2346a7a1d9e31155c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c284a4a171f2092c6bad56a6c325919166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b68d665d25c9bb822aa13fefee122f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abbf4eefe15cdd9da7e2bd335e1a46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37b0b314eb9eab4fbef5247a745165169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9acc89d0dd8c7cb66af0bc22abbcd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e02e654c46a8114aedf36ce6e8c19f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957238ac78b1af4518b4036eb94c205d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15735878173ff477bc1e7b96fbafb5b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945127ef799a0ae33fac577c4d487e82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195325daa98492a3713e5be59f6b415175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776cc55731b63be78cb95341d406807176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ad3d96c5ff34ad719a6b6d6f24969177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf8e3d2dfac3b8378eca34b12f1c83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd1ec262e994341de998f633b94e44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc32cdf473d672c8d0f891fb7feb319180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d7a241917bc55eeb45e1293968574181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c99cf9dc88651c9159e7abf5362cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae2a954882026d63836e54c9f858dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d170a3a9676c0d7d438b6674a40ea0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed2d63e47f91878192a71122d63d89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed9ff2ce37fc94117bb04b33be3bcf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad4f2f4b15aeae72f10caf89f2fee1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c6668e51d94118eb1189ca0952b8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67543e4274cd62c3db16377b7dfeba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388983b0f085f9336a2f5b381a83ea5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b495bf7e232e017dbe5b1f0d5ec52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b189acad282dbd2e6af9d14599465192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cda00a27cf9c8199267ac9c2558ca0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a73aa602b7ceaff9c49043f5f6e75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a00b8c63a6d1105f04879a45dff9da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846fc693c90847f4bbddd056d101c0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017f74c2db62c32195cb98110c6ea3b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccf44c3040f5a5adf128ff8a716d99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bd9e03133226f1cf7bbc8ca7bd037199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacba463816ba27edf1f73b44e3df1fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1896da89769f8b3431d3f718fbd2e38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b552cce4e21b962b9ae390192b05b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca0b99c321f7924f872038b9c7f9c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60476aebba61dd837dd371c1d4f7f3f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a6941099e83dde715302093755660205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34307c4d84b252dbbc7a11133d27166206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bb7a480b838177a3ca7de7fde7ee1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bb58a9c2c06d9ddce00c0a668a13b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850447f704b256feae79956de4318ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2502695b49b2c47eb33dc4587abb2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1dedfc5bd48921865828e191a2458211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460da18dc988665132a9ef7c7eb9af79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ecf0757b512caf40507668cef7dfa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acb8d7d1cb3a513b4191ab4f2a67a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3297051b6c41a6a195930deafad2291215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a87449b4f6fabe541e9cb71526304216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356c003b02e3f3ee9d1b182f2e2a71a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792649bc96b2805efbbf2415928d2030218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797055b42465b5aab961a72910311d0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442af4f91a8a29c495d84c38b5c46450220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6937ff8bb848dbbee95c276ec4e89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a1f0792255329deb0831e7121d086222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d85c1d96dadd6fdcb5015cd52eabdc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd406ba70525763bef25a82a7cc49cd0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f4a88afe2953378e43733244b0c89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197e4e6e092d80a42c5fd8e851e6289226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c36a56eeae91706ee4642f3940cc89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b27d67565f179ce3b0028e210747b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a49ea9826328c85d8e1a463cc2cc3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047da68ac20216f57e489dd253d7592230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c99c130aab6486e4de821bd76c52ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637d60994a48cd4a22f96b18977126c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5f4709c4928f10a36a638a8b2a3aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105838b8d378f391144eefff2417089234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39017facd49e4c6cee624f82258a10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1adeed74e31b69149ff54b5c77c7fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc22203fb6e522228d21830132a50c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51054708ac0e8b985cd26c41da2af9e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b3f824deb3ce427737f0b7a45086a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4ec54d9f336d0da8ff68fd02b63f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc6730eb6152fc51962a7bfa5837ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7a03f882fbc97bed71fbb993ffef7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61af9daf5b587616269dacf894f45a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcb47c3ca97d740bca42090de12999244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc4c88d2b0613b0633eeda5b6b3042245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da808b6b029ae13fe41c340c97926cee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0732bbb884d814ccb778e03c554831247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f5153dde580427aff185cdb20fc10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47750d7a7a885bf72f4f9bdb4cf52823249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221937aa918a648278d1158ac65094d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7057bc448b9d454f1f69821ba9b8ad0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c7c1bf2cfb9dd77f8751da3d0abb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10534cab3d5db72c2b0a204e29c85c5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047d26774c201891835c639459487d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d19ff6a6c0af561fddf378266a244e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cff16ef6f2b5930d30855d0e2eb1aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efb91fc979a8c8b0ab062ec25b8806257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab425ea7bc625f4a57b2efb7f67280da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449869d41747cf423a34fe44b875d6fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d30d9650902046cd77f286c87ee6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69963144f45f227c86e5c54d14838f4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed365e1d1faa2f556b43de5fc89a8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebec1490615393ac57cf5e36a85881263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774affbee3295234c7b5e7144b26a004264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e8f22193dfaac47cdc89199226a00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9805fd8ecc0519724b96259542e7e2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcdf0d1fd7e525b0348f7713d1df5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674d4af33972d0695c131a47101c4ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d717c86440349a11435572d58a02314269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a5584473c0044695ba5824da3b4b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedf331876f924c490f2c00057ed601271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39477324c1acd64221a305b5917eb84d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b4ef3eb2eae8bcfb78a6fe620f234273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2db511e842679506258d33a76d1d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8cd268055d4d50d4ba6b8b0aa56bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7d7a0f5fef4012e401f356bc1832e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f567a414e0b552fa5f40ff2aa699f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01f848d85d1a432fefe1cbbb0cffce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d0c878031d22f3f915beafb666ad5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaff5db1c242cffb43c7889a2fb16f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db465b445f08254c72c3e8c8a7bddb3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7710fc7d52404f6e59ae7971e9551282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8224a55fa59fc4e2db548619f5a7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10438d41cb23690506edca6a95f6fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d43af8941afa582053551ef205110285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49e62cb31c9cd9a26149150740c0e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bc71947fce8ba099344ea12c9e39c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a9662da75009a01c4f2e94db543db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443f0c3595744860c60b7f38450d908289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395456b00e70956c1e712834cf11ce0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6d3baa10d1115624fc3fa5ef9c54a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ae3f721930cd50a6777e6dbfc16db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f64ce92b644a132dfebb5ac40d8a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32192cb5156c2a993defd750c8b5741c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41455de082d789c50f32ab2d4f32e19c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea33a7acfc4ba08ae57706de4fb9e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfa9e50cdf162973f4265252704bee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003913b52f8d6ff61c77e0010bdad1e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1672db0bf3baa374aca86a1ba5ee158299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe81b6dce1357e1858069ffdde19efc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68528dfd7c648e42055efc1b1b9bf9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513a153f99ec71f71eaade9a5ac40c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6b266ee5903f55fc92a113414f1f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19635288f737163503c57c0f1304612b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bbe75efae073da41e0cf093515c70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726c3e34eb2a6379b2f61cbea95c7dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c6d0139c53bfe29ce7481645651a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7846a70677e588ceb004f81f48b42308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a7c8cd81c19e457b09add2aff7b3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0d8340a002e744b927f955371ffe5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fbec59ae86fd8c8d98e17f03555c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89440cc2a941357fa671b277b84bef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300cc8c53e47afba459e68ebd31b30a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bdd2763e21ee13cea12be70e1b80c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b3dee62477041b4da78336b36d759315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75247f5aaec6f87de2f3199074d8b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab5b54820e754475e39d0f0ed91cac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3ccb741878f452f9b95a24221e5d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4649dd0f0377215b6c8fa923eeaca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d737d8445feb8fe1220118d6c7dcb0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326ad445313b119cbcd8ed9c0a1b70f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bdc6e46389d86f04c7419ef114d6a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347de1efa9322854087baf5589f9210323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65ec7497c526a86a6d530813b384fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4260383f7c65e5e85112e341d115062325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394c326a4edb11ef2f4c4fd01b99daa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208a9151d280ea3ba00317429bab52d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5798a4d498543fe97cecd30909678328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead5c563e00316726554ab4a50c74d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae237d5f9bc4cc5095fe1cd4fc99aea0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbac00dc0d1686160e2a0a9c5bbaf8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509f61e6dd80013f379cfe1ac94714c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aebbfb21ee3646e11e197263792a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f547eda9658354964b51fee4859541334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc00bbc5bf6cf0c7fc5a7ed9a175a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625eb33537a2ac424d0508a36643d53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ea93a66e0984179a6b3ae42893a7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309c9e7d636f030f34ccea647f6e93a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa58e6db21632aff631fc5b0d2ba79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7798da07f45fae5b863014ba4af53340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e6c611a11b4c3388f2017094d79d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37457bc5a3e38da7d5ee4fb17836cd1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed09ea8bd6c6f31eeccabc77ee7eb96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc52fa905b115f0920a56e74a89ef1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eddeea4ffdf6450c3b8c9b6940ec95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cbe21e6722bb9429455aafe9c1c96346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341e9fbd1246b3b065608cfdb86a65c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d77d694ec50d0358c38be7a118526348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ecbfded466cadd4f54db3bda2eac8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31f42e51460a0560b284d588afa46b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be1bb631cb49d7d91131c158fde39f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7cf04539009b655ef1c4a10eec4ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b397d71730d254ea38d0dc540416cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94483606682aefb32f991d2055751dd1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5855a72900061f4a107fc581e78784f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a0090d47592a00e7d0b0fd0429b6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9dc2aa95213ba180c1b4f56ef860c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df121d4b3d4a835dfaad6f61f223a7b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddf7bbd94253f6b81721367282e773359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f375c03924a2ede7ab4c65ec1708a35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603014dde55640d3e36e0a9ad85f0a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56278394a86356dda61f6059eef0dfb2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd74e95c79c0af3c7d2c03a3d1db3cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8eced3e0ae48c3a18b0219b10d1aef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcb7b367fa03f2f67ce0457bd7764e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f542583ca9005a89ec598ddadc9b55366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b7b6e83bf144f55b0eddcc0116078367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f267735962af21b18845a9075f88fe3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91260cb80e0c31e5d111316f398bd0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379bc8ede569981c198d4e472cae997370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82c87a8207dc3e3700b1a32e996a15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff29f171e6d81b99d8719e148075b47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ee191b88b2007ae0efead485cd9de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91d43a4255be05bbd9aedd8b2cea56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf168b8062ca4c5a065fe82c902ec5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc690b91286887d2a93c80b3f003afa1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa3e605d0c4f2453d5bd153b68dae9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bc5315b6f27e1b53ad7b1ac6a8b63378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbbffe974b2eecfe38c01cd7020499379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbf6d8e8fcd3f105ec5097f2f10341380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b64b0aa429b1f0fbfba654e3e422aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b46474faf7cb916a31e2a6a048fbe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c49093d82b785d45568291954c941383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc2916c080c3ec1d2e1876d8891899384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5b3c1cf34a1ce995c2bc837519b63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250cf81e57fee9ae210b9757b680693386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28fc127765d9203acb5f1ac5e8fdef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84cdb6b611748023904e24fca27a06388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8cad01fa8c6bb39c4da84cf6663e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e2428f0b0c1c51f5d9b1cc79f6767390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf5af3c012a8ba4c57e09ddedcbafc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5ade6897e9990cb648506abb10cd3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41404f4e6fce293c031b52271b9bf72f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbeb1b2712d5fedf9a7ef3e3853bce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9e1c6151cbcec903dd7f7d603454f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04600ffac108cc032f2976047da3200396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855d8c4770c825f2fdbb61e8b84e37d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48694dd554a45586bd35dc2a4073700398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2caf204c485ddc1686c569abc7f1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d18f4f7c446e00183c8fdafa2bc8a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae74fc804d4508d780b1ecb79188def401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d933472e0b9873ff531475b7c2289402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f7b1904d24272ce321e8e939c9d82403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7676c073fcf74bb6e89cbe1dbfd7af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb447f6e8298f3d67aaf5a433e2ad22405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09e9869c4088bd9e8716a9699b8d2d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f13dcc19e4f222cb4c8f76d2d55de6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33594ab24485305944cf973b01e11a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0259209077a3939618702606b2dff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93247403468c6c703ee01aa29dfb20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc282f40dacd53dd796ef9ec6e3be8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f227d31586cdf70d4359c99766729412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791a79fa6044a406fd7576d3ac133a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4699997b13cfed838c1c4587b38079414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c025d37227796899640d2ec857cd512415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24a0a42b8bed8e4588d1a4eef63367416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd76182977aafb4b3ceb20df1dd029a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac5c20fbc0441bf7e9e6abdd15c55c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369efcc3fce4ba3c05cafaf4fbbe720419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e6333b0e17db7b10f75d0e56081a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f45b008d7baf4f24282d1f7fd21e1b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18464656ef196b1b5132aacfb173457422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0658da3fd0971bd1a42ea7042c2f75b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3f641de827ec57de16c4b29260c5a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db7a5168ddf5894240abb0e0cabb28425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90fc673aca6e71ff06dec7abbbde60426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fb91b2ffa0ae91bbd16eec60470a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811e27fd225286734d87fffb13377a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdeb557e8faf6d25c6b9c3ff225ebc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537af59b7be0fc0fd5cd9b7e1d86dd8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc1f41dd3af2d0f2621587915791f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad6859e1590d9bb9124d09dd0af130432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168160bb6260be73425737ff4b6ebad1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0f08d7c1c4054e3e1846c53f0148c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8fdf63b57385d00cdc1205e986117435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1913e4119e5ce76e718a853286db7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567e95096a73322e7e66e932b5fedfe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d0ad482a03f1726f1c6507c21b4a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08bc801ecb868306ff596c1ad20af2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925f5865eb5ed982fd0f03a5882624e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51e01b79b0f808266c15fcdd5cea7d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb634bf5cd4a82b0c6eba4ee1ee8c1e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5d128af2c1d12863b1912faa4dba4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1b70e2038cce0d79058b663ac531e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e3e70ea556cac5111eccd76330688445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059447e0790b85ef7b294424fbc37382446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2246e48bebf7b91cdf56368d0db1c8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cf5cd0822115493582f508bd5bbd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876b60347139537d38317d692f5925a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb880eb5e05689de21a3d6d98c90f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bec1456d12f32f7fdab09651382ec8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563935833f69ba320e6e43c8467db69c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c12a0e357f0647a79f5fcb8fa3e9c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5194dbc44b31eab4c7bc94de05329454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df2dd58438e5ef1f25edbf36b7055e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8af045f427d34730588c6c3c4e0844456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd5f9a2110b5ce5699b4705bf50916457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7c1f40a59c1fcf6161f60d256703a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37742e46b8a080dffde952e4e7f39d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760c54657163b7e137bff7d21131032460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b34d88add12fc11c62e511973f450f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d235bc99311cc7487f5d7994e020ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a20d63b34eeb013062dda084eaac8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3902e06229c5134ddb87b6930ce07c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbce97c273a22e7463c2bc3fd41a9cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac01d7979c24ec324b671a6fbcb1979466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822be0e1ed38bb6dcd2446c6ff7d24df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebc7df8db079a6d51ade49da042e8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6aeba495cf2347fa811793711330a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa8479bea55012fb7c2329a87e8f9c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c551d05403db7c536fcc34fd49dd9d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bee68d5f2da96c25a9863641d1bad5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a0131e00979a743d31085e6724a7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc826728aeac2e2f9c3079251afa5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e7b16d67a923bfb8f39ac27b9c5cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6b390b3dd89387697b3be928d62b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefce83c88588d3c6c87b991016522b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558e7f693cba08b8a642255395cfee2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feee619fef11573fc5c2a899ca1e68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66d0aef6799eb340dbaf74c9beb36c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d766af785a540d5789764b1da61d064481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08437a3f34ce1cb40fcaa7afc8ca18482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c252d90034d58cb1589cbcc8879a99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba18cb00f3e78d9f28d76eef9ac058484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef7a8d0d534d5d587e9a606bf94c3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a10544a4cd2fa25397f0d435decbb9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ea23988476871a427bd3ffe060ce7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2acb10a8e01ea26045d86133708e6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ff6d7a755d78cdef43a07da2c2220489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1099e23c5500a3231d524ea728b0771490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d9427a3828d2ecabb3ebe9b06110c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bb1a0f6598af106b521d5be790e4f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618e2d84e3aa5a6e95815d1844dfdc0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495008cd0b10b98ff7d4a63ad95f250494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f964d4534d76d9058ad2fb81792498495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8e54f5e235357209c6c9548e4bd8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfbc4af0a0e0eef715b9db62503550497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c4f7f587b13bdbbdec9b3d4f63db8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9f789d48f58ff8623797c1a0ebd5a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8b87e0841374cffb12e7c9e51c359500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f04d20c6a08d5d9ae7cb4667b8a0fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee5aa9c68e43471b5e5537aade29f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b6b155c526e03c2174891ba342adb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393eca237476455d9a2fbcdc71c93e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233eb8a3b2574c53a4ea750cd720dc4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835084ad965c6bbb5beed83f5b76b9f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b255f2f883c07dd82eee162528ef97d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fccb78dd625f73715817864c83807508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba1416ccc53a466c295be9f40cab15509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796510b0d2181f664d64d59562e3bde5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537e4f29e8bbfc58a16e3921c7d2c2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4192440ea1784e0c96810e37a72fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d04a0f0bb6d04b3a0c76d4a3b7f30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c40fca89101fb42f243db7228584c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca670b389c7f14697cadec2b0754bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb770fe11ccd19651c2f2085118b2d8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fe293f8b560c61d7afc76a819f42b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5901c9f2500310e982d0e1845baf04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d245c22ff74ade8dea3b9aca9b887da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff79b43940772844887c81d5b2d4c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d107c350f882af5d6783ae3720362521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc702eff8504718920cc257fbd331ac9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64652b4fc53f0e2477d817b18b43134d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da3d0f8757e5251176f826ffdf8de0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cc1d459da7a3332fa19703cc6c57e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3eb4edebc27972c782aada84f8737526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6494f756d83bd82ff30d47aec99d74c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aa37ca1cb38f504581ba414c26ed6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de463a088e097a03ed0dd1dec2eae7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee5956cd32e073deef1dfb26249b0e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0f3a27caf2598cdf4297582e2d7d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876492cff6fd5b8970924e0bc7d6cd5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527379bf5926f5c5ec47c27f2f166fdb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44293418fa1031ad7badc0bfedad8313534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c51745b2144c41f1be6870c4f0f6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb704aaec74877e33931512096222b23536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7a38a2db10295f805eab758e5ec42537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f79a0ab221a1f751cd6d60c4180cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87df2c7de7a597b10f21a7405770cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dad0e37d7ec8b83fde1b98d803f1fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f844377077148a1e435185eb5758b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa61067950885be8aeb58056880a7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358378e7e1a40875d32b5fe343127713543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c0db5b1a6860ea6831a0661310f89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29fa0c7943d67e7820f60aa9e68e53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a878f0a8f4cff99ed5f376cdbe2b795546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc50a8686ee7dbba2fbc1fb59fe050e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e4e3af582157a83dcfd00be8e40b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bec7d30639237b1826b19991507eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979cc9788d238640e3194c8a011cfac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b89d6666ee1b9a9e94c28a4e92f314551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f906e8d378e6726ccbb289c52d7f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc656b3d7fbc0a63f28b3645dfd8d705553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243122d8f8dfc79e094c7282264665ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f8cf7d3346c429fb87f65dcddf4ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9c3ce20f080a0f60aa1c8d2ba5315556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef594ec8aefb77c171e8dd51c2b22973557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705bc841d11187a080cb5d27904e8e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6509e8bdc9ff847e1dc89dd6d3f77a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b72f166e693ed55f7c14c5b568c311560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245619a1ff98d9be9e8504def35ee95a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6005c13d6a62a8f5bfbf6f02334a646562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f812e38301628c9445da3c60c1ca84563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550003cc190667278ea135409dd1879d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61e2ebd0db314ae6b6cc711c0eef4a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881241d83f95190b8c2852def08c25a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adb6ddded16201e52bb02135944091567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc89c686a09bc3103696c714fa8a77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ba65f9f1cda8be215cff597a99792569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d15b93b9d545a0fbb87f4b7483d0fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7cdf3860fbc087c4630ef4c297414571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc148cb7417f5887e9b6d7c08f2b96d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fa58da4e27fd87051e328a5d7a546573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbcdf777f991f63944438df10afcce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454bbb14e713521c41e46985a5289cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cb809d4e688c9aab486854d978d15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158a95b78c5f1d532d5e3c55a21914a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05143f11accc205d7ac9b017b7c89cab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcce241e41dc8f7e1826e336eb5f932579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610324fd5b8d35d88a2401f3c4f1d9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d19b492fce5d00bc6c0078c810392581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2253588103dcf2af1d9ea37ca9b4b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e6ff5831777c26af314d4d1bbfbae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7770986c29a6b2f430e456b488fde83584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4831e800e948d2d2f8394264e8dd7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd56ba7d64a946e0cd7c0edf9fdce5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37a6ed6dd02a1b0bafa0ae5aa998c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7ae871125213324ceddd18dde5916588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931f85074e25401fb06fc0c923b158c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04afd66ff255fc712df6fd69469a0ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e04678247ac4f7888aff2c0e701ff2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2549165c6923f87a03f8cc403104f34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf64a5863ec6a17c0f8acd286ec914593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804b1398e49130550571d3ba5026e6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acd6c3da5539138b46569a779b0d4e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2ff526bbd6f4251d9e5a5f63ed547596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956fbc1ec0cf593936e15e03b70d61b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc5871169fcdc658570d046e62f898598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997ca048f478680808bf369c89dcf70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9f2f4b51515e3167bc4192c4559e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f0d9ae0b43d594a0665d86f15d37b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd01d18ba838df56483c7f1f938b8ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fa9d250f2154209fad4eff8d7ba23603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5494d6ef2d78d098910b1344f7c5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fcb26d2d63be490cf1ee743806726605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57fa449697938e53a8bb0eaa9fc6c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58357e8c8329cc954746b2e1a376b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc71cd6aafe5a13361412d3107f62af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adf42b98d1eeb5e35f356f175e6cd6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f07194737041715c3545444e21ed3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7544bf94d821df3e68dcdf9a03c4e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050a2f6ecd342e5185b697eee4691b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913290b20e9694d122b61c6704b2dc7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed0b8c041d2b47fd5161f7365bc5a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e45a042d51d5d53e514157e1836b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41842a7ea8c5d7613f8bc713b6d434616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26df6d083d4b00932ad86f1a15694ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f1ff471e48bf663e63719d9ac26c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9436cec184586b9bbf1c1ccb2fc8b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfb67735e14e95c3b7434c91bd024f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c93beb2591d084b56e5a78f7d311c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b07f73e5206ff786c66a3582d4a7f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ade220fb65bb6837c007073f87631d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bade546c765e0f40a834aba16436d9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2faf72afbb47cbc79b344968f22a82625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e079373d0281a7fef44983c1c6572b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2a02c99335b296632d35b15a2bf69627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdc3f593b88ea6df93533f22722d01628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95afa84cc369b5c07fe3f34357a0c7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bedb822b76117c549b3dd57a2d09e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b5d09f702f2120cc846492c185850631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d95453cb1679365da66be5d00caed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc782ea6a35a0c5eb652a28eb0782a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e03f3c53ae4d032ac55b6303155bfe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344340aff8bde3042ecfe2edeb2861db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e5c8c1bab2bcd718d8f700f5df77b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bd779a21ec5fd051b686bc9ac166d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ba4e9bdcd6cc4dc69cf52b19fde2d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a54092652520fe45a179f2d2f254d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94427d894b348d75ed8ab46616e7c667640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77184eae15230dc85096471089fd4f8a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691fddbf35f546d2df992821ffa8722642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72409d0ad6bec7e2384c45ecf2b3141643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2233dd52c26b806eeb09a16c78c8ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcf0105d2cd46e46621a803565d905645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f063b0450f3aa654fa1995f498f5546646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b306e041362fbf3d3fc01ce64122af1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb21a58237966364a47f21a971363c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a9f9aa8f1061b5df4d2580c4f5e9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8eac89d93083637074d33aafc8caa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247da605cfb68bf6b14102efa21ec5a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793bcd9aaa7002b92f36aed2197c5a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451d3027e44ca8acd2ee97200a0903c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5456f73db7ca96b868dcf5ec66b4c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e2428042d4e03c3cf8b8bdba0cd3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850afbb3e2fde1b4cb33752f5ddc34c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22d233f75bc1cb1df4c3d16fa657ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ec01d44f599ec01e33167bf48af34658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04befa9268ea9658752458bb17786de7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb54c0e5008ae85490588a2c0ae403b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e1850d25571059b0360d8081d2159661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a4c4a894e099200cb38df59d14d07662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d192243d90f455686f40b8f8fbe76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf8ebd6f922aaac32d176a060abb6c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0d1f3418b8dde5526909a7a7fc7d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff19416ce58969cae55027fe43b758a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1853302c176c11ad8255d72572bd5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d55bfb3d7c15af4bcae00286a66ac1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83017f5d8f9dfffeb93cae6b7a665920669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f6c61ed960a12947ae4d8cb08bd28670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c2812bbc3c54b9a4d25b78ff9f241671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439491a78a645402ec4266e009f7fb3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d493ffca262d65233407f3a5d187b5f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294616a0344eda392e2d16f8c55bfe8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2c380474b13a95a28bd7e76d99242675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bf68ac99fcb1f4e4d2213f1008d39676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470dd6905698aa8ff5ca385948301c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c598eefa8f8babba35689a1486a8111678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45ef8f5231016f5b111f5454b1f939679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64c65593daf11b63824c11e6a07c24680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a945df3d9fb432393fc210595fe2121681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15a59ae2976af2760da40fc980a809682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f2ea253155c771b0896334b914cea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc811682e4bfd5dccaeccf0e3022c38684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe0db999bf919669b8e22ee72f669f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81810636f1c0226375d88382b1c168686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c7148f474379fabba6bef811d7411687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0cd00ec98c835765fa6b8f0a7f1dd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07349bd78e699d0853320d5b9e52cd13689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78516b0bff6d3f265b1d34b5d0ac08ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2449a203121ca65cc278b6fa94bb25691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4050c2caa7dd87d22f39c3d276e8d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f868e433da46eb98c13d1c39e5b996b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa654af646a2351bc2e9fdcef6d24f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567ba9f0614dda19072b9e9c3f98575695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecebb992fbd6964d7312c95b7ca191d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc87926e018fe79f62abc5e9a64ac8f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862676aee0669a3e39ab04c911e950e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a71fd14cf578555aedaca2f66bb1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d795d2188668d8e9a7abce2a2647c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7f9d2ea29c88920d7bbfb7f818fbe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142b898117854d47a48f5a4cfc1daed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95e6a7ceaf6552df6d7d28da6856cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7729b7de240144a3d5e729540aea2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35239b623c98f4d9eba17ee58ab050705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a260c755827dedcfcdf74ebf66616706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863d77d7c9c25412d8276566ff8ccd9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07676a3e7510308ec1efa7392f31b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71f821a89d6c55803bf4ec7411f35f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4d20acc4fff8eaacacc7445f4ad61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf20be7128c463fd2a1dab3ea746c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ad74bc9335003813f56b45d33b091712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b430d7fff749339c7bc090a8694ab9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4563c325b568e7433bf9713239845714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81171609c543aa8b0ec611d8570284b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c64991f5505aa8ec19569e17fffac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8436db2fe7ad29d045ac897712207d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2aefc8321d85b46d993ffa83215ead718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d940aaf6db023e38580b94e17051507719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c7dea0518ebdea72c3fa5a1e0c5dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d948b3f437892e9ad56b5e00921c137721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470c6e9fffb9e677fa21c6b8cadf51c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c10bd14d71602d58618db3d1f029d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e069fd52b4893a72d03144cd4bbbe5a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1f4ab3df90e1164c0f49839c50203725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70fd2f6b7e858f380183f917349a5d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602bab403969d2515949e04fc90a4d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5821a93fe56281a09c3a45ade4a2603728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5aa17f0eb82b24fb3a34af67a95f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2ecc4f0ad940441a2ee8aa777e1b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393e7aa5de8b2043f5d5da60ea87e80731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a042c44cffde7ace764b432b133c84732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b1077a8cb98d27433ab250fd51089733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd7bc876c733c83a4adbe21e6b6dff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dd17020a6fdd1813dc6ab90f5d271735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2363a1436d71cc5b546e011cb6b70f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c0d8d963c30bac0472a502573dc12737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e572f4fca0cfba8a6e352dd395a295738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff9922e2a642905300273e5462ca6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68e1b475fe63f79e6668d501f999a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b200421427de5c666766d3e646a46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a775af7eb4b54f216abc7485bf6e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97e02db2cee7c07c747e025472b372743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072e9e88f4d21cacecd9bd04c5539a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd8a783ae8794394a2806eb9248223745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763800d595c0f35310b66453f6daa5f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb5c238f3558acd091e6464b7c66a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63ef3c7a70dbaebc7f8d0d2bbc261c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07d3e0f1cedd451e55274cb611f83c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23884a92800fcfdbd3019cb29cb41125750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770e561f20648449cf59a7834ce6049751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c0e71763c0cc4285c293959cde135752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f63aee5afe37d608895d4ee6ceb402753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60099572063297ced18e207ed3364d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691484490c1e08939a18b9b7ecb96711755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3569e3438142877d82ceae3be9248756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7fea5ec954368a3d75f6a0e324477757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286b022c23c36daeec8d6325a9a6ff4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d728f051bbf5c5be1be30325d5924759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63389c02b87646ff16b773bf72c6ccd2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec586a583799a1d5d0a25fdbc784585761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ffc2497921eba5dbcd68291e72e481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b7ae018e639f6316b5609592956a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f552a386248f4c643351b9b012d45d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc744ad7b9a52d0db425cb1ba845dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dc24a37db1df1566d24ffb81bcd335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b74bac80eeac7db6fc28d5b2e2cf016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad7d0a861ab99e5a98f9c8b8b7a26b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8c31c0f084d925d3f11ac44cf270d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dd44766aaaec9caf3cde9d8152dd49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcc6ce5b585aea58545d05a183321a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b807df82ce99e7aec4a5d2b93e17c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04737d94e88a914c066779427b5e65c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28abe692bab6fdb2b097b0be556308913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaae31f48972a89da6a0c2efe8f096114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88d24f95b829d0eb49ad871fbfae6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9d4fe6bb53e07dda68b233d75f6c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fe5ae4e562ab61afb07e86c35a33117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a4cf25c1bceb421d60e70fd3f507a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26256381738c79dc96ec89469550044d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fda0aab76edc3512a707b31536f6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998d1ded67f6bfe98af43a3251be2fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6664d5b54191794de5283b948331922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1a9f08a9c5279d40b6be5ca749e2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97b0021f24e791634d82851f03abd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec4676bf9c1cb5e60de68c65c4a4e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01f4437190098cc6391bc0e120f51826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c569560972cba9d2064e5c80b8ccabf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d39106cc541e68a7c8754579117c5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9346ccf5884c5d11caf72f12a5de629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706927d1bdbfba0feb29fc8ee19c47d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518e07fd15e58c8b7bc53288c6a8f6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b00a574f1d61978375dbe0c41321f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633fd5f361eec09475529f222083c0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb1f7ae80b97147660d51c1749aacb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00273d5ecdb35975630f0604874955b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9b98e6a79f05a1533d12a58519e9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438ce588ccdac9fa22da24e10911b4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635071de28e7d52e38296b7b80c279a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45543fa190afb7a3afe9e325e4ddd84b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac09434c80c81766232bc1fa10c36e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207906a7213f95da5cc408dcb25dca241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e66838fa5fb2a73989a3951b3516842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b700dae59ecdf5e44ecb379959936843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7aed1fc511ca29183065ef54cadd944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dad7b270152f7a37c23d199351d4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b46d78561216684cf8a457a9f5b2e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d84b4ca547ea96f9740677749d00e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559f8da7711c468393a98bbd1b50c7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80738e6554650d831c27cb9926fe5c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e05320190c4aa2178dbc1f6d23f4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b6cae1d41f1937707796cc6ba8d7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25ff7886f51d5cbcfda41b0c29073852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc6f32e3b4e7025e1f8115dedc7c5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e78023aec30a86c63b903f790f82c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984d0f11eeeea9f6da48a8d661fcde155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d261b844a2ff0c6c833dc8a828eeec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee8930e38cae896ba07047e71fd22457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d2554a80506b07328b7f59e28df9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ea52bad0008068e38472a92d8fa1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee2f346714d2b0dbac81b5449e865960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67528065eb367e76eeec8362d1678d5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47dc1939b5fef02596771a74b1393862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9489cb7f1345e9b1f93beb66633155b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736096efa4c239ad44f216d18110af2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19e27c22cf3666a193634127f3f4f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d12eb88ab61d0979b3e31cc013ff1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142c6da5332bc3280455530bac3ca2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aef572b663a830cc973979ae21c6ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a055b7402e10891c97d7e3051c718469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82521d4ce797a38eb4e75e433b74acf470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d15c59e415b4598658009de5ad728371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8af092a504e7f867a3bf68620b7de972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c820a5fd53aebb8ee7f54eb8154f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5a0089bc69af8f12225209e916cd774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785b103337879007de712433eb04dd375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20be7adf5be266a217afd2006600b3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fef38eea339841fd11dc41c3ed20d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af46009b97d6ef75afe575a51a1e0ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eb67fc317fd94509364775becb28279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a651371cb414df4e2768d329c18e4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1309b12530194f7d990746432910dbc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c66bea2d7f3eb48cc1f039c37542b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f5e041e10b7e9a6ab7d4126558cdd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc2dc4bccce595c58bfc7e851ae70084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc5956844a03853f1e7d1d1f6b48e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49026c5480d0cb715c7ebe499bec828c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16785a69ca4dc6aca25cae753d1bd67487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f86a425972e20f4c831ae92ccab0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74427edb6e17c649dab0c773def71fa689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6221eb70769da49c82beec3973f137790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f915d061c9bf5e14093b6f737909e6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290d3f9e3c994db76e7ef06f63292ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fa451aeb954de22076480163ca03993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60849a7e38d78a7ebda0955039aec994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade8685a960ea0042a3c6340f2be82695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bcf14ebd675ac57e4d28391ccebb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fbd33bfa35e866e656296cf1b54c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4973966accac18ea8cc13ec142e211898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f30a30a7591f92647471b353c3522899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccfeb71374d5db244e771ecabc9ce4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c0bba015a582fda9be1a892eb7483101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172242568b0e24b75d8e4b685bce3e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebc5a0fcc4f49ab42cbd73adac2096103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66335f97937d7aa2a5519c4afc70ba9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b60f6f4ce55e5039b3f1a3352fc0a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498dc4e3da86782d5b4b15552cdc0a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40df13b1bc8338009fc990c2e06d76107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cf9df982338456d08a66670421606108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3498378dc10f8e36e713747a02bc05b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23d312326d417a8b6644967ab52fd5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777b9a7f26a7754e4a2dfb4d0114ee0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09cb13cf7fad76fd52cdc3cdab9d92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f87b15f1ecb1abd190d6dc2ef15212113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5035e07700d41a50b0c2cfdde693d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6c8d7b7b96ff11197f49624bf2ccd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a51f37255425f46ccb554acf4c201d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c0d5d36d0787dbd736de591123f80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308529054ccff5403d8d3623491f5b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e49a4f4ce1c74ad8695f4dae4e4243119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f75f5981838869ce8cc8d24447c7e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb57a0f4b24319b974162c5c8ab6ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfb2563db50eb6cd3af14e09d4e69b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf40764c355290155607eb18c613c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334af24dcf401ac025d833327473add124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853afd839e5b4e8d5088ca9b4cd2e49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e49982d2060dfae279e0ed0cad2e8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d3fdd9adb90d23d80eef7f71d0ece127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aae9a194f32f20d5507c8d09ceaec7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482822c2d70307a6b3f00c646363265a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7367f8e6d74637650e79868c74b8bd1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4ba3f0f2c84f9910c39f226abc98e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f9487d8722eb1ca9dc4205687cb1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b516c708626e4a88e3c7ae5e06ca924133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf26e38de5e29b5aa9084f46445a46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42b4f878b07b257c8b8f6b6aa8d55f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b737f1dffc2bd9a7b431cb31c9219e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d08a64043cc75ee71c8120f4a2365137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e19cc7a4c4b8a2ded4bb806302621138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae9edb0bfd8a4fb03115d5faa46126139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee9986acae8227b9318be38d3b8934140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1bea6f60922f2f1018e343d515f97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a355248960063da204dcd32b29dd3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5880790114368982c980db2bfcb51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73d5569ce569a6eaff17fe12d65870144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32e696dda1baf8667466d512d48554145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951bcbfd2e26a3f1330413cf0805125146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332d6f3bc3515003c67022ee6e70f85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c989a0fcc02f2bdd6ad8ad5b66df3d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de423892d8d1f54ab536ebd1073f40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d535301fd02b418bd72a6a46e54f1cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54028b8be171ef90dee6935109a5715f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934c21ec0714421c5fcaa42e207d81f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b93aff8f84fb2dd445f9c4f065bc95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee454678877ec401c5a3e838fa2e47d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c86537ff6dc59d912050845bff4ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474de0626dc8b204596db6cf16ea3d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894350b28151da36e3b815528b96802157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cc619c8cba86de132f5043476c12c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327470c3127693de38737e7f0c25cc1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f552e227b44dfad1e5d7b7fa42e4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0de6a71de6dfd15f9fdc6d5ee81dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422889c190908fa6d512195dd4dde962162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ca3fe1a5e3c194d6a6daab542e829163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e826baac9bd0024a1ea8f4d1fc6aaa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5c0cd279d09fff9daab79b45e06c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b142802c6d1ef9aecad7391abca453166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fad5322625ad1b746bfd86fc5453b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea89cd365cd68f21bf75be652a9d164168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e9d6d95ee3b89090824919f96e27d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ba921116b2d5da3f7cba1236f10d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c506456188755f89ddb5203a4ae16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef2d20817c60ecf73c4f4b1ce75da0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f25aa496bf841b2caa7a5f4315a59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d4eed4caedb5bc19aa1dddafbf20f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb143646c11504699236fc74a6ee2041175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3dfdc633209647fd89800121411ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200f52121405f8b2617310ee9c4410c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8cdafefcfc5789026e42a9ec3ae17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db250dcd244717a56bd218f92f36a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f03e1ab99a9081d7645f3beb7c1618180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710d124bb3d3ff904e02e41fab59402181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c664c051f548be46b2d6a307e6dc2b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092ca5634e39aa6c078382944f62c2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7b342fdfeec88004cd48466fdd585184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc0ee03ce028b79ccd8e2b464b2d3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311cf8a6aefd6bab2a22f96a8d01dc2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feed92f9707685e5339ab7d8d800e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4b5e88ddaf8c540b9e23efe5a36d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc916dd0e7377d32a51cb4347ac33eba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff72be2071a98be5a1f7c1ff5e6e7ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c96a4eb75a30449c550daf44a5209f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df525214119f0089444dce771d1d7b71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e21ea12d8362a551a862edd91d543193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b064d02f26bf8aeed8bb79e209d97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870455b7c5f8f1d9f532052c207bfdd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7e7fc5aa3a5624400714173fcd5c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a610bcd6b583d6fc4e447ca04e184197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77190cf9f6d9e9ed775d4988080ae6c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9c436d8075fe7a45946fbad57f1f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6b40d2b0d59cd4ff11da06aea7a99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec39749163f3e7c259aeeaff3061201201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cade13678e6533224818e3fd633f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51506d02f77d2b3e597cf47720537292203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be393dfaacfce45e0f3032af2dbf802204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844dc841921826a437e91d5d7cd159e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fedddc40dcbc1439093bb968c08002206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752edf0143af58a7485cf0557ddfd2cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf59a0d38ea80c32330180f73f6b5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0c0426b8d348e4158a2e52f8ef553209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4890d2f7d4fb404fedecac338e1894210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e832401ee3afdba5e7c3698aebf28a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4709da3d3ac2729113b2ba2d9d4239212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09890c30a4e4645083f9ac70335892213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9fc5fd52e85aa99826804ffe521bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dc04e7546d74265a4da416adf38d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0c9e8058fdff33f600f0e387d4163216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180ec6beb9f9301c4f42ebf46c2b7c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f44f2ad37b2cdb1402420b07c9943218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1788e83cf26877fa637fb767e42c4a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a84f640881b26b118f98b257a2a77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe9939fa01ef2371d891152076b07c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b238289d5d026836ed19d9e633462222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47337ac4b1abe2932accde502bcd9efb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171a32067be8ec0e3001bb732a9f9f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321cc8926ca06d33ea408fc15b7771a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d18f99681c819d27dd7fde4058300226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a10e4053b9cf9ad0e2d123189968ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70e99ba2256ed5acc57c4919f80c69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d493a6789b5cbf846263577f4e0c09d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62bdf257adfa14e10c302b48fa0184230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691909fa418f1079e3825e3b1536da4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caff09196d32ea35e0cde4f0ed06801232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fb39d927ea1be9aa53e81a9a76f51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a71fb1e627477a49ae1b04f878ab2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca43a70d5d350589480f3c499e9abfb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d30287332e1810f50abc7b1311fe64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cc66629f751c162bc1b9b78bd95b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141318e9f1a7bf7b4a5da6a446521c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674c5360925f2c9fbbe88116ddd3896239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078e2d83cae067f63a6c5ec26d12de1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc5dc75dac4f36503307391784db1e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc1ed26c7ff601dd4cbd9a427521bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991a51f4deda4bcf9428e5414c5461a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249f3ca30322f7a20f7b7aace8e5ebd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4452c072ef0d420f078d8bdc861be0e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111b53791a32cc9e30c37774980a642246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f98b382f72c762dea1bb8350c7b6b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018a74beb9291cf967bbe4de2e5c3e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9589be84351741b2e04f01b2208f52e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead877b55af0da4edeb5736b513a17b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa2e7524c4ad2bcd42cc05683ffba9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75d225e2a2429024b6d0638e6eb8c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f4d88f57076f4ec958e4baa5feee7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107172def8befd7269569bca9f3b0d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32817f7f0320f34c165a11542b4088fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92431c9ce12b44f55f55c7605d11ac13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61081e99e3af83c67ee245f8399c62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11fcc033fe0d01bab205e0370af094258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61220c7424e44cd66eaf6a65faeb901259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f6c4166eb351d7b2568b1f03e2a31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6367340b062cca6d8057dd48cebb28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f057f4dd4656cd6c66022434916e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54fe2d221c336635258ddcee5ef824263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e66b6edb56c1a59574215d007a18f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f201da1664b7f572e25c76da9f4fc9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de139ba23d1d9e39272c3d08cc8370c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f202fa8797999164a10f228aa0782267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b78122ebf75be41b7f09792acb3f3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ef6cd7cc1281f4f55d2ed663a559d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c19744c78f77c770d853ed6ddf98f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff2c60f90dd94a36029bcc4d3a7bf5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71a858a3c215911a7b5dd7074aada4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530a438b30e9af6709ba32a2622df24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f68cae74f5f3e1d810697c3766da2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219541cc739bc8b7db07dc2d2b00d8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254649594055bd0a90efa971bcad2f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179425b45ea1164d306d87729d8406d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b18dbb6c190d86cb73db62999fe9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aec2e4d9fb8a87717219e67ca7794279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceafb482503a6e80fb48ff5601c3bbc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44564d0236007eacb69a609f2a494dd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0386a2692a100d79082bda3f45809f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67e4aaed25d76844c9b1e64e9c4f54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500254e089c0b88cb9fdb9ca6232554284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27f4720bda0662d721403ae64bf034285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141acf1fbc5848acec23c3371d04842a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1195992374721dd2b9896e0e796c9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498eeca1aaf6615ebb65a7f94bf9f086288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188367978377d40e7c4e90e96b03f4e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb06a67c2c57a04d84691c1bcb30f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093086c7adf8fc657fdd613f71e39f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7fb91ef0afc437f97194997adff52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2513c532ad45f450744cb0a0410012293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd83425c18b671116cc82ab83b6a7e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbad715175b9a13152de5c04c2cca42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780bda29bd5e26c52a962f95f0f97c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc04e8de837a076875ca992512984d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93db0f9485f9bbc9a8441fdfb32ed8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be1e74a75924e3a63462febc5cf130299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4616aec628eac11738f9e90f23a96a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a4b4ac6da3a95e60a28f4466c4630301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366537934623d14996c2331cdbe930d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedff441d6794bf4a6fa8754fcab91d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd911ddf5e7def6b4ef86e12d86f4df3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824617e933269b344c1d7cd6128a7a20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765ba76f5f95b55f398af0ee32f55d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e931aac9072033220bdca59643295307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7d7b37b2ac450059726adc9848ec0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee1c552bfd6c56a9a1ad23b8ab2c43309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c4f98b6d26dc32527c880a739a5d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58be012387aec4a6d5e06bbf3545e0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e030681a660a23012ec501f86a45d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434327785e40a4642d3df0c67599736313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a125b67824a948ce102995e437f9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ba7e2b3770b1226bf892d5a3c0c6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87145a0ce47361fd9b9154c49a158186316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ea6b1b9c9e70db6273632b1fd3750317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a984ad15e803f33a0576a8eb51d667318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b19d109c798b28543c930000fa8500319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64178661779d01328f498d4eaffdde320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089684664feb68bf187f40af1313575321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53c1d0207c54a221ff9c6398482896322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d825f6ebb20b4f9cff8cddf0c50f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae537298a3c31a382d317be6f84f10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a43f417adce26bb8f420e123ff737325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15995b517b5394cf6e9c1d2e1c99e457326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b153780220b85b63ac0154257041c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805483f117640c8d67591d8680c3f7af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee0eae75359cd61fefb50db67dafa5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb121db17d388aa1f554ee9605d8e87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd64242d340ae5fcdb2135d8a157b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11745f7646ac860536f709df4823701e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260f5f2cdbe665a4d1369a898696dd3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5a3a52942c8cda708400a11a1d124334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d12169891f9c73d81777c948adc2d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d99939c387bf67dbd5f819674cb5c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a75aa7a460dc878b34a7c5aa23ca6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984b2911c8949b33b3f8e91236ecaef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be68d56f4ea16e1ef47bf9159e1efe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82627c90ff37c79f58cde97155e871340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750051dd3c862a33a1b63beb36fd03e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083f96e3e2dbe3e652dcf3ab0b55602342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1655e012b18b2138c02c960b4542d4a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34240feeca5e457f7dda318a409e97c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9340cf9d05b33ce7a491cd365e8915345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de47f16fe5fa8a2d8b72778c62bab0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d929558ba1381c3f871bbfdc594d7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dd3aefe443ff689982bd0c9b884f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421027a07458a5cdb3888a495c28f71349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fa7a390f2e3bc148d5a4ee4b3aeab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f91d80ca89c517c90dab72a0a4c7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7f9e43d923259a58facf86e483617352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fc7adc3ee67b9d00c0b4a39107337353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a2ec69aa427c32e71e1ba70c2eb20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbeabb3c422779e4dff42a2aabc8b7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef2f46a5b339ffd09ec68bfb7986f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe772c65e20cd5b9ea4f2dd34307a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399e83b7b066c65143ddc4caeb14760358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08c0de7f90ac2c07237aa0f33e39db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630a78f818c5c899aadcc79cc83bf8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e4058e7a50c69db348673961178d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dbe5afe894556ff8168dad5fa0f27362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89aefc5c5f995de996f81b6ba0d7f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3e8685e2f0dab46d00732af9a1d84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31f7021ee4e592528dd4eb9d0eb86a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab61000cfddd75c4d4a67177888b2da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09e588be657eb40cda341799653463367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c93a24475dee10058297f308e1dca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb658bcd37b51cc1e340f89fd50416369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbed05d0bc5de8fc60ab60df04c864370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f7f9c802dc994c220003d7e89fcc6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7302f1e9907eb1b1fe4449345f50f50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431e9329208c33fdd9b7a1f4172bbb2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a4ad7da73d0e49197b00efeca8f9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f9b6789e9255f78d7fe346799bd1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a07682d8ba811f9080d36ad5db33c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c69c5a64653136cf6aee779868e20377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70829e2c76655ac7b5dbc92155b74ccc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6cfb6e18bd49a2e8b94dbab8d031e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b74e45729dd664db1df44ee7e1217380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48219792b1eac136629a99a4215efb50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b7f4bc4845a28effba42fbc5e9dde382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82943415c98a28ad8faf4c64113a1ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95db282039f4ff1cb902aa3dac8d41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb01258c71c77141355e409543da8b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf49262757c9aa70a693194a99957e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3cd9ec3e35904a1b2251332412712387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefd6faa4d0cfaf96b6e813edfbcf87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be460e1a0b67eb9959d96a884c49fd32389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046741c806e262d77f76763eaa7af4cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b64c266b77abbda74a99bc3673e12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e057044a2355f8936a6b9674bfeec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f765eb06670425fc4b99acae03db4f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274ad0b507cc99f64cddf0cfa7a3397394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520a5e6d3dd4f87e24064947912a5df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcd208826bd67ee9fc046825c1630d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9bac4b99e47be0a84edd27ba32695397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff929a7eabe6494ebd2d1ca25184f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a888b8272272779521994b4f4bd0115399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb90cc35e106e1dd37e0fbc8a5dc2f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d36a6ef0ce911e953c32893f3821a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42cb662070fe005b548431e3e49a1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a80c3b9c44e0d9ca7d8a7234070a3f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d6a8028b835c5d52bea67374b1d71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a7de9119bdd8527700ba1b29c49d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ae8fd886124a74cad6868ac7e6be1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b739407b5f59debd43cc2f8d847c15d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d7e48b59e0a0917d9e1cdd0a255c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad27b0ca44ff56da4e4ccc1390a92e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c46cedae7998f538b69dd2440d82ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966e976015beb17eefd962c65e3b5ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613df64b711f65917679b7324b2c3a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508d5723feda0f1f72209329c672a30413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146e53c6e9332430031246813fbda5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7a1f220310b7b71505aeac510f2bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaa97012ef255f52cd1e6bfb47a61a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33dbcc827f35ec04404da61bc2a894417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1b1a04bfa3dd03c32c525b8fb985b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f9a8411813ab5f6f40cc9c9ffbabd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916f928c51989198036b72da2c2a6ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790aeecb4e9b1e668da4c125e5f6ef3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1f5587e32d814139031c3edf86b81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e36161f6bae7915e5d8f9bda7b1d82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961af6608388b3177969b565bed48f15424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9a035fa026cf4cec4c0926b196ed5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d0d7772b69b67ca60858d604ba864426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb5dc2395e19b34fb56a3df85e1ee5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200141cd2368fc0713a07d045a67c734428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee284ae77346bdc12356dce98de7f977429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10e534116e64dd31eb5f090a91b6f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854b079f80ed6c963ee7818c7677cf4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ddc25e6118153aa0f1d36e352cd5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27db5a8ec6392551addb3955ec6274433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b1e3c8db501bf712690cc6e3769cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bcff64d69181b9c82c964190cbf75435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92739dd3070e68edc4c04110183b6c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7efbb35d301930b7cb396781d50a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e0907d8e3bb5bbed03d8338e07620438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c6edebc6fb3abeb3b6c718329c54d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577987995dade20f5e0c4daf933727e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650afb089548a77235e03aa435662aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf39f91ef229d792c33789498592a7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4328af61356b980858185847acdfb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26310bb3e11527f1f3360280e9f3f1d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d1530a4c3f55e965c3778538cdce3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b500a798c61423d6bd9c1ac61c8210446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f41d68f19b3ef54389483566eb42e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72d4992ef785aac84541ef9e4ccac8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ae30d44e5e3ce72ce774f795378d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc74d65634fb570fef5078aa3ab6a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8faf0cf32bcf75e3dd26af6c1af12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78009247bd7e70011ac767ab7ae27f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ef6d77a9a912c157675a10b28da43453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105d28a21f7b56d75d9378ea0906ad4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3580f1233a345a6f9f55905c21fdc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b2d5186b1a81e41916393f9806078456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f193af59c7a52fb2d7e7f36fc400c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74d2de3f74cba158452df785a2b080458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324991974eedf93f409f1464f9ff0d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fcd83e34886407aac3dc9ec510416460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b36049f9d193c9c73eeaf32cfe458461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1578de94fa1cd1421436e61fd2467462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae8d91792140e6762ef4b812470bbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a85934fefe33b941282401d7bd4a50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7aea8e3bb3ef1bf83bc4359e5f6c54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697792e59081df762e2c2ff531260b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3c25f6f483154004f59d3ac1dae8e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646220a72bd0e49000f04b19ef62749f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a25b459178c12b42f94d246a56aa61469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25096b79e0030e538368fc90adc9e4e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3ca2257e26c731cf0d6b975a82f1a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dbbcfce0bb0139ecb5ac7c40eef56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cde0f58c13238f81993adc374a146473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fd8324747b6fec1914e386434f689474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f525ebad5c4c92e509789108d64010475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbb558df5fd249411e328bebf77194476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f68da06eb0cfe5c23539f2ca137c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552025e9fb074482551d9d9c5b4d5925478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6432b471b64e47dd4f699aa6dfd70bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4ac5452505a880700c3229083b9eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e07b091b26ebb9df1e56e1f7c8bd08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117f719dd49ee267460b15bc1e8c70e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc714412f45499683d70f89b6a5e4fc1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ad014a391f28f6a434774276e7a76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669df7c25e153c0c9f784f6b573e718485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7369ceab41cd028d7d5a7499ba4a1a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec088ca42c528e514f535d020d4c77cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046abe5305629d6a39738d7e5b9c664488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee8a78630f0dae65a832d79f1f76a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebbbbda0984583daff32c13a3c1581490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7499d68fd2c367edd23f9ad4f0d2f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e702fb183e3c3dc64191cf779f771492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbc848afed657a320e1fe97be773ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be28216104b9f6f967380e9dadc7eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0aae4b9d69253c36d36658d4e85e96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7d100203cd77f30e7bb948ca3f62a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4885ae43ad67f8e6c9993bd5fa9db7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255c0a0ae13f602203b6c3eb841c54f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bdc6b7434368af92b37988dc8d166499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92516a24829cb83aea1caf21a1a1fca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be57b34fc1238bd9e992edfd32c91b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed5c5535f1c0d880dbb23ef599d6cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd39882473cb5dd5aef0722a4d3137503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aafc4aa527812cd470537e6bc65114504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5765bf6eda01664a383fda74c0a305505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f8d4dd16f8ca8a647aeb86b64d134506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13b92d04d2fd02fc9648e01724e56b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808477edd6a8b82db5b438992420334508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4360073578639a765a1c29fd7ee17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc3eb3270998d9cc73435ba499778c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc218a0fd24e864105d22677da498973511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e81f805e43cae5017e257d02824e4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346e2052fd286920325ab3b33383689513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26acc9b017c53b574fc16831a37fa4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c7c632c2c5a2f828db14d50488579515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e763a76e2b37a1ffc307b500afd8827516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57ae4f9cb6e4f54d885fbf925a5682517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e481cd0ce09342da7d8cfb06915787518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3c83506b55ec7875664d34635eb99519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecc8337abc01e3406e3fabea7e3529520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c1a9b78346ebe3bbda5078ad98dae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3a1dfaf93d7fd3f1a7be7af68ea93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dd48e12de49cd20e99a71c7f108e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d4706b90e8d5c28b5e23374c34cad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b287f361e9c53464ad824447e9caebe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d680a2037fef59554ccfa27679e6832526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c422877fc89daed31684fdc16add01d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a55a86e6a9f27d8c1b4af5870320f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568a60ce7bdcfb4a40ebf0516500276529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561125bc910054837fd5acc8980463a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e8eed43197f2ae7d9b0927a3ac18a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4aa377a49d853eaaaa8071d16b24b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5939984a1bb35f711f7aca4f568d1e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6b313febb9e7da67ab3bf3dea88cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606153b4d6453cef1327a702755ea26a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bceb4bb682a0a110cb2108500ff96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321d1dd29667d1bc04c32170d3b254b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6271c088f5ee88658db4dc9f2aa96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bf2987d5661ae591ce2206c78f4a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfc832e38db0f2d45ae365ab96854e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca30c5bcf9186cd347305564ff2e311541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e0d3fccac4c1f3c88adfa4154dfec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98a9669da3362e91b1d993761f4243543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b3a71b303f9058827ceadc38f007a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72add6b0ae27580285cbbffd545c19d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7253790c72115c60cefc5ca5edee477546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c571b77572aabbcf82eb14dd68e9f31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b456dacefe3a3373fc7ea38589765548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045c65015e4aa02d3dc1f4c36b9963b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d79112a6b004a56d6de19c0799bdb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64e17351243bf2b1cb2f718972bff7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336dde4c7b8501e39ed0ce7aa162cb3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94f0870988870862d8c4761937e2a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8cc9eb8ec1c87d4c41522c9321252554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc7f4056539699ea907f05ed6b6616555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781906440f37b8afbbce743c05169c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabc7bbe54c8d190aa0fa3a960431a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca94d1c3d808d3f57a381dcce17b1b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b02cd6026dda5faee6813652ecd07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16250f9af9fe879359c02c9f6d90cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58a34bf96300140677d59af0f6dbfb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b2c30e6b1ccb1531ee09786e07021562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a6d15a4ce8de9dcd934f7dbca6b32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5024e59ecea415bca85b73a9c096ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e2ead311aaf8bf495ff27bef1aa46565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d90b0f430a0e8d4a0daa608692bf7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642453acc2edaa1ed9d3faee97d491b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb95fb51a5e39fd9fe2a90adea2e749568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725c230f25ee405d5e4b4b0fa6d41bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587634230ee1b1081ab0af9b81b283c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7aa6a86272786e23b1b01fff3feb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ecf4289aae053b9bac0f7686f8139572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c27fa5d5dd1d3da755ee8b305751f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017660282ca8bf3bf758f11e2a4f21a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ced2d9ff1d901cb5d43c2b21370513575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c466962b560599f7a55f265670888576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a586a852a68604f110f69097177c08b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1fccc5af21e2bdf7f8b79c852fb92578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaea65fdbed074a8cdaa8bec49df17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f3df17a255782c1a794fe1c0569a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8d3c18d9545665b3e12dbc071a3ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf86bd147ee91ca9989e53e9b6de6db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc761c82d1c95ace5adb5294c7dc02b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053b52cf52a779ee90d77d5daa3edfe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53957c36046b5fd7c6b2caa6838e077585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cf83d98c1bf13d1a3306264ae9cd2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d846d0d4549c7b9247a90152e64d89d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869e2b19be8119d7ffa179982e5c6a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bade06342991f8c7108ea9a512df3c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d204fd8a42591dbda2c95c964fb97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fa0a6ec25b4abd36d81bbdd7a2206591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320df28ce710e32f4e4f313455d605e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57fbf6b809226694437d7c54ef9aa4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ac4058f1c13cfa320910fa84ae3c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f0f260fc918bc5d03808fa1fecbd7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee3ad0e67d6786b42ce6a37913c146596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b26849964bde40acb7ef6fcf9e9c61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060d246f49a23813ac9128a6886c435598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7025fcdc18cc14dddeab3963b8545599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca2a8e32cd09f5c2173eee821c26e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8eb5f62f009f2e4a53a3c421d4431601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044f35f4d6aa1d5195abfd72b5da669602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f5704c795dc2147495f35a5d63788603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f90f696316d0d4fed357c17d436b6a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171446309675408ddeafd5fba4b523da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1b0303a98b4dcc6024a6424119bf2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c7c216461a54cb25c68bac79a40be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9a240a846ff5e69b3f6019a9d69d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b160339afd23dd8f29e0d37155fb3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf6ed4529fe7616b8680dfb6ede0ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a566d5cb4886df881defb0ec46c0fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4182f4cc8573a3bd5c0e13ac5342f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45f615cb0950b0f66bc6b728bfdbfa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21784586cbb902cfde4452ecc8f94c75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5d6f1b6a4988e7bdd113667eaa2c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a273ce1db4b36beaa4259d16de678616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f423266114fc97603a383325a83734617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c17dd1ea0cd9582a9e516ccfa28ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8350e3b9dffe6cea109dd7c4a2f7ced619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fd69b8ad4b56f7e3eced7f8422762620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61420c5dda119be666e97dd9b7ce38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c8285116ef7a0690769c7ff90cc5e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64977e0a5a06393621fb7feecdd7512623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1514aa6619a564b7fd0c1179e4ff2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490d2f9654e893a72f1d790c2d4b15c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2f99a3a45f52fb47d3ea4dfaac11d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a15824555abfa8c703c699a8ef0e31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a99596e543717b348831ffec989848628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1ee25c07eede4c4b61dc93b39798c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694452beeed01c1d1d76de1e4b660d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a23129d3980943877853bb623e1f06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c969f9dea59e40a946d70fefe81c396632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944e55d45b914ca713587037e62a2e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36b1a7552f371af8bb07268f0759a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc806c6116fd747bc7dfae666ae4a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcbf1656ce765f0f2ff7ef8d3a3ce7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8223188c1cff83267c27df45dcba61637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a57f28d44971b8d0dcfebd365d351638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960bc0f567800288310576425c1a4fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76804c2aa81992854d8063c225ad442640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861bc56a118e2afd848008a3c95701f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b199e3b6532775dab0d784d09f1dc7a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c3b726e9efb49fc4a4ca09294202f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e73fd452d0b21b3f095bd2f2ddb21644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903cd9943e2b2ddeac1af79e13a1de2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda3e42e5eb3e2e27407d2456f6959d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624798bdc20de27f03be8e1363faa8f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd1631fc009b4dd0071eaf52c18b25648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71afa3a12d43f66425ff4a361a51390649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8119a9fe3eb2dfc722a5a01d5b3b6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27655a9d3f90a44482dc717ff08862651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbe340e2cfbe3ad4b6579172c351df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e9914624005ccddfeeb463694a10d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e815d74b859b62478a9ca36bf71521b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729acc94e17e386c729e9be187343a44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b975df69f77c9dafadbae0f0af1a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabee3b81c85ac5585e73d749f04ace657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a2169e5e49858112867ccebad7de2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf856fbb1a0016706e2593d7b83dd091659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b3a3ee1af8ec25e0be137cd94478d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9a5cc30a6e1e95892fc8e8269ae1b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a157c8268127f69c61e0c48e2e613662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519e7fd69dcf78dc957bfed9be45860663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f3a8390bb3c7b566aa86c684e7fc4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd39bdb28b8c8be2c5e3f537fd4f44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f414239d722e71d9545b6bce2f9853666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12fed5b1f51fbe618dc10484ef40f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878c347328bc07e05041cfd32f292fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fe9ecedd0616fab02b3f556d78fa7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e157802171082a8ec73b7bb78045273670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dd7fcc6f551acc1e44daf662f0442671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a6b199b0ac927d2f338c6d929694f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271c737412e6eb692d0a1b34652988e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125ac9dda5ee8045116a52e04a60804674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbb8128fa78260bca992a9d3010b9d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3d2fc22525bba8fb94b5d826fcbc6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abc307a6342f9764417fd6e136db83677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7f6309f0d6f282e39d56471ae6739678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a966c2ca030eb877912a2f746759840679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7577e84079cc46be2f9a6ac39268f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9423c73ee385b1fb2c945f8723e9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30121ea0be36371567cc3049cfe67fc4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9af9109496ae274dc817039ec1ee0a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652cabe3bf5f0dbe4270cf93747587a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbd3f7f03b486c24f7d4931148ad6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31594ab65e6aac8780a2f4542a70ff16686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db9f3d275cdd3e26df0c0036236358687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03711c07c5ac2438ad08aeacbaa53d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a8ffb58bd62a7ac2f74ba4e69e29c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae34b24c669031db86ed39ff398371d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4745a8c5ab55bec56f4be84acc8a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce3f526204090a7d6b8192b480ec31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e662f5497de95bee5edcb800f04353f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70c59db055608637d2a3f07451033a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916131c6a1b1a2a59e11e2f1172b2efd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d23f8daf11c0a49b248134e4e7b59696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09df508cd6fa8a72907879c16668e6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e7d5171dbb5a7efc9ee951a88b54f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec81a6185ec4a7586e33f3aa8d7790699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a15b652aba18671801eb84faf42345700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244cf00f5023fca50a889040f0b939e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c54555a4ecab0424e14e3de73148f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4a685e5edbf1231f2ba2fedbcddac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6f061bfbe718160c78ca59c152778704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bd24f333e5764534624c8b3b0925f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a2167cf1e9c7efe7a80eeac8fc02b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bf2c77a20b9aa61467b0448aeb1af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d1088ff1dcc16ffe2bb8df329810e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12548247b7639d95cb12c92bba9a7b4f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde97b292bcd0050a11403dfaa046ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01959a671531d18118d2da1e07f96d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4757c7e29bee82362fcd942a5f067c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600bb65c2568f50ac5a2f0a6a3b8501713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3981549af29176ea8afdd5f40508f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db75f804ab51cc101af92c994ec67f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77a33c3571478efda19c1698a61df1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e4795a7864069b4bf5eb2b09d4aa8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c6a658ceea126f3869a8ccb6bb0f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecabbd4a064d648f5001dc72547e031719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068e45ce6cc5d45305580f0d140d02c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f08eada0c60d034b237744cca27bb9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69b5ae347727d9bd9482dc0b549710722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4ba3cd397da599e8d718475c66434723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a306e06c9bed11bff321440816071fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d14fe385510cf037e7b4cb59572ecb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0b223ac5f56b074d32452ddb0e8d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0eab738dcca86b41ba26c1b9ac683727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0332576b95bdf6492849718b110ea0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3457760e2f7c913cd26a52a71a7922729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c472bc27a40f52f397d3a2e57082a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133866da134c95cf54577f4291ac258b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa914dc2297532bfbcb5c7fa2fa959732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080fb8661b4e41743f3cc7e8d41f8f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536883eb4cacecea7bf9752501a7d8ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a518161cf5316b46da7f3ae930f6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfecef1a729f0493ff5eedf79f795c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deba170ecf88e3dc1f84e8d22cfa56a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646205017ab3092d8ee608dda2051c04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388d53e16ea72e82937fa197191108a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd3cdd99bad6b5c9df152801cb475d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b789aee31de86d3b26a8d6384f3afe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698f2ea644541fc13618324a0517c68742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c11fa1f3515ab1fdea83945c40182743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890508847e9d359c18c46a1d77743d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2a2664fd97c482b74a8e9ba12b4a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ca9a54c96f52d1e455781bb5dcee3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e075fa2685946b368875671b46f956d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6361f7e0dedd3e2b12427083a43e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26e4e1e9c6bcc0bcdf846bf474cd5e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cd8dc2b8601d36a1c5584e336545b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26d9cc2bb9c1fb36e123a1bfac3f51751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26905182e86aaff554017f97cf2e5ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888af1678ee4628d32391214304af5f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cab80cc727cb4b3898047c2646f47b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c5a9f5d692f639bd396fb33198d7d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18f64ace7d4e17bffcd72697791b29756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de396ba406dd2842c27b02304214ddae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78dc6216dcb97ff9c505d5577c56ac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6587e74c23058101e09a0cc1eb257759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>