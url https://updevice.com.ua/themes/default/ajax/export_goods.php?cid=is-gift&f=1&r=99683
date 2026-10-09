--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9179038c529935b3ac12d457b6463251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972838d606f76225a10f94b68d7414d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def95d7bc185b8b1277b5ab9550226193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745de087faa0e439723fc30d37300aa44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97116694a6bab64daaf84c81cbb8b6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a806d45d71e3b8fb4d9faebcd2b5876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932bdda09565e4fa7eb4e3d14f1d1dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95229cd03896f9c2af2c6a5d5c93ab18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3316b10d5f8814d2c4ee61ea356d0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc260d120a75e8ecdcd9fa3a8f341e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7984c40d6c6a09080e4c249429bcca511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f95e9a7b2c5a95db2e13c1a4cad5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9df3077109d372e5ac0b4dd15b9e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0aa5435699ca1e724a06893b00cb4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5e40331d191c817cece328a0e3e6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff3d788a0ef9b79bf6159bd459b9fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90283f6186afa83af634491626782c7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d06efc7566a539b68586c3c74f4ed118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3d9f76a7af750ed05c26f3e8a408119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e5194404ed473bac1daefd0d309d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3bbb0a07e6157565a2813e275fb8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ef37f0a087d7d29f2776ec6404d9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782d4d04476c2b55fa69bee1b7a717f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d2097c2eb7d15f2fc675bc60c7d4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa29d45f19112f8133c856773a859d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512336fcb75ac55062f217882d9b98526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b526e028b8dd71c4e47c9305fbb0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a75373b90867305751cb8011ac83028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f94e01659d9d0cc70328b60d9a7e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f62cb94fef09781282b468f296cfbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908750b095c2ac2e583b6dfa38989d9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750a9facdc3907cb3674f429ee6282332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa9a4d9130e7375fbdefaedfac284733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab9f0cc1efd5ca3c9b98221b0f30e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856b89b7920605eb22bd70648e76e6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8c85af26494bffad950951ad0daa536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3687977c334dec1c1f38b2bba93765d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c98b4592b3566239db1f73e06402a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7a3563821b7a9a6fa0fde6759ed8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d28c0f7e123603806a073e6134a76440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ff0c89d6b3150a4e639584110e27741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b7aa374f5bb9702a4b6d55da6c31942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5078e05bcebd9e1fa96a2e9f8432c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21534950cb593ed2c1d857307dd5e8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f59ee2442241ec7747be01aa43ad1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73805f4a6980807212864e6d8373d6f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e4ec1558f0e8e248d0db769def70547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f95fc75c98f440a867a97f8c99dae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2119285714050797efdabadef75bb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5f33136f8048424c07b137726dc7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e9f96a7b7538732d7ec348cb43dbc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee66c744af78685add3f8e19e9960752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e822cc9ab92f031e435cd8605362acb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a38dc4048208d22244cdc41857d6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5f876c9913b40f4ca747a1a055b1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731511b67d70f27ada23147b0ba8ae4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea06dc344675e09d7917798d4955d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b435ec41f5f001cfffec1b793c20a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92541c00c8cbe852b8bb96906aa5a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d839a505026414be9716d76e8a1d6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194ff1c19fc81edf82e602163e6869561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3a7885497ec9cc47f8d3958e4474162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cde570429b1b721310b3eb39122fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a249a4607a9a032e1ac97e81e3ec13464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052c61d43cad56fff2a5001acefffe465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b51b14ffe6f615fea940379f579c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c6ceaf9fa51c8f3872e849b7ef03567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be079a71057588c2fda36d4f611c88468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bd9e02e9bdeeb5e33c29bacc4ff1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ffa422d10d238514a15be4412526470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f25515a52500d4aeea0e51384bab4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa8569865866d22e09cfc20916ea9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6db2df2f7954f7b5009679fd0cbee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d7950581269afd81a88ca5c36caf474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e13ef71172202bcc9c3738e10a754f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6e2e3fbe0d60acb9171b4f438890376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee8b200b003e320ce3db644f4a16d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2f07397272d520088ac414859283878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce14c35b53061a40443a34e30702a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29bbdcbd96c56822057d852a42277680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f44b7896d9096e5349cdf84e3336dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf665097ac5a777caac3a1b99638c7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf247a578617ae0ca5692b612ad8ca1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780d46f0de8700ca8eb0f76ae06afcd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d4298c286206bea84e717b0e4aef385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b927eeb24f1bfe93493b33b2f41ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12469e5d60579d4dd7966c0fc860e95887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f89ffda52988a3c56c45dd9440ae7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f4c121f8de65a6b15fb0d38be197d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489578fea7649beb87eee17c3520692190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32019bddf3463b753479f4f420c9bc2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d118b7d1eced919c2635c410dae2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b7e2c681bc8239a6026498faf31ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4a63eb5f5a83b7257c80173ca8acf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e830a12581629634c912f2293ceb4ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec09fbf3b68f388547a8c68c0264e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d356737e4d2ec3ab2c57236932d70d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da643401ec387790608d05c0f6467f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edd73f638aea712c3a928e479d6a4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603d14fd00c171b9e169736f6908960100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af36781024fe4977e36bb5079379c8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ea389fa7fe3a365feadcd4fed4256102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c990651369e0a9033071c490608f05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6254b8c71f4b29ffe3157c738a515eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0339477f982a8116f7f16d4a3d62e7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c510565e3e18c1c46b864ca27951f65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489381542a8660061a273b0b01bfb82d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf36b6f458ca0e81604fd5cee30f1e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad04627f4966ea1584e1ff6f693c998109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17779137908b84b4c6c2dadf43f545b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fdc907a714516d00813f39d38ffc7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58822db9bf7ce4278c8cf8276b51bce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2961aedb853911dc3f84be1f4fce9f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5abbb9c4ceb2752aab8a64e7700d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfafc90a877bbc1348a7b19fc943d3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5aeeee484a5d8c84d82c40458cc12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4c250cca270d35a960d1b5fe3fd30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4517127265ddd35ab1afa993b78b7e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615f730ee39772e36a14049c867c2ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfa158e1275510fc58209b94ed0818120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f4b0aa8cd0c2a1600d19f4804ce95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268d669266c080321c329511f77a19e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4a0a9c42448a7032cefd0b8672979123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f681ce1262449fa47cb1c318b19a2e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829d7bd87991394689cc95f86afea20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956c5ad64c65bd1d35f79b1fca2a2db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d473a9612b7e823f0125db8293656127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0f6224a5d32619b299500fe505382128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc28e06593438925853087750accf6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b17d7f1106c047af70f2bac7a85fa7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed7a6638567282aef2ad2285cd818e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d489e5082e87a45d85182e494478b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a043be06551bba484743cfd174e55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb5f020d842e08b2ea727b5ff76fb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65f4f845e1c83140c250a7c321e5dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45378206b8e013d2bba916d8cd43e4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d9b592eb5142787925371addbe650137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bed3cd30b2e39a06d10aa4c8dfc563138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5083f0cf9223241be9c780081f699d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716e1e928d54c2fa173b871d1c39a67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afecd8bf0dc0f44c1f166d50fb23a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0f7f243a5652713a3db864a425660142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530914d0863e1cf302af5b474b962b26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c298eea16a55558d53a3e9ae5bfd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95f45f25832d293d950e95192d8c37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edd116b29a6a6dfc2b0c3cba60ca2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247e945156be6766832228d81cf49bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd3e3424379f69ccb04f3c3bd3d7cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b8fa3db03e7844207fa545a6422bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca02f64047f1650766c4de8ef36b046150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176454a24600503c24917523a854f80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c29e674d1ed210955f6c0c98fab72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f3d99744459500a800f4c4096581a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d9cd1cc6efa2046051e35d1b5dc3a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e32e225b7f8ada98793f1f27765f41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52a68a1fe3abef7e99ac5fab4f3b07156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6942c3c7f11a2dabcc73ef592be08f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721622c41571157788f682f3334a839158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e427cfc78f0e8dbc5acb0bf81b5e203159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d86cac940e51c7a86c09eebf76e84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c9587a1ae93080b10f9d9ff6b09af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7987f9fd2d528b721b97443c5a2be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0ff5287b1efa1d10649fac91e6570163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fcd8e00bb1423f90a720d5844ba33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fbbf0e73f58feb88c3c9d9884c0c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778adf58c1f3f3af31d2d51a6e102a4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681a6cee0dde2bf18ed66fe711f53f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209aa473a3b75fc2daa13fa2781ac7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94605218743dee154ce9adbeccb3f580169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2903cb8b6aa95c26410fa12593c86a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069844564c55e56b011dfa7fa0a130fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cf2cc4fdffb9fdd7d324585477827172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3aff50c664bbd53b18ffa9294e2c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbdb0aa866d53523e62803ea0a09d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706d86aea7e78c043c1f3957d4dea89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f01f9402a7bf78a55f763d9cd38b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1250b9559c9504a262d9ac1b5eee055177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70af5c923672d38dd4222bbb85c6111178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a86f998dd46b13a565d442c76ac606179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d886f996e1dfcab6390052beffa6fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfcd8ad4aeeb642ae132a8b4cf1305181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d446c3595dd5562f2f79bba20b510d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272925985698c269c6d3a6750cf4a00b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154502baa7724e1fa404651a13a2170184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b11cb50e227acd27df525976598b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f527bacaf8f0923115e7f09a04dce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99573195944d70c50e8aacdc7f4f896c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d06f999f8fadd08b365fbdc9fd786188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823738a6dd909c3feecd70cd229c06a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45c9fc9206f6712a71eb4124c019e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a74fe140c0ded740c4ce76d4e0f3ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3df33037c137bcb4765c83a85b8cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da3fddd446ff552eeeb8d35e7de337193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec6930f09c3a6c64622353bfbfc0f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f3a8c7a41070936d08612e8058451195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f63d24ada7750f80079b4cd45b1560196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ec0b3c5e6368453d66c613f706dc8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0bab60f24dacb2ccd9824f8fad668198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07c390675153a79c1aaabac350ff74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfaea6b8df855a67e972987a237b41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4952626d63cdcdf66844ccda100b03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705351aa5762429f1fc6481ceeee1b1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a14ddd7d2ca2dddd65e1f5c7482598203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8450fef12bb1ca8e6b801d90819454204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6853d85405b1e303ed7586281842e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055149535adb890e1f35cfd0bc4679e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9861ff54f87bac1d632b2586a9dee1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7f6f737f9f88ab0fa8d58840356d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2290d60f091f944f6269a04f7b811b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6828616390eb6a3d3c76d6c949f95a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b260f1c3ee4ce5592e7d3a16d2a0bfb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86c80d9a2c0557b7a136a6aac168dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99d2180513e6f438090e581e84e95b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff88f5edd93061e3459ec5caa0a749214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd07b111605daa3cfb31f5cb47df7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07669063081edbdf92ed592967f25f41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747c6912fe1ee6e77508ce66a14ccae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b207d1162676b985bc840a8c13d1459218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2922395ebae27c56a853690219c2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea73024cf4a60cd6acfe6de8e399fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f00919c3cf204891a2caf0cc042a0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daa5280fdcbe212ab31f952f97348a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475bde0b075d9710f168b982ca09f92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412242fd6cae234c6314d09aaa1861f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fd21f850123a74f6d33748eae2bc8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b53eb30f830e6ce946f41939a0f19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f46aa58efde727c12d96c778b48240227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290bd7b56238d55bb836a600ed9e2cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1bb4c70530555e5d6a69eabcb176c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38307d10a7a4bee9e948f69bb23d7cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb0665b02823fac8e531f776679560231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3082f9ad953147cdcae0a0fcf6a8ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2f14ac900cc4758e6b04cf7f20b6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8171225b9ed9005b860c972f478d266234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8e3c5a2dc2d63d58b5cde805186e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eea5d8d268f95a3b2c17add490e0ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171fb0129d44c9168fb1b766d040695237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92382e7a88d3cfb40eefc4bafdb42977238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5857ab6f4fbe8ff871be47ae7f4a93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab41bbf4902e88a8aefd24b5588907240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab157049ba1d1ba56067959c38a7213241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178f5f0784d1c2aa714b3ef7fbae005242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e077df906beb478a0b68aef98b6a59b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ec234d85e92d4b0302e0130e396ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c876c79b5240ed62817cce9ca280de1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f93005b73053c72c54b76633e0ebde246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21763ade5af26748a816896fb7dd8285247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a16cbb10569bb3871a02f77d7d8d04248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab5c06ee12db1dc669585b24b7d51e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f45fe4482062936d3b73a9bd33fff1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485e6cc74e3d3f3546ae769e28d1a06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345ca369d16488da82f580fec51e607252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f83e5926b1b1a5ed335e741345cfd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d2958af5ce24693764ccc102b54d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0885661bfcdd8cf45a9739aa26379255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac1a5fd3c61935175642c8d377e814256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ef2fc12133ebb7286493bd3dd15e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae02d16e09a62ae51e9715c6c51b99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71dfeb8b33feb57c17d1dd92a2b428259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a84fb5c8a8779933345d695698571260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b25af523b9f19f4ee8806814400202261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d61b2314618f3cf6ba75bebfb37338262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4a0130e2ff175feb58978c5fea56f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55657558d4b1dab8e9d5d481dc56fd42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bde4bda135b638f78f08814c81c495265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc45bda15f331049b8785de581f94d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18b2a11576918806ac17e425195f2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc59eecb3dd1f15a37a3740f13be2bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df302110a045b0f73f5e7ae4a7aae8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e5683db0a18f250aee0369ef8ec5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62445a9ec413c4149c18de7f6ea58c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9bd68b54afebf8c09840af27e3121272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737463c1651dff00f2ceb07cab3f30fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6a8b9c0cf14cc6efcf90d4d98046a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffde32d97bcfb9216d48caec996022f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff84a4f53b31823abb60462bd7fe4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7eb28765ec19e8867f8545791a9d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61b6a2e2aaf8adff826802abf7e493278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a067f38e5b6c52bfdc13cf643bc463279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b04f95e442792727bc7d01f1bb3899280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40411dc5ad5e3a162d74f3f6e2dd0bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012c6e818902af467676d17684b8224282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94e5be8f9e1eb089a194e257324591283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca348cc8a844dd6d3d05d282b5223e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d94e8fa1a0a6dbabb3ece4178ec6b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258a1bc1b14f9e97f5dae542c3aa211286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c9ab0f5acc82fd3fe25cfd5698336287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574133df76e328d3baa82d2268e59ff8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48a8e73d42e1049b8d2fba42756054289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a505eb5494e41279af459b45e6a323290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaec9abae04014f37c32987497809df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def26200aa1564d40a66065ce7908bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f17b5b9fec921a0404ec043631138293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff514b79c6535a67da7a606fcaa4e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfb5a05be74cec1bb5bc01992e96f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec12b3c8d605ffa55b4c61c7a6e1c2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895ff7220476ef418ab103e92fc6372297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319d63602bec3eacfdcfbc38f557755298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182af7fe1b8168b8e12e12bf2fbb3376299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f89c94b5b1f3a508269539b527b0d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94857445cbcf3923bb3c78e4b6e47883301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b4921811d55dcc072576cf6253323302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a206d87f6094752f115aab0e8cf1f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908e8674839dd1da0cfe7c1d26d04e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799ebcacc8bd8f4c087bac5a632ffc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121b4f510eb6202f1370d2bc027b21a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed047c79e61032d73f2c4c0ab88448307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea9abac3b8fde4347771a59372cbfa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd29712056fd9069024f5404cea449309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf9dbac6b6827ba0d651c1d576eafe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78e1b291ec4e1d9666402c62803e4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12d3ec3c1b791aa6056774cd276ca2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4aaf86bed7b774453b5747a4b8fc3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa28b9cc23c0d23ff05131ea84c730c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c89be4c0a70ab620f67d4eacd926e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c70cf03687981ef1c3771688e44ba4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccdd4816f62023a2dee903fcede911317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408a9ecc5e0f0ca824e12e3e743f06a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2256d4349aab2542257181e17b60ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f36c5b6eaaa9450e157d0d9a69045320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afc821bb5e924a1864d782a4565cd6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9275f143423bca5af9d259dfc5086322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a394fab68f2c8a01b8dc903716f32f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66751e095f54caf42bd0549ef813b167324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16b019c24c82b9ecff72af283ea586325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc304cd25d28aef936782c7f5b136f0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc5e5199f457adf024b631aec589b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee784f67de974a6fd4db5722d77aeae5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fe87189d4c0eac5218145f071ca1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e9ea9e1e5552b0c93bb8365edc7ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe39344fb875ed3a80c693a200b926331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519681cf57fa26c545e7c854a6fdd53332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31151e3b54c77d33350f129413ad5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6f5a8ed070a52256521483e615bab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2bfaf76bbe7b66ebaefe4e6cdf0c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af726ca36fc9b308a4c66120003e5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbb3b3090758e8d4ecf5b988f76b09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e882e53e258a089deeb17c9f38ad705338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a66b8c066ce021d3901ca1adae6675339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9a29a6212096534f000cd5618a270340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a78a05e3aa9fb43b8c59ba6de329a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b1d4408ecf1cb6ee078fa6a3ef34e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cacb027f907ba0069a224f2d9b933343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b1b83f20c6f8fca4fa724a987ae1a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b4311043af00fed20165a8ad0af79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d182015dc114fdbdbbd0c9c5d2a139346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e5af29cdf0b08ee6ee6df902d758f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3f3b269f354e7c4d0f93f12bf8a6f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92de31da233b99596fe8abdaf1750f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e72769c05aa45dc6f25196dc69550350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed1297b7e7a8a13d72da369246ff08351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452c54d5c12430f0521cb005a7b5ff8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5d7a04a6560df21e9b64fec6144e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49186d4c91d8359ff578df6eb560aaf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455e558267b2aa9229fab35b97e39e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a91b23d32a6928ed5b6b98975e9519356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eca4e4b7b390d853ea92b973003522357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25998de1fbced9d990ca2d3cc542e96a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b394b74d21ef4e20962e918cb66b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0651812ddd9019176755438d510a42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509be18daf097b2f4215f4bbe9966ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4ca26a681df543ec6d7ffd321fdf4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4c74a034685f05e8a893b8679f679363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053f32cd372bcaaabe846d3ff63143b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ba867466ecdea439aa3bc574dfe79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750517eda755dafa1da63977fbe8ffcc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673434ca835759a07bbe6c5a2d7a4ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dbf9e6d5958e460e2b1e6672a1949368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf4c0c263b9d773747f3c79a0340d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfceb57199ade528976a6c8d77fc581370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25fd0380b9b833797cb0c0839fc19a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991d2b37b35d4d537c369ea06cd3171372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe3afd1eda9920e7903ba249db9a2f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00183109ef74a7d63885db0bad0eca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3081676af2fc318625c20c2a8e536e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b784f04b6a998b5409f0dabf42da81376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee732701d92b4ca5ab9282e6c3df0b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c11ad17b9b64991b20e45bf2440a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5196f73a733e49c0137e6dc2745d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e981c2bfb7a27874e258f3403a1853c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80d9a1c3df6b3e11c6bb56705664dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933530e17844eb80e81ba5f27c293bb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741e09cf50f1dfb131ebe098fafac14383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c71f1320ec024145be8bfc0474a3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec317bef7a9dd466b22eee3bdeb5dd5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27684860ccfad5ecb9638ed16985cdf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecb1af130be9ee615d5537073840c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9b5e1f8286845df62eba5ffb10556388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b646b759333bc47b7eec782ce543e83389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205b4e470c91066eb24d9b05e578409390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67aa2ae355ace9a587e1ef6bc89e1e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36587f74260bf6558e339e76cd28fe40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b063b9639f2f60942f1d92467ee3b8e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c229dac2dba97c43e1bfc05e2796a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adc3ee5ceac18267669a45daddd054395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9fd1e02887771830fe5ac1538f1ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc5c17a63190b79fe01f9831195681397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90826aa7399d35dd0aa319b5aa20a86f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19bc3e26c20b7e2d7cacb675ab68cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c8f758f26f470d48e2b30b80e33aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49f6b7ad873667a000fdce8f0d2ba6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8828a2dfa2efd77e89903960cd33483402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d88469d6f8b2fe15f1949ec6fdb83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602687f0a4992ee0db26a04417de67e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366df02cd601f0365fee15965c2cb8d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ea0e22498b07df342c52cd2596e71406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022476b188442bbdc72101055d502685407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2393a3682a7dc39e6f27004f308fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb9d44ae41787c2247a709a21d2879409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6851ae4901cce8bb2c816c702b374410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7629230d07983691d46fcf244115a1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757a29c762d618699d53f358020eade412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d46d75d21150da16558466abd61cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bed4cf617cd2955ebb79c53d2943e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edd82e07079341f93849628a29015d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dbb85efe814f6ba2cca73343692cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f36ae5f38ab32378bb407fae4115f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d845e63233d04c3bb0307d9f70008418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c17b9a9ca3327155f3bb0908dcca9b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe23d053ac50d7570e426fd05882a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5201a71c59c991786f484055aef604421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b1d85a1e52c262145fa4a1afb941b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e99390cb5d173f04c926c8cbd5898423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638abe0d83f38061c7bdd6b0a6b56e51424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72921ca1e9aeb8e6cb42e2bb9d31a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a16e8b8b3e2e6d89a52a8a5ea81eee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896ff8984a7b58afaa02102c7688fe3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab34516bbb19a75ea454cf7b8ccecaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca62eacb44dc5f091bf2b5ebd8479a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c40411b225e85cd9dbffe928520e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a7a0168e9f61b92da09d109a1ad6f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aef7b95de4dfa6bd418ddb7c33a7bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e50990e4dd7d5fb2d7e2b200c2381433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd292de4d3a3f0c78f0b8357bfec82434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36954ebc8096eb9fa9a792aa4fc34642435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27453e6ae270fc713631be41f32dd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485928b678b200b2b9aadcd19e698c67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ff5e83ad618be14fdff2c865c9d75438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4ba480075af9ede9c70da99bb77cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7b5d08a4f113cc0f37d9e9e7e06ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857fe071e239653c3b0b0e23b10216d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca304f56639a8d6a375fd92eb76b80442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bc2ff10d4a4c51c5fe4ee488f6516443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b732cc8b7b23a59218511a012410fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f67cec10114fd5d75909e3d5c8e4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c45d741c44346496bdc5dfa07b4430446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6770cbad56b0627eee09bc02e9bb2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87528b09bd892d54291495fa66224b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaea73d5094b8bbf4331d4919ff6fb7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ce3800b1ad827343df5b778541d85450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e9146117a5fe8ade02d7fff0e9cff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474330d1a858e651ec3cbf80445628f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a173b16cb0bbcc69c029ea55af872453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d8a0b087bbe01760a6907b83f237d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94543c21c32c7d40a214bc895b50f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6c2117b5ec1e005ba3cb1c309707c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0c1be88fb2c3d30bca6a36301ba03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5175ea74ad7f0db1ef652a84bb1b73458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7140ec7b32c1f98415323cd68b9ae8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e05d280110d42c24b82123d091e1c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c701761aea417c0c95436769fda85461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf387325e5ae22fa9ed7ca04b0f2713b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e2929dc2187a8f7882578a92b77a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5848591b26415ed292992fa4e2272464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65bdaf4d475b41f18babeceb5bb7bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d412800db5304e684b83235fbec7caf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b597a01af76049bbc1260d96dc02c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108528a9cc4441e03ee5aecee0228de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c3d378319e028e945752c6e4eeb2a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e835063ec3f790f1fe63baa3219674470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ce7fa939e3dda4ba78c698bf03624471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1980649232bb7564710d30f22300052472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39178b185acd9ca4e444ab22129c9a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313d650d337521a25a21aee7c3a12fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849b44f9c7984fc69ff3ebba5facddf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de649a6345289358f9b33718d0785f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98206604dadf50b85cd274c91c766ea2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e85de4f75489038700f1a888c39045478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058c29786652aeb6482685c54228188479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9414c631d96e1a4da75eb92df523341480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237df7a09f8bd77e895a96e058f56de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1b8bedcbc3fe55e3ad48f0e07af9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b6589139a83f4fa2e21288bb5b1d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac75365bae35b6082d7bda6131b6cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2bd5d54390552e20af35c5183e4ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e711097448b65a6037b2a7b4c07b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd773c69256768382c7328e9364e73c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee321a9e6372d4a4d34f8ae6cd651f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af404968ed173a9a087f380e6ba943b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99f551ed95d90682ef1bb2dcb801ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d104c2070228b85c1a8611c041fd37491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032567db3753e23c38d50f429858fab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e9ec7d27518ddb0769b45fe8ebf1d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e378c10d7584fc50604604e034164f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5620e23757eb4eecf2e95264591340495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50866d1d555cdd75af6c5fc9dd96899496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed9796ba4e3065be711122958df5a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef249f863df09abf5d8853f07d054c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69235bc509f3f7b099bc2341928c541499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad1b3bb73001feb07bfb130ea914f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503688bf32d2fbb1bbb14f860386aa7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d6725a0880a34b531f09c687e308a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bfec58518f07a9e3816f228a7c7fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5df4be7c433c602b2eaebc9c04f6e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0252bf005a81cc149edda81399afe43505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7b14696323a1f0d4b9d00b6b2b691506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f68a3a8ca7c1510bbd7311034bb33507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3478bda9b88b859c4ab11300243ab57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aebfd961631ec42dba2aa5f855f90d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f335710d6084eb76728595e7356f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c6278cbcc6ad6537f24cb57fec3b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df20ba594fa547f1bbcd021334908a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21285050731d4c09869e943a9ed3e191513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea802333d650064fa85f4ec6598f90d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae6b5589ada334f652431994e64bd3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc151bc7cfb41bd1fb2bf8adaca404c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932046cda980b7361ffbb4ea997c2fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7838cdedf75baa53da9a846f03f0c73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422fd97be1900a4a7c8abc2d0716503519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3019c6641a87c62f349f8cf701e9813520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b52675747c9b627d9d268ced583d89521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4766df46b2ccffa7b4d7add491d699522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3117a84b3f0617f07f48a11df83fd4f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f93daf62b813228bb4eda06c91aa90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106265ac5dee73138cbf99be0dfc7ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47bc4048818a85b7f7e8803ce164da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c86984134d58372e0b2f4a6a2c7da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2a12271804c92e1c5208f769f5123528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb0354eb6adaa6478a39ab8531c3e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae086408fb67482cfb9162c81e2e980530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b88bb17bb14521343f1d6f21f8a388531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311a09e575544d5fd51d3d61e1f9f2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0eab5c9c0201ca8ae7453d1c3ac71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bfabb412744b6659ecf7323132738534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26494aff9e006459a127882edf162ea3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e71d7ffeb9b0d424ff41f90e34575d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bf9c71a7a56a97d9c79efc1ead023537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c2e28b14e318329c127f3eb15e973538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab678e2dd6a6fc76e52690293032a418539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a74bccf9faaf64cf85153c1564382f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b0831a72d035ce0a4321275bf7f4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf632792e55c51e32e2dfa78f0d5aeca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43a007f902e062a850c9f85c4ce2f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026ae408d32d21ca9fe8402a70ee1f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea5fce89c877959cc313aebeba5de7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d411607d913dc4b07417f2cb6e4ba70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4124b4db452d07f0500527d0c51c0a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660e859c51d0cd9088223ec654cb1f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90592244c81c5f9b9b5111b15a317b26549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81cfdf340c676bfd1f8b7b000f0ee9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fd6960a42c146688a4dcadfd566a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706949601d5132ecab053ed335e31d85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b91e9594998aece8e0638441dd3c8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4a1c166913e64a78bd0cec96b6f9a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5deeb2866319c916cc285bf4ce5c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57464a0515b30c4db0028407e3f203556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1655685935fc659e3c545740605138557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42333550ccfe698e1f8f6335434fd057558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1306ce70cb0572c921805f6a6022c76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516acc1fb6b063d7008c79ee46b0eea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b81874966391a1305d53d4d842793561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d87cc627bb045e11aae776205e3bc2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e8ba6f3d696604d9e9430238843d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba6cb29b0b49cad9ec908be0e7ebf4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223699f2092a02ac3e7efdad22cefa13565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489b17050cee143996ba4a12f896357566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b79a6be2a32855ab2b4b320303cf66567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2050e5e68068d1260b6063b8467b72a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d47155396e2548c5ca180ab817c476569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a833dfbe08e0c22534851735bd4f29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310d5e51a2b6d49b34bc6b67dcd9c0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ade43693c23c8b7ccb3714e4f0cefb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887ac7d4408ebe204986aa94e21833e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dd46f1969462fbc71c27045ca4c51574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa3481dd52f45f8a954b74e42e08ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bc22b5cfc69e397609c971d6edf1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913856db0211def44b5449fc40d5249577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397c3007a66335881b78eca61415b4f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bd519aa4fb6b23f606bed6bf68099579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a237f5474ee83208f1b18ff28bae8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167bd56ae58dd73b1a3dc58dc7ce992581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e51d30f3a9c9c6d59c331da20b0fc1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281a54151296f46a0fd49065978abb4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25738785a719897523ae673c8a197116584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09558a977c181c313718805eac242127585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01e12bfd55bf1c608d1ca3003dedcc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea800b38c99015cb56a502c5910efd5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b230e915eaa23f918f19199287fa4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7f46952f2acd3e304c88e5d6d1560589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d33bd1c8d20383ff8b1f2f0d104153590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d659104c4820f2a7df0fe9af5cf79591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2a2f78e6bdc5352cd301da9e33004592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29421cd29dfd59325be2a41d895009593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf596e91ce513bf21515f8f8344dc1b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13429ad3cd9caed9aaafa0ef38dcd6da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d694a3cb97b1c8ee3d5613267a6a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daca3c2e1805a64449bf50ac1645d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ff329d7ef1d4b95ecd44106df8215598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfd3f0a10ffe2090800b02404a0034599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525addaeda604fedb75c8aeb3330e06600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a70eef64d9cd37042b25430144025f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580029e9bff035da62ad52cdbb450f11602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6786dbe8a6bf04ec9ac48edc4df14e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcf7464e37d1479c7fa4c8aff826f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09631e8c13aba62671968995978c2d57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c423556dc0bce3558f6fe140be90ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d4725d5c4b6ca142bab64646e7971607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786af129c3ee3ad9d9b1a0e374c67ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577125775e734ff990ffa977c253b547609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d7268a77094726e2c1384c5921464610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20243e184024e51d3a8d9cf93b68145611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9884aba2fa87846c811317c5fea8fac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a10b2941baccda6b73a34864299b1b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e5d3c23a9851a1e85d3a880ef9d57614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b07e14dfdac1d759fe9e399ed6183d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2351f2469a1e0b3227e74cf4fc3b67616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f0cdeade62a5466eacd26d80cf0ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bc0f6dc7410f6d3cc3216d9db640d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dd61e3794bd9cf6388da8125b222c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5cddca81386ca872507dbf53407de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353eb45010977445012b18852f3e0a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2adf53a2b7746c9a1ce02e30a9bbba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da0a3c4c07b2ecda8f3bda7e5baa77623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2685be2910451bd9f0908159c8f068a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab92ee42ebf92f57cc21ed5c7af61a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c78d9538ac5834058f4b5b189b4f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464d7ce678d2591c03feb8945b06f9e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8712008b14fb0e26f6d67cc1271bc08628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3fdabc34f9b6beef5bbd5b1975b82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3b8530cad3cd8c0d132aca622c170630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233c4e3738ce79451dab54e1ec1af62631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463516dbd70c4bd5acb1046ef99283e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e99b28eb9a60adbd305c9f9455203633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699207febe2ebce1ea4235f891b35cd5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2deb0eeadb35839d1a7a969306e4c93635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564e8baa7332ec21bf70631a25fb5ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68ffdd749f08cee76da54fa2706f2c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877ea771d50985b5e21246aa5bb04b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adad0d17ca1693f091b5465680a4bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d65482f425a9f3c0cd8f4cf8ed891640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670d3f32396eff302645764c7bab2cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb96427efd712b1b39c3cb89f5c3b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181844a57fb0ee1db1284acc62edf02643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa60175101b1c8ec763d9fe07243d90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d61f798b17a79934a0ef13755f482645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728fe966afc004208ed9d4989a8301f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ed2bd9ccfbba85f843860ccf8f49f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0d8708ecc39a32f67bd034a5589fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60de575e45ebdf16158d5920203dfbd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5b8594b5e37caf9a79ff2bd4920d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668a2f1fcdc7a5abdcd3ab144063ecf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea67917e2d279bcbef8a91f9b2e8910652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4699a055d4c1a9c584c3c1a61c1ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba5762185e73c3681554e79cc409f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c6b7b58002f4a18d65277e11661e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e73b8f1be65f890112929f75286169656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993414c52e6018a543ffc8e82649109657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cfcceba82f7ddc756b79fb27057a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998acfb7782a489c66a7e222c2b96058659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3bef22c76bef88777d7dc8b0ad6f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e423aca320aba2c6ec736b234a2494661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e0a9544032d73df04bd1264a385e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b728b9334aef6c0ac7a5d377098a2d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219c00eb9d7bcf908e09949f709a499664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e00b8036f941938479d52d3e763a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301f68b0118706acbd71923f3bfacba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e216e4ac160ac2c63dc644640a76a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa008f0acafcdad6e4beab300f14f950668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d059c7b37efcf0b5584e63b7b2685669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce91485de3e823493ec8d4056ac51c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047f208f3e003fb82ce6d8802cd372b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10d4e0d28359ed8a14cc241c692464672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc7a5467958b00637e7428e1273e71673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df7daf53473c606495d9fa253241e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61afcde63866e1b5ffd4e4c78834fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4848be80165e545cb649ba976640726676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12868677b4a4181b826eb584d9d44f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22afea8c6ba9371734b2d3b262dcd54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11614ef3654af34830086e46a4dfdbf3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fa2a93669aa6e1e993d112c073079680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ab7ba6122f673fcd16c8487e6bd63681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9da51d6547614375dba48928144e89682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e32764cc10ccabffb7d3f0eb7c749683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f803d9ae70bc0263e5799c51d4536684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745b6c38c0d6ac4c46c8fd096c415d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb537131c21431e20137800d2593bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ae076bf1379a11c9c191f6d8c6f55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da747951682d54afa213b81fb0194e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b46b7f5e00c1cbd1761d3622b53152689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c19a6668ab8b6823757e0341b2298690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bbdadf661a6ad37f9456492e0a65d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4476a0ec310ba4dfe8efea9513d1be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191eb55c0d5877ea7994da733bdd9d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7c0aac9bc0c201a338f6185570b3c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d46665e15a73067a82d27bc088dae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c2c37fa95c30ab587fcca70961164696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee03a4ce0ac91ed9f8c7ce0d2484f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e59ce4e1ff5f32d5dbb134ecc618eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f9d0ce7abc33f67e07ed16c907f58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31d91e559e25ad2143d972657f2ca4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cafd1f5d9c5765679b73c239b7a3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e40eba2e10c4e0f9915b8afbce6f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2f48fc21dee71b0846b6fb863cf94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60222146bcc76c1330d74a3f7b0c7e0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6720aa5c82d72e533d81dcfdbfdcb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2ea02343de2e4c3edefe678330ea5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c85a267c1bdce0d4ba767f49349c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321171961a01bd34cc1f8616ef34de5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436f0740abb9ba0b0a0de95e47d4727709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af658450a419e98dc496b55e222d7e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508dda1bb15847bbed972e8a021075e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b170588d4d7826dd38c0be25f8327c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fccb1f7f9b540aeb03cc64446e0ae5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218cefcc17e93021d84444468872388714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3a62287cbd91675e4017013a5f32c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fe2625447f1f785eb830d06ed16af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a6ac7ae695a1a8749d19c2437c039717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4530d8dfa0ab1dcca8fed6560627650718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ae98113e12b4b3c03e3c965d8bdb9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ad8e409d7af43a50ec9925c8b1b09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b27daf7b0687a6c495dea34b755648721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c3587f01837e58f536f39dc9c2b2e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d60da456b487428107497e34d85bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a354860ce2597e1e92fb04640e6c2c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608d3796c04dfccaef0436e16cd8f20725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6feeefe786205ad7e5bf9a58fe6da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a46d1f392a5e12190ba2a7be26a25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20d8e6b19338b207e73e0fc39baebf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f845e1122beedc8ae53631d811bf48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d681766658eea5c33ffbd3ab9220c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697aafd82ec9f6affbd1ba0f0b35b1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125f2bf112b83dd749f336791064b1e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f05a1d7f710f8367e614baca2fd7ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee0adf308afba6e0f44095eb2c97bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8bc1b7e6621a6ddf2ec753257114d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3b9b1670a314fad7fb5a493e0bd36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7007432d77a312d0717ddd3a45d67737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6a831fde357a3b72fc46fa4e291de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf413c10c4b2e238312ef1278f63d50739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8c2b34cf6ba8307c6d01d7b1c5950740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8279a4984c3b7183b5dc5f3e5ede87b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c17759bc1109cdd6c46a1576f2138742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8150ee2e53846b57eb55da90facc399743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71452880e8f73114fe85bd58788c201b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862f36970de34a08523789301ad27b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374747ecba32e75e6334e7374990653d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812516f32cc0c27683978d4f1e4d26df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bd314a961913c88a6cd1fc86bbc29748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e891e0c20e2059bb4532a3e1bce33be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7d283c126c5a6a333ca0bb709c45f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebe5d3b2e22a5e81691aef075ffa71751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b1be29b7e2852d5a0c650c201eb04752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301067db5c904b16c0be7f86ec22720753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0155e17b8bc6fcc3368114e8ab8ac7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3bff77149a81ec0193491cd612d81755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d761700c85b803196e07bc7bb1a7b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fd4d2df20b9f9fb1f430eaa3e5b21757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ac655497dc446cfc0eab040f19194758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2011d7f29abaea38ceb11e3a1ec10759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495996892ef956d3012a1a3cce3a446e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bf7d8aee06b7e79cbb95125dd89702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05060dace35a55cf075841fcd3424c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aeaa44e67021883b47b2730f3935d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26aa14e0be4181e13800273bb600c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693b2af3b7ce70b923c83258a9f2bfb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56864385643f9f3406b06d4fe4fdc7da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcfd7a54c3540d0fb693984eab62ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f52222d84f591dc3fb1b76cf0a4b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cfc2d48c477f08f4006dddf77925610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6ecc8c8c0315e42acf723fa1d755211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dd2ad84b3e076eda1e6411bca210b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79899e992b0554fac6c062526f003d1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09409debe9dc4966054a4af1f5a5e9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc6089ea4e8c5cbec13d1376bbe0c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714c712608e4fe39184728e4f99bb7c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf75fc1b40c7dd3a3d7bed029b6f3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea35c7e6d7de2cc6a28a0b70ce61a1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af061b7e51c198be3eaab7b73834cc319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde96fb4fab4d02e52856d88b085b0a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fabd21b7940842bb996d401cc96e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876d85791b43ea328ac7bbf8a0d47fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8111b9491a4c2d4ae184063c5307e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588319256795dee9658bfcc0fbf9f92724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69453a12907fe9ef30a790400d152b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19927ef29cd379ec65c9fa75c6cf432926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732d80e17b98d4607276f9be18a0ab827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768fa8fc6eca38a9272629a79f8a2b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222f347d721704af3f3a6f9fea7500f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969f0714d553d77ad1583966fc23f7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08f71e0703e2b09ea8afcf2b6a639c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745a57a175ea1c6b97eb0b92c3636e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fb145ebaa99d66cb6bd90edd57f6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d687a97e0586fd3c321b9c7eef048d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2a71a981ad4e281c6611d9f5bf49e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897f3ff197dfc5a75d8940280c3c66e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abfcc0b1a6bd882065af112705307237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f1f4383876c42bf19b4a881c8eecb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7d08861d7f3c2e182fe91f3d8932039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208b018ba51544409441f7646e54d6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0606810e36878e1757c00dee00c8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffaa5386687d18dca5d49c369e74b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4a8c210c9d3376f5f4095b0ba2ca143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fc0cde7914b8a239284b1d397735c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f811f5d4262609132c036c0793f8ab245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103125dfe99ad6388d0298309b0efbc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c4cca9ec133d589f76ae5264a20e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0118e06954808280927295f106ce0f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a909993a2677de14cbe4891b32412fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a28fcc8549cf201061db814a5470850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548904fef2b809819ab66f63b18b89451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850425ff67151c8a2255632a75d83a0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e51dc21054b7e48ad3d677944843953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c12ffaecbac195b429272b48a60ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d406a1471f3df2b2199b5769dbfcec455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84753508a42a0a40d9d55c9d911ab856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe88004352516d0e3238b77091a936257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91e631c9babd06137a7b8f314d352a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d9c668dd07fce6b41ed27723241a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112933276700f228b0d2e18a0019db9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff26c449f8382ba684dd43763a15fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bda537726c719a7135b7102bdcf8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028b5221eb12153d066f2cdfc89544e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d2cdcf1bc630411df977314d7d36e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee766239601161c40a5360a0077e3b0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f081ddecb78e413a7cb838b3b36aace66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6bd37e25794fe5737c41fcb9aa36c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990035c9ac545116b94bddab0a70e5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dabf2197de2a0f4e474215fc500d3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774aad20db40b44bda9636f6e41abab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7feb798960960c77986b29bfb6c497a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb919533cd9178206361ef85749d6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef4decf3c765a7a09e62e69a59f62b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103d2d80d56a102b06d582523568a4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea5cc1b3fe86483f67d8f38e7cec8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b335521ce798dc220feca58997cf076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e4b76d14a95eb1b1e2a680335c90d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8b168e90fd6e7e2ae00d78c61d12778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8bfadc3d56d54e4d8a13049d2810a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8c2302ea6bd43152974ea2a2a0f6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de71f1b98dc7bfc47f9e44c271975681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393cb08811bae580f0e6bc941729e5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8967f880c301e68f0a283a6a19dcd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed003689972138cd58f959bd13054d5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb8d1e49108e6873d75a94b244052485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fe91ff963e8a3875a8bdb9439405986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813d2ce159381c755f1579bc62f7e8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec293ee29b66e792eafcfd20539114f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaee662893af4c02b46238de0cb04c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b13f5c798761a37bda5eec1733680190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7e1b7a623b5d1b8b5ac2bd6b6c15991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120394a2f8c3170b10ba8af7fb8f3c6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae60251660a9e9f11792cb90b8d7f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f477928d44985770445fdffab24acac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113992227c6efeb212e2b30e9e47eee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640014ee94a3ae451c8f568e2d6e2f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349a4f992ee90548b25eb9d8923462a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30aaa9b8818d7465bf884c8e5e60cee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4e2d2fe5905dd1ffe71637fedfc9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d232647d30621b50e4aa9754ce4555e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35e64d8fd78e524e5783e4a5774073101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9e73f949ce6534f2f5f94c2e78acb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e024e31b627bd5bc20722698ef419103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ddf204deff591143166b07e015756104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590e91a342bc54f1986a076ffee5e85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c67c352f657b0b6a8d83621ef4ed2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb104bcb1dbdb877e632ebe468706e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc16456cfe7dab6edb70cfe92b3b44e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb324f16cba3fdcab7a06e2eee87d01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198eb479bd551040d6ab26ee85c3eac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf7d45126f0b8082b2be823a42ba4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15682515b3913b1c44f0d76da02e573112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406c9e621bb4fcee7146923f7aad523113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73efec0b8a68fab3cfe2bb41957397114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c376534d6743cec7b90059e59d7dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8696e0cb8736e23650784c85e60649116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375e951f0d393eb00dd4d4b23209995117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287a71bad06037ff0e8ab6ff56a0147118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b755b0281fa3e9af603646cd1b5c03119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ddc0ac52b4f5615296a646e0100e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8699ea614306ef0f4ee736fd7fd895121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60edaffcd44fe6e4016fd28ed6d9c97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3e7d3d6546472d3a0edccc602efdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692507ab1cdc759be4358e2bcd935dde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367618ab4a25cfd435f3bfe45314c52125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded10da690f1c8f56c2bea663f35e4c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29649827130fef978c1dea85e896feb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235dbd0e2d91aa1aae3223dda0f8354128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b8eb4e8378f40579ee1f423fba171129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3a90c3a2dd675e564ce823e47cf87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77ef5dc73f13516896a568fe528ce6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06039a2d316be3fd3edc5017d6972be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519ba2737897577ed6145424907745b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e032f0c74a4c7c260ff8ab0a41cfa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b0635ceef294473fd6ec94606580b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b62bdebc12ad058ad717c4d135d89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae4288a57140d4b871c5e3856e174f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974ed36522b8f48e55343682b623bff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d32755c414aa3c6af03849965e85c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4c17e5539c45ee8b926b48cc5ae29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278f96b59950c4b62fa6aac32021fdc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4d2e00e9c8fdcfaed9a46983ff50d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfcb791bdbc6a19849be5f10443980143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db16821b34b77b9600c01cb6b1e5eb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cbf55217ff1deb022f0c641bcef8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bf05e8da25cba8522fbf763d33542146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d2bda1da0e5966157fbc1f3cd4cbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e27fae53ca3bedadf9e6feddb17ef5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555c13118d8e832e30d7756ed0d9485149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945170708ed4023890f934331a587da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed1d21ac38e518e71d0d122bc29867151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67dfd1f95404abeba4ba4805c7ccec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52444bb67712706881374335452813153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8244e60e3495dc114186dbcdfa667e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed380a7b66d08ea20300889610682f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d5ed2cd8bcc7127bcecaac1dbf740156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bbd8359c337abbb135f6e06c6d149157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a8f277b127db683ea1fddcff7895e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c67e2a088f5ec4286a0d4109dcb1db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa994201e8bf2b0bebc9657a234fb3d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f999bf05941a18d769ac9568eada235161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5c62af81317bf409e7a13a3881bcb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05152cdd209e90d3a966c9e76c9b59c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907ea951cbcf81becb34ec0135a7996164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67823beb905e4c9641740def1a1873d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791556ffa169b95f44c81c5ef6d623f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab808374c70b8c07f9b3486925c2b611167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d5fccbd7a885bc036dde93df3225d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15499cfed2c085ec4846d9ce4ae40403169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d1c30be6a18e71627fcec7bb2ccbb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26832f03d082956b4b6daaee7884c81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab43c3700a4fda4cb482adad288adc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127a765add26012a43593bf37dd4495173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135e6ce65e109375d3daa3431233423174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a37753a92d13c6e319bae39b5b01e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c351ecd5a1215c76cb0dadadc86f46b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406680401e5f3c277c55a983a2513ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d0acc940114318b56858c8dcac56f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18c9459c09100e8a230950a56acfa8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dde97ec2dce2dc09784f657258a2f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937217f335fa63788d482336ca7eee9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551cf898eb9f83f61d2d274155f457a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff094991c6667e99b9097a78b97890ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f3cfafedc9f61440688604d3a0400184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564de598c270ee5510d3e35beefbbbb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0542d6dc14b6e1f72cdbbcdb4c847186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef7a6de833f48e860cf5dd098732f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cf93bcbc291d2c563b15629ea5ee9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf1c5f7f193c028dc1da2a050e7c7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce07e2dc61492ff16a071000d1282a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace753a95a56c15963cb6552da0e00a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0f2eb84ee1c557cceb185afb63272192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1bb0cb621d330d2edb28e77e10a92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae57b9b036c734253b041b88f88666194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b4eb94638dfa6b1479da8f1e5e9ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c19eb4942c35f42bdf5dd84bd5eba7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dac38f0d080649a0b9ebdabb18ec3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c93ae5da53d37c7654bd6515c815b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a93f42893dad04bddce50ff20f45b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961fd64085214ab304b9c1362b7d864200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28308228175eb4eab8b6961b4aaf64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa67df2c6b701ca198c9119ae5620c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d33941528acca9eef306889d461f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a76d6257b2def33d306dce17c5570204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427d17bb17d8d49a6f6efec4d1ebdc5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a706fe3b4442ff1900ac0d426ba22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9b96f255dba9c67495b0af28aa6e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc823f6d280237a6564f2238b5ed57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bc8326e921f95c7faf1fc0fd4e760209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e7661ffaccbab7db69dc0f998668e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423825aeb01dcdaec8863f252a9e4a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356403e3fc763d86a2f97aef51b441ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b2e3c82ff8c5cfb2847647f80b95f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67447b68775ec7fa9fa1ec5dd6311c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac5ebe18d98e07a3ab5a4f2cc962ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b589fd8ea5b7d03739be7151b0c89fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d93997811eff0ac91709da54b7784217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94e40053645758cdf403f3818f8f15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96620ce16c7a30110bb21c024db0e221219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e53fefeed37434fd1ae0126e3785e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d314e42ed821bc3cf310a919cedf10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43fa6b52e8041311d4e386ce4f3f32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d66df519237a271c475c27060e1362223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9345e898fe8ab9541f0e7e36b9497224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53d689f030487b6e34e32752e18fd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a2147205e0883aab57c51145c5826226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813464017ef6574a041e5445fb2f8b9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010749d82f187c496983eb701181d44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e50420a5df208698b3010c4f38030f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ddeabb7a0e512a3282bc774709514230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc018954b950dad7533a4aea9af33f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221d11bb94d39eab93ee53deb28d330232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652a685f0e6709c78470f505356d901233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b6387775da6209b0e2bfd242bf602234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c844bc3d87599517ece8f0a1889001235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5dd30e09bed0a17f2a9ad29765b09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a99546e0d5b08e5362ede2466dba07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5e2f499e4ede77d2b42dd4a8ab505238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44095dedc55fb530466246c83ac1c043239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd94057c79b0a4d47f97cf988695c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e300d81f86376f7f50db2de8da0f415241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed6ad393b47e4f321df7a55feb3810242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09dea82c460a42179fa6ac3f123f70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefa17f925bb3d4ca723daf8271f707244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41075814121673dbcfea0c5fead1018e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb96cc51279ea4575902d367c23bf2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f522716f701805358778e9a2fe37cb4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f9cf0c3a984cb1eaffb4d0ee09e8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1320688b726daa71ddfcf5adc376e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbadfde7d44ba7ab70765b60c70dc7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5704f4c2608d0148bdd28817dd40f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b4e95f27e81eef01ed4c699515532252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847d0e1997f33ce4eb87efe3a51c702253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1f51f6471481e8835a4b60060961f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b3c957c16f59805f38d4e8a0e9cd1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a832c60cd08ac9e58a5cea32b1c42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c973eca36be0e4607697e5910729c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6b254f5b1fb782d5b74db126212af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7f583134e0e32e770cb1e835f023e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb08c058842c0d0e6c0286b4bf911b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceed096cf911f7f58f8392e22ed3c71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be4902b2bc09b1236bed88141a31cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b31de50acb4f9b356bcdb36ef3601f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8348f91d657c5d33971b463a6d39244264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b06da49f080c40a2248611c047ab3b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115586f5a291c9f31cdf945a1647868b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d9f5633902f6a6b2f5cacd46666f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacd55ab21458163874f12334fab844268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1f0b9e0b721a6cee78420525f6e51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22ea50cd0b6bde943ca1a053fbcfc7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2e91985b4bf06171a105e97fcc833271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564c9cc41cb4fbde70194b492cdc1d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f352815b52d2b978a2e51319c669a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d7937bc1510f3df663dd3cb84ed91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4728335536828bb86b9518fbc0f05e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82065ba99d2401cdd9fe8c470f5a1a0f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9c291ff86059afaeb54760f36a04e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adc338e72276d8068fd6f99cedaab9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc2ac7864c6d2f2fee227e89ec78dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a79a194866d108a3d98cfeebe7ec7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9a0777ef568293933b2cfb8665648281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16641a69cb0e65738837979b843cde282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664746b917e6f7e4e71bb024500a58a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5294b431cc7310ee88f95624006a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe809d085bee0166cf9071d398d84f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ad1626bc62cff8aab302f8bb90624286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72b9808491b49915842c8f9327d4e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2dc5f957464f8a5b692c4d6960029288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c8c6cb764c4717a7c86e0b251d74d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcfe5d9d00fdc96fe98d27677839f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b30513f1179e8cb6f5702ae8257af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f0d0b85e239d78d9291feeb9d12f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e5fc521babca90bd2381fa1b8bcaa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e23770157ed2194421ac3b7262fc4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fb3428969459dca8bf6450c3c7049295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947d30e2c57b077fc370875376d7e0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e451bfffbff42ab4373be6c680628297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2f42760414abcf19dcb0ffba78bda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0888dc6dcea8da91122feafada3b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdbcb734cddb49a0874e038ca0390d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e736e713685ddd94f9dd0e150b770301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94913e0406ed73ac07aec993fa421ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5be63b564fe9da50e29ac1d5ef3a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e974a3171445f674597686b866d5e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb691099c0aa6601e1c4f906a69f5197305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aebd40d90352d6db238f8e5928971a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa872c561554441972fc1edf8b0ace307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11834c4cc416f34a312c1747b52446bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737b64eb17b7674072bfbbd3cb7d115309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c22e9ba9e2e6b48ab63f8909b2ca5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8dc968461117dc9ce34e05984ad38311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb777301433c94c3f7e079f17368a976312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fc6555446cbbb6c070b57a033afe0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7f1f729f2ce1598df3e0666efcddb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb896ff77b03f0ebe9c19f37da8b08315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735bd369db5bbfafdb0a6dbf8e01d30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc6f888ed54b3f3fbaffe174ed6c0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56402f29bbae5782b95f9a9e24e17c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65593443de29c2c442acdc7e867076c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00743a5f3ca3c3b5a202e0e4487e60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e9335b909c5037c26e4f5417760a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfd9cc6f856dee8aedf86e6a302c8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f35bd76dbf5e50ce7fc3d521cf863323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19087eea2a3b471a76abb0961365a668324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71a1154020230be09a59d3d071702f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8466c3091e05605bc352c3c72e2be4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db29d8d29d5186f68088c810254f85327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b7945028bca020ccbbddae0c38e70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f590b1788608770a61b94d9ad296d01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cc2f218166b2013ee014a18d17463330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f590d504a6229a06df52dd325c0c51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed054cef6bf8d139fcb5c513bec099332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0baf3495532a6ec8a9dd64106a3a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce031d8da82fa558793323d280c861a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f692a354bd767b5ec67857181489514335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864c8b9aef71b2962b4d32c363fac07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cddd27bdac9863c722c88bdeab119337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9ce76a24fbcbb8e510c2ab3ac4de1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08ab2236fb8c3d585443534335cf47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095760a763a603de74ddfb30b3aaf01340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529f38e127ea028c260ff7a3f77177f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d646446882837d67f90847b68e3a79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0930b699f16442016888994beeac8ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224b9a5f19b9c2daa0390a31741ec86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274cde5a131c2f6ba0b7b59020eccd5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d5c5b7a99e51a51594d1e214d3947346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d63e057b9904b121872b0749309620347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338f90a0cbafeebed38b53a7091e626348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478230c5eaa99002bc27a20bf2b6903349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cf2f4f2406af7d07c11530af97907350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f0f924b26e8ab8eaaeb499ef4c4d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d9daa848038f88a307307292e46f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff36b968660129ec89dc68de304ca5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5240af42542e01828eeb828f6aa70a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d2e3ed52bee77660bee9d4a59aa62355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563980c62772db46ec23e38fa8ff0af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9dc46a7beb5647a6b1def183658cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa3223799b5b6d632465bd59ab9eaf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e07e4c00a35bf457368c44e90e5747359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8aef79d58a810bd63dfcf899d90c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b01ac011921b42a1c122548c29228361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78573c3028d831bfa325c2f8c817a7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4d7cbb52f9307ba2d88c8c6c6cfb1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5012b4b1e9b86190e0696683c36b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce490ea159af867ba5f753c0e455f35e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91916b23511a6dbebd8012135194aa4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9faf1ff2dd4adb6704b8c5094e59c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c4dda5b9483ecb699b094ae4097aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348456f50946d04c8a72ec14a5aa7ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcbde6e6d8aade8321c93a141c56cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7db3f94012d5c4662273f9533b6c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae0ad645984f67bc760adfc3e2aef9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e848495291856a4390c4c411eb1646373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d399994869c962ef338927760a769b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c1edc9fcd816d39aa99c02c029e78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f10efb4f737f047bc20b47d157686376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e544e5466ea09e9afe5f414a5706a15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b18b2f47b41abc490a0446e77efbd8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7f7349ef53c7ca20685781c16212f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5b2022e16213f19b15a58da5070f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf2cd9de1efda9ea9190e547c6152d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adc9f371b42ec4f71cdfea395a7cfb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ac9e59d36ed2d5adf2cb1647cb768383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6f040e183bc77aca61583390bd3ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df711deaf43ac7d3ef4174f0d655863f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a3402905ef997ff6ad7f2c56d6608386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e111b107b32eee3185c2cfaa6ccc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb7a18b316993a2de7f1eb63a9c6dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa97085bed7a6a32665a53f387267c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f488db1fdb4a13b33fab324244f1e5a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29338a5546011554a141cea2b5dcca00391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deef7902f511071e88c2841b25789c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d1f62a987ba6f8ceab6ee8fa35331393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f473c1bd34288b78f8d125e92e18f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3f081d2c87f09970f48d9c76d3307395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189669d4d36735d9696eb3d33026dbc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0249b42fb76ea061cc551032f2629397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6de4ebc5f2d460aa21af171b83cb17398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62bf6837daf6811657305ad65fec3f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e34dae692581371059059b889144bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e6aa5e0f981268c0c1b7cc944b095401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba108c930c48e21b2fb4cb2120989d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144a90b3a55bf265610aaf84b1a4a42403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c11a8bf157893a86487f357b16bb5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd47d4b348b256aae0ec6e82344f30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01168c455b4e1e5a9b8ace120977543406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10ef6d7c7af1508a3cd150a7a65d37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecfeff634c6a7ec51ac0ec70f9bca6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c650d46c0c17d7049b3cad23929ec7a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b0d861b84e6839deca05dd2ca894c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f6091447d6249477ae89c6ab525b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f7f8b8b109d43f4e7d27cf9b41de2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37568e324d502691f6f748326b87238d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb27ec90f190d3ad5ec8d69b060aac4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13052677f5f5b3239fcea8ea302486d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947aa1628b6f210b3b2352387665364416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a82c6bf8cfbcb7ac18692a5b157f39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6516008e99d37bdcea6ad54de6255e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010309ffca17eda63e735bd7d1cce54e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcb6479c360f0a8706d7641b42701e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27528d4b176306d32834bfeed1493b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88999fba58466341e2f83764e4b4c9b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8619082d84cbb6bc7431d27c739e20c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5f96da033ec52f25b2c88afbb2dd9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a643625e9a11dba5fcf81580e5358d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d129e4b29c041eaa6e92418153326426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f59bc5fc0ab577c05c4bbdc26cfc4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfc6c12f6b4252d6164074e34ebd10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218aeecf4e69182b72eeeae7bafc563429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f292a202ed01f82c362728a4c8047430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657853188ef39cffb3c51452bf657b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5795fc3c832d2146de4e10c84f0af9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183374edb2beeffd909184b1879fc8b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c08348bfb858b9d47f68d203e53b9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaa43fd141b223cc2cc1791696b7c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dbcf1a1a5cbd16ac8a064eeca80b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206ebca451bc5aba3aac4085c3eb815437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879071dad36babd8b0c0be972038bf7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada89506e8772061fff0acf60dbe0fac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a3fdf7a58994c3f8d1c59f4d344c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b3330e5b3615b0381a2d9aca4607b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfb7f88014173530430af9a81f2a75442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdf0d9ac879b573078d4e39b7847bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6af23266ec0c1bd9c1b4060e4c3ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad74b180858f42905ef5858b65c9f2c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c9eb697948fa11c7c727d65fa4f97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b672639da3c5cc728908c9017211e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e087e4060c76199d030869ec8d49dba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175acebe33db4bd5816a94b706791630449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5ffa92ce932fb10dbbca9a82d0392450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875ab468867e709f0417cb0f8c8dfe7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ab27c3e9a15b301d67b3393f0a16b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b504cf99b829baf8e98352cac305670453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d292a95a477eef5e99e79d9f23253454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cc58f9f5173383a85a0f01cc2c3d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfc9fb1ab58ca7fd70e7072ba68d99456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dd5a9eedde3534694a0ef1f4fcbab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a44ee397c57b19ff3dad547679bbd8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f86754dc1611961ea7869b1cd6d2f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdc3c59cfff3af9909f5c722dec48d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d744a71f471c0c76fe266ce7f01d77461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05aaa60c6921838a42e15a8bf5889e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bc20be9e887e7bfc7a18d8f8d0589463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd49b2c3c58f762bbfdbd2a56a19253464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faf83df80a20ea0a593dbabf81cc9d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbb4683e1b81919e38d68eddaf91f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c7e0caa9f7125ad2f4a83a97830be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c8c6d9b2a3a34aed0f85f8b813905468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7ca6eda3312d4ba484052c2d901ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876a74c0a82fa256ab7d40524a45d6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c8c17c61d481d053f4eb654350e37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c85a2cc1c6cf2465316fd4b9c9b63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95aff2c465d5a733d969fdbda86b84473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986ffcea43863b1f2fb7a4d6b97ecc0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78871f419ed9da318c07245e2ca97e1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1efbfdde53a58043e137451c2b9fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf07aba51bfa157ee41a61fa245a6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282fc577b4c2cad74259e99bde637da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bea6dd08c2c3893864726bba1e437479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52338281971c39907fd9e443720c7a5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7767461237bacae1fdc15abd88910481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e13559971e5d244d9f81c2d9950ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbfdc1c8f52f5d477d8cceae472da3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa936a154162e1b21ef1a819edccf06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08363061f85cbd8a7a01454e5d0f4b13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ece7c111a8cc6b854592ce8d8fbc09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3a4e1158dad309553a1db2ef2708e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12602e85fdea7fa1aa75c4f1f9889e8b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c7821a7d53b967602f3735dbbbc55489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6071a19fb0b16a6329b39f0eed1727490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc85db418fe8c7ee5ffc8182c4e377491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef67745df84b77d9a23ca03d4c0119b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b7ea6292b315efdd86e09f47dd27a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0845c69bf5260a0b341d7e48ec8aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6a4f2d1b3ea5f11108ad44d196831495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77674f1ea5330b248563d29dd249abf2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856ad10935325e5fb716887c7131fe2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed3e74fade99f08efa648542064185498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1064b03b469e363334a192b1d66388499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f62346c2994e3f04c9c812fc5c0a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24119fb2b882a381e1e7b54d46d519b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611521881d1964068c41acb31927b55502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83877efc8ebea0ef89c6a8941971a5d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e983b22f485cb8a07c57505ce8766504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa10a15c5327bb159efdab961e78c62505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07702ff1252a7e252cd7fa1ac54c9d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c163d562e08f8fcb7e14b8d2ffa157507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71681060c87edb3e632a5bc88edcef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcce4432b01b39adb76251097cf61de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec48aa5dae278f51a51fbaf00542c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48645591591152f9b5bd0d48e673f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67fc2296bd54dcaf9d3d733c3da59b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dec516dcc017c33418eec5b5cd8a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f87203848a36e2944cf59381b77c24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a62f9ab1a6b6c5b59b98c1f483d893515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79412cd365f904bc49d7afc3ec0f2ee4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde783da9f77969a730495433fbe4c6d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045803c71d6e4294a0fc713921fb9363518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ac03ebbb85fc5ee38b74eff33346a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f708da15c22574ba12a21a390c35666520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096ef3ea0b5a32048d73ce7f749da9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affc38a3dd9406730c30b57bc49ee2d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4d422839b71032ef064ccdc83ffc5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0bc3a833bc7be3f7c639fa325bf66524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4c6bd0f9409138fa31e25cba0e219525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75aca44fcd4e040b21bf013cf32ae9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033c26453f6f03d3cc070604ef44c2e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fcc4d6d4142b66241804e9bd4a672528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cc98f57ad57da99653a53ff5e8ff9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc251468bd04933210424be1e385483c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5f26e84e63f893267b8cefa5159f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f4852d12bf0b6a7b70e4ade24aea5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59702ce758cd7d6b6188abbd3fed1c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb051acd7fdc1ba1c90ec2a0cd3a6ff3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4a7da7b98a279a158367fbed115d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f235610c7ee27611053fd7ef0249c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146016ae171348e6b47bfccf9958df7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9645adbf9ad9923dbc492f2ee5850538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede68bea1ad9029de5f8863ef965385b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702b490f389768c649665bb8ba5d4c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7ddbf80762d04694156424d528629541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0bfc9512ea23f1244ffdb6f2df85a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980873a36c272807ae2c57614806b720543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d56760b8f6a4ee70e7253e780d204d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b88868bf64113e76051ac3117c521545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ce5bccd7f4a461ee85e8f34d0a5fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd506843b7aa2fd2e1759e949a7adb8f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5efd7c8f189f482f03fc3b31b966b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a362df3ba7b33a28db8ad2d030fa3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9ea9004b88209b696b39151f0fb1c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e7478539086cd16a1d44eea73959d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4555b68aa6f4fefb1deeb4ddc5e9aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe18794443827cb3df87e2a03ccd193553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc20741f02b24ae5f199046d96990f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdc41beb4a859af592b59d637a5fd6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d437b05bf0baf4f838a583ff0f77b54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd4e9e2ca7845b59a77138e7a9bd46557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991906970df5e777ad7072b15a61b4a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddf9fcf429dc0ce881d261b2df8ba8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cedd6c70d9242e80cf2371189863f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6e51f35a0f97b32ae7726b80e4975561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7dc44a45ac384ca5472d80e512a9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2a4c96b27ff1fbc28fe21eb98a7db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c43dcb8996cbcc2240b8c264200539564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea19bf2841b78c0935768185ea443d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d09b4a36817b69203bf31fc27f94b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d93dbfd4cebabcbb211b6bc268fb5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8ee92d3f57dabd1f5d05cd836e1e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c812b8c8e0d16fde949c9dbc13b90d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180502d4cfdb8645519384404afec1de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a06bdda4ea98b8d6683c356cee88f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214173451ff7ce071f43ed25f635eb3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb694cb6bcc2468bd675a9ef8de87ceb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06febe5e9117403f7a0d534fada83e93574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e8c91c19cfa10c4248f94ccdf8355575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d006bcbd639a0f915cd040363a03a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ee3c86b33fecc2a323b88e8df48b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b798bf3508334fa5a6bf71b435a517578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71506894a5e1b1f5909e215589e030e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469f8cb67450a215399ddaea87fc066580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87228be45f1bfdb3adbc9d9cc584b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a27cfc48395c2d06fd11f34730b0c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4e0204ce70976150abf345d5ed9a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556387336b4491b273d3465f42eddbdf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9040f1ac372fe8140877b1f587312a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c777e240fd403cda4ee407ba8b06b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe7aad9ce53809bd73e70a6cd71cc5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ba197117cd9b921120f398ee36412588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f666b09bbe4db21d8e117b67a515cb8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938b71e02877c7e4f7fdd72fdccd4e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb061ac7140fc835009dbc45e74487c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b755d0f01fa9cdfdc6f486b82112a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f598be7e817f2c2b405d3887be14d8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f46cbf7b9b3efec66401c0acdc3f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea977d24669dfdc6648cfb645ed637595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701d6fd42c1f7c804aac3aecd5b3578596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4908dcda89279ba114a9f7e59f6e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be65912dd008a9293fab59b3877ce3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703850a80dbf40ce4cae640692dc568599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa66ee92a38eca911c2b26958366218600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e4e3113384f48b5f242283be4f866601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1c48b5f7c48a4435850c9332f4b55602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193255e19e48ccc7d94b6669df6a535603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b216d0c0aa5569b674f54341a5830be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0837230c04df759330e1b350097109605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4872373a7394182b7d0d1884f5fd884606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958df95134953a5954ee20cb22ca5865607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6631cf0839f53f97cb5f878c3b85cfd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162649a416c6d9357f6124e8f3362296609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9eb1092f1db6751803493a14441b2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103fb114edbefac3964230704a460a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901470faaa2d2d1d3487dd2e51c88fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14aaec37be05788da362c88635608a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38118893542f6af49755e686a495633614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad7a84ff54f3439486950f3170bb92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4949ef531f487a41acf1f63d2b0c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f329532137dd3f30be434a55c015299617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5fc6c389526e53ac26a06527425b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a4e1cbffb45726c047a6dbf87c381619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a583b1c48e5ec7573c5925fad4d0ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad3ed44aa78af7e17052922b69b64a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6beecf85385f4f980a383ba81d7594622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b095d7a4d592a5b9a996df8c8d5dd8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981b173ef7e04fb5f86cc108d896df9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082bf2710c50358c4f7cc5e5dc2485a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d1e7014fd53f089db02e9c479239a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb89790817b98cd411e8184f6a1a7f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cd91dd2f3583f7f4c5ff6d55c9e8c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0de7454bdb5b939a3d2b46cfa2b47e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c3120beccede6105b8cb897d3be61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bd0de080bc957b599d4ae90affad8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614129bd61b34caba7cd4b8729dbd68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be27b82e13ffdf08ed7f20b026b8c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28926aa172caecfdb5b2ccc557059aff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a7944a0c822f98159c76fe8ca40f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798903a5a08020dcfdd2756e7a841fa9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fc5f4cf64a70a44e1383d02990ee1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73075527686692f79cbfd86b4eef515638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e34afd47d24aca589b4fe1d1ba192639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d54f706bacc9823300d97c07f9267640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755de2fd83fb6d992457c1e92fcfa018641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e8466ec7ac59a9bca0b2b22c5355f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063da8ac00eb7a7b70cd7d660a09e8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73141d64e7b65642b5e6d70ce79ecb1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1ff839454b8b494e4e6e480682fee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13055827caa282ea8a20bb2043ae758646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b05c9b1fe152c2ae842b601ec99f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307a604543e10dc5cd6a8a93543c9df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525e04d7debfa2f6be629c7170f6f49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb6391cf7e06a4edd776c71e9db84c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841ab24f2bb81aee94e5597940ad47c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3876a9872aef8df47bfd792b749ea1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d41261ff7be0c7d35738659166eda653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcba119ba88bdffa8d13777cff1f9f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab520aff11219d9a6edb6b904272ed9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755163fe440de03871e403a8b195e29656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa496c46d0f983753cbaed0b13af401e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab217b5bed400b807acf39b001817902658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0083063662928f9c4bec51e47cc60659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2dad98b5783fa5b43932adb0a4877660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019297e7e40228b6ba18796b80eb4345661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b6909fb9732f51a5e413ef417d905662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47878d77c8203251045b87af2ee25a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fee76df15f4c595386d279ae50332664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af01dfef98bdfcb979d96ecfd8468ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341b426771dc7be8ec20d4ab9180b48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b580308e8c3d4232612ddc967de603667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbeb700288d1da2350d84bc4d400319668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f855168d8581b84655e4d19f345d7c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e0f7f552619af3a77e5990d45417e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c9632ec1d195d5ad91816f41e7620671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e7a72ce27de7d46167eb011510e80672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0405d12e47dc5926253feac7dc2c6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c9ae7bb893aa938689306ff36d500674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ed00515b24e8324ec09901308147c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086387304ef0d560f577317256e56c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cbc9cca3febd9ecefe3cf62969cfd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ab80843dfe6811a3b7044061dbf17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343833136842281c7c485c3f2e7cef85679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f138135405164dc9ca5acd381025d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53573787296e914360a124c98a7eed99681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ac3962b8d200404dc5e4eade244a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f458c47717e36c90818ab989234cfcd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef095ba81155a0b1b8789312822edef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5c382107c0837b6cb2de02a6e50a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740a3f08a1776ca5b7aa71d411e3fac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6555a094813b701568715396c282f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a0db5b4750b55728b4ae481717051688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83e89e2d11e5387451bf08a2312fe9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963da70a45ad44b105239fa26a04c731690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c7919f25258437c51f35b21135e5c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373168c5b34b1241e1c6c3165bf5901692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd51f9263e7fe81b81ab6e0a9179e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46857d0dbfba561d35b84a10a7b66bcb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad21c0db5c8d873453f92d6a72a3ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de13074ac59334f1c8520719652d9d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f132653b43c20faaaaf76c8d7e64f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d14b8862e2ab2f71065b2cbff8b66698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc741289322f9134106a26ecf1eacb9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30492a561bbab163df0d3d400d350a90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9a4c99eb0b28637c31b17db5d76ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88464cc346986f56f276cc811a4a7a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e351668c579512d2819e63ef16a0dca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd5068836c22ff17f5f32c3f683164704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d268f00bd8523cbc8591cc579df5fe4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3df82bdb046c6c4c80d662e0dfe87706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76240dd3daf58968a685670ac40add7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a72bdb63f2ffea9520997aa9729ecf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6683924a0d0b59d16753ccb04c9ae9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d815e192bba7a90a292cdc370c94e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b27a0bbd699815c9a0bc95d2771048711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ac0818daced1a505aac35c05cc36f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd964f711d56538b8fa9adff9051a9c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc26bfd1723bff5660baffc60e78be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f94062e71a0e7dbb88f8486c389040715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4c73b5b91bbbc4250a2fd50287553716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179dd80a5d5166ab502c9c6e18a826f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93143076d838c8d47469751976da8acd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5318029f5fcf50ad830f90d76eb1544719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e4114a5c6b06c01443ff13c29603b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22319abb459421e75b3c03309cc61d04721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cd2f4cd894a4a3c0eb05d99a70187722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8f5da290e8f071fc1b18162cd8416723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f318d05571a897263985e69bea6ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda37dff2ba6386538a4174ebd3c5473725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84692f4fb969731b5932fa80f7cbcda5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d6bda73affa8005ce5c64f5b776ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca04db861f36195e8e34d4bfb6a3a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15d044bef139aa4d9d5b12041cbe1f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa94c29e7ca0000b8f50fee195a15f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc74d83ef265394008ce5eda42e5e2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d55e5f45d09ab27e915c423ca66af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0c7ce65d69caf112361a25277a03d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413db3825d707415cb259658a0f794b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4791d725419decbcf732890b3b7ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775f0c053a9fd737a2465bf22a2983f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2324e77ab213cfca672f5fa2ce1faf3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107252e4f8bbbfe4a3d945488ef1dbde738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36a1eac6ac0349e6b1a0f891392d6b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d1650316ae29d151b18a4172baa7f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d9445152afb492b2a4eb4db2e019b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379f3da4316de1fe52a84c3dc9dd29c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df499880c0665383a039a5a01c068c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606d0f653487ea69dcbebe1913480c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13466a2f1453614a50e02845108f25dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72bf452b091f16a3b2cedd20481b41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa452230d87351120e097f920cf2811747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9411b5aec34373a1fd4fec1808bf3a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6eece7a4d2739a0b2041a8ba2fa6d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779b28984bb413a0530c5680ea0db8e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf81339c40856825b1936dc04ce7f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccbbb6b5188abd2959942033b37ab7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0afb49f73a6e309405260f90dca4d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb23131d43f7bd22369791d564cea74754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684126d854153601a46f8426cdfed7dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a22e5a95feb8a1888fae61391d293756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58067bfdf690b25204a336291f2f03d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f223a22752d0d483d3b7d3d55d08f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48e8425665b534331f40925cc00dcb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>