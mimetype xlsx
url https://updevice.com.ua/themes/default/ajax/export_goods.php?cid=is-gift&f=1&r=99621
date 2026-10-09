--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60576cc81db61fc727d0e95e6d0d44171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d088663899adb14d43c72b4912f9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f807dd757f3dbbbb7f81bc878588f3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd586ec14a4dc973e2dde38b382cac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0e9c1f1222ffccd9feaf3e569bb655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ed12c2459fbfef74120a7457e54f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973602208360e62be18d261985f91d9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad3046e68a1a3fe67b0bbef70698dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140763802e22f7e29fdfd5b426e805a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4db8f2d6933f1f9a6a240ecaaeff510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cf9b5df42e30cc8c9b5a3f934783211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8474f942b9971724c12960008cfab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5245b1d163e34d0725236826ead79513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf5827dcfef33e93b214680506f50a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606713f74caf4a1e54aecbebe7f4b16f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975653b2bf18407138cf353da968a78616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a127393a102df317ef4500bf56979f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfb3358624b487ef99a006ab4cfb2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f527abeea1f628bf498efe7991238a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bde6c30fec07455cd3f56de2c398120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680199c9edff117f640c32fa07ac05e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26211bbadbc5d9ce19dbb984964d416322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8dca6f2cd11e8569e038f1e17abf023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655a71c5f6f8e59c1accc00c364282724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335b94099166a883ab3416c5c4248e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e77571454a25ed654992bedcd4a3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced874313af9b38c7b2c4e2c36d2ffb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc323590315e7dd224e75d6f3a1cc4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9e2f2ee17c629a9b083d1c56f508d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d977cba219a60a1d3943163ac3aa1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab24f6cd24d4df9b5d466c7e07fa34b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b305d29ae1f230b397469a6847faaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f43676c5e5c20a10542507ddf3f3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca92595fb4c54866d72837950c860434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91434cd998726f33e4e9f6e13b42e4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31afac933c1ccdd2fe847ee43f50a4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502570916759fad0152535134450dd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf592c38bcc7f6e7f76fe4ebf51f647638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0d1a6158d9255c5c113b28f67230a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ef9b08f7dd8ddd50a1ed294dc52f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bef283224d6c4f0e6fdea939329f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ede13d41fd5d0b8cd4f233e7e2e6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0872f0ba9d75cfff6e7d3d6a0bbc3e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8401a44e57a4f95954c711692a40144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa11601f86cbd31a5143194d8acec745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450da375b220445412f39fe2d86380c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b65688977c824ce799ec49b1cb07547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6742bce180db4ec54627b23681a43d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af8317a5f6fcae8750540dc926ee9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb64f923dd81d7228b6a13ca93516350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3933bccca42911aaefbbc73c3d53b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952c0dc8a25a78a04e0e6ad9cbc882952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654b4a8918757772029c34bf48f897053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3ab5f9f69fd0de80253bb496bdbee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e38032cb9c61785bf788153c05c6fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330a8880c98eead94ff0bc4be3aeda356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f839f0d5e00418586f8b5a0fe87a97c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e0e30537d6bdff5b42aefc62b0c1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a53e7347f1c0936068f4d820d8b9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df691c5c998a332d3f184b4d28e6fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea495728f74bc9926c6bb7e020abf4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a72f28c987ca476b483f005d4979162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094e2a6a681fcdc089f873f25faa24e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9458a0c2b6d1fb2df19c65d5a2ca9ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123999488837c90938a3bdd70d3d37f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b149c12136803d6c9ebcaec9d2fdf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcc9c5dd971e76fd7302d41833056167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420c637ad038cd105acb19af182bc1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452b8c07a66fb32de02551443625bfe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7760393bc4f4247c40241487b93d7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90cf901f32ba5984c98f653f8580b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4208bd714db815a91c4ee2c39a24272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62e34096203bb66d9eb2eaba9f2ece73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633811a29cd2a3c3e5633bb5b72ceb374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e209ccb368f0cad0ad8539c568e89275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58418da9f52e94f4edc2c9063300f0e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc2ec5d34018d2dcf60cfb4a50343c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60c8d1c32f8a82eb111ed9166e39ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c215cb4180664a165bf3b0975991779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ded47fd6968b97eeed7055ddf0bfc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408811f40c6978e42abb88653436826081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067e28a7ee226d84b2ca7450473435582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc71088f7561f7eeed89b774aa73a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac27d67c0e35703930cdbe2ffcf7ff084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c178f6c125b9ffe25a5161c8ddc4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ed88bbb73b8ce5f483ecd368c689286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5be237de2ce0689507383e6ce370c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdf030003c57896e226fd26143f3a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43444e2c7fd678b765084d0a581a61b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ead383c49cefa88e5fa95c818cccd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbcf0af488eaee1024c8d8e8e3e03691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f04e7e8b7299a35dbfad1680dd562792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79675a6b637798af344a4ab63fa4d4d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0fc7d0a32b50e82a68e90d8a1e00394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d4267213c9df5717fff663b932c9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a230a67d39fa9240dc1acdb0574de696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3283c6fa097c8b1ceb35f5110a08397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7170c0b001824753a4f9f577c9f65c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6c3969df8ea4aa6966564a2a5c67e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1591c6ae606e6a7db2f4737aac1b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e853f7c985c6d957fd15be6e1be0a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb15c9eb984a4148fe4bb131d91995102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f4a99a43b1360bf7667df49073011103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab933396dc317f77b0c0f9f4f25cf4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d17e64ec674c32471289531a49e09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc99f4ac85e741b894c2b1e805e0e84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baeab25ba494af2c6084558e5969a73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f7c4beace512831a7759fed40071b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361b4bceaa47a0d1782dddac4a96096109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d276a78f2293eee893a663ea4c0854110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcad3b4319e20a9110f9c4242c35269111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab616cba9d2be251e82c39d8cbedb1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4dd503bde2ae6a8c477b52b871e6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f7a29b3b313ba8ed718d954c39841114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173fad07a278641eccffa87c2766254115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a530c0e9759d98810a6958d4f79e626116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f0df7c659d4ea378127d708425779117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6daac6d3852ecbff82b10ba4de4bee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506134aea0f18ab59c7240e334bebde1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ea2ad7e474a82fe00e85bcc5e2b99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f5660fea61b5f508957020114a2ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37e6aea1404c2c79e0f16cd3ec0581122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40a46b0475aa39e5b6d55ad9423da6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13770ee5b16d33368b527312348695124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24ea5e3c54bdb2ecd79daef220b50b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74524f7226da73b710a3a299f7e36c56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234ec2fa87ffdc4932a59c3dfdc94c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ece1b3c139076236f18f647dc78a25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0b90b211fce20f47d9193734f232d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4560f581b688bb5da7ef018a34226b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2308c97de787010c354c9d645dc0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94439887ce6ab4af8c413bf838ddc4b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a907acd3e0ac896efaa24117749b643133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40fd1638bf752e214483177025645b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fef00c4d80876123f580f7741aa1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b44ee7a26b95d25825d9f96cbc726136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59453990aafd00dbabcd3176b8dc0e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a22b84ca1ab42647d6604092945c80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b73583ab29a91a1a1c6cc8d20b66ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbc5052d883469f570c1ebe83a32c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5639a33d9e4e621f7fc6ff702fb4fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d3f2f3a68c538dc7707631f793d9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8b734e3d0e86d6490a065c0d1a0a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edae718a839a9068c93bf777dff41bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20b2221caeeb889a434c2e5b1e7ce9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209f4ef4e192988b4afe7accdc605b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cb2dcdc54b9703162f4faf35e53bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfcb78ff8227f2224cb18cb5595ab4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9aa34007bcfbda235069973e21994149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453494bdd0eab071e3ed1fb4862959d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3142b86fa5134f0174073e27d7108151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0bdf9a3d772dd881a1cf16cc22ccd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c86c7b24101235dc64a89f6e88ffe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e687e023bf2bdb66d3e9b8d2e116f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1d05c77989b9c01e8722f8b0f275a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899751fc5392c8e9cfed366240cbe026156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfc8a6c2aaa2fb26bbf6444a2f5c5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c0080d2f94c5ec8cdec1aa6708a2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a1afea9d351ac692e96ec2fa438ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca8199a6ded3c050009cd624b762d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ccf024f8a3e042759c58f657b49f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4541a31da831874dd231f46ce4754162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9c1c00d4682ca476d03137e32d0ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930bcbdeac9ba71bc1a68367ba40e61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b71dec279183ab9781becb9fe3e0ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c78862f83169c416e00cfe0cdf1ff0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63278d7695d0a59574fda5a74d302d97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55258b0988efc85e7c6c13066770f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41aa39c6d4a312154564f9d6070034c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829af814d67341526f1234cd71aaae98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41ac9325891181b4f9fdacced70e9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d4d97685dbe834c4a0b8492fdf037172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc71b1ac76696bed792622e1c66e826173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485582ef668bc9b2bc6f6c046ed702fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deba9a85318536bcb76fc4abd3ea2bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb44406a4aced777ae84e6ffa55e8e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a83db233b9a92895f7130f741bd3eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcbb9b0d71ea15c07db67227fb73c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08dcdb7a72bd506825a52e07032ec4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39c7064268a8428271cb3381df885f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766eb86806efd6168e6065a92002bc3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7813655dc8fc893c56f094f151be3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb422e6bf781a16453165380f601896183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5777e355b66687a0e8c39f67547e7ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b4c40b101204f0eae1c0f79d9c40e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca9891630eec2ff74370abf52b7359186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28b620b59b0369fc8b1e62cf1a00b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96955c21ab0331db4313585838bc02d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7824bfae09385bb7443dc93570727189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b89ea5e184b5924608ba790ea4a7ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fb195db30338bdcc230de3e30be26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4bc15d366af0b5d63b3ecd5d3af59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926c57fe9297ce6dace69b016c7b816193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dd046073fd6166422c08bda927610194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdeba4045c0ace193fbf754b1f85fcd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97ed77a37544e579ab9f15666f6b6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfac9a00b7d57b97a0ba7013f6342e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18773854f106b06bbf3124169a753fa2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1383861832f913e865c93037aa605b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dcb5f3fc434d90d937ed506d97a22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f814acc69df2ef4b42ab36f950eff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5988b1c7c972c9499e1ff478ac4e18f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337e7c483412e841843573a9434756b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d22f907644195dbb72e25c8959519d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda79a70675f04773d9ec1f8c6f6431205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5edb920272d0095d5abe294bfa017b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80b0ef6a628339b4b0044880ca18c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20ef7d07ae262e6479302dd7c0c56c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77936469ab7ae1ed93dc0f9f4facf84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276ace971834c570e668ec4d50f3802210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777495b38602ab7d57420c84482ef418211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d3e040269a71ea0394a846a8386f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18a933d24748fbd530e836ed9a1b1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f1ff1095b971b50fc445f3989a88f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbfaa45a5d3fb643742056d4171846215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e21cd07de69ac05673f9deaa714d1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd79ca736499fc563578279a7140e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d485840749e4329b050e1a5a05c71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0c227fab47c8bbf886ca2762f8466219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3970291f6015999faf110c3146c56a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73084a0ddc723d484760a657306a56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5ad631c941f10c0f8d962cc007cfe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70579983f203f549f6c62056309574e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d398ab814793ff8ef4454911905f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd41a20012fa334c602665c0b94d1fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b71f5a14b23326dff86b7e86c370f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911259338c4cb1d157d3f7f85861ec0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431a9c3796cdbf57a5827c646a63708228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f25721962926778df641a904b089cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d25e6d40a0b3132afcea6766b22402230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ac271a91dc95f680669ae0f310068231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efbb920bee80adfe9498e2e253628f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84078f998669037cf1bf96b6fbccef1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba48050e23613a1a0550677eefb2f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f326e2e7b1f047f1938b8fcc714d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f24e84af86675cc8888d4ea16271d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45297f9901f728cc70ba2cd0883233fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab944ddfdf92320281b4feb63c755a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3919d0b87ca0b75883b743674e24be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920266810c03a2c6edbecd73b792f230240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f883377a250a67f29b034b49f4ad41d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291fcb46ed02605054e9017d90a8b5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ce310f50547692988a24788d86f49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ddd75e9a79292cb7ff623d8c73625244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551b26c7b918607efaaede6facc6249245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654204eb8351dd17322b99bc0440ba6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca568febc2259b35fefeff487725d448247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3ed96307a3ef8d7221055dcd36140248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f63a6196cd23a9bd0e055a7117ec1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd5c37817e87d020a7af97d7779d46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657033e8f56384be52d8304cd8138c32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc23d7dc952b1a5c9dd0927b0573dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1c9a45e6f4cfeeb256d119d6b333e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f626412f94743156f9978040baf9598254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e21116a70edb41cfe15a9d4ac7f16c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e4008435f3109047b042fe75213f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a226d626cb8b14d21685381f241f42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3af6ef3c1a67a0fa9733b5140744b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c2c6be986d624281af466d60dc425259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544e6f74b6d850dc7249ee6061795ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d344930057624dd50d09c7a29d2f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddb7891813e76579763414bbf70e3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff765661667fad8e2e95ad8b00dfa0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1744de3d91885d7bd1523f48273eb9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abbc9926ffd90ecfe275f08602f3ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7284663397a9fe8c5bab17a72e6411266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed760b4102db810d23ff6320adbbf1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd93d54a5671b0608146b9d568a94b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5b4ac3db8175af589efca9c58ad6f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931b62303b6e20413ce96955527f872270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42846e2e94e4e62ab247dff85643f762271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1164ebe5e4752a8685d1b0dcce744272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea651ed1becca3f278d745afe323e23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6716b1ff941917b513dea43e42c59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7283ea3785d82fbe950455147bfb3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99322ef11c5ac93bc566f77a1fcf7171276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46df177bbc5791185ec7f0739bba155277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6e3f61fc49f173e543adc14481998278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d20b479d4dc493599cbe773e12366279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c979b4096f23d225b68c64b87ce36b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623adaf93c73e50921b4f1f442872dd1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ee75b148c236d8a56a93f0a06a524282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cfec41e703cb925bec21d0d012c55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62329a1fb719e8e73b156921bd9d3db0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448696b7f3588830a322e3a522b12c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56aa2c0b2e6d3d6b3ca1a4f2f0e77a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719a67f5a4165014dc28f6ec85dc276287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b7676a2e0dcbe8b9f444027140dc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e91cbfc1acaee3514955f94f25ea8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a519292a6228163af61699dc12b52c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13e3611786fd245de43d00f6bd31cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34664a2d1947fdb9bb76cf5feeb6282b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b116843d2682683aa87ae14131de341293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc9e7652c78e0d83351f1a1174d11e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79f7419e18a1b1bdd292106e88240d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011f43a32ce01a9bda792725f8f7b0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3665ffc68decccfc14430cf9d23290297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae99a3dcd1967e07bd7199a61c0b455298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23607505b031da19ba2b24193b47672299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a0b6f8787c0289346f527c40bb6cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662841aa005dde18e4f1494a9b72e351301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd49e173b3112f24f9830c721abfe1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123a85281ea5ad5a6d177c40737607c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74a1e5b832fd8a46681227316d6b58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e24b21525ab90ab2814fa61e8a415305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e796ccf2482f9bba4f730db36fa581a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c995750dfe939740bca5a5a6a2b8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0ed0097f138107ac5bcfd78db231b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83017189b40ae7fb3dd69ec5c747c8fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111ead45486be6ec1536fe027ea1741310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a09d08aa527b7d82a5f6b2a979607d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e210eea177faad3e8e0fb866d479c11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc3fcadeb3d552173dd11b1e02bfbf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad497def7e3d4d391e35ac8715e7f6f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b802d4901919f7dfd110f38c59880e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ed8dc0e49da850674d633c8d2fe51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ed7be412013477656ad8dcab94375317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2a71833017d8b1b285c09a02d0eef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744be96a0183ede23368116057aeb70c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eb65dc753c67d9ae3842b605ae03d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a52edfb6c2e61c05aadfea3a24af6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4ac9ccd326d639851edc8a8bc4fb1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ac27d351278335fa368d9c0a3ebf8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69ee8f0406affac1203f4ac9402036324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92e4b7265e8b0c430141492ccc5935325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f4cd0ecf466b469bbd17a6e660d55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740002feb4fd5f23c7f76dc79bc3879f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3499841f54022ec730adfe5d08666328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339edb12cd212573324ed6f3f00d684329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8989d971b6ee9e877e26b939a217a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba534564341bc7269a1a4aad303f649e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f3a067d0efe113aa5d09cb4ae7fa0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf3f7b6ce3c2717f793855086df8d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9f717a749877739b888c82b34353c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105746ce735fc7545c6ef54c762dc0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db02559eb8cb8a4369b1836a5f2e20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8fafee2e3c57687bf1bffcbe1b2a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8d931f2cc67322a9ed96b90d69b01338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aa95dfff9513e0695e5506e75656a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200f9da51bd1e55ebdaf071e8ea3294340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f6513465d3f3aeb6d2359d25b82f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c716e9d2bcf3fa6be7f7f7c84d7fdc8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3779d8b8bf36a7106973ff5483537a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173d81c9002786a1b3e2549a4b47adb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c407ff3d9122d21394510df68ee218e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3113f10190eefa761ef40d372181be2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843c837fc8fe88b1d5a3c68ebbb09df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd31b5d76be380e18019668d7981ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff8aa936155fafbf347b1214d23bc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683ac218ceed48b8d6a7ce065b96b23350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3769cffef814604b17100c4636d61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5851d166d5adb69338839d1889c7885352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e621b616f097797a35943aeef2f549353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c4124e947f5036510b2b506f12fd2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f48022a974bf3301b098caa765030355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3b2ea98b36ca7f7896c4edc3a1d1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76af5b06d71fe98925fa8f147c0ccc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892958b20c75f383e4e43bdc65fcc0f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2ecd471cb0edcce55537da799c68d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bf80590f6dd46eb8abfcf19a62ccf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996582752881009df6175c9f0926632361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f707cdc8cece92a686920f063f34f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f3eb83571bc18e029be2a2fa0b4a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5891aa55ad143a4785d208deb7cfd1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719f5535ea720564bc723fa7e2539ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e726ea00a7f80d1bd2e6c798130b72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbb3911114491d103fb389c827cf8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee07acd70bb8c9246f7fce9edd19c88368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c834dd1da80c18949a1dc04a590c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260ab1dd437bc5ecb9d6ca09c2e037e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48366f1284ae51d82a9ae492e275e82e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6791cd9dd1ea8c0495aa9e4e1303f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4380ccc9403734c3c38b6e313b5bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e5f389fdc372d7c08c3cf5295be5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633a4ed49be50413902b5bb496d03e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12a75a6c90bc0a93b86303af46dc83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037a95ac1bbfd5b79b82f99d6740c7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe5c944bf94b775de680cf1db6635a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360f95992bee99ed606c80762101a20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241d50d192504d780895f7c24bea32c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6ce1ed3e855b862dc985bf6133ecd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd4e57bcf53856bf0c58f4966d4d41382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce31479b07c9a741f70fbc5b350c521383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c9fd9dcb3ea6fd0bfdf6c3ce54994384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92b5fea80a84c06a577b0673e9b6ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66783187940e703b8217916b8ebd8f22386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218cf4142df0d47762185d98af3fd68387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cbc84f09f8f12cc93a1ece6c4646e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce735f49fbfe6dde49148916792d038a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a72b6c1666e9f3de65ac7ce0cab2a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937020f6acfe5429d01fd533efc70b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957afe935cf0653a05654c923636191392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1f7bafb1d596274f560c652da825f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129538b0e198d5bbe4b0271e15641f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f4048dc29bef88f9e3952dd63bf10395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50704d0284eebd21b84c72ad0b786f15396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fb7d9bd42ddc4429d2cef03df1304397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80162f0d183ec67c12035079b19acde398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386f8046befbfc24ed383b8c9980a60399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffc4e1540155e3db8baac57184c83d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd59570d5de58ca07fbc39e27d6199d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95079a1d07ebe90c30950f786e2e8eb9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2eb51806af4bcbf53350810bfab75403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a63a9a76852ac10ea243c4e1c9bd13404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46622cbd00b1e63a5e074f5aeed2e597405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e985ff55c2f98a05256dbf3c202b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6c2b39d76c40c9bda5d043458c7e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3ed4a75aa2fe879f4e86eebf12ce1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5acb521f86b7d85b95e6e7a316db5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e30e237bb16859a803b4c76218f39410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905321ec139f96c63700ee129a00a60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ff3e0a107d273d3c8ad9cb672060d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946ae3aca416462c5e4fd0f0c20597e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0ed12c12afb544ec327bb83e6bef1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc7c4c814076c62db3aea0f54009f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43206d17ae50b06404851325cfe242416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c41a63a0a8dceb7744a951fe41e278417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3138554d436306a9b557c4cb5739aab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ee4402181a454bf1ab60976c0499b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dbd67894d28789bfc7be80da88215420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8e5877bbf8b50a189fe5dc8e65f27421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba09e1d618971b62027bc25b1b44c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfdd83cd4c2dcfc4e6fbe751bf108b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdda9c4ceab13d5657e1edc9286cc22424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a8da71f26757e8251d2f518918fa2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf831e28a3165c6e28d708027be74a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0ad96a6d5e421ec1e7c35855494e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f66309a4743f32356a28343425d46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287abf14fe7a8549a343edb12d068a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d17de7bc87e257c7dfb68c2ced1400430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8990e92935abb6afc2a7fd1c8a872d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8053bfe79f7b6ef3ea4abe4589ebe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecf8337208893a6890327056948fe5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e73ad95f8e3376a6e441ffeaf6399d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac09ad4bf277f41b6a9f05e5ed8c316435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cbaecaa0358cbb1c40446aa3f91eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f9ec91bb64093bb26f783c8da4e75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef317bb9ca64869d5d3bb7ca3da24458438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34738d3b161bc03b2e29bf2b97b24050439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad6ef06a89413035acf70fa5fa2147440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037a6facd4aa269790d465a510d8ec1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a921492cac15ee67a9c0f30fddf7e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678900a672d408a0c45afcdb26a6861443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff06b7f39f9b137e4142c29cc9802c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e980faadb8cf2fd50428a3fe7a3b69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d35099e04f424defdf4df550ebc5ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a9d214e960e14889967d14c9eb6e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe509f5e75e6bb59920e253fe7b317a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddee3c05dec0c85b955467a3532e6b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baa78b079f78baff3fad2adb493dff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb32725076029a5e9dab7f37a033ca9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de7217d823d4c6b09b0bd1f9e580a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d4c2353d8a0e3a31459f60c7d4944453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a19cf32d7ea7f95194842ac76c776454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b773c13ca470127ff741a9e8c024e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3342bc40180290a9cd72974a7e2cd68456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65336e9e60cd9fe291b7e7ba0da8dac3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e322abfb3d174575d381eca1b90f6b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1772537926a86296ad42400d43d98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607c5c4056e7964a81b87ebcc07c01d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194c7a5d8b5680591158d7086f5bdbe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660159fa6d4988c135ca7c13f8df899462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02973aae4e4f18546b30015a9d264632463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b189e37f03540704c5ca2c20da7ff5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769fc990c036d158aa403b4662086ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900851079c46f535198cde579e2346be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bed09a50f5c3dcbbb767e8257fe36c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dd65e5df4c099eb40c9aba3983708468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc634a834f72510748134e86feed9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1cec97fcc5c8ea2b09e0827174ac2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00838f24d057049380992c25a56f85e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675c6b5e8037e4406cf91b498c435b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343929297c45eed813f92c89e1125e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e166a502b0812df41305727daa3301a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0e5e9c46be38ddb713d29bf287c02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78560ef351de9af6ee8b30fe42d9c334476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5269ca6330f20475a2c69df601b62ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f85619c2b8bcfb0623a3552d51544478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f69e94321bcb3706b43e7648cebbe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e8227cca5d75f8620262869ab0dbd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714653139de0f7d4a5633af92181b0b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706743e295be578a539c9dff5bb23df3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28172e5a32244f8cdcb333695e41e987483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a4bf7d5ffc1d9d6f045cea79b4970484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b43c2fb8d55acae8483f3633506b34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4e710e1ecb93ec336231116c888fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec21aec2af04a9656ed8f4d0bf999d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b772088a722934fc023d8670c0c7b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1215785679392152ee5fa09895631fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be11151e23a8c582e7f838247432f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238b51df394ce32c672dda6501fec9d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8caad92e3346b2fa84248a0f2737a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340723c4700062e183cef8a65cafe833493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823d79cdaa8ce83a61f21a59c7d465a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caf91bf5984cd49a628eb5aea31c4f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86427203c651f92185f7414634d56529496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b4eba4b06d01029c1be137386b7dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bfc7d417b70adcc984cc1353db207498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7aad539011101efa438e4c7fb37eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a2a46527ded13c7df2520deaed534500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338b1276110f632d3ea5f63d38720ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fa5847aadf54c3614e9050cccfbed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294a34501e64f310befce2de820ccdf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbbe0a5d5587a5f108c02aa922930c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8598198849ef83ead142973914d8cb3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be408b044f5682873d59b8e432f1c708506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4961d273fa55272de3936f11157ef99507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fbbaa2ba53e82c547d769c4071056508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b744b790c7c7d4c63dc53933f62bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac342273c47c1858f7070536dcdbeae0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1d8c7efa88579a5a38e3bfda2493d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff2823197b81c9e0da88a559715081512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd38d154d7070017600f569d3deebd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5e825a8749a8f5874097220d7fbd4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fc879ba652fa37c791db8ef7b2c74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33a2b90c19db72acd0fd41b1db88a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cb58cb6db170d802ab70867e74965517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fa101142e81a9f2f5a15655d5d30b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ee79d98f2e2b868f717a8504216cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558ea4c0ca8a07c9848c1b9d1560677520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbf881b14550fc718ec2dfbef89bbe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf563f554056580f135c9f1219d7b5c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b89ca23ac8e5e7729d31aa550f05da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa4cb26a34cb069e65e22528ac37f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f46c8497d5650ecb919cb5d7780ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a70ecd993b74096071a56087a7dec4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157a2f3a0768f96da3302073c1a428e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80674632c11e2de1f8382546130e709528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97353f6728e2dfae5b8a00814442eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35a5b2ea2fb833e0a1f177d6fa6cd7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de229dfa4844a5ad97e7c4dea737799d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbcb092d5945e8c9b4959790028610532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bf7fd0127cffdb4407d1ec1476c51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7f0566a4bca78451ca59b8a90f4af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd653fe1c390bcff7baac65a11fad6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a5b1a9e2fd0784b3ed9ac39c793f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced0fe9805febc7b17d7f503ab5ec0c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09341dd3dd2dc783e02b665aafe7b369538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de7c0891a3390371482774d31e3721539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c546d594814a1360dd11734d11bcee4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d594ef386fc2e43a83b4293bdd5ddf6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779d1c0b55dddaa03466d36f29b75ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2886fba5ff25374555baa535d5d3b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ff1198899eae931cd5af507818c29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557ce2f311dffe7bda1c6a5b8b4793d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968d5b0cca50167f9a113a8aa68fcde546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0611f92ee881fdf7422ab1b76eafa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d9ec31ae4c13277b95c64ce62d274548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4c0a8e7397395e99750192abc3124549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fa44169520b957a2f4c9dd86bf91f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8bab0261764650069655e56466e6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d81a676fa5591f368644fb78233ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadfe1dbe675bc10c4212211a159a5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248852ce9c631fedf78f612f3816886554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301e71fb3a85a37eb95a5aeac357984555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e69f6bbdc2c5e9b3a35564e0873a57556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376f1d260bb622a8a27f9c49746947c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e975438d9491ec71341c01d933b11558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e7677a2769aad6f68f0db04a61fc1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6e94c1e569a99ff041b4fd666442d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758fd9216d1aa75f309b9cd1cb35f2f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1a525c4159bd251a51de30edea2b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e84039e86c57691ed7180cec7c57b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b79f079680ccd987f78a3414fbf075564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae938e07ff84cdd290c99ec6f9ff83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c21952c7d122dc37aa859725d1905566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cc30dfb6513c976aa8d3ff0845dae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f1350eb829cd43241bdb0eca04b01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93dedf477a94ee3673d7c31b44fd89569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60c9ac3d7bb35862a07e213f7e628a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2335b4dfaa44715fc048671a1fa284c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f7f283070efc7f0a8bee09a35f07b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3e297a26ccbda4c2b04b3a7f97719573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840babbc40cca68b02abb0e61d3c03d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c5de4f2cf0bba833d3d0f49f6ca49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a120bf12ac8bfe88984988668f90949576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4e6701b075285409a69e7f740c9d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd5db3f6559a42f151d38ca0a538fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeca0e5f3e314c4453d400cb4cff653579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf190f0667addd759dd826de396879580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c862a000d8b0bebd980170ed1ceb88f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb10142b974e35badb4784aaee2175582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8c8e8b452a64f852ac1ab6525f98f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedb6ee2daa83ddb7537f490e1127d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d389bc90290719abc4c51f2e8cfd03585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2917db0f9d7f1e2f150b3cecb254844586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4543ff6faa1933b71f9bb8fbedec94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8d08efac47ac0c62fa31b9b40885c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd31e96848963f29c14a922c086590589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67c6ac71a1717ef080e6e83564bc35590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36d453ef697fad6c80e2dfc12b48c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca791747e002a065f9bc3711f08caa1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82bff0d695dc692a2c20110f7afc37593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f801fe76e226ea3234e22b1bcea04ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6010a369ae935663e3cc390645589595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc696790f1855c2a15cd59af2b2b6e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5565cbfe5afcd0e83b0f137d1868ba8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df029fe96a106b79ea93f24ccb38bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0a41aaf62df226646f011f3ce8b02599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ad8f07c1d0d3f3dc6b62a17c3fb90600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a782cdfab2597b450dcb8e2673a6ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086c65be53d4ce623d3a8975ce54e30602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970a32e606032e596986c94d07886fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e2efa04be62bc52cada98dbaccb65604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9f82b197cfef0afe1b3c84f746ba7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549c4134542af6260347435acfbfd8b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ad84a2071c1080f9f47a6aa682baa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2a103b10b1b6e41f44e73844d8c9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087db113f6d6e38e33a294d7d5c4a72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8912def66b048bcbb6d2ec0ced6fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea958c860316e4a11945180f8700b56611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da5c059644efd20f347904de0639bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b802e44aaae3d9617860943ce3ee624613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce3ab7c1ba27acbff86481f63e94fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9152bbfbc7a3d42917676a469d6426615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a160e07e4c6f970d9418a47f84d053c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f7d41e91abca918dc5b2b50418140617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e25f39db6670c3a2dc083812551cdc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622285d6c9ffaaa89c4f73df0e6d9ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0721c6efa7e81a69c72bc5e632ad80620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a5cd95d9097cc8eb78043793185a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9e283094c64a3ae62c3ba12401df2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe42ebdfbe26163fc76fe0111ececa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03188faeccec07e953f34e9c1340e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e4a7b5fa82b5b5d9583be434326b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b738a79a2eaee5908c2374b1bfc20626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d41cafd8b049ba583030e82afa86e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc175de32ceda4d8755b5650c0afed7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb15ffc58c9fc47d17ae3ff2d587163629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9cecec1cf3ce06afd217440923903630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef548d71cd7c15374f07f2d6c97726f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9137c18483bcd9408646ada61ba9c47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3265c262278b2eae0caa4069f425aa8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612828dc5cf0d7249b545fda455e3a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f77d114bdde2feeec872765dfb502635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d46e60b2422e5e955dea63af54be5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2953628e1d879d7207fe8bd0e4fdb5d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c9e0eaa536e8fc0c02bd961b9fc97638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd55af730a651d13744140ced0af40639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b48435486e2301c4d3dba68a17fca2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d1c82cc9e619556ecb0993f3fa7dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044ab7cd3fc5facfa31fe0641308f19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067a2c083e41a40342229264bf3374c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7567106b4a0a71c97f5b0604aee9674644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37c712cc21577b49c07e3d294496d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c7569d68aadd03f04c0ac9a0f947b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e033daf7c4b3d89207bf3e7f35581647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69391d2a6c965a8f8b3f1b5d869df54f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2324c0f8c95b2b4b47ccb0e8ee858b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56d8f3f87208cfcd3d2ae23a2b8bcf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa12fbba5763d06aec5b478d3bbdec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7b882d1e5c1db22372b0c609b31c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d049186f66b7ed7940a2e60bb15cce2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d9a63f149fc6080caf36714480e43654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4bad762cf3fac626c4f1e7fa6fa23655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229abd5b9e371121314ce836fc36eab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171f64b000c18c5d5445193380ce866657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79c0ad5d7e0b11954d52317a4e85ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49215d478f1dd2f7695467d57e6959fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d5dd425224b6dff85c75bd1f7d66a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60537576d45ce9f36a1b0f88fe907baa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83735b037df3575436663d5d856c54c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75645a3be5b0e48c83e86ab6f2b81022663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6708f25cb624bd4464372a7bdd5c62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e35f60b4ac15ea0319330f02eed43665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f48f543ab7dc1c345214db7ac22652666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a29ed60e2fa4a5a80d01fcc6b1e76667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efacaab8bce6809827cc2dae8eb2d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19961d945d10b612d4728a5be7ac9bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0955fcb50278456164e39b4855d28c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a861d5245aff5000bbfd9de1faeef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8b533aa3e47a9d209df01f7e05661672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb0b5b5c15529a436a41d6496f4e22673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f427f48260d84978c5ff326faae9b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a84471875734529a12f83bd3873c96675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b8edee363815e76f075b3d357be38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6df5025ae76819be5e193bdc4cf88677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0e05eb68c0c47f8f0595b37718c97678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ff292e8fc7706fe6ff4643ee162f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd034a601aaf1b7b17108f67558605b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a17cbc33e96a3118cf33d6613703b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647aec9fec59e6c73d7d26131d91c10a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2081941ad4783b57ecbb3233dab43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb2ce4ee3e674962068974c0627e4a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7d344c62812a88e29cd3204f19355685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397c13de797c2bfad59f0a30bda3f94686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25285dd715a4316492aedabf4b3c6a91687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bb3f80c96560aa5f266a1d40f07bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7d521f6d8501944a376beedd7b884689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcab84b7d143e54c3e891e62bfd1518690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987d7d937d70ef35f50b85b8b63ceb7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7313ad79976f2c0063e1bb00fb3bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1e8ad7f0f424c986467347bde7823693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f844ba0a36b02ce6cef854c41e96f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897d976bba4ed103f70f8ce0a4e260d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351861115fd72245816b3c3e822d528a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6295812196f4ff0e0170105bd3e37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef6cf4162f615bfd0c0b482ae07f5f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420f31fc683f907afe9d628a39ecf08699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f5054254643cf7a7be7b115f0384f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520b109274927b0f7ec34cddd64aa3c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798d7b4d4d328b032249ff27ff3b541702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832db488975d9172ccc9728b3d5812e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abcdee78d9d9729c2f454b3326d65f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853c1a27a382c42cdb26d9be2ff200c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570717f8fd62dafa52e0b09e8bfdf8b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add84dce7d8453888d9464bf0f17ccc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d4db1331f7d875cb1c4a1464607d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24212b7ff99a25acc6adce6203d532da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bb053e36292e04669efceb756dedc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97a78b0db48537f1010a1c675941e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb3780a0e02c22b30a5248dceeaea9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89203e3053ce960f5c78139446065b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0df9541b5001d43d7cf27b32709b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526c1c5be55f52b2af99ae75261dc40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2c6ea633ab06a73ce3e9e4528cce2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42798a00c6c91b46bf48841c55d7ff5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5bde13b94e3eef37c649ec47c31de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620c3eb895acc66c1c361a96b61e32b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5c3c60c595a98268e92274fc6236a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92ae2bfe808e3a528dc30ce38e32d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748477f330de9399419acaa335cdf46722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770936d8ebf6de24e47b40e08cc309c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59432156c038d6d9742dc466289a6330724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac828ab9da233041fa9d7d36687b80725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568cbe20eaf47d2eb8ea50998b81936726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca7b69c4bbdcbdbe13181390c7c6d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c145f425f22bf7580110e17a3e45e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9946401b2050fe25bcdb109efa5c6d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5c8dc424056de6b261f27ff9ec751730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b14e9ea7dca633b3ac595a0491077731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab407779066e166df0eb29b803fafe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183963528abb15c7ae71f652505a023733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cab9cae2e602cb08c664fe5d28db8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1ea9205aee9420d06fdba68391a62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef790d64ba253b3d2f6e178f58f0bdc3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dd8adea3774d5d15aaf25a2edf166737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e1a00ea4e847ce59ff03e5746b8d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca9b557f97c6e6c68d3e49a23de184739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394036ea3db8614a687389ed4e94254740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1cf7ff64501d6d67f2ce76400ad4d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820b9a3205db54cbd03254998646df6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add317811927316ad74df05dcbe26c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8716e507256329910fd164eb21502744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a04869e7b6becc82049b4d575838f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720eefeed887cab497d9690d22565964746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d8405af7e17205a813cda18b037f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bf6534f47aae24ce9781fe44814e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f79187329596b6db498a008146a16749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5e7ab2b86fc53c39fff875372a5dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19ea04d12f814f3202cb1037c2ea0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc47aa58c6fc65809cb7bc3cdff890752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f5094f895426906b5fba301b7b963753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb24643560bced78420af13cd49b862754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cb998e5757e09ffec07e20d5e90f6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3593886a9714ce5a3a7377e5115cde8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc3949aa277b087ef67f3b6a37df9b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c50231ece2c5be7c0e27cb13078b3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531939dd10b7b6e993bc192182193f53759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd177151e94b254d0727a0da4f098cc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2d0c7646b9075efc5f0615860e6472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74680b90da7a3fa8509c467a47071bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f7575b4a1c9e313c69a22a544a6714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84766e377963b0a8e0556accca599a285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3924bc6db13b26be3b18a001b1d02d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a831d20ba1ec12e1727e248f98eea917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabf83d6316fa541137b834acab30e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646ce5e7672ee429166e8b7c1ca039e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa2c3fb94e559002205b26a627665410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ee2b79feeaa4b1f381aa867819b1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33548dde9c2bed702603711c1a8fb04612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c56b90675cbd34e4d20e30990657a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f42e0d3ed39b4eb4fae353a5c110de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a66dbb30048e297fe02e8e9854c6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2829fe943a05a6c52a4e4020bdb4c5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68f611627224f7321bda9f479da14717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036979a82c2d20d8dd39a5487112e29218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32541ff135eecc0a62486294014a7a8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396ce6c4d9006b472710b63ba8a786f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedf83698535a8011447903edac564221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae24beb0c29bd627ef0a1b817fab27022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25369fb52b5f97b878fae726ff0898df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf8a0bccfabc970acb97e01ed75ac124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7a126dfc2b15dc26c605a712ee11825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc61fdd0bf3ff9a363b0a1985bc3e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924ffa42106e76b3251c09190f72ffb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2eac94bb8d4fa1a5fde2ec420b92f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be9772fafe03bc65e53c29197602e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7bb81ac0b15cbe3a9a4ef6b3d36c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251fc1f8f843c12fb27581c20252bc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc637ab329ec118b15e224edbd6530132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12848f8c6c1e4633ab430a24ed46c4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74689fb5fbc00eeb5bd45810f9717bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc57e983f9a8393f881b51a1549a1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66881295c1d5dcdf82aaa27e2a6104636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb9ae393317502e87e70bf480f1fca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d9c66dfb6476ea3055b1108a162db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0cf7ca43a03a14f0cb5252d00423139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c2d7d5744eaa62b2a6aa05e86ac4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3140d4597b67a639082b6169a95ebc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87863529bd1344fde5422692cabe0c8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1d3f6b71eda4f4724494d35e5303743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a502200518baf69228a55649ea83f2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6af1aeef3beb1a2be3e1cf64fe37b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a88ffd69d453111bb1a069b7b5041f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f090c84b7807afaa30c6f3482bb6af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12500781414cda36cc70bc22b50ff048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d0c3c988032b5d8cce1e8fc4c1d6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571ce37a59e6537b6cc2a0d4bf9258150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fcff984debfd7263a7fdbc815889951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e77d2a533d8438572c0bc75ba459052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592daca520154f6ebca497a605286cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129d44657bdb08bcc493d243188c84654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3dc1e391d68ff4c6de73f9e5ab83d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91be5243df75edc145f3a04dff79dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe42c3db9cff51fa92122ad4c751f9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0c6c41afc03ac4fb1e7676f49a25b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b6d5a7d835b2a8e17c0522955d2d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f75deceaf44baff1e2db197c50e7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32b0427fd38acb51d854c26ed1572561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317824a8c98bf89d70b46ac834b993162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a94706c9a1aa06f7b1aa484382f9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261c6d743ef58a804532cf4293af21e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f099f7857edad308a05cbde48d2a44f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50408f9c5c51ccd3d55499c31a05c61a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b048a5223e0e7ecbce468c03d8d88d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0d5f14933ce5cfd8a6f1fe128617668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ecfe497df370cadf2574ce776087569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ca5f23e3d304c1a7044a76c7b639b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62af5392dcabca1e8e7b482c7f0eb471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac794d03ad9f62575776dc52cdc202b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf7f7b3434edb3eae1a61cfdcaa2e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793dee3b9930689b7f3bba21ec1e9de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924fef2e8fbb3fb4cfd079e46f9593875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09c36fde25849bda3c06ea9ac1f17d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba979f611f7a5b4bc9fce8932cf81a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbd3467ccdbdd9b545222bf931454c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686fc673f49f3f84878a13ced2a6da079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72396d89740e1845107ed8aaac674a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4fd19718522f817ef3de377becedf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67523e8e09ab31096470dc3255b276582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9a727f59a694b04119b7f98cc25b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6d538db9c19d11468ec5dacad758c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173f1967652c7b200de1167b63c062385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b7af83bd3f56f00ca2cfab4f0295586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72dd8df51c6f8b308dd0a7ad71e4d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf2f6547c3a79fece1843c2b77134388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc971355dd1cfcf5dd8f8329f4bc1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e98a9995d37d20d1164c7a4a9abc090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166fe88a3814a812451b0d6a4873f1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44847461be9d6f2425abf3c77b78b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f584335f0fcf74964c90fb46d8446d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108663d3b0ab859a6e5cd54b7a65cc8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab64ade1cf7112443f09c7948eea2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5243d830df4d620045af0c5511992196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f375460f25a3c1034c0d7202f5a07897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889eaa6f4145698194f6884e25cbe4a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ece39198d3764a4b4debaf6b90562d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd383ab6bb4934975d34a177aeb5de8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6de9c48c7c04daa97fef770d69ed2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24925c8929ff84f5c698ed3f13dce6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c93742e8b1b0b3ec49ad008d30c830103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45602f240dae3ddfc9fdb1159d32f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a935526823af55339f8bc186f23568105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bd199570952d3bca6142de3846fd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ff8b9d4e47ca392b71b75c4fddf28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e78ccc3c1cd458f482e7684bfccbc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69eb37e2af37b9963e9c78c9ae61cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe05af5a92033a6d2c12d02804128c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8505ebdd9631dc12dcfca94e49bf2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1ecc874273139c6d8a33831f3984e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5117aab735f913c4a57d43d83fa312113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4519bc649c9b827c44618277d8251e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa09a7aa9146b973ce8ce3927cc8c98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6d2596fe5690746b573c6284c0664116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da158f85702491514e70380d3140cd63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27629ff03f3e20a6723c1e498314189118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca89a809b42d73b0b49fa970b3a4d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94534b1d402f0dd6213fc4568b1495120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9def984c13530373357022b959068e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df60ccd45537c4e594f1bb9c92730ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b0f23319ffbf3a2afd6469cbde631123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ff9f17010fc7da59619694407de1d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75487b84d5d2d8cfe619abefc5292db1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a03d0aaef0e5b15a4fab06dc1e05f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a7f76e0eef11f6d7488adc733719f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cfdef5b3f16c0c215864ecfd75022128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4910574e0ae0782481757c269abafdc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00582eff41149c20d352a1ab3c471d97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3432c50497502fb87151728a6a96cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12005644d780f2701376504060054c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52185b9015c288de25b497395c752f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c5b47ab95f8737b0aed8519b5ff42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff9f59e8a4cc9b1c4f78df7a26d0a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23268b4b1024fbdcaae352e93e3b00e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcf67f317620516cc768221df8c4e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840b2cd5af1c68e70dddcf17e9579f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e69f488dade7c71b3fc2504797067e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f540b545c987af816c70ad6445081d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfdb87de6e6624bd050b7002d0c660141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e31fa39f487619a5025249fe2a1ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcf24b8eb5a41e76c1cbb3be6ab1fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49e2d5c7f042bb46dcd0f76f01f92f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83c23d092e50fc920321658454f5a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb7b9c278b71503cc60cf1ac42fc75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf753980da269dbf7a82a5d58ce4ea5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7bd3acfc850e629b1fc4f19e4e0b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88948b3d86bd07a3429b6b54d2022c7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13185a18fd811820432dd6ab9bf9da1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0491acdb2cc3c28b5ae056b6be66deb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cf81f8c35c44aa5abb94ea58dd24d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7be7fab0a4f1f4574e5149d84c3cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d410a3d95e52a2c4f3e06180fdb0207154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254450ccd9241753444c94d42c34c5dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec6f3b8d3d29a4f48bd0a21e7a418d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24b8155e18a8bf4449c79649f7585d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccd8db4188a1fe923eba955c2c28ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7d3d11d4f484bcc6376e1e5fef7bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b592dd4ba553bd03568eea7f06846b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96156aa42e7615003919e8acf6cd9a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dccc32aa4a7c3ea57a2472faade407162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412602107d2956ded778a16e35ee052163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f766cb564889082278b4f2a49ff5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733726f531c0d0e101b92b175aaf569165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d5383a8ce480a3bd37bef345d3486166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ff62acce83b127090130261b67564167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565654ad31be6512152aaf16ad28776168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d37b8a2ab75a1799fac95ec22f71c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253002a4490699e2a6b24814e1189ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2753fe6b82061375e1fe9e8f4f45db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea9e718b4c3f3eb58e3ded952db962172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9dca910f769f3b0547156b216e125173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474161646f7528586d1e50ba9f8a72a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72569263dfb9bb85e1db056d69f86a46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77e0d4caee3b1419dcbae745b1669c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63f1e9c0a88eac646889f3d7d0418c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a668ddc68875d0ac2328428151c9a72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26b2fabc994d849ffb8b392d94763a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaf31fb840d725c04087473b256018180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d67d551c43469b1705b61793078978181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75822a6f39fcfe59a5fbec6fd35dd2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b355529bde92f8526ddd079132f3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfb7d3a05de23990f93d8b3091cb54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37408f323a3da4beea674c09de55d082185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a186a8c8fef0e78ff0b13cf69b50c43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897a2cb7e4ec861f9c45d679cb0cbab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bef0073dfe2270b03ca421b5ea63f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781c48c8734c91a44dad83b0dfc1f97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942340555a1a81e0a81181f24a9ccd40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7360d2fa208af953d70cbe558d703191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443ef8913f193297fabc025d77cddd6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f369a3c4da6b7a865fbdf0bf33e99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018c3e993793a19a87f686991b30694194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e535941a7dbe895b1bb6d9358eb41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddd9815e8a9c59ad067654b76560b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6e5c379dcd1baee67a36df8ac2021197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23ad8cb8fc9a89f66e80d15ab95636198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d51a6b6d487ab8be3548dce05b8c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b61bc80f4a661569dfabbc895c1c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ed02165f17b7222227639176997c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698b31199f587ec402987eac3702d71202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccf233d9f88ef4400aa4d689eb9e45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47dc5e0d953e2f508bf7b56d0f55b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57972ee71d648ebf4d08cf83ed4cb3a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b1116f0f10b1ea4bfab4de1f09a17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a42830e323a14a34c40e7d1e512df0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e67929be28fca29b3085f3d84af6a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1578a7bc142fbcdefddb97bd711b300209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64b6952c9c949180d85b2fabf61894210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89f197a69544746afe22771b10bdca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608e35a79065d435bee90d02c21e670212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2da8b451a2dceec1989104076394f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5ef3f9f36de10a1f89943f8ea77be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540ee693a7feba90395563791bcadba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bdc9a58742e24cede8792ea62145f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed29b2c96ac3772f6c06069cf2e0f71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62505bf110eca33ec2a8e41ac99fb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a457f124fa1de158cee0dc31c2e52ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907993cf2eed91e218a81ab38b4e669220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd8c8fb285122a1ed24085fae56235221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143881f9d095679d091e0dc6e26cea8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830adc601f13bb66fb6d46a24d7052d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aa0c596ba46049284930f5cc3e227224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946967959c462ce4b8a9c9051449485e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1b8495a28a6d64ff3a8df626ef908226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9eed3ca045cbea65bedaa7417f2ee9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8120a0f47799ba196938df2e7fb7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb853425a8ba44df6067939e9feab9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9993916a6555120dbd4c82079d0f9c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c01e994ddcc9cb7126d8fea6f27ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea7d0ee5208d992c0c83b76efb5686232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3dbd6c211cd173e4e46b08ae50b38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ad8997011d70a9f9b0897fa2cbffa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a150ad394c6188547881287bdd8ec7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936b519df715699e2ccc639c318d639236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b114de1ad1ae44b14b7ed322c16619b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98b88926a46f8380bee5dc9bb9fd66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e97592865403fcdc957bbdb6718005239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1eeb6e941572d19da91459bf16eed4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8917b62d369f48c752cc89cc72114241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c592c9d2f1a61332a7a734d74bd3848242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e491e140980a1c9a863b1d30e5e91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c714e79f4deb3372ab287b1e808e175244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda86f5ca76ab5e73836feb9d763a6ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68a28f817786438c39f755f83b651d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e7f64be3ebd364ee5620eb9c77293247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cf3a789e1b4091000279130e19d69248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced30408c353fa673172666d62cef805249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895aa148739af978167bfd45ed7b8e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb1a16c767a355a16ce7a8c29663ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f624b2a39bba7df23023143a6b9c93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8804778a07b483062eefb32f2b688db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c048b411126f97d29552f32f84bd9b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea2adeb9b27d56225afb175a10305e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b448671a98993e537e8b6aa6e471f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a2fbf12acfccf038a89de20a30eac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9c36b0d39b21fc5b2a3cd52cac707258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb86ba404fa3c6f06e7f7061c0e7a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7663ccb135450c291e3bf6cdae87c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5df0496c4cb0591929c65ec3c87d8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f94a08781a9c7f22f53df3e9fd760262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb96fdb21f8b7c736fd99e6dbad110263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed900586ee10b4b55ef73e446776d2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9d60083a03332540d1944e2cff401265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab266d146288a803beeb1dea2f7fb838266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2066c3486b6d0c9ac21099d0e76ebc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a24beece102d6aa24fe628d01e23d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e5795aa3f2d11b57bdbed40db2595269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8019b984296c1d9c346ecce5d29f686270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f33817b76aae68b970980554fe53ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcf7b1b162b6698c896e1cdaed6d2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6ae3b6ecc2e24fb98b8c3a94ecfd2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498a983d4578e19d5669bcd79ad4140274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5673e67603ad2450247cfc54be1d5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436dabd7570f54c5d487b40d48d0068276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98ef8e98be239d47bc40ba31e0f0d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaabb3f06a47ba7f36128e99e788c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85267342d7ec27f4f972b2771c33bd34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a697468bdff6bf4bdfa281cb2e854280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f9633f2a50a272790064ffb581032281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882de230c664fa578150821775ee8b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78fbe58f35116a06a32397d7115b10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270d0b9cbc7fbe7b21ee994472590ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ad51f1976886403cea0e429a985c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb0c149ad4aa8f8485d2dd7f697714286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be0ad5741f7129398e733ce7e1b84d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192cfc4070a2c60348cddd39c60271f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d8b86a93ef30da3b1e73d9275b223289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eb864ca1fe66adeda57f2b39fa7cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980d38028cb6a34effdaa5da1ce4939291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794b81dacfd7e986d8364a4937ac164292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7902860c062b0516849318819cf1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262c094118cebb7b3ce45108ffa0724294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b5607cb8d778cef22c15715b0eb78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2636eb9ea32a39395e2e39236dfed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d247b7e3611c6509187dd324dd43d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38154afa4867f0327f1b00c5af0c872c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fbae4f57abc99d973014f5873a098299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd99dac4946a0ec874ace3de2711d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec792f8b47ba6a57b7fb0bb089bc4c1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9e30ec5cb1a7682aaced1e914f1d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f6b66efc85a9e130297762c256c10303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65f868a9e2732d984e3a109406083e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12b120ad3874a9bb1a28da86642554305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284dab427268a5a79ec1a620b1be18e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf82f652d8c7ebc4fbabc54eddc20f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806f910aadc595afd5c06281b62472b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25fa7b412bb335f0fe9047bccd0bc2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e2a751f44bc4f5c79511b1956a0ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb56af7aa0f0b03e94a67bf039d8ff7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28f422febe745d9363848c74e4f2de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00dfc3647f1bac218c0a1ce0b194d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a9b331402fefd25cc1ebc5e0897e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7657db8056f0b491c83d848a16368315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152d412f085fd777979bec499df7b8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507567809c9d0a9ca1f5804577d92c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37327ead713fddbb004d570706e28489318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a4ba24a83e8e0d2a14d428d8920a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfe78f608a5740c4f19dc5baa9e721320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f44c0f27ad14d4b5cbd1e4fd4170f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bd8050b8e0995ac5fe423cb473eff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781546807470d3b8e384eface6b1e99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d425a94ad9d7c5d7f7cb1f72150373d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23f874228b8daa415727cd8954854c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e4ce4c5acf9851487aef14e0b6841326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e96fc09db6b3daafe1fd0ced13cd04327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3a382cdc687f44aec28a9d07b8fc7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c913418cf096bb2d559d05d36c0a64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389c73cba1119e6cbc950f877d1415f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b7b621dfe5f3de52a7a51bc3396b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec39536df27c47459a2a59eec0030a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e61d9de1811641de99aa66e791a346333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a8d61b0f9ab21d6fffac51427fa49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd1e271a87d35ec2753d653e9e5187335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82163da8bcf66070b7b53f174df41df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82394758e94ce6221a6dc77794c9383337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ee8d0f9cbd81d7a9f07e7d12f8e39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84cd2df93d2c82e669af5e0e246123339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d6bafa50c638a625458216600567e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1642bf58636dcbce6079d056c03acc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceebb6e5d7609b2f4102a02dd462a9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cb6c4b1cfe08e8890a88cc18fe667343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff28f5b78370fae59a59744c691313344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ff761fbd701bf79a41ca8eeb0ab50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63b3fc54c887ab1a35d301a8fb50d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c6ff9eb4723ca647044411e17dbf9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968077d9d910a9846c755bf7b9f0756348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01f3db8574aaa4f9c765f67c3420a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deca52861c555643d1b94e095b426d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb38c20d2b03601a121dc59e9bc424351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552410922ef52e7bfb4dd61d62908d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8b23598d3d3c2e80551bfb71ddc88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e78d76036f57f3943f87ebd8f59b3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2e080c0ecf6932c96741e578550a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36e7566056218c5a65ec17c94bdf53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a701da14c256bf8d93a5fda8d2a22a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6c3884c66aca56f367434edee8821358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18a36bb3788288b0de7d3c399f12ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7def0ebf315bf93db1e68fda122fb1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b50859d4742a00f8776ab12d043004361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e583b0e08d2d2be9fb37995f7a09523362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60df0037fabc32beb35ae2ba939f769363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d41562f5ecfaa83f1781d9e24501c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553aab0c44bef0e74b50b40c86826a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dae27bad2779c1d0e6d947e110bb4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8bc31c74750430626c025a307b53b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbb273164c9514052fe014336a6161368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db80f436bdfd089dc60d8a05e20eb9d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce29d4d885a4d68c0a6c28dd3cba58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce88994569268dcf0470c62a7deca9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba140e33f614cb0eb41afa221775bb37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee212a4c3f5417c29cc11c0e35f8fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9f32d210302579fcd95701c37aa68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc27b4c234da5dca2a517a6395dbdad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3c7b9099d7c5377953a609bb375bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d768bece712b3da3c30a3b28ff2bae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd604877a02e696f1b3002271f6ead3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1859bd858b4d2f30dfb589317807758379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96224b55dbda709cb8a6ac8e23e52a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b33e0ad800c7faf5417ab50590087f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63923b50e2340a7708724bf3eb794d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5c43a63633a266634b2cf75641c90383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08e52d532f757729d163ef2718ef82384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48481d4fa0312967b71c483704f3f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ed909c89595b6041f3c6c53fcc6eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3288009fe6a3f4fc19f9b819e1e74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0d466c4856f65843fcab3f469d252388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3713f6221cf466b5e555a3129f09a26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b43f828659ec467629daaea58daaa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e808b29d74516409ee252a2b9f186c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb112b24c4949d49cff4a1189437f12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143ff2c478e02c1990833b57eca02e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bbb1a74a3c3266673203f3fce7918394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6fa2447e160522e182aaa19f17b86395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b53e65c448864b8be7a68010274f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0f5d66762008136f4d03978607d5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780c3b82917acf73dfd81b8448eb2bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ea5f065a794903c72cb23d379dacd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e8961b5e80b379cf588f153721d39400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a60ede1d3df126c67c25057ef6fe2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cc7f7c91a87b250f0c898ab53989b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f57130801917c27cf51960998ae15a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fc37397dc339c872b80021c6b8dfe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180312e70030ab88ea12ca6f04ec44be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48162db37e5947a51c2449e7e1021817406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3d940c03358db66b9dcf9a95931dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fd1a26819b17f08c1affc8084bdf6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b25f686f573cc41bb123524939f9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce75e7293336eb69ff115aa104da08e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae93bb397bde4ae7e3a8e65680a970411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c5a04e19dbddfb9111a0c3708e4ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985482498d7cacc38c1078461c99c12b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1e8ec6bfb58376947da0d35663c5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f821d60cb1cdf37462890f5949ba0f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fbee06dc7be00b1e3fb5a0c34c156416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d810dc8cdd9e97a8c9f3b1abfed7bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdca195bf7e9b11a749da1b5145d8fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058b941f870eed80bb1505e2446b371419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45125741871707b6b1d038751ef9e577420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76274237ecab2745acbd8249ce36828a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c842486f012a6bbebce4742efe94798422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad48f515611c1df377b1b309ed03d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6d05ffa947657e6f9c6ece21c235d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7abfb05f67b5b97d2314c5c7f143b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7045c37287fa11fa7b44c5b08189b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae22052a94ccce1db781a2999bf91b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f960c2c3f15473476b6259e75fccf78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a41586f5882497ca876e26196e7b44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bea0f031580234ba1ae574fa3c2516430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcda23b816485eadd93179b84708fa3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2891830140b9ccb03d7a2c5b1e8c4f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162a0d0c1adc6b13ab80e2ba94b7d7b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020148be6eb90ca0971c61e1173fd51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ce3739e397da6255581199bbbed36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e5f00d0dc625bdbadfae8be160dbc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc95c499fb40286cb9749d72a1ef50437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5aa46543d06aae0cbbcaf7d955dc8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff474d53b8284244925ecb6e1d941a24439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8e67b4176c6a6b6bca541246a087d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3943f0e5ca8a5d0296b3db44685d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3941248efa1ed9b9c19192356d4b6f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f700ff85401bb595f36bf4c34fa9c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87baa9a2f686d9d2c9e3bf87f6a3fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89295e325fd05bc2ddbfd4bf21c5aa8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7fdf61905dd14b5fde952da1ea412446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf313fb2914b6505410edd57f989476447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf24ceaa9aa4eb566bbf8bb2f98bf6a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408dbc437ef9709a6fffef45d1e92ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411e764c399a6eb52e6244daad312ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384d971776f5f0587299a99886710c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cf07e909cceb16b16e840045a6c10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289106c20757054a6bc7ee1127fed9ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ae5a089279a726c5ce3a0af34f247454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21f3f86711fa5b875c60e1352ea078455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa4c0397d5514ebc394fa226341c6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c2dcbe294a72863ef4261ab18296c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def7c6ccbe0945ee99ce7fdac50379b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce256ad5c346ef273bbf928560d414a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb346a69d5986ea7c0527f14fdcbf01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8e86dcbbf9503424e8c5f0c9034a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f5fc308fde799c77d57814b65ff46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f0f34e4050c40fc96a11f5374e312463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d34bc1ce6f30cc665f169e2ab03ce5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663fc3f9b6457512fb5a3823d3f9f70465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ab27ad1e3639c620705164d2d1ffb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8c89bf0c690418a68fcef0811fef2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd760234e97ab2bff32ec72cb9a384d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bf4eb0fc41d8da182e6ba305d7a09469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110940bf955e6f2cbea9a68adeb1c8df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9df1befa682d0cbcb034be226ed4cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38447747e0cf2ae3140fccefda098928472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68949e6b18015f1f0ab6c87b307d41f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2aed18d71c31ba08a4a1b37a74d745474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7634e165b4738ff00b0cc659da781475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce9bf2ccd50b469c44d8958e30b0e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0384ceecb4db161cb87f2836b4c9f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40d93453bde104a2fdda4a92e3ef28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c5463a9cff305a6e4bdbc8d09139b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770d5bbbd3a1942971259ccaaa9bc3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c72c51368ffd39baf14f343a8bebc6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376470f5b547f6cbc1189ca19bafe5da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d374570890941f3123dc0a97276e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93806a2473c4058e5f9aa58e9007bc2c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c550df4ace8ba3b65c70d39fa7f7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37a01fd6102dd00b8d4bed909d239c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91a07f37a8a3451f109aacfb48eba0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf04268fd6718e75e5f65fdb1a5f708488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0883285703132b856bdc3583c7c26e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85134f929f8ef193df819d0529fa0bd9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f8309b59a634621481d1bced84637491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c3f84178a5674638e5845bb0372f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954c050557e8f749e659ca80a82e166493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbee7b4689b5c547661e2e405feecc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df90d968b87d5797bb74e6882322ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703a3b5fab9598917fb81e532bb3451496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384b8319347a6b28e084e06a6883eef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f48d339b5c295d2c25864af733ac8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e8e433fa999f46cca63d0bfcceaeb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13760159040b1bf025747afa1e3d5127500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2463d540f588e68b49ead664e0cec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10eb856bec6ca3e1a54d8e436a6aa3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235fe83c5b8fb78ef22ce866743865e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca931895a084856ae5cd4e34490a2d78504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf867b2e1b08e130c93069bba5b569505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186942bab9635c79d8df059659233e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386f1d219dfb72ed4685973cf1faa1c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b9974e3325d48dcb29873a25bad6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b27824e3abcacc6b5f3ba8cf8d6e0b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb1b3dc260dc666215688da93b08f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4be4341929a4897b69ed6ccb75039511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e225bc69903dc133a2a99807a5584b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7fd429ad49298819124099972be0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5317ec881741e8d74a20c73e154137514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f631551bab40b113a0a4e88e858c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cecdc61d283c18f02a3f1b90e1a771516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ae2771d6040e15bf78d86e54e1414517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6dc37208619d8ad7ae03d1317b2cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0056efe4c19a9ccfd7f19e6b53984519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5bcfad9e2cf5d87cd9e839acac870520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752197e5a94203aa273f7973d87e5994521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf095d15a41dc04963ccc6fcbda2d8c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d08e777427bdcbc62e256b635c935523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d97986be4c76190a47bd8b0d25c8dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2197cd4829e72b4f3500b3717c67c06525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e052be29d0d7fc284ced26031540e71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c65d802dc76e2b9db51a7245c9d02d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc217a7d2495a60081ddf7cb80b1afc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0380767b7cdea21c83a5cb1244bfb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e80ac5589308ae0c0a22f4938c9cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66645e029c503d3f3e6d62c7b20a898531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bec1214b21d502fb8181bc66be8c81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460abc3d1a370e9bc8598e864dcaf81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92565e3ec148f4f895e5a2e3d8393d54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b235296c39df2fe5dba8c1dc2a1c098535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98f135d7b5721600afefc551842d92536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bf177dfb09caf608bc8bfad155b04537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0b175faa9539c7be2f55b29f81350538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d591c05280597b9620f75b359a0654539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a796733ac63717b8d4765ae3b7cfd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3eae93672a5c946b815afbc341a04b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e4cfa19f632f99431fb891f7a1907542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdece83e6b32579ab012eada1d9f263543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d851206cd168b6f971d2335893d898544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1958eb271d921ff4e0fa5a57937abb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3ece92fed4539ffaa6d76651a25a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d8aba1144c0dd3e1d6e19c7dfe54c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837520ac9b4021f4dffe4831ada2020548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09fb1b8f9dc084a4cf26e245ed3ff1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b53bfd604fb946c505ac558de4ecbb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999b67f4adbe1292e3ee62be382638c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9987b71367551d53ac1621072d296552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74487cf102f4da52f87274486bdf72553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272ef314f23655278abc08834092554554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f665bac54024da5865e4f2822e07b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865e57dbfb72fd7e653536450659031556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d6227580f436eebc26a14f547e6ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c4287484d570656d5f319ef16fe83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260a2818658ec4ebe2ccb386e478c46559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b97604dcf6528812b726f94a440504560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8745eadbe81cd8cfd0eb9745a7e67561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294e1bd05b73bcf2b1ae504f948fd70562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edcb390069d852fcaee47e2b43bd62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455e6311858c6ab420d197ff074ccd3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fd47e956a10d83db80b22a3bbd6e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca37735170d95d833f69170fbf8bde3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558906ec7889184bf875436c39bed21a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd115e7700490e3208e82fc0163029568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c182134ba832b119d62830ae4fef9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea98de29c6b11d70c112d2ee4777247570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c54c1c9a3840ff59c137332a2d1c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56153fd46e8cf461dda3b9b92169a04572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e68a65a38b4963371d947bf2bf897573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eaf312228acb28024bb7c56b85bac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b5c15a8796878320c67dbf2e9f26b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21557bd665441e0c238a690694b4ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad3afd0a2681c0e61b1ff40034b1f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b54e45323f833ca409a0325cc2ccc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5102f860a97635556a4cff775c34c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683031d399b8b25b16fc935f792af687580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa259c53f119308ccf6582064fc768b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa448c5e29909360924155c21e4e8505582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17001054b76a17c16d14be997e4ecb6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420fb68f4de9fa648022edf2dee70d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18636be11b0e674c60025d049a37fe18585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754df59b8df6f2259772ab861832dea0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe8680e62577847dd3f4e8cba53fb1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b91c3aa96bf2a31a29a2351f6c630b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58feefe7ae94dea8165d7812f7e2117b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660d6757c8d39a1bfc30e59faf8a802590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e060714c21e31757c02b44bdd56a321591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c57ea86a5179d417dd9314f6b017b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c9a21df695bb1224fd034c13a3d03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0b55d5f78715e9a3e97b7d10c343a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd87c22838d635966ccc92f4b656569595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bb6ea5bfa75caabc887e5f57cd68f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f50c1f4bbaa413c2209af3c728d1a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f0ef8360cce3d755921777197053d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebe60fab11cd75d00cdd7529cef13f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bde2ba4f0bbd621ecf224589946ff8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf838864e74212581c9c451f52add7b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5da33dae5cc95363cf7d6123a36a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efef201c91e042fd3bb39770ebb0b15603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e32bab636509bd658ed18440c276fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc6e0c43527e828f8784a12a0bbe64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec146e8894eecb9edd516ff00cbdc1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae6ffa6a7632ce80bc290586bf36e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97828e8b56ce629efca54156123d8208608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4b1978c07faea12865597719e7c45609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602198859e3e4ea49af8f11f1d9a4219610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe93974b4000537d367f37880d6fa1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af6cb4338c532c0c516f01998ef9ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e681801b429826561cbea1acceef23613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9af239c398b9e27889568f6b91181614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0dd635f4ca293b68bc151188884e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686d52dc51c73908549bb83411ad2f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edbb0e073a55f2d2843757155ddd00617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87ad45cc3fbcf5f7ffc7675dec1884618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc22bf40217e1bbdc8b77b95e530c98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fad0bb4696d44ce7ab00a424892f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4ade796d484117a974429fb0b50d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd595bc40f4b6322e0e63bbcaff908c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27565117c7fb6a083ef746572c513425623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650e370a6e0d1777b026d33f81a7b5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b021e7e915dd222e79de80c8cf3ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9736c45de36745f0442193e570f412626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acdea39e383a65841ba06b591a705b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25250daebbcddf06a4a598f8f5ee63db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da56f429c3ab02acd2f760b6a49eeb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6d21ba180f4a1240644ab8ed991cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251ae3e0d41f2964d3ac92a03f72c43631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ac071427ae469ced7bf631e6c0742632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9a4b3be8ef6e1fb27f2aae2d099da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff610e54f1a4b5c4ac55e8bd9bae30634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f608f3d280de642c3b9575b5156885f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd354ba321406e81ce5f55c9052bbfec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f40d8f51fcbd1c2cc05ff522e1515637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a81095d989a6170e835cd96278b812638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab647003bd79b37e5b96828ffdf740639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f713981277e00d97163caaaa01b292640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a659e3ecc0d77a8f017a08ef9bd65d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912b6d089642dd5db0a72398dceb89f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae0f8b284a628c019c3a94932e98c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61b5aa2b0fd0ac5aeb068a909faef8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd76f95e1654aa185f976f0fe62e9a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f03a6786026fa95e173d4f36703e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b0c51f80ce106ff76214e3b922db8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03715be6478e9f33a275347777c662d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc5669363e17e5fbc79c85514e22ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3ffabd91478038e291e03a3ac6769650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd7049b9a0dc0ab422768d1850ddec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012590a1e0cb21548d4b83cabb65add1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87627466e1de36c3705843d4abffedbd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65641b0afa08a20a14a6e3aebea7f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdb7e2984e62a2ba4177faa85ac2c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4169168a5a12db186c1db36281165c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bc829059754b85baf2ccf596af12b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d3dd598e93217fafb30bea129c285658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a1c1a98f8809f8ed51c1680d6f520659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0cd8dbaa31f29c61d7c1f4106e829660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d569ea3c901972f575779f7626446f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627451eaeb095769de85b2614c96826662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9065149239a3d4eacd9186aa2c92465663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3ea136706717eb9fada16626c444f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d92cc8453f9a62a17f3b173e4f2ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a490710c301f276bdb3784c12a668f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a993eb7ba5e9ae4cc13dac4769a2fe9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ea150471f3cf2756e77a25bf4f728668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dc68b5f3debaf0d7dae76f77118be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993ed7fdd9399cb65d43bc9128d3c79670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec02225c8a40b859690e4467d22c2ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40998e4820cfef114f8ffb322fcf5e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b64855944540ee3d354d59e6e1616673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145aabba244137668ed56b6b7fc34d5e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3374b1f721e8e774c39e7f2bcb2477675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754973376c144b8f7f7e8a93235025c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe3b00ecd9e3e6c268b5e96584d3d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016ea49ba9a0d25aec7a42a27909a20678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1783d789bd079c2c3ecb28e4d5ed09679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20622d5dc9a5c3a457283f5adad09690680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c546bf79b569bd3aaad22397d66fb4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e051e5777a2fac1de9e161776f4d8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0110c181f7ebc711079055be6ea5ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a613d659670b5ea8793467d7f5a61ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e0dfa49454707613ee570b74ab64d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e1941f2da9c3b5a5a289fce165696686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0592ed296592898368dfd06b80926687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82ac10731342049aaa3fdff4fc2728688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ac2dbcefe7ccb86aa366293ad34e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68988d14cd188602444256fc72a833a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67269716cfdadbe10f23cb97fa629ac9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b97c3045bb44204aab8cbce820f4ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f11e42206c69f7f8fc67fa31afe5b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4d010d6d2133e2b0afe46c37b4fa8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e906d8f7601d583bc9a19eca09994e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72979778dfc05711c37dc32c01b11489696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d4cdb2018249d59faf71c516f280f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c697d336814bf55ad61a44d9243d5a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc0fb197162d87895e6cf857f61790699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9370d0bf8aee62fc4f365e9ec842f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bf7a43f6a00780b64d69a8e6aa062701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd7fb471925751ed732fd4edbd5f99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494db730048b3809347408b1cbee75e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a0686b96caf2c7d7a63345a50428a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d796c2b7046d54bfe93e6b30be71ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56f0c996bae570ca03cdfcead5ca8d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540b7f487db119b636cbd981946351d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383b80c749720c8729544c3e10e67e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d086e3a6596c502997454fc21e2607709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7ef6b191abd336dbd4a6267ff99b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861036fe3bc5de5f9abd3930bde365a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8a4652a2fca69f37471123e3e7387712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5daebbd2b81e1a36a63e8a401675f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43b2460b9c30db11250b2e91d59b0b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f318cd7662a5673b2983f8a2255095d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e888a151c2253e092a2c8079553ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41790e609b8e1b1a83e2af217586d826717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442c31b89f01ff2afb9a6b48d3d8b2c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0be707a30134e53565d3188e90d112719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454150b20efc040f9e01682163ed3e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e419ba1b3d6080909a401705b9040721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d855c9456851a9d166fbfbb7e1e6c4c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3042bcaae59817a24e365e912a31b2e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd15b4125dbd7db581db5289fc8e52724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f34fd0602d4b59c42312d148e8f76725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1c21051affbf52ea39df8d9a66343726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079a5bb979d032eeaab1cd65d822d7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bde6d164443d4d6747e50f46aedfa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec6b5fb7f14a4ef6f556d1dea5aed1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b925ab40d80377ebf5b3b28986ff13730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794385dfa8ef7a612bf888288455034b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dfc9613cf3ba9e73c2077960fdc36732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e395601c4db81d4af7318784eb0869f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b166f9871ae6a3ecb6631ba02897643734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a781ae25bb730d0b0f946e619aaafd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f177d7e998ae2d795d06b030e3116b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6dea46d58d7b7e6436ffa844a1649737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74209fc74c47b86b9bb20732703c72f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a70807d0e03cef841a0c25e682539739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb135f2033b119e01a94f8c431e848a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f80e94a0cbddc47bd31d3e1dfa298741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb982b5f27e19260f86abc824c705ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d424189c8f44a0bf6f7b8c013f533d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0a702d2635adca538eb90cd25ac80744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6324276299ec0539218de3d7c23d58745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856674e6eb2f9ed745f94e9ee04bfb9f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d78495613118eae417da27048f4dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a22b34589910bd2ffdbee958afe11748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57ce5784a045eaa0102f696f799d72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f169322542f6f673a7d617547b440750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93378732f0436290823e32408517e1c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4a49242136bf8e55fc5c386e99f44752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929003038d80d42519a29f68ebd4042753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112165b8e486930098b54a9404fc2fd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f28e34a2b093785c98693e2e69a95755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fd1705319f15a0c95b4e6cd67a920756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd8cb8d8b3969527184dac3715b601757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974da1051d42ee8bdf40dab4e10998c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409ca2a1d918c2e6f252b2f7b54d4f7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>