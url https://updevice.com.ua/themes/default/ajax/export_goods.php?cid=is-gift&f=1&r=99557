--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e257d663bfe791cad256c56f5ad1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff605cb53dd737814490d9209903b232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d13ba27e4f8006aeb4b6535d7ffaf93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54ecf3d9bb4f69d4db29b33c28658e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bdcc790d888a8ec6249ffdf00f88a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f02b487528e54a35ce3699f3e49b836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df25cc8a6040eb8492cf109bc5584cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd727745af2418cdb3520a32c7722588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0288c90501510ab5637b9ab47bddd239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f534c0445810ee896f312e2cbfe5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a40eaabd822906be29cb9c1a5fc1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1a3a81c8fac1019e6f631a1a1427512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01992672a3b703b1550e992e172584be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c32040e141f75d5279e9dbe5a775a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393edd4f42d2a181e6116fbde3d594f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c508a965850761d277dce0e09477b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7999875975590151dd4510d9836d75317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b879e7ad41f0bf5a2a6a56178fc47618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13482c2bef2d1c086e53adc170bbd78a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3e4fbce989660cdbc99e7e319174220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a08abbe7b0b66e814beeb9d087c3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63293836bd688e97ff90562001da0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74c803400503538ca1e2a7b7f45d7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21b8fa0e0a038b5d0d9d858b0bef8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf077e752e16968dff5ccd65279a1f6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412fb784b872ee022e07518969d31d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9339553896d6eef890b7d8dd319ba2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de728328635d075b6e0601b621bc0c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd539f3b0311168fb9eae3c8b9c68629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29d07aa4210183f04656edeb56598930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0db6f9da9789c28c702a799b8698cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f0b88c56be8cb7dee929e5da01adf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e665c368107723e1590e303efbe0bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ff644012ed17b3b4129c707909ab434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fcec59ea405d17db48fb3d40a9bea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a21f75dfb620877ce721edcaa81fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b66a29a62c7291cca1501eff6381437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52f0db4c95b1228a8f35b890027ba538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162da9ea23b042fa66e88fab0b2ecfca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f61bc037b2269a5fba03e29d6f1a8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d34f1670c2b03a551d7d310ceb3db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca75b01adbe8f5b8d8df880a95a524b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b49ee2e67a8c8634e4c65574fcf36c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fae404bd9263eb572410c28f299d7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add576c7530942334355214855c10d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dd45dc12410cc44a6b43ddf3e22b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1304045ce4af094e53a451b358f4d0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa15c376361ee67b93f5565fc8dcf8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97022228592ec845d38aa99266484b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d61b8f979e908ff6c5b6e4085b76450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebcadff765f41df06fd9dbd9feb7cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25295b554c837443527c7a00e4c6aeaa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6dec6e7446bfd598846235dbffa9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc40cc54c4290d02abf15abe06ff68954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14df1ced337f01327e6752e7e1f2d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1314c7bfd289f22cf4a12be0ea313f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58005f88dabfce446578361c8e51d2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb2dd8a3ad9420efb4f13f023dcde958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecddc126d514b5e84cf0424e57bde559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b3ae71a1a0c827d91873d3b7cca3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f494b4380d07c6ea7117a1b2fac76461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350a732a197b89343d320509059b0f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875f48196d69593a10b7bf1cbdd956763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190bc9487b2253174e7461031c1ee9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0eca97e1e1e473b4349f8c7938a6b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac5a25664dd186db7d9a818eeb016266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5e2dc069ee67ad8994ec34f7a0d0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f708db7c80a18b3e81e1ac5af5f8d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5260167a5005fc98581946f1649ecdc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c618c3f3b15c0fa642a92e903d894e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91941ea50b4d78339b98dd61b2190f4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d48a8f4e4776dfe68b8182f6dfec772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72bb5a6ab1d4ee64c86fbda974dd9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633d72887b3dc1bb9a5b987a5df4bdc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc07874982cc11ecd27586293deb3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdda2ffefac92bbf9bce72acc61a04576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38664d28dbe6808ddc855b7f64dfd65f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf965de1b715d7782edf2ce1f456b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856595460378423ebef3cab5b14674c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef656fc073ebadc9066d087f0173b61480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9611ac5334a139656097ef98ceea381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974645bafd4c04203931c16347ae4b8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99eab0a3fee9ac070f011113f598aed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115658b3d34d9b11f2448b3fdf05b4ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33925bea84a2eba899e49196caf0ea885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10889f7dcd78dbd9b4dd5baa7eae2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce618ffd6539efe0551184a2492797b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b1d6145fd56da3f39a420082bada288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0222234a9f25b26cf2dc65720353b0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391777deee838e38818fcda7deaff6ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70a0195826cf18ff1ba29963d720b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3ea3a4d4539c6d64df483d3f770bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18276542afcc7698657d999d4269db893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05700e56aa7398ee0c3eb0bf2f51ddd194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204ed642dca87787c3498dd7cdcc0e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a504ef4064dfad28ce92e5cdd1c34e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75675401e142e5448176794f0b1018bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cecb58d7d2fc4cd9b34c8ffe50d40b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9db6e8debe966c2a4e3860d23923c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89671e9fa217cdeffe006442525ccc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d94bc520aeef8b3609b18c0f07e601101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029eb48e393c8a251c76c6d999c599c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10f1895e6a74a95da3eb6f63d2c622103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d979cbb859ea7c544afa997f27243104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1be0631120f26405ca478092ae867105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c878421bae24b7c8203bfa6a5e07f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e6fa2eecb8cd24fc6c490db594809107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3568d77266d98267abc9d9d83cb5985108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994e49461e52912b922762368845edc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39c100099bad0b9a46775798e57e25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8c4466eff342528d3cc107dca88ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde5df66ee810e6e9491cd506d301a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5f4c02506d8f342a3142f551570b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b894a7bb34733ae7e5e5baa49ae748114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464b7fb8fc231d2bfdc2e3a13ec208f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6f52dbb8580797a6b0820b94a2785116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6f79d9c8a5926cb73871d77f5d4cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771772061a2c682deaa190b7fa9b1aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197687dac736b619051d7524357e978119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fad4c4b3c5210273c347eec416ede120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d961962c84c62af7cad0a43e6746880121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9186304ae1936d7afa8611f622e01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa60b7ac2cb0b9822f7677791bda925123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddb09ba692e321a28aaa8ebfb9211f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f20448af90014cda71a4e74a16b8cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf286640db8f75fb2ad3ba19461ff2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258e5f0b8d2c7f1591d14a57ce88d36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0ab5d2a3540148aeca3b0aa6d9ed9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe01666030ea8017924860b736344ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9774d9a88a33b5363e9d097ecaf95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb383233f01b2fef3b48eac9c2c80e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01b51aad1d5405abbf98c3fc7afe4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e1fb16c8730061cf8ac30e0867530133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f6d7193033cd5f2e69b785bd1fac2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc0990d6a48333691834deb6e538a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba427b3c92e16db34508dff2f243631136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f1e9b3802cda63981f232ddb43102137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b0252171319234bec3a6651e308af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354023cdd80bb01ee6305d8bdcfd8909139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca0fd85baa6031d2fe7317b587f81b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37299a463daeb8322c2b881f650cafba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175c637885b01c1e6e3c3e743dbd8d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648906148b23e51c57ae1a60982a6332143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e755c77493d3f3ff5ae663f06cab8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2b2d44caa9400569ce755e8f223a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee23221286cc7557b8d51fdb09a648146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892abffb3bd8c5cd981b07f1a8e4677d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b1272c073240a9696c189217f1ffe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c746699808bb6c2fd35c7524c54ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca4fef8f43e65497ccdc170cd7ddf4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ac9ca330921266bb07df8ae008e6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a534e6f5298bcf77921aa12423e54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae66e7058e9e64acfc1f71e07a06725153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c6680d7dc8c4ed20520d1ff8082ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cc4c379b0c4b3b2c54f9fbcb0cf4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa667f5b7474dc46ee9d8436eb814607156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd972f4d29bde24f5ebc4ec061c1057157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee275aff2e5140d5b1c7f3ce40e276158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7997467e1d8a0c91e1496f86e87d47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59a06fc3a6c74e2cdd05de0d588ae7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be695fdc11365f895a6cd523f8f2dde161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f66c752c4823d67c9f74d3c22837f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1f41537b40f7678f24be10a379e32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847380da6c7adfac5206a0534739828164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0bf6a01d3316c775a8b07c1187d46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145658044e745e7e017cce4f5391419166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfa4310c7bb3e25d463e1c0aedc478167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8756c0a280b7a9ef8128fac4c7e1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4691230c85fd2427e319799d1f1ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c0839eae3bbf19ff01fe6aa4eb3d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e6c91efbbb65441bd6b8b4ce455bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732129e2711ed2950593091643d3c621172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db220b1ba73c2345b904a0b653e55c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f11f93e343a7c3b173dcc19a111be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78fddd38591f7b132b936b886683c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08d895b83be4dec3a0be7aced12359176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfd614100d11fb777b5a6620d67f4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65967970dc38f1a6cab50c208357e26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737194dd2941bd60bc1105e2ccd65ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47280feaf690be0bf1e44f741eba5c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc2f24af17c6b39e3d18a6cb8113a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536c731a09967dd4fff8e653039119d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe559374a0921ea9ea8b5b9f3168b196183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c52f6fe44bab2bcadcede5a0a9170184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f51e54627b93b788d4be21f4b788fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89a93135d7e0bc2034f88749e0e6d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6f509bd0dd886a0d7e0d03eefa417187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4bb019894f3e73ed204da485fa4d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a0515504450b29b3d478f03241fb3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e354aed5b45c97035cdbb9e4a4cfb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892698efad870f44f0d9f0c250b1340191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130f006cae4d2e9711faa532dfadbfe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a4b302e197f51408056da21d59211193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c630b407836e39cc54138a1f84e210194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f6c1988abbb1e2cfd9d40ae597be2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137de2f67276915752b47bcbd22833f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f14d9b2694be9773e0fe370bed121f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be369a013c2ef81f9555450702a1af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6cd66e2045eb6d751181a91342449199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cccd114a3c238c5dfb5f22e7482e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6944cb80e34e653c8293e73c7c9dfac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1330c80836f3565114763cc70d8ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea605a42a6ab4270c160e69afe056d15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9db3b00922650b8e122df5627ff35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333900c9ca9886ab5f55a09705804187205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45349eb957e31eb26c017beaed98a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22a6586cf9ce61d9d9d4af2848262b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38aee013de61cc986066530206807b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cce852423d4560613e7e320ad05dc0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ba67474017e7e8b34d1c025547b6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833c9e2d124224e5012e5003f4ba82d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d20f2299ddd038f1b92fbffacaa24c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9649a76b8ad464fd15e17c9b2a9aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601e31f62dd81fa3d9aee85baa52a71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9397fc7d42ee88e99228a5d9117f33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcf8097db59146e78d2c7dbf20ec94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc0354f132d95a93989e3376e20a24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0614a275bd48ff7d61cd20fee0fa45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b88c63efdbb235fc5b38dd9ea5fc0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7169ac87ab0800e2b9d3362e1ce2f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd5e02bc56f9af3f0d4dc1bec8eddf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812e66937abe4866af10398fee96aa3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab46bfa07085048ca29f57e5c87cebe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cdc15485fbb414c90cce9b0537f67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97107114ae1bbd626b1b0b31e919eaa1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f58efb125851c07ab8c10d79bf945226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14778ac508acadc38326f73c293b203227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dce0cc1e3151d597af524386096d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab379fb6004a9f1d8f71c13387f425b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305de940abeed33c56c5f9ae37724788230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e382b56ba7508b3f2e60999f6a49f42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9eccae7850d8a7cffb47f621137bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a917451ef84b2717e88cc299026cc1d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb3c1d27fb7b68ea2df28651aa5cf7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7d92d5a3d81c938069932721dca16235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092650de02a1afc52745be9cc9d2d29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123251bd57be53bd7b22713e6b7af2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb398f71a8cc14cdc8ab9a4c1afea2ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197a4375d66150a3d400bf254fdb146239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e752cf6a7736be75492dbf69bbbf2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3ee10d6290b4b53ac0e09ada98f6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f9b703ec09f0165bf2d418c4697f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ea0c44045aef8bbdaee1938e02149243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7df076de9e0c1597b1a19226e3179244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721b8f1fa05636865a766a0c38f2f4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68d4303585cb604a3c4beade873b03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2a8f3bec226c3e15b8b8012de4350247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5626a11e60e51aa0f530c067f86d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e4a3f83b5c9f3afb25e42004258bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43e8068472671fd7a3d9cb503f00ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871e8fb42234eb19662bf19178a32f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7be46be8dd40da9c5abbebd00a4d0e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a35671d0484cb2f5d49ac667ffd42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a46bb1b74e27269df98b685e85fc79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1cd160ad88e661cfd3482dfe2fae4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7a8d3edc757a7ceaa743b8846546a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1918cdfd285962034f88a09df90dc90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77460e4569b2b4cc5ce6f1808cead6ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec13ea909456151bf24b822e936f51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8488a35eac483117259a3f05cf47d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e3298bd0eab69d1f58caf1fc96610261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeca524cf8ea228991f3732cdfb4f59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a22684a73ce6080b8cae64d68ff14263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456f90d1d290a651147d4798b39595b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa73d0e92c24864d5caf9490b0021c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e342f7fd74315e9111aa87472c8287d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12594e9c79517f63150c3c1da0a17d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adedadd72e9f808dceb9166bd55c6bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0444b63cac4fdac54ab50708ebeb939269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4e6c2ac685ab42ed73254d922f30c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f5db21039b7f700c190220521bfae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb53ccb66d221eaa2e624802eb0cefd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76a82c0a26c3754813a5e839f012ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d898751573aaa0217b5bed8afbfb0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d44e8d2d8e47251f7fd5ac59611f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62809b98efa0d7157f52b521d5a7e472276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9fbd6110a4e33b3b540cda11a75f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c2817b3375100698e789d569ccc4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daacaf233976da43ba5bbfc80ad3783279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b63d5264a12c5d71821a17ae32223280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec00f6b92de8fd8d03c630bbd261e03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21576df47ab283c49471e94c270bde54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb35f6dc748bebf1910209710cd04e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f5db30d1962ce34aa031211aeea23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21475a5783957a75650ff9bc14ad16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb70be14cd9506fa35b4891498bb2c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2487e7d518d1170366d93f5288cd86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c1c393770d2fab822c81a089e4125288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfc13fcf6ba8496f2f1c3c5815ebd6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56c139d3452fdd049d187245038951290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f13b7255a8d3998e0514c5dd9fcaaf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d7e63d47d4ab66e1e2cb405ce3fe4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecd1a2309d229d8e2d391ec2fba88f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db874e15aa20f867af944f1ac1cb05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597546e81e5ca90c69551fe72ef108a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db209ee370a0ba73e8a6961220727cd3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b42a15c34723b847c3767a1456bcb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377dea7c3b1b76fc713624d8b75e10a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67442a5e37ab76cb739987eb4a768c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad64dea31602d453b303db6f4dad57f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c39c1713fc149ab43b7df7e13febd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf067c9370b3554c258fea95b017c204302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c911ff8164f5461d1650049573cb1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de361dd0dc592d5e5fdb9e8120bad6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a3843d01e257fa24e18e0f88ddc2f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a70e965b993ddc27b123654c148546306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75694b2b9a004e55961c488e69aa32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f84c0714f7c2398100f9afcff61b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65ec680c57634f14fe1758cbd25dff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbd1d965b43812f1762a35b1c535b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a48af0c99985790ffd8ef096dc632e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba23b4dce6970102e060c38f06553fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b0252d1e2e28b550914348d50cf90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35309fe33f834ae61b49994edc02f41e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53b2d5d538751da36b74aca9a7de13315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9e2b09b8f1fdd9010c6b349666856316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7f63ceeeab6c1486409b15e8d556e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188d5cb6905c715820370ec11e7626e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dec34fa8d2364303e897396b4a8498319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad6236f9475d726a644d67e15c7c5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1c3352d0137c0e17236db5d6461e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eb999cea0fb2f129ae26fd2ca0c3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757ad7ff700506ef7031e65cff49419323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1837d3b313418263ae477245602c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61087443d44904127a24134b8765471325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0c7bf2f993bfdfd69690c9c640736326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b163295499fa24f92d41364567d36327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c1f478a9aa6ca2fbcac5b6060dda9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552bc58c9eb65bcbe90a91a0bc037a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a837cca1356fb0533f0543d3a52aaa3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87df119f66d84082a6ec00db82e3b39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391b9b573eec50ae97ad7f270016ff7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587b5879527aae5158b6ab2e7523289333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc688d017e6295c50e305be028af637334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d637e53ca633778ef46c8e96dfa62a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52fd94f2e2bf7132732e1d760fb827336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0742c6f70e7bf4c28a3013e3ee9ffe8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6e8e5ffaf96b0174222d5b2cf7f48338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb85b5ca6ed61f100e261032e9715b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825d937d2a0a82c61c56b9182b4fec4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903596bb132a027781d2c6b00241292341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc1cf19c2e6d753679ca0ea2dfd443342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0c9227a94b4c6f0bc129b673a3536343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37e86b9ca2af00e8edf8d2f11ee0d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6937ad81b6e7d91321ccb331a7f7260345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2bc4edff662ff794314e748d0f97b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553c377aae1fe8bc74a82a19648e298347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9837eaa8bfc1433c761c8afd8f9fbb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fab0aebead640ff949223ccf8429c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d16ace2eec8b2ff78e1f48e37e9a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa28306e64b0f5b9eb54e1bcc37953351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bb60532711eadf2a75c7eff102e34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea32a5c7106f84b58ff1c02fd05f324353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14021f24dc844540b2cbd8d74e6b09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885508a27b86af4dc90601e7850b7174355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4c02c01bc7eb27541f43574d32c1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7349ee9b1883857b11e27ee3d7831c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab35ca10a7d7c896577986bc954882358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72d80bef6d6cb1768790fcc3ed114e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf62d3fa7c83070589b429d5d48eec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2d2c1715f8b896ca2405ace7c740b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832b334b934ee04ce5d916067aecdd2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6fbd067c7484582e70ee848290920363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf20a897d84f6e933a2b7a2ec25cd7d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6583170183933c8f68b8dd002df8f0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34067f88d1a099df1e2812f87af7b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad7e664d4465e05300094b7c07cb8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63500c0d3e1c2f2ce55bb177649189a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987ddf598a78f29f7fb2d9a2c00039b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d12e29d15b29762a4e58c491e5580370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544ff56f6562e1e601d0ca16669da5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269cb3bbccce215a648e9f7bd9e5d87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e2bea209398898d2a95fef8d960eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3437dca89996c3612fcc7d320dcd3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589168761e66784fa373f9452d6711ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341e23939844c91de9eae203d64b497376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e435511ee5e2cfdfb8b233b6cb5f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c15e430b59ed84645135e7ca9635ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02f9257ebcbabae36eb1d3d0fe6b81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde327bb028fc90f385533290fe4e78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcab5e93d4238166bfb41152a428f71381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417df3004e1cc26a286f95abcb61be1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59a4711271420ff712453234ce6b7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac673dcbeae8a50839a57664adb3cba6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519360f26a6375e929613f4b115f50d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e851ea26730fccf32e10dde177fe06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948e9085b98d053ed33a0074bb8008f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e805a7498b5911a2d0a28ede56714388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6582ae56a37b238f1e4e8d45c310078389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4fbbfa7ed3756fb39ef9c2f31bce7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5b7b9e205cf2ed147ea584c6989e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ef0f872f515d5e38a882775389600392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06db6fce46a83f365505721d1a1b8c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66ba7af5eb47780379497af8d4f69a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805667cfe9da9a6ed583a33353b4c870395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b9f320851dc5b4a8372a1dc91ff43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713dc4e00ca9b27b79082c68087d6d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ce56efaff6ce329c96f211a26dbbb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbc93b2abb55aeea72fccc91ab8ef2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be526538e7ce0095258854dd2230240400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2944c258aad08f956b252b07ac1f65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05b07f5c68224365407529205f74f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74570d689e40c04c08878e4071bda6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6dcbedb7038cf8702f757856d2ef7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27014b01daa2d69a99a1e69ba99a23c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a5078819bf7a060453007a7e29e68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824792efebfd0d6a1249ed697d8d02c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e3b74d06217d79aac4d2083f8c69a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8f3471f8b2a9739e0d4e28cdd4680409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edde68bab277e19e7bf1be33f9db61f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc24ccb33f4c5b6184cc4325ec8fe1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c924448f285f00893646ca442e23521412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751bd380d17044c2c67054d394817c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54684a585dfde87ea93755aeba2574414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f4934e1ea1c2bce0bf9da82cffda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd98ed880ea87efbdd80d0372e5cd1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7216e122c214006691a476fbfbe3e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e5e81206521f9dd1f2fe8f28d861d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a675dc87566363e710a907e0f022a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ca2d8f81beacc32f767d3770eda60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b3ffc59de3a7646a6eddc1a8b05b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45116d95b5af76e883eb7f4f9ad011c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae47177c35a59ff68305fd67b8899ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7479ea116a035329849669d4e66cbc2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce76c9e7e70b089e87276b62755971425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad60364ac3d8eb46e81f9a1662840d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab71dca9e4e725a902bb8aea23dde4c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8e1818c72b3e0c50269d177f6e3c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f2ca98b86145b554439ad7da07625429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993776424ae14d1a57e61fa6608aec4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c11ea3070b47f9133cc80ae11135e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9018687818519695ea34fa062d89a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a996e8e1ade04e98fa490cc43da23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081d661478ce013cd12a3ab31b9abce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4e022ddc5215a52b0fac5695d1491435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9275162331e5d02177a3baaa8f6badc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4151ef972558c7e419be1f46d4506a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fe680dda27574dfb86a44fb6cbe77438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13379beb2998ff96e1293b4bc263fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036f2cfec9e684f22c5fc7932ba1170440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c402f3cb5d873d2fd4e23e15599ee4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e871181246e52e3207d974ae083e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61029b282eb2fda5de319e4144ae3e3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa7022eba40c8730da5c110c9dc90f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235094ed9c196da8e47f3383a21c7ebf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9162a7c9ce21b6b34793eb93aa423446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be6cb6829ccbe2a08f22a90bdfaade447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92209d055ded19c8738bfd70a34585448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e9a9dc5995bb85c8ea8362c4a6500449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b9e0605763526739402e282820b68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eebb1a5bd9e3c6bf267468ef068085451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3f6a25e90af6863d852e060bfcd10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be720a12953655a675956510ef39e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e80c312663bf2d323bdd37d6b55497454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c073cde0689f9a4718c778fca52830455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d75f0482374a0219af09567e198f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26114e9f1af175b97523531d2f0c85c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0635fbdb23f63fe5b1ba5017e9857c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46133987df5b8eefe09564c0fa7f1242459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a8670c0cdfaf7d6ca04b22cd3f2e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53ba03a26cf30d994a2d6ab8cd4b10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007f7b6bbd96afd556adfc59ce82eb7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a4f0f22ec0a7679cb524a0e09110e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74be1d7928faed5b639b5e5a99353e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f455ded090d64a9da0045237eabf46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd31aa37cb14fa73ac98757e326058466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd26ca4dc89c3a78a62bf22c5b8e2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ac6f34942e46c5dedec7208e781dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999569e758210b0c76d32bcaea5e089469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae63b3be5329fe7abf18c8e45096f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765a063bd51431a708b23dd88df5bdb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b07ce69d05c4ab70d3828084c32a83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cea5b547cae651740697c31e50586a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae53cdeae38845bd9682f80700285c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb4cabab44ac7347e0cc03ffe349bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbc9acac459db1131bba362881a3a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4eadf48742818e4af660dc9a5adb9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac993fadb05a23f9d52c02d510e3da1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967faf04ce4388e4b4ed2d3ea5f5173479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffc3e6bddb110143ca658c4c3119b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8f911005b36b30768a40000aa649b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129eabbb54f9ccf7a75f71e99a3b1f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61661e86d507a974494784f7f3f3222483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6218aecf5eaa7fe6a39054c2e0399484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e269ae2f77499f144355df66116d99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbce4a124f34445a1ddb232b72496c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d995d63ffb904cb82be549a58adbe6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb0d9c3df514dc00374eee8fa5da3b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ce2a38391750ccefbcccd15069abc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e9d9f40df278dd28ac3d97dfd9046490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694fe2a061d5e88f9101599e5714411491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475c96f3bc418770ce698cc0bc2fa74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ca965384c54c571eebcbd9bd0207f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f370d8f285a8648be84164525a93f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c12315668c63acf7341ddaa4ccfb33495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee88066041c3a4423466542008868ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dbc6603b0fb942b9bca998304dc10497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fa947274011dad7aa3e21ef0dc1ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67104019cd4b5a0244b7b00135fb771499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7944567929870ad35dbe1e81cbb80f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873327a0444f08f395ea4935d566709501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4aa2c29c65befcec45ea7ac5bc657d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16a4bee9ab8b0dfcbad46f6e22cf61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bd2ef2c37efcbc60546ba8982c8f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfe5a54d11f3ac9cbd5b524f666299505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c1f2ddd5c5ab3fd923f2b03fa9dac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45fb7710cba3618e7e71cc7df281d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba040e4b8a4e573737b671367bea373508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159fa822c8c2c6f59496d1fb362ef13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2c0997a4c75ff7bd0192f43c0d652510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde569db594f79da47cca8baeb9796e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e410669ef74567d1ef61b9a304a7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1804eef2cfe96c4c028f1101c1d6e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353577055ea1d0ce9ed403f9731f657514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bfcd1e8026acce4e0234ef51df9a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba49732eb6becfdad51e84e0ab1728516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1516ec8b9e938f99e86e810d4f29d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b0123197748b49e1e3ad43d7a6acf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a88434278c79663a2f7bd0fab1cf99519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63117e0800d23f6291bbf588317c574b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02432c6dfb7cceb15b32d5596ac1e50e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ad2490cc164d955d547389ce66a62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f537c40d33f94a083b0bddf75532c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5bb085347595334ff542945c5a81d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa8294774855cbc2efcb9092087b70525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04cc151c6cb12b3dc0d04a61c39f1a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ce8b14ef9842ce8d9f32fd5de9d9e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8d537f38056509ac67dd3df3c11cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8995adbb9b5f422a2e4304c085a1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b4023871ac40ccbb78c52f68b6340530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532111e8d39450a4a05c39c8ec37317531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1530405862b0bbfff8e2319bdb300532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef5997314569c878d2d8adedc6ee1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b708d88a1ab774fdbabc355cfafef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0c6e51108becefbb1a00d8251a021535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2221eae78f82f3f6cd9b77599ad11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518fecdbe939c9c3ca7193acb6aae91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52173b81e703242ed29c97e1c19163538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03255de41e153fe9732dcd85f6f368539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d55a7d935b959ce3aa97f8265c433540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958a05d11e74fc1338a370ef5d10b6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d77fccee91be24616eb684a826d067542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba889cf6de2a5ba2bb0eb80f1d0a23f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b8515e80e67232445e1189223eca4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36e652435e268cfb6a938626ab25e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f02aff2d1597755da84856f489705f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ffc4022efa1bcdaefc68f8460550d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b79091734c18f2ce36b1fca62b04ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f8df8c2e4fcfd74230fe7bd65031b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdc9faedf43d9c9435af06886f9ea4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfb58c66c1e670a3bf191e191a3c9c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e01242217eb49c72ee5e174d652be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be03e8e443ec075dba46664e310117553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60bf258a37ed1f83702e64ba42622d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57abc4e1201196036ca28534fc115e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420598c7b4496f026681de71167916d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8268ac7becc2d8164133db1626a9ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bd8c72d12597c7e1bba491f0dc614558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9092edc19d6e9e2e1fc67eb9558c228559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93f872ec96330d579b73546c3bcc8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da0db51c6564c8e62a2190600ac8d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cace80687d0d9f71d0c1e633c7664562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa8036bda2ef502d5c7b8f4fa0a416563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31365103db4059e054021d14a3ebb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3834610e3bba5587f542a7b8abaac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8f89712b097012146e7741c2a567b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b666d4fd9767e63a9ae63531096f3a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152c9774e209652f135360867765733568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d2fcf987fbdff18650e182a465ba1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0c4c7b5b7b53d6864f63036c2bead570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b655ee8f10de1055b59dd624c15fcc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a038f074f25dfaa715121873f8709572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d16b78c116d11308aabe9b6db1500b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9b4f9de106ccc2522678244a012ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9479ac72065057fbe78eef9d9d0ba1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077620d4071f416f90e1c983a3c5414576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a4ed5ceb205d78ab4859124e2d4f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b6038f901f010a70bfee9798fd265578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99a74db13851efbf17365d2de770b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827610de1b567af1db9f52b86edf64d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf6a8b2ad52c50d1ba36e13f4aaee7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383b14c37051b4c27a48328ccfdd03e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211f87b18e553d7cb8c42cc18923b59583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da59c209d2fa18e75cf767a4eef5829584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b7f1d0bbe190ce9a3dde36b784c7d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616e8f52282b50af66fee8581e2310e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1139e30bf0fae202aedabb08c7970587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf97c6af5cd06ac5c63da16590ff7a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ece3e5d0973d5a34dbdb71321fc73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24b693bf25d85015dfa411534b36fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404223c2a9e62ca3a539beb5c66d8180591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a36d567a50433d4bfd197296c2be14592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c932bb84821b63c7797c1fd0e2b5891593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38556bb3da1df830bb58069df6da662f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99228c1d954cb8a69b024b2ce026b3b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6947dd28da9742656eb4c258635aaa4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6da270991532026be9d7cbc072e0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df733c1a28ca49babc9b3902584d5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ccfb513d45af34e2369c97bc2dcb0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97ac3d59bed9aacc436d4e976517e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb292bf64f52e34b500ae2c2721c379601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4d013f9d6166ad270b74f58611186602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a589ed076d4109ad6b1b5037f222277603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a691cab92a76914848b19bd8d09eea7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25ea0be0f7308203147166a1b2d0d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac4a6529e71a613b406b7e7572705c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114783c39373967e2e7e99ae83bba15f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ae7b200b0519127110aef5d92ea40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c0930cc45fc561935a12fb0caa4ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baba1192563500e0a0474a46c043827610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d5f37f80706858d49ae34088bdb53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644daf25245ac554695340a3192b3ba2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db12b506c1a714f2fe8166b9351253613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17b74db5a3193761a5c83c8672ec92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0126d3711d8cea3c680804c9e6d664615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9532873b936cb3b1e71b80f4c84b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402c443b76b1e0b489c7e4e3c7d9a8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25159cb5b5ec9d98ee14d83e7b17fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b560503878e2ab2d3cff9962589f91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28d6861c13433efb4d32079dbc2cbd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beb5672634890d26ade673edfa026b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c224890264afaada9765c752f95ed5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4697add2b3c41462c646fd5c4e20b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2835039af5186062c520894c826035624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d509872128b422249dff72905bda5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc935cf9d7cb59d6e23556fb79ea928626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aec47b03ecb301a914b4067e6485c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c8ec1b7070acce57d5015c1cc0a33628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848ced39fecfdf93fb620c42c73a90b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c953b0c6c8d589b692990ff5123e91630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479d94ab205708d9d0c2a385262ab60631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e24acd44cc2afcfa4b2bd9e76d77ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76647ec17ca545d0b63d65dc62dc929633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64ec6aeea790330e338d60d245b80a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3bd4181b8b64c67937ca026481e26635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47e87924a16fa1b919f99e98cb2a56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbcd8e4d61969ee3af57c04b8874f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b897c0e6b46666b478da707170bbe9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63950cf9e680da4b79eee62bdce995b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cc511f7806ad8fa8a2dcbf104b454640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e837ffed63d35b4e2b677bcdf3e2e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2bf67774c0f4f7973cb129151494b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330655e6ab217f75b70aed875c0df33f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1dc77f3e5b575ccef441dcbf50597644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bd0b3e2c6c17e778d72a5bcca0aea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b8945071057a7546e198f74d853e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b85c0ee6e366d3e40750d8b1c855c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8d78a7075e5d71ab514e83ea65c31648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9db5ad139462e1a141f220d108c370649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44563401cd1a7dcde4ea2e611328f65650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d236f88b1b537de22e1012d613591f7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeaaa0561ba382264ae9798ca84058652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3e88502e5c61d7cb8922f10514911653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5054e3d03a4e44939acb57a692d2ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e7c3bc4451d9bee5547905cb7c9a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0078b46d9a0192c9a705ee7df3ed0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd85f91dee571d5a0a4e21602ff84f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11a5233cf88ede60646dea049d7089658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b084e3aad97c6078a950a7becde02f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f165ac30bdf7c9860079fe3ca6a1be1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21423226a07ff52343c957b0d8362c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9673d708f2e25a0fa0f76c911ce4577662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c04d70485f897d064b33f0bbebad9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4ab2c5957a94448ef099f1f8d0fb9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f9156ede785f797d41482d4d6ed33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c52e9fba1582c78749e934bee06d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af342100b09ba20c7b55d0bd38527b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0e11c16f013656370ad6607f8a749668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bc70d4cc49f27a31ff5d0c52f3acc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23fb2151dff39790b0080b0c9f5d6f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b302894baca30fafede4325cc31e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977d422ae069e8b689e99f6d177036c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c4ead883e4d996ac0e38f859a6458673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537ea3c11ff2a2df1dbd09aabd7fd32674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5472c00107219536b72a9de88753199675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5764684b5a808bf561afe01b95be098676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c65da6145adcab8682bb66e3a0ce6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3195c5ee3911341f92de5787adf4112678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84220285a3ea3b1fa4f4f4b7aa03224679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91da4d1f6e764584195ee582cff8a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf07eea86778fb24a253d9f5757f69681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085f1a29445d41eb0a73f9732217dfc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f4eaaf3f4824b9450011a8f40ddb0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5bdc27c446bdc5061d2e520379028684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4dbf599bf00849ccb9b5979d0633b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5018a5d034ea0030d4d5f1eadb36118686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d138dbf5cb34d47194bd52bad7a943687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04134295cf6e3c254d5f7d9e543c5eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7f168aa989bf73669f57e2b77a974689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4456a7fb4c79928a60ebc78798e1ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e76ac907b90cfe71d09368835bea6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff5bf59853688fbef3485ebcf47dc3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486ce45f2358ef4091e01359e07a267693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb120f82a58f445b53696f5770231cc7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6103537a27d07fb097b389430918878695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2124831e8fbc0a6bf4314db307a72d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc17279113d7fe36ebf75b43c63f74d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2579b952ab5352e25730241292d730698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37b2ef40b6340465e8c9ae54dc2b0d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da56b1342bb656a93e1a42541c46348700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c982c47aba7051a8c96595c81f707c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84696378b4db6e036e8e2a9f668f249a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28798a9a5f33f1e527195e23ba49be8e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b57df4893e4d9345b75508ad47aa07704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ca095b155d7bb7e42e25d7231b68c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207c799b90c9b135ebc02bafb729841706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8f187ccb4eb862d26a358d1feeb1d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410a771a1a61b2c005e471fb065d889708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab48c7041ecb7ab5ab71147f2cee3a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb6546cb8b121ee35d32af08d06d3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6feca79e516d02bebb3aeb07f5f6109711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9e742d35c3de42b74cdffd7285b14712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95807d401c551a65c07c8731c719c7c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3b7930f8dceb4617675b634ea85c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c84c9128e788c968c78ef331e75ea3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857ba9c651011380bc339230a35e24d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e59fe47e4920d5ea9c830707601b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c205fca4bfe54de795cb13ee661ce4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f81f52db2599f9c125077bbb4594f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccca0fd914ecbea0b8789474676541720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362c85498dcbee2329848d140675d2e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1823c6c4ec736de5e23b9ae23ffca4a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824c6f08a76eefa29c27b4cbf90e8cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa00b0d302f88c6378f3768b415c60b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33639d74df7c30c9455f229507e7e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc5dd8eb9014493469e3418ed7ed75726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52fdf9760054de21fb6c999ce78417727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63641d6462172d2648756598c6a60d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e714d7e4ec554d41fff8add65a079729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd355a5234d43fa79784123510e530bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595e5ca3c3dcebfa3e2611713ee3054731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522e5be75b1ef5f7a23585b504bb5fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abcf4472caf212246477e7c93c19c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76dab536186f75f8e2e3dbf1fd2ed2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c68b59065dbb6d117fd813a0777f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641967e74ca867deffe00eb959d4e66736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ba273627b1df45500079864473a6a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a38a684a33d3bb86c8f5b2593da8d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cd20bac6fe981f90baa4b22189770739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd81759d17ff501d33e66efea5acd1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb493a4438f54a571a2fb1f9b38d03741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db3507992e644a27e0f2741fdebb4d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cf578abf6b66df9152196c04a3b52743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db26eee699883c76e44d5482352242f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda83219cb46f34c69258e1663a4dda745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb17cc4a9ec1946157026c0a36e91a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7750cbcb321a61000748cefe6005b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebe7ddf42ed96dd7fb3a7a16ea4c0d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dc19bf5970961fa248e7a66713796749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb9cefbec1efdbcd9ce62acc5e1b33750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0138571a7a2b7c7147696a55aeb29d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe9e21427099fe536bf24323ca410a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb6a52881d8b4f7acca779c2815efa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a899aaddafe3478f6ab3cbf3458875754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b6e9fca8d4b983f5f53a97b3cf662755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35725bda3a46f8f9018b3d06f1e68188756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fc0897beabc956bb9056446d8bd3e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9e3e21fbb5cd6d01a7af08e39296b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afc642cb5a883c531631a547d1352e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05171959d1d549948531be3b8fecd27b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23760df9352c039dbe3589d48a1eb6232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beb8f862e3227c080d24a88a4d76033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb387346105f9ca9ce36ba5ec651354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b7c5123500e0a16776b0e332000325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c486314484b50946285d5e02dfe056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de398042c9e2f8d7bd092eed1882437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef36ad49427a10d14c9fb74c2f8faed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167ef6718d4ef074ef8d0ddd6a7e4d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccbd6a8f91724491d90935a5ef4b1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e2399dd4ebdc2939a0373ae0c75e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0af498aa20f4b23bf9ef3f1f0fed012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c332be2ac42f377077bc3533d8c590313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcb67c1b13395175a6c639c3f6c02814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a4c13ebce293718510b76d08aecbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6927543dd5e91a8c265ff045250c7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea0f6b1f9b5b82c1f922f3e9187ffe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135c506ff57b58a9c0637643d1a4c8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306d2aa3f609b63bcdefdf6b5163f9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89568e4ea3c12ede9ff4cc03b1874dc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a00d31d89b752c9184cf7a6aa1e6cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c20bec7aa912ec17d1148540564ee322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2458d5eaac16e586c9dca58c60a7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cd9fe90eb2797f40c3bf06de2b90824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d58716a5892c9745986d20a36ff67625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbb0658a5a61a336b684613818e56626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f2e7c810091c462c005a5a623d75227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2bff9cd4d0902c2f6e90a1c51b90c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82083431f0d61d971e0ac4f8d80312329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3fa69d361392762ac385a9001507630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a5f4251f738438b91b1b9d38a427231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b46f54790f42e8cf4435803c835fb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb1d3538002d75f8a78cdefa15cd9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f280a935e936b8839403539bfb0ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8751eec455aaa1df91771a5b22f36c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96718038560a7b65bca7e4989d33369736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e2ce9159416794a00144e0d2c2e0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6ac0c6464ed806733cd32ef3c19ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d79d26aab745e66119d360d07d795539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf3221ac070bbe4a4e6d163dade2ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422a0baedd2286f79d0428671d0ff6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e02ffeeff929e243ae8a9aca5519842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25ffc0d16620a5f41b2156562e720243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47e9b16720b6ca67a54c90aa74c39944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd2937d266b55b109ac4b181ca5fc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037f844f5fa42983e7485d2c9d41c7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a3af8824301d1ca6d374b2fe94b6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f16114743a9317a282f686418f645048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aedcc4a31062bdc9d052ed24edacf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fa55b08ad8711ea967db235ad8f2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d4f4bf9d6af6c402fe88f5508847151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279d1a60ecc1f1afeff9e312b1eb50552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d0da5c678fe3b4d6e36c36c06ab4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a5c231c5b0fed22e73878516b07f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71f530a36d4a8b76ad2ce89f484aee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753c5ce0e49cd8c28401d6255ea442556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd3abff596cedd76c1faa61713b8c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeee7888d88bf410826a34f697c9cfc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e589401b002423388a2306b5b88a2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2045ca862dbc7dd05275221055108260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739d09c15e986efe702c564d043f40961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de77e70c8c267ee30c3c281332960062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75d790851625f694669e4e7c5e422363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ba0d12678d06a5af9d827dc05579e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa44403e6b190f6cc39771bd405954565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5107219ef387ddf2d0ddd2192ed9a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06b54bb788a9d85344df15798ba95067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356a78c50ec2c76f172173b0449ab1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51083ee5bba45cdf428751aa07b9fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407d208574a5fbabd03d5837dbe01ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba0c4e45efec4a7b5e74a0a4f7b1a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71255a6b190b567d4d8620d530ee9e9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cada5a403581f8d23377967212e573873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6a9a84f17ee7c2231d633192bbdc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadecc5c3e50e0f54650d437e667e4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcda574fb01dd6ea9e366cd66fb4e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6f9c017ff9118a81df0a78c2a6b7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e513a3a5f980feeb044719d2f84c7e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024100add47fa8e0f05e457fc20cb2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a55a32f5c860df2d785d3531070e8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f82480c49bc87368aad1a0c3eafeb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef7c5d8bb72473fb509f8d8d75cc3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244722120ccd47f6be3ee97073ed2ce383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f81de924df494ea50931b92353c2c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e75e1c5645cd535c6d500f038fda185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9f62b44b8d994c3e38cc02a28ce4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29fda853dde5606211e369cd29626487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad716d27475b86461b179416a2eca288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538366d07a99ca4b990498ff503bdb4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab26c3a55ea3dafc72325aa057d845990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f3899cea584fbd8d06672b920a64f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7704fcc374dada97acb2ed4b5822f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ee6ff1203b1b9ffa5496684c0ff7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c246fe05ac5f31b5681792e2cf7a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d31be2ab1858d9ddd1bb4bed51b8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd38722c8be0d14d0ccc9108ff085696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6354531c9ef85935800a4b789517b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b14605b963f953a2f4b332bd54d0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376787f046c153b01b5ddbe901bbff4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcba3fbfce21041f7ce49f78695f372100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4696067fa6888f52ae86543043abfd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56cdb0582ec159d286d4ffae1c029b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfe8abdb8d5ea57a66db01f7c2ec98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690dd1c0ba1c0d0b8177592db370b18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369de3651ffca0bdb21261255a00a72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175005352c64d6c60cc5bbc1cce90a58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71768b367daaeadad7b0239a22788dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e7d1041108f96b6945082ef938eae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0f47e86d0f89913d0147b48f19b35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae7942dd9e65d9947e04ab0131083a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cc441d9dc271c00cf5cc7b051d541111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce691042aeef6386acebeee2264f4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734ce4b89b5e309ba0636d2a0de2323113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36c343e207aa31f9ef4e7b84bb0498114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abd3a19a37dd70673cee234657ad5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de8396a7c657c7d07394ddcf6b7f23116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c136666d967c532b8ecd2e3b5f758117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924504e65951aaa55cde53b21361b44d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0b956502d38bb113340b088d698e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc769b4a5e7919bb75f23c888702ff4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cb917acaf39e7228c950e8e4ad48d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879cc25d1139c9838a63189d3d3f60e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057936b88e63ee8408ed0ecdb3a9f513123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb3afa169e13793025da4f1986706f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d8147bc0289aeef5c0044100c79ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55d6b683b4f5180fa019deef205287126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4acdd5b581810d79788209d7dcdb03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60d91ce95a35d643ad45ad1dbcc2ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede8d4088defb57ff658d5b79201f7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f4aa0263551946bdcd01dc6bc34b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6da90412d0ee4e09ccb2d00ef9007a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521415dc7dfd8d7460f402dd533f1a1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96658f2db59dc8d23a5d138197d46632133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2f8489b70533754fd2792ad28ca68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cd606a4abd1689ad02a10dbdadd57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163c0bcbaa2d01ffa0109f3f7b21783136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bdd07b755071a2fe808873c5a13ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b809cb8b95c9d90ce87a967b09732138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5de36f3d0b0e80bc8a255a457866ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cecf30cb5c3f6a66989c0c7171244a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e4a8dc840fb6635432e1b46d8e5f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4250e1b4690ce11d658577c8774917142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bd09e2472bfe50bbc558620a84bc2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd053f52c8321f3cc44978317ca9aab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3577b00e74b27640da7af32d36b7535145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e573faa727724033d2a40a27460ff0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c87fd24b50a9f10f8a157b8ef0f0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eff2a8d3cef5ffa14aca4f5e42329148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc69d4194a93abab6fbb1f6cdd96904149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976d30164896a454a452d8161a4e816150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53898e389a40b85e6a5efec3e168e6a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc62ca4d5470a3e1533df57aba9515152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e82363425206175ef6e3deebdf9d74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d146acfaa7dfd93fdeec5c1772ef5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6d3ef62d71a484d3ddbe31684423a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73358b067d640d626e9d8e7385d2de7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c6c7075fb5e7a10bcfe266f9847ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80299bda21341f18a0c6862230b8ec13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c43e305e0d9ab92f7ade2763117eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477ccd0321069d834542f098ef10be7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ead0ee783781196b66f89a17320ce1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289021ceaadce9333a9e5ecb8df5635162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184fea116d33cc0d3fb375b2a6647ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca977660927de4a9c325fbaae0d260c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735585b111a3c2394f6dd5e19d469c3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b809430a037b831f14e4887ed6b69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03b0bf89cd13689ad70fd03d1cf041167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5512ed6ef4c0ecfd007bfd97379d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dddb7d72c330949845c8d6de475fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba10dc8ae9fa0d365b809713ceed852170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62226216e7d78fac8a72a2a80d660681171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdb4cf2808eee22ddac43e5a84114c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7310e8d6cc21f9cc49752e675976d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b759cad26f098a7db7ee2b651860a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033fb44491a3cd2729e02d91ba4d45d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47bb59b1651da2dcb41132bbad624b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89e4fdbb9d28e719509b324a0d8257177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278fc9bd8dc41c6ea2c88024ade3cdc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236b3ae221b53f86a56b0dce5928904179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c610a3c55ff32eee52da0aafee663180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da50662641b17c5596ebe72e3d8d4dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b918ea626ea9ad62e64a5bfc44725b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63f96ef2ebb71c0f768e5050f74e23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcab272da09f580f22f8339c750312184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c9bb7529b3896e86edc6a8376856b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a981cbce6ddea8bd92ca97c55a3d31b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8619e619de65b6f010e06e962fc914187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb634583db006a1f61e34f13a7e84cbe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47a3727f38026b6cb37ad3163fd736189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c483d68a3824acb8fdfb2561d6d502190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32116b67c49097e9c9461b98accf3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d54f2ec47c9ca813216667639a3e0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493608a4f93b7b7abde57b1b26c3a1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecefa62aca997653aada0955885f9af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dec3138d9d88435cb34cfd2f50f06b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad79f150e37c68623428ed5a8299386196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b14e86855f4b5672fbf79de2ace9bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f704bf3e0bf855eb77c0f6b3411f65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f36d1012aa9f54738894e56a4c9f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05235f1a593ac17c81cc5e145adf60fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d7ea0d1b267fe259d5d767158ddb6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65424d38d8fa63906d3cbda5d90b02ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7339c3448b20d9422f340450bbe74ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b902c4777b65e267076bd180993901204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b9729711db9fceeff888f833d2224205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd1e23d717fef6daf0470e318bc27e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf1f4083a6d3fd72e69a4231d72245207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d954553f8c7495501ffa5a3f41e35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165940130fc0e624224a1f383b3c4477209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b39eca8a40622b448053ed7af284c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773d340d2a5c5bdb3a59ecc6a7efbbe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68889fe65c1cbfcd5114bfb7bd324aef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf315ef923760cb33cd829a3716af6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb43de0686a82f217845f46585501f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d474177b97ba48ea2af1724d20564215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55711df0793d48f497a0298f7ef0bff4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cad244b4006dcc2a3892e835ae2ffc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0e931cb23f15b1605830b77264d16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e12024778a1d6541392c098401022219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfbc650d01186982ac7a4405170923220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddc6bbfa0c08432972a24803d35575221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3943d8bbb7fdd09fe9d571a34fa8a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b9719809e47c9575034c488b2c7ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed4c19290518e2bf4df94cdf1d4e8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902798025a55e50be2f001aef79bed8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ac48fafdf98154c16f18baca8fa64226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bbef72130d336ff5b81cc03d63cdd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0ed88545acb26be630f84ad01f78b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070d74ddde298d1d0d4287bce9ff036229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2492ed4937e3402d7af24667eca08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f78dcec0ef0f63276e311521e615d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3bdf44f53fec5498f3f750d066017232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8bc245e24d2b3defbf2a605a7bac0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390670bbf2dc507ba64913fe9147b99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f77b406d542ee6802f08b6bc63d9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa737b2d6af7b24f319bef3952fc992236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8872966b647c424da715555bd057417237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65937137a007f20bf279cfeed4cbbcc3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4700472197602cd16bd2f1e265d093239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6644597aff3bacee2070b1601eb6e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23698f29bd18d07ce7f956cf58b1f249241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c3606648b674de756274141db64bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e0bad7dab7f9d5fb9e3a70626128f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966d156aa7a384703b4fb2236348824244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffec6b75970bb80c78f53c1c644e5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297e06e7068a013f827cfab7048cfd6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51528035a20732134ffb9e9e6dfedc93247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7e614cb7c1b73e017f428cb0a1952248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc61fd73530d54dc06f3d675bb615ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae8e67159c9fabd97967c8a2880d1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966959ab75a2e8b55a977ec89a970928251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe147ed2f048eb1b60532ede01d51dfe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abc04ff3d44a1b55eadbfed0b42b07253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eccb1e1b4513a389437ad5d1624208254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bf4fae89bb89087ad08a123488554255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38221d5e8c273d09aa8226e10cc7924256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5fae275aa780e05aca2512ddb9b5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c41e21ff8154b80a9f5d6f21dd3fbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e123da87e4f38b092f724a7f71bd9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e40dcb641c9e85a7387d916358caa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a54975ac34acae21585611e12680ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad823ac5194e526ae559265cf995fd8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bb99452da0c258e9595c084d75346263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631aa1a5ce1e8b6b1e7892cc690ab486264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c3c8180623cda08d403701534c76f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767ee1a9f1d08d3b27202d209ed77e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0abf2bbfd0e8e5447f52f7e9b39fc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167efd7b8ccf3e016e7e3e3c78ffa75a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6b0367690f704e9e243964ae0dbf6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f286b8a7b4b9213a3668ce9cb6df9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5c9d0f4891f71bf43269fffb41312271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d23e5f714acaf28c780fac1cd1e76e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9819dd8e28c5123b574f05e340656273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b169655f5fc88afd1691500daf2e03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074cc6d81ecfd41a9743f5c5c50f5d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578663d0252ce795d2d74e808445786276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1deb368e65fda0f539a8d5e9314a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9cfb819f3ce67486d472c43709ebf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac9e2fdef6c3f00ec5b6acadfa3289279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad9c6b29b8097143074c68ecbb6c46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c8b4bd29ef51cb808486550dac6f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522f99935d12983463596549c12e9b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335613f289c22e4fa518a27396f3150b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3889845aa7eb4d076c426999582d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a9a28680a32c85959fe22e49b6da5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb4692ae31460ac37fbc1bd9a1c8ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fe6f839dd51634959f2cc6e3598f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b78436aa024240585e3dff2e051e4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76a4916fffe9086ac10d04c0ae8d6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c317fb43541682b63557035901bb011290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99032dfed01ce1f864afa7b3d2ecc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161ac5e075fda254b291117e7579728292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822529cb100ab0900762763446bef01293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622102fb8835195492f8f55e67f863d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef6b1f6e5ad51121a863a2a053fcce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c17c77dcd5e48f75d9214c5b98a0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6fae17fa14c9a2c0aa8529b287bf7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3797bc77c4a92792340826e986f83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72abd7074775a22a103f50964363d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2bbb79c64983db00da06d79062c27300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee30065f0754e3a344ceffbde0bb444301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb05b3861597ad8f7fa56fd808130d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592a9a261fb8f954e13c20d70bcd5cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458c0cf413b99b30ac20c94ca55e148304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec95d0793390ac7bafeb40b61782e52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6c6e23af5b2f12166216bb3e64af1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340b1aa8f5513acb67ef7156c1b2c76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fc6a1699537d0c07de8013de5b3cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bdb6bc6f74b7070f980e828fac86f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fa6387ed3857d8e04c7a7d302880f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb771d95556d7c5222c0d53e686f81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f0c89cfaa850d46af328470b529f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae6f077f855403b27b5e657187159c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ffb9e689d30234e41c9c2a69c0fb0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5792d57897757e909b4bc7446d9ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4ed9feea14d6330b0f4c97fcee056316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1479f0e6eff6f76b4248272afa10b3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da4b9665727564fa0b0714f846f69a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40a9e837ad14e9171e77af20656f80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf348cfcd0bd507d8833e666d70048f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9902fa0bb807f9daab099504bfb5213321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988a533fd11dd1196d612a4c2e2ae76322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd218a8e2ef46e0f6414807f4f0fba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5b01baeed367f8bee912695db3fc6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a71e0adeb3de28f165736a3081d6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ff483b0fd2e86c7ec2e8a1b3a9b7f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4921f0fd33e2b28a83eac374a1d19327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47320af29605e41c50f66353d7221bfd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f90ea42d890f739690d8a4d00ce5ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d517d8ec1477ff5550edfe7505f5be6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63627e23c948366aa925a3ff3aa40e83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a534cb3e77d127150af6665ba1a2063332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4889f5781649ba92828390bc377f88333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c257c9122eb40f1137152ababde88b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba88f47f8349c26d770db19eb626b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab449fb0e465a7f7fa1bbaaa40383a15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36df62237e4f686de30731bc65910ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cef13c729a3b670e2685e213147d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f43ba1cd7db1d341c0ff4181571bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1ee2670d39ec8df5efc15b1fc40dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910860f7466ec6531356db62efc988341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5cedb9abc119afe0e67f3bc116f51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbd8cabed4146af31284bea38f8e79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147e682a27bdac8160fe92d8ac25c51344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1e5c2ca9833b6567e5159cc7477a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262218db55d4214d68b854aafe2aca9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff5d4aa1cdcd406c9776437854d4a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6049761baf1e4a299fd3ec527975062348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debae8487391f240f12172f7a7897b97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1be6a18f94c6e016e6a0b3ff2a27c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e590b46aef6551a6e5f19a61e0e1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df522fa5148c69ddc7027b23ab9d3f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02eb855c9bfa441a3e008ed566e9d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf4026d4bf6216f8b767a0c3b33549354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958e6dd2d0ae0270631ef9b4b1f80f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452cb819ff2b3141973170fdfa06c32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f72baa3c932d1874a153693a2dd016357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e20b3f39f2273f6efdaddd37fbd8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9e03b82d5d3d59e2edef2dfdc6681359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242425a3365f5e353ecfb18ba9a2df97360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22878acff6dc102229926f4638edbd40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dddfd2d3ddda0343195892bc3e924362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24ccb9c0f161f11069715f6266206e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9b2755f8d6d6765f3e84d040e3f10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8713de06089cc07836b23c173558e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6ffac3e15893900ac2bbf2af9dc6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa312632eb2efa4abecc599eab8192b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ff5c7906bcea737dbdab964314fdb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca050074429330dba6d060d20875d97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b9cbcf7cfea69255520716292bf34370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01625392b25b42bdc60b995805dd889c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5320936a58e1d0e6e01ab77244ce2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9c758a270be9d5dd676be153aa961373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532def58b57736ff6f95313a786334b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688cecdf952b1fc9ca590093d58f476375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f733efe70868ff85e4018acb215de49376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b0330885f81d6dd6b854f3d924d8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f314766d22685a3e4caeadfc52a0bc6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90995b330345c513d298381b6484d1cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9727a9b671b25f8e3e80f7724357e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3af19e8252012a208b878bcd8e169381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3721d35a73491bdb9ae7ce2de0294d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c23ed572a949831140c706a80ee20383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19618aa7d6d356eeb348b09e4ca71735384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63bbb55394f99e4bfd2f424e24b805385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d8b76866befde213ed03063be144e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e18469b84486ce872257d3188b013387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2840290ac0316828dc0c17bd60cc99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0e82973d4f548552cc64cd06e5449389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049912bc2cd53c99f89de8c78f700ba0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2c25d6fecd3716b2caef2ffe74fe0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d4de9ad910210ba5050b6de397234392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207725a51f9182da77e4e8a6fbcc106393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1966f90cb178f1f7e4d301cf72155d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5d48b5e25cfc1f21d3c0ef027934c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68354a96b98fe40b43c699e072f0acdf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb5058dbdfc3bc29d5049406362460397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533c75787c12e79fab76a9c1c37e098398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40488e382e674b62bfe954bcd67cc22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdaff3925cb4a099336738396b669c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20d25315cb6a8879f91a0a2a3e6bda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea582f5dec840d3af734b635c238298402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b4eb03a4241690a04d5735aabb1aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e73516226680d69dbfcf82cb6aaff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0dcb8b3fa936e49b39dfd530f7de2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d4fb60c8f54570f54bb6f78a85426406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29952ec069f9e6c9a8cfe548be6b4484407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8eab8fdac3387671ad4d5c629d308c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4a5996d079e58edb8e3ee3edfe9f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96523f345627e62c460c86dd6ffa5bb3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f39bc038d0f021739615bb502ec449411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620726e188c05dc85d8cdbcec2e4f2e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7337ba294560b23f18c0efff702e67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106136a364790d92818a895a101f819414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2b508aa36cf1f6f1ae668b8343ef8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd118833fbc2b76a7dfcca16ec3c5b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f5e9407149e034cf2ab4afa696d8b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f381cb954caf40f03fcd01e83bd28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43f6728a4c2e9ee70514c21278cc50419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f4d0d3e43aab0c5e663b63d0d5d3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f9e89385d0e17edfe29e3b16c5cca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb0a8a92ad0a45fb9f3a098fd2ac29422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1342bc171f1990a8d2f169d727410f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e9807a632105045e97505c5ec0656424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5beebfdde7df9aaa5c1e39a02ed07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f06748543a43b87d9a3a5810cf57f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cf5d35680ddf2e6c65d1343cdbf7a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84a61032a881bbfa8df5bb5ac21956428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f690c5f0991683f90732ba240c0827d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a0d33644817ac13ca86a631b304c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c965835e2ca5e2b3632088bdc2e715431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a228fc5bfe8c1ee7bbba5e534a0f2c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa0611e05160bc9ad41fd99771e0aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf882e1c840d8f699600451947ec64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6408297a0f083656295c5af4cf6ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99701b81da18634249b6523fa2adce1f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfd91a39ee9f76ab688bfe3bbbfc4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74ac36b86f1be3f73821f3b9c7bdf2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce837428fb24f370dcf89874c5a60e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5c958fbfa5e3ac09181ac68cd2911440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e77a1828be3c8ad0c8395c7895cba7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9630ab894dfbab9c39f34cc8de3580442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f33e0c23c67537d4bd3338db6662e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15947c2bd6f016e86addfda3c7454c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dd6aec6de8007d7c14dbeec62dd8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553170a557d06ba2f150e8de61e8b08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa45308381676425548d366a74a683447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd85cea87633e2937fdcbad585a6500448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c597814b74b91225022d6bfae979c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e78be5cd2d2c38f4752c1cf9cad5d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38904e6bbfb06240948aa9065539749451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8d0489c95b514581aecb188c1d746452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e7c16db0ee5c0990cab4a5d6b17da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0ba7b45d8766182ad9cf11c50fd82454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc78b8d1bcc2d990f4606eaa3142dfc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd629f98e5968ca5bc6b3f190b24902456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65d110979b2cfed99a9054c3299247457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02049c69fe61614c36197fff5f7f4ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4727c8fde52c4efb298dca8338314459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0741454a3204f66b1d287b8b4c28bb3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177ec18019e9d54fd0d0d46cc708243461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ec8f7d2eea4c410382151cc9e81c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7b27de2a72022a4966fcd94d88091463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba388e45df00efc3c8728c55780c9cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbba003fdd39fb5a4d6d4945fb116a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f69a64f9e07b06f31bc64b303af6d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e3d6e4ccbc5b297dadca2f206f8a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ad5aac4400ff3ca21564b6ed16f1c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01ec24e964af87bd5b164b2c5e75de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994192f100ce2b8c06365b4dd56e8a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded40e2c62c6c0cd88f05586fe7d1f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0566414b3c4d94bbc3269436e115ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9174cfae07eaa531720a6b01af9a90473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed0b8f9d6da8f40f1c93552016ccf6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cea6efe875bc91d4517fb675a321d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd154f5eb89a5e2bc93dd2842e4833476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8c0007a0a7a5197ef76cee9932959477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f282bfcbabe4a0c710f1e671131445478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998889649b5c197cc8d51abd0195f580479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b28f71ced08c4567926c2966859e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acc82c6b59ded3b34f18026bf75c17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb282de202eb42351add9dced14c0903482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bf326b3c1e2835935874626478348483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4865332771551747864416590e374484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a56eb97fb91c1198384adf914a3fd0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19ddf11348840c485da72b028ecb96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f44c28182e149e9dff31caa02625a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f5c21fdd8f78b473d01f9feb926d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb28e4af6af24af0af80573630c321489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d64f5695068d97e7dc6353d6d2a686490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fcb6d40eda1cf5ca212f743501f87491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d1bb2a384a2141e7ab0a6cbe679f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1364bf9fb100c8d8b231eaca92e4347493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4fc8af0a99ca6504e4969938d5ed0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6507fbf8885f514c463de53b24e69495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4fb8eae9a2cb00e541279086c13b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e76fa491076b3bb968272bf832693d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53473c07bfc2d02872b43c1154d608b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae74937fdfb9476b64029226e4c4e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad85b5ca31344028e249083f2827db2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f186fa823e49e35a60f8702dba7c4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a669becabf2157494d50b32d5d39a5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16e2ce090cbacdbf5f33e404f5daad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca06515b74aa62ba775fc023916a10c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9640211b2491f4ce820f411bc5f4a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9cabe0a5aa0b34840864967e66235506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5232f2375914d84f7a36ecb007143507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7383ec499a92db7f40ce62fe949cda7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0888af3610bf496dfe912d9d30a427509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb36f43eb160c4d6143c721cc7f8f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a3c73f73771bdd03d2fe6ca11ed2a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9db33939c7be456496e96fbe9f11e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4746f718a5f981f4fb08b4a9e0cf5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf12a7f8c75946d00631e2c2ed4794514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a344591d2b95049f69a151a6623f94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bbeba37c2f966480d8fa01eda2601516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e4fd24f2ccdaed1b6c3cb38637a35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4279900c6992bfe99197ac011dbd636518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ed920288330d4a2be6bc9eb36cc78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870f32a7227f5b403dc8d04da0a23cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb1f91dd3e283f1f63702838446888521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da17a34f9aea9fa57e0a357dc3e9022522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90342296bb55b96bea532ffb0193c7de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd4e36ba725637136deaa10fe5b23e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de0eb8d47aa31c6f5c3e77f18dd955525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2053a1ac773bc44906a488a82f1f2f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b313d1c9e21f3431eb2b9a8c116ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995460fb30792bb20800d198be776c1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb18e7a843ac9dc216e2ebe4fa6112529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874d699f9cfb73bcce900e9b87e8582530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b207bd6af1776b6214e511d671fae79531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383e0629295b571b512009ad1e542da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfb65d5723bbb2ac63c103b812548c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3089a1e7c8ea90b369db3cb0ed0e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8c42b976ad4c78ac6479a5a37c98e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b147a128246a56f0df61258caf8a7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1cd9d87f064bf40f9a50d28ec79c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258363749e5e9f393905b853338ae99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4f246d2910fd465a0c224ba106a48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0cf7f48ac96d791335ec37b3c7627540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f80ae43e4031ef3209a3dcdc48180c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efddd268f0adacf76080a3ef2e322bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e8380d5f40e258030805034775bdd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510bc0b0e41f1c8c3a7bf2754a0eb7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9acf82074113ce9de148ca776f3d3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34923c324e8f471f87f4beadd71d0be7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266600be3ec4c13a91eba2cb0a23cfd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265d3d70c1eb06ee36b2bbe794ead92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f18843355c95ee6ad98fdcf004d5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437edc619574c69aad20c48ef306301e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1338b1ff9d99085ed13bec71a33506551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc85e4d4590a44f714c743282334717552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68e635187d0c01a62b2b7abb6f1f31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f0d2d70a473ac06cd491107d781b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760486dd820e529a1069856af91bfe2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2000f871a35ac109339619019b6ee74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5410a90da2ce9364f5a6fc429d0b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b796da6c873ff10748af1dfb51398b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e9f6f78bffd787ab37efda819d728559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8cd41aa5616563e0a3f0526d2537d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b40d4b739b3fef25cdf0ebb1e8979561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89205cd75cdfa53991233fa58403a29b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ee5a4594761ccc4aeed26a49aaa62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd9ca2c9c8ce09101581ecb00792f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bd342f84702f922a34c4dd6a011f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea74bc8560c4133f967096afaf342a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e90c48b386ae6ecf2c8021a1a8351567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4276b07b17ed1b8029f31d24ae6a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07afcccd552ee3362087128950f54a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4d8596e6bd2cb2f2dd527412a23a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e394bde80a647a75e256f63f27ec2af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab726a1fed2251f8b9bfc2c20aa33362572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f932c53e28bdcacf56116ee02c96fc4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f32c575c7897b8e04e145bb45c836574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c058ad8d640f0337e2ec2d1fa6fbd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d83ab64105935b76b5e74f165d39ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385aa0807ac39be01efcc4449c53391577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982bc441e05cc5d6dc49ff1f3560d17578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6eff5252dde122d591eb87257c77d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698401f4b1df59ab1748f5935bc3e4c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd8ecc23dcde9dbfbdc8874761b29b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e16bf1041fa14ab39d799ef79545db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a520097ce34cf60ac3c7190af6e4e2f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59287624ecc50506ec214747529d56fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083a60f44613bd2c5e41285e31fb511585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9644e0cd1fd65cf295ff928c148a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7973653c6c2e9103a5ad84f998a48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9fe11900074cf40d438661ab51ebe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e67cee1e6bb16bcf8d322bd5ece3c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334428ea1a3df772059a9a94f6360a4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4212ce0991ba8968c4eb84109458fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a7cddda120877119f6de7c7cb2c10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7444310d49dbbe983d62f47f37e6ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd91c0ffcc2ab484b7a3c9f3058f07594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a353ec544773eb5d26c1bb72781eecd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b209859e82f4dc4856861181d7e105596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3371da33eace3a49e86f0b1c1f4df0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b7ba905076f9fb77d318db5c7a08a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888820db30b317600ce06d5175a2903599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f1e1b7c92916080bd6161b02283ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee19c80a44446bb35e93c8dfe94fa85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086267d1fed3e013720c0e8e55cd39c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdad9a8c4169ae615632f4d48dbc020603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa6d9872fbd305fdd4c5b4127a0fc8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d56fa3c74b84fd86c5c9cd6635f2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e5c839d103ff1ef3e01eee0eab4d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee31e70a06408cc8701d774d3b10594607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be94735c44f6ee601b8dd93f124f574608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e07c55d26d42fdb657e94049f4c487609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790215a0a8e0586e69be99ff4d7b6f58610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e851734cbb12d4f24600da8e7c7267e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38910fda4e3ae9c418e91a798f7304fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282440dfbb1f56574439a0bacd8d24c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749c18a96cb074147c6a52d8aa35ca1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a74c502283471b70df7a611a186be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c511e8e0aaa8bf36192ac7af9af43b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd2a51e30b30dc8c81b7033e6f8844617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46e120f47f08584dd40a8565055abd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1377b305ca9aa1aa176ce160900c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557e5699cb497a1eddaeb1c8d0ccc90620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7141e8cff3cef748717d06d600f58e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e39a4bdbf51a7412edbcb9b3f72068622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a79bc4e1f4dc71615c54d06816b2aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ba6c4b611e7ec3b574a05ccd05b78624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed578191830350470c850182aebbf1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd7468d7feb50867da6ee752b7ee53626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5c2b8c2794cd00b71b41120cc2f8d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ceb152fd1ca1b0bf649da19588fed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72226d2914f3aba24ae8830f49bec8ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdf96689ab8c9a7ca01df860d29729630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46677892ba450f3c4e516b023ae01358631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ad2a6cc3e4c467ca4cb0f9fa78bd3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3432a29347b324796561f11e0cce8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9985b03998d71dd81c5cf7e4c242780634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e79b79a51d4723e66bcf763e6c914635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe7e087036d9f2fbea57a6115c73e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8986f3b1f902c01ff77f1b7b4bf79637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc030d8cb39e272a20e7de4c37d15e7b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42c0455f19516f5a53933afd8c3383639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea81f2f71b7c4731ef0117282cf952640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aae15b709a7414fa2a754eae8206e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16626f8750580e5909463e9aac14d734642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e6e15f96bc1770ec973a79ebe50c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafd087276313331fb459a580b729a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914cfda8ab2185a197edeed0627872f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a2cc0620b353d1b040139c11df08f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5acf881c4a3bbbae825fd737cf396c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb031e9cdb9efa8e364e6e69772b7a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b88236cff077c290d4229c0599822c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdf2fe3b5943def40c8031df89d377650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f873d38662da264a3da146cb56105651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf1bdfe30ea99d8b90412cafaa5e9f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b133bea9a0ebf0e71b0893c90e5dd78653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bdfce8e77831be53530be911583c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5075d5c042b4654475598e4503e735655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad523d74af50501f20422bc488a3e7e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892453596eedd00809d81d97726c822657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebd8f675faf8de54d5187a97af47d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd7a77fbc9f282c9beb95ae22ac338659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02feb7fde01ee318223e745085fb192660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af83be0b7eacc92023eb36c51fdd47d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86f055e72050d7613ca65c83348ca0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e577d691ce9c10fec67635a42c87ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f210f7ed0ddba9b58b6cae326937d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64183713673b30b582211a6e975a66bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8c80c36c7515f233ab73d6753ee02666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d45d2f5fb3d659041547581a30497667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ed0979aa8844d5a719f32e05deec7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f453b7b12bf8e75a9ae07b1fe9329669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2d868239238e9ac48b86365c18a12670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b4e830d03a7cdbc10a7bfd3b008a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0ee106ab0ed161fb08f3d961d73db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacdcb3c595979483fa3650e708f11d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b173b895bf9a702e4e687b4778cb2c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5994b2e75489777c2190922e4e1aa1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5aa39e37ddd442039901f2e44ee15a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991037902e89e094fb1d63fb9e818e90677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f2c2bf1b44f375b6ee989937c5e02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb81ba0cbac34ed0c6fbea2c0b8a923679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdafbd2b7a70629dc48dc75e7611ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af408e83c1d29aa07d559280083c2041681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245c8730337d28d57a2af1b2f68732d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e927043bf6de192a70da8f851399b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09778b9281573504c64e261f0b16f978684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e9f7caa3819f58b2623387e63cf87685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c76b5fdee36ac4e0eaf5c250c836d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bf34752f7b4b0bf1f6a21ddf31c71687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4772e530d4a785531be07e7a4bb30b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d08ff43416893eb5deaae51aef66a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7242fcc65aa7b4ec58aceed92ce80690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb0ecf4c8e852d7c6f1a49f79ab85b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692d630a6b56964a2d239c6ad6db293692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061c672fd6617ad16324e7af6cbd192693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c42441519370f01ab752419305e8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22a74711aeb34023bb264698d0eaf5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8b13770253803f3bf7569eb8b3712696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814ff9cfd473a70486dc2a877473ab6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe4daa88fc6d610432d87badadee2f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f3d8b4be1e2ef245c5d053b090bc7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71510588b16840765d3eec6a355a27e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaa8ace2d33e09d055444861f7b692701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cbb457146bf57cf4c8d2f7bac9cbb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce53ba005b4a69fddd6101b938ebc2c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab0e0fdf9508d43c33c8387b00e1ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4cce0644e1af2b8b096d7738c49c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558009f4ca21b0c7c5b73aeb989db14706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ec41e7badfa7129e38e02cb2022e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486583e7affdb549581d42da41fbf768708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424bce5da7b279f39f4746cd2c8fd55709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8567bd32322e9d89981a7d13456ad0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192653b9d0922edb7430c3cbe7abdec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d8654a403d07b1a995d8a147ee43d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d6f6dfe02df63caa6f0537b692dd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b57d07cb3b1e71602b6f8a38c2d4e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756a7fc0d59ef0721dc61284d3afd73715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca9dcfb9cce1d2e45add52d38543b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f219da48884ca9a81019f24081a4ba8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78c39bba37caa8e53de1a6d8930337718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee4ba639b3f4cd3bb1781073959bee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca75659b89371f6dbe36523eab6b231720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba8e5951bdaca0fa2ccd586cc0f723721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0d926513f29c6e5b6646c62f13696722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e22b677b3d05affe7e0d10521807ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9f6cdbeb187aad96172576454a90b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a1a7d3c7ebd8fcac226b83f9d503d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86680e61fe835fa5b62ec66123d2ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6afefd706f3391a240d7dba391ed7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cec5376621766abe0c94b231f34b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a64e664a4a033eb9413f83c80c038729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc3cdcc9b2a56627f2236c3a429a1b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3725281f86da285f0bfa68bf1032f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d2428dd5c4f6f5de18b4180b3ec68732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea7e29c09b0024c43bd85bb4f80f2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9452a96dd538bf54c52ab37bc951939734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7d0d0b3535c3cfbab093007252959735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afad02aada2d324fbbc1978f5e82803736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726669945598582aada7e4912b3ac3a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bc4baa357373b1036c1d3413ef45d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9d1204bdc6aa763bd0f701762b642739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708689dca5166f05d4a3bef3412192b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0242e94f08e55d1502a636ddecbbe16741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00d1f52934896675f31dbddc966c86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360effb4bed1c37bfee2d47c416d75c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bef6ab2031cbd3301bc683ca0025d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa853045e7f9ae02461df28864e2ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673871481e9e3b2b3f0a3e804c6354ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694897e49bddc61b460965af455cadfa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebb903139b2c0dd487c47f4e40459f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae093d5e0881c9fc76c854b84ee14c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de6b71c3ea851ccab41fcc198e9f7b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49e2e5b67a1642ff44d6faa9520a4b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f8ca0aba5c32696f30a1ee2be0247752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e903c6aa6d1c1c2e3fce8837ec2a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1f73b26755a954318f87f05565092754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31db7e08548a19323d3a4c9726e8b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04e978d57e370455c268d388546cea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5036950ad9da7c951a83a849fcaad39757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f6a82ef077af380da4d85eb04478b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb4f9eedb4cf0aa370f7aaaa548dd3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>