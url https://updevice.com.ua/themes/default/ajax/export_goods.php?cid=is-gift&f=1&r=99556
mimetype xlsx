--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c924c8fa7d9889488474db5b50dc97a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb26e1f64b13cfc4d74c3e290c89ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04372901ebe12220719b3d39cf5842223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a7900136504109f5524751c5bb01c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f10f233f1df2e3f19110c972bea1f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec491a3e6db220c579dd243f3185d29f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb852a45541b8b7cf25f844516b0c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c71e15e4c5abab8e024bf19bf8270d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fd0627bbae58a59d8e7fa04de69069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc4a5647f232c8ec3882954295c83b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea99b87723f5404c44df629df75852c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a767a8194ce836cf5b386d5ca65a19812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8c9b8cd6730ce6d6effe6e58d1c1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d41053fcc05825ce43ff4b859148714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23609b5171ec6447ee00fee84fa81c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458c5f14fbc1de533921c2a87f3102716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed6e854d676224d55ee6c5a71dac4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e5092d99df206f97ce8a66b9c6ceb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141875088875ac162c1bff698259932919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd1907b0033161467a7c94d381af2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22089b877fb18e8e26312f23c19691cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e07d9161b22bb110a291cc94bf92e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811e04f665b7b254dacf974e834b33123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b09fa7d115a0f0f35d95041f9af8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28028976eba3cb847c839e791c3cf325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fe4676a727e39afb0e350c1a18aa326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8a476ac081449c089606be841f8d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174e9e200bb569fcd94b7e7c567132328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ee1d477739b394ae111662ff4a40329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6b24542688ec1bbf59f46a5dd42b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c35376d5a86945617a3640e9f645a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d268acfa657bc7afcfe601a0d823b8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206817c27af9e39ee998ae790047f3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd297151dd0d4820706c8df21f831534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9db009f1948e0bd817d2b5ba54ada35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03246b8630e8573fe25f61b7b0f3b3b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160db24d938d319dc5aeaf5935c1f7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85273c8f921c11f9679eaf376262cfb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113df421c09e682aeae00b41ef01d1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b6bad11c4b789de12f830e9ca7c6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a952fdc78b5e62b2dc8f5e97eec1a0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2815546174c91b7d0fc44c6a0a73cec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa04239566a1f8c575df09047c42f3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e11331f6031cc4501587ac536c52844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3623da4f48d0d7afacbc117ba24f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aaacd598f6a1b37752a57d3fbd82546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ac258878249b44d19bfaacc52723447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ede4fd365358e01af63f23a6ab1fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243b33f6c77c894bbd4c878f38e6be249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdabecd2566f8fb456547494b054fa050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8cd9cf3fc9452d434ec9d9306489851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25a937b02230791704b2dfed2d26ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668782a2384b7c2526c9a565cd5091453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e56d5a9fffc440423c7bd971862cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8324486c1ed44c3316f48d7f1c7bc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233537f01816736a69e7e6daaf6e3dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70b6478a6b523f94d7b82ca620e3fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f61b9e687387fe850053efb9bc4c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c1e51b725f0bd2a57d23f7f4a7e6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c59c4a24b1f9c2f881f74fbe1b5d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609ac55e53dc42a8ee95ea7a21d917e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ace95141017f765d609e497569c3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318df82b9148fa2c021f100b77ddcba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcef785896176811617e6794838b9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c069cfc29466c35d81053e142f3d0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e866f03b7d5fc34f06f8852536766966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034764ad8c73433afed58611d2d298e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccd2e2d1bb3eb994d584d3f78c07e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3fc34d103d93c9c2e65ab0c64868669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c5172367ade5d7315c10e786f24a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0f7a0495758deb0bd6f1e2a19f52871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa852236251f577926fc40a3f6cc5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9558ebdbcce536f51b233c49ad4ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da803d8b020cafcdced3315423eb74e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729cd99607b0c0212aff87e496b972b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703dc59bf6ed0dc5d91242ed79b156e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cbec9b036cb4e125c4ef1c604d8a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d392330a3e0495de33c024767563a4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c17b5dc850c9bde9a7071c2dac89c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f4e65b4229d05af70ccbdc7120e6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8bdcf3891e42c6c76c2a821064e3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb6f88c5e666d03e764f9ba63c272a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b9223742df9587c093bbdfd3dd56d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bdad1741393e6076387b18081d34b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f67d2c81c5b88250a599ab2b18725e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99552debb541bb7b24703750375ac1eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33db501824a22c5d6343c5ac29c6bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da75bdca9f102b470041a075d76b5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6215162a5c792ccb4d1abb53b0d35c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda36717fbdba18391b66b0e8299796990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7b69b3519a415fd5a197856e42a9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680472265afe0c07f95f541dfe2fe54592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afa85d21d2c2abfb4c4f9450fde5f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5ae87dd64dff2cc848ae543491e5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93b6893ab88dcbd078a8ad3abae71a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dcf9b87e1235873b02365f0f37c2496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb160867ac000cf1ecf7c6f80f6fd1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffea1d8656602854af7e62197269cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4859ab005f3f3ffc31ed9f475b02ba399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189af53761c86a22b8ab870963c456d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1c82d5e25a146407d50a5a7f8f529101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244e9c021a9cc61a7dfe3782c84bc51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2f788728853dd84604840b12ba0b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94ee168a69f4f80a08ad523fff7266104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2a66452beb42d298d7ca19036c476105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dd66a55e0b346ccfba9d6c39aff5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2109fc452acff85d79c6f03efae7317107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb0b34efce75fc51667c8192f15b24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc5c298e366a30b2eebdde7a28921a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa2a88b034a65b83f361995576f8d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61987e10ae5ce6a847fbb3623e5efa3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9c5ebf41410310da2a381e3343ab9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2143f7ba8fd0647b29e8fc728ff72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c2521142665baf523dece7583772e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a01cf2b4837a2810674466955f570115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58638ec674d9957f0e0184f70e1e6042116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36de709de475fea40517109fb443f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7cf46b0503ba2e905fb01b1170f6c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e2174945cfd70f276f15d6716b91d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8961b5de085864b1cad6a6f6634856c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27947d20a2bdeadd812461951abc6fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5aa7b9560ebd341f61fbfbf0d70ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa5ef0906edacc6a3a0df462162542123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ae8ffd0382eb3d1f7a98ba7d2dd0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eee4a7ed1016ac4fa723e5fc5e45e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbd309d4eb695ceeda6c936384e170126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccce6d8ddf6e18a7c2516c06f3df1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da58820201197ce26cf2a6c8fbce542128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a263fcd122643e6bc6874df61df17ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7549182ad6d8235730fe9eb27c311c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4befd2a08ab1d93060be4564a46e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79b41f27258ff3fd14bf1a3218358f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e385dfa878beede25fda15c88aab5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca146d155b795779272dfc546f1da5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb18093153fec3c0965a6bcc67e139135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28413309587e964efe6649109115a1a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59708b6b6b1812d798ca95ef30b8607137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05680c39fdba9afbcc7db09457b113b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b46db9270ce2196762f82863be40d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fdc01fe45f1546247c4b5a5c5f252140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d519c89148db2063c99ddce14690a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4f53da276fba9e6b8a9d5bef6e32b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e5997fe5f319f174e6c53c47759d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7c27b699506d9adb90683f886a6e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748ff9614d4089fdedf112e43f30914145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71b369e5ce8df1606a21c18ea6ea1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea47ec9f5267e3fa90bf8acf936340147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8aa45001ea9156c4919a73b7f56d50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf29d354406dfb8807cc39ad9d43657149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b88e67e373467fa04e6a59b2d2f89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270ae315c1a349a7bf1f13b96a5b7da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6480d7e2303faec22d80c4888c07ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648db2f2ff27e42163aad0dbc5eee3bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708fac1422c3745cfc9517d0135b952154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9d4ce338fc7791e718e3387b42420155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a32f1f613c9cd750d81a040af19a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894a213e5c466d5d6b42f887fb589ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af43cc291a315f784177911d089f70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774fc8afc4e9182018420e8f6722fb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e03d0ff53251815b8d58010ce6863a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ac8f8400c637dc67526ce777bd088161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacff629a2318873862ea30102dc535162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49017c02a0967d0ddf7d2778cf2fb5b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20baebfc5c2921ad759cfdd0b626a415164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1248a7b6056b2cce73a0ad85c9d0d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabefdd40ae73bcbceb942b8322179a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50207d217179d9c4b11a9aa108fb7694167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a329999fa939b6d07300a6ac75dd2a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b2b7d8467067d22b15401102f9d7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305f0857ea4d734732b08c103c0ba72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4d0cea0715b91dc2079f0e9a2092a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec0199e7773d4cd530c2e973e4b8b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7086e8a7dc36c5d84b3f64b0abc51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d42eb1c5e84b9b0f3cc564ca2e853e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ea69454ff67f6a81b468f12b32ed0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9668dd315553527e80f059c23437d8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2720cb170454bc2ea6e742efab1d7b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97016b19d92ab3aa741a81ff2583dd7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2861541dc07619c6534023bfc59df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8310c5cb457edc9bb63c0938944f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff591c9d102cb372c41c92e9255224181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0871ce2b58ceb4530ff9da9f412e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150a334197e5c4988a76007d28d6e9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f22d9f00e6377af0f0e2f00206efdf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49bfed36e025ed387201497bbe568c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aff8f88fd9ed287be0149fea6af054186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea93068a36da9ef567747453d627fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c6699a361bb24e584023abec6957d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd77cd12087c1a25cc376febed1e976189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe5f1655739218b3b56990241f0a03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188e4b157d3245e531bd56e2100cd8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29235ebcaf4881454e332d016c027f2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578f4aa9f0c056dff9384b1d3f9b196193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d649c915181a592ff47493cbef279194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4bcf2bfc665e57eb49a0fd2b84d94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadd1a60c3da6a9844a6277ba0016ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a2d7fd2ce1f14a3f026e03bb39b79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71796405780ceab6b4d79514f957aae4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07776be2b04e3467dce71d787f773b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fa313d7935a1466f2536fe5d78a21200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5210e64852cae65918261db48bd96e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3678e3b956c55a1d28dfd170745e7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159a3930fba53a3cedd1e22a97b57bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace59afa2024fbbecf289b0997b8c77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621eafb338d1743a66589560b48c103205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbd0dc399aa3cac081ba4f7451c16c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a88dd6334d360489151d60d65590fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f530a2996a2df0037efef48eb9714208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaac4ffffef07c5034f9bc0b1dc1395209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b141bb87f3ca198117a57f359ba22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad8c41e2877b1e64510ddc3eeff2a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4212477826ebcaa90b0cad2b1d6677212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39df71367203dc8f62c30b27751d4f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cb1844c76c0c553f4965d107f5873214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174498799567b91b5f2b32b09e9fb522215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc235daa149dc1e30d972dec13d8985a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ce77e0b1bd2b4f3aeec55137fd033217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdba53be9c622bce57a58664e9c259c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba0a7ade111c23e390fb737585d561219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186f146043651eaf91ec42b842d02ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf94a9d4ab029c0ba4cadbb48d10c7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c59b95998c33522731315592a61025222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ace15cb08e0404fe39c535d0cb23be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dc8e46458e8aab9426f849d5490ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec49a78be23344cbcb8d2816bc54e7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd01afe5106246a04e21504fce0df70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f2e89a1d36ed4b6def438df2dc82a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa89c34a737aa637966ca7e9271e90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddebbd0b6c65fb7a4c580cfa3433fa3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdd1e0e5b3508fb176973319ce6848230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc44456fe077f39af8d65b5b0aa7fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904947e5fe31d93f6432064be38d5a8c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06455a718d4e589f4a247b2c173122233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e50379115bcee396009b853b1e4a7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4561648be8e2cc927877ad518c7120c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f23b0c7cffaa9555cca43aeaab7ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004559d843459765d144ed5881346a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa77ee15c6a46c9434c5b056eafe3d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce97918bdc0742e53e5a629f2aa0eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b410e10e83ad3f32d8a1e85e5a8e07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343625efbe682c7eb55660b0416d18ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71113ccc333ce6cd2bb57ebe6c14fe6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12483521bbce3f63b88329e646a3b733243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a45bdbf7f5f0e9d90a2ac95f2b519244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38258f009b4ddff2d476321579f6c8c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d29df1eff59da4a1750daff272d41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa6acc01832c29abab1737c068370d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f004694bb6ab593c5c557f5af65e20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d1d25b8e1839cb4115396443cc8d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99444939caa35954fd6e4bd07996d846250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1161ce0bf3a62cf902c6b8fabecacbb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf530011d934168d7fb54a5f5450bc9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9788858622c2ba837d60ef6f5cbbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0eb982e87dd35f0d6cc0d21bc1eb6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49c8d3109499abe93f8af3be0e842b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27579ea1d8911201ec6154c6b4d13982256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3f0ee29dd79b823979a33247d4474257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129b33b7bb044cb5ddd901b53e550f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334902ded24cc35f3369964252d9aec5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc292beeb14cfb24f3019e55f396dce3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189255fed45c2702c2f21b53be3a7ea6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a39b032c370111dc481fe1df8508f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281279485364e95f9927712cca5a604e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fa8fd0f3efb199fbfb89aaeca992e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9ef3cee4d933ad255935a536d5d07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976d18fe7e1062bb8d334e474a83b16266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29f8d57b5e5ddfbb688c362db419d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93e4f1b5acd1701eafc739d47d5a5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f360b8915a47b633d18aed417640c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f90693876f5e6b3e4013879a5f978a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e624e82eebe30c0b731fed4703f29b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cb224ad954cb03de4fd9ff5509c1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198e9a92054a7ff20ad2e4fc78d97bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52573aa0cf36339770e7f510343c56a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e2aaa56701428c2fc3a09de314e5b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34100226938d6218ade80796a8dfd9d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834667efa2a3155c49315b8d534e506d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cf1de4470e2cc15c286cf9ae1dd97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03becaf65654f42a3a1b418d2a1b397279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa50e5f2b0e518eb7d46103c041ae1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3db0fcb42a7cb3f1c18002e1a90ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d7ea10b66ec492fbdf6b911691df4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a634aa9f8109f88894ce4344f00094283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9b4624d46af88f5c3b264de2910d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f87b9c68c7560b2dda4e0605147b1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b02900b1f0a141c61aeb919fd3612286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95ff7ebdedda3d149adf1100f889d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e37f4d61c15e7f6d45ce73434ef917288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b3cfd9a51204d55e09d99bb95cf18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e95b1b8e25f01eefa61805d6b6bfbd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49946a794ce2eae6279a08450b42d25291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb27561acdc4b42b80241a60215de8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcc21a95ee1a54940b47c688ea11c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041542f6762f234b733b832d2af2bce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0225f3dc088aac9d8607569582202295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc7dd44786128cf400b974f0f91d54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2a440e69d38dbf3d2a1aa582cc383297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1001d379437f554208c9e94af79c1d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd22ed439652e6dd04152cb5349e54299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccc70c0dc2ef59e604f1ad4396d51a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab591f5febbe6ccba1cc1401bf3353a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee2846c0d213e67d0d7c0b93079795302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387019549317c5628915d4b861a9faa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141458beb753538ecbfa504f6adaa6d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5939e0b94b96897fc63e8320e2dfab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80eb0058804c222fadf3dcbe7c2e0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7af02c048fb0b84f123242ea184165307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d1488830071efd94bbf7d1c34d582308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8fb320b3342758c0f7b687e58b320309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110719eabd136f9831e9ab6dc83ef0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b96d92ad07b3a2115b9d112b65f1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e171842c104c656682a5ff3bee19b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121ba2b1ea83dc8e5b68c0b2ae890f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54629f2d7b3f31d0525c4fdcaf8f02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4e33c7009330eeb1f0c92e38a5b7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141bad80039e20915d295916de1752a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bfed8ebbce64f4976bc9ddc7fd24d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18876d3884d9bf0756b0988a17bbb626318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1743634ba1de92b59f4145f1c1a2d7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df9b5e8cc0dcdb2a36a94ba2a878a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc48d98a24a6c3347f974da3d4becfe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054eadb7c914579959e9b8e6b8c05c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d63056df445164ae080bfd15d95ca6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaad9b50253b50a2ffd81a87fb1650324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba81007bfa36ff0c694c5a967ae45c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96ddddbf20e7415556c774a1da831d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775d0805f557921d5e335ece2f78c9b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d688787afebb12499df28141ce578a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35626f9b482bf819800cb63459ac045329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc57cf529096a55ad573efcee4e5ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fa809b12eeadfc8673bed1fb289d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1b5f3fd9a68819758715830ee0d5a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cb2feb6f17f55c86291f648f57724333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ff4c9d86370f3ece8fe3ff787616a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cc412c4fdf75f90a99f59e4f6f0a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3285c4627b65ffafd8a6a0548e9f00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d354fc5cf7e31ed5f056079ae3b1b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2e171bfe4ce9ca883c9951ac33928338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d6dec7413ca0f9ed370197ac23e94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ec78a70b930755eb33ab06e7ce3e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c9a7f87c972a1a892c70b28d79869341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fa7ac337039abe044ce8d81973fe1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d775f35eef0a9ffddc677299ff87ce7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bc89b342f14dad6b487ecc52db125344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8d590265b21e539360553967f5b3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28bcef0f9700f85db6992f237cdc61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab70614809def79139721a7309cb5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cf4b685473a6f5251c9374ba06445348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1b5e90e6294e35315b9461a9eca67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3be8b86a0c8434b68099028ff779f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12200398e00af6ead5d1d5363ffc7517351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87c0abf81b49f70b22d1a78070a507352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cbbe259f6a91fe4be5f2744db75e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722893c0718ac410137ca0daf9a2251354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce72e31e2e582da6ab34977a60ddacd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67405b6b0b2fe91e9a3ac9bdc2d16ba9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3564bf5018b948f13ac59a75b364fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20295bbf62f3ac9d7cfc2461736ea81b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413f4005bdae9716841550f59c1bd18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526fe25e8cb64a250ecf6fc0400f2ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa9b76a59c11cc6446dd68eced62e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb035450d9d6186ae39c618179f39f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b9c72d40349f5bac8168ffb13acdb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75b5b980b1b94039d3e6df2d1b6c8f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d23ae036d9637b585e3380cf86e49c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17949327e9d146406077badf341216be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ff671d76039856159f572a3b851c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e998cead9709feeb3cace8393cc2b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07369f854d02ab4486820395a60146c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5893e9e0a8788743bd797d11985173e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d23efec8682ec39dca277e1c2bd86f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef519734875d6a5b10c364a438ed24f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f9620f2b1593bd5f3f2c38f1e73fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dc7bd6b4d18ca2ec7075ff60ab5cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f199ad8804db4470efad0a586711f23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca231745d79e5b59f0340f82300bba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bd9d062ffef798f6694e5e654924a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20260278f9c43ce509c31879e90088b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51519257f13e5474cc949ec882ea2ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee88ccb2d2f4bc7d96e067f387cd044380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d44a0dc5483ed0b9675f017262866381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fcde11a7246a6a5d17c5ec8e42ad0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd67120030318b08d4afda68948f42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34bf5c02098a70263d8ba649e16c28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca47a79e1d71a94b0ad34ad933280ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b213038dec8623a185accba4a67021386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613372b7dafeb68f85ccdddf04f86687387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e2a2c3fc649244e68582576511b1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f7b0de5558862626e4ba71aae02b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28719375d7993e4df772d027cc28f941390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b376f189f6e70f267267af539f87ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c71dce2a1e815d39c0bca43dc424fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e5f0373d82bfbd600fec38190269c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fbf2f4f1cf45b9420848ba251bab6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a6aed1820e8b7c02d3843f4bc901f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c6c734e8fed813fcbc89135803ced396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a550dc314dea2aa8e838e40277d01d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f33e5d5556711bbf1c6d10b696739398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceff1ef8a914c3302f72b61d22221f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d327793626835650d69ffe05ef3a6dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037451d02aa9f45d9e33c3ed89ea9b89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fa9029fd78847634a88ad0e7a60de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e579972aae76def2d1ef4800df3b70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfcd4a58c080308ac620e01add357a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8135d0b0be53b91e8259aac950854405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1788c4c4987f1019440c1cb54c1923e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062e0e17ef16d9a96aa7fb2c7fb60e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204c0b3a99b7e2ceb8531525db254b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddfcbe392a70f0a20e1dfe8cdae2e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e06f473ed36574a3c5847869ffb803410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf76065dc144b1b83d4c8570d01d84f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd401da19cb63abac26e25a9694899412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978fc18b304f56587e93838340acff4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd455ae59453fc872302a6385f95c327414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56b03a86ed4b4d91bc9d701f20375f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f71ecf739261e066e66edc3d72ee8f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980acf5fba11f93f91d3c928fde8bdc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c9fc27b4e9593917089eb7ef8deb0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4c07d2d2c210f4bf613909ace948c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fa056c092afd8903d775acf1d800e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2090224294a6daba08e24c7473dc35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eea24c13c6a3d888fd11a64062b6be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54b01eb674fd91f83676f75316f4d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df71fdd1231543a7d52ebb07d431bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf65c7fa02afb2dcb64ca18900914ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ece97f52576687e595cf8b496188e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41d2e10f69164d76628d470d594630427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68028eb2a93eb2c61b4b2a60561d96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a576b864255d490cad429e9c6fbd0fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e5cdfd9c7a915338bf83f41f6392a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733e97a32d8210eabe2ad75366ad436431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b635d33772f651f1dcfd1c79e809bf3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb7c01c25d6e54c950e4963346bd50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141f4ea10a7dd2bd80aa095921667ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8e3d9d1a24852dfdbd474b371f181435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8b5ded1f4d948c7e6f66327d05ac7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a3c81c24fca81cd9dd73520113bd6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e623b992b08be6f3813f8cab3d589438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83c5e0854f95fd62fe105224dc3895439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82407a9894fa8960043843092740c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02e2fc9306516118e50bf804e4f8fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7366dcf9f00c5d29c4ccd78119474442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101a4855c26991130f8f48a1318ebae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bab2794eb20d60b112b9324f93778444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ba548f9e3e7b230b58bc6675be30f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4b025a65806c0bd28570266e58a3f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd943606c708bfc09a50beea53eda899447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbea0c2909715c2455e70f5fcee5ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d08a08cc80c142cdd8c001caab54e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e02c40ec4f331cf61b16af14d0fd3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9ffe50aad50655bb6927049945010451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea1e3db7b1d8dc950a9007e0eee3c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86109507397e1c883e2b6ee2851ed621453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bb6160700bcd0e7f30ea3a8704ada454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad951d351479cfe741a91de0b3a5fc7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7142e5e8da203de0cfd48066217428456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeef8c8db22bba22751cfa38e8231df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc77ee0670d6946e23d2f12b78c4223458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea55d5a6c90112dd81137246aa17cff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8daad83498e971815a52168d807eb2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f67793f0323e1fbcb0d473f66da3c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab47ea82716c9af113caeb6ad90a03462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea945d690045fae3302c03ef4b4742463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd83943b1e67252ceaa66b265ce18ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40cc29e1d10339905c2751e8e9b879465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71d127302923326d5949c457a95282466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230aa187dced1b07f91ba7fb3798c94f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dfc10aedb1e3e368acc8f4023207d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18bb74dd6fc38cc75e7f2456879251469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04d293d2b6ca21a11a852e3d0c34e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e983e02bab64226b2dcdb192e30b637471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4382e3a33ec15738e0311c366085e86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1e462e070814e38c4b8a0b824eec2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c63a5f412f874c126d20c392595ef8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844fba6d59971882c7d9b70f218ec02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1bb24e1ee0f2bcccecc16551f2fb7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8140f42fce5a8ce9d450b0c9f38dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94eedfb41ceb34ce2fc96412c61919478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf0290edc8468a62f39ec91d74d6e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25832f7b12df33dc47bee27070088cb1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a23536476c9138b2c331638ea1f41c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95db7bce444747b352cc665e025c09f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade498d4e633add00ce40adafee86454483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47438f76702e2e0d7f1e18040d769793484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772fda109ae2b291af39648c56a4621485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129e0347528dee960c66941f50d4bca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa984515a51969845ed10e659178669487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42754b909354af81e7b515e93142a46c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40e33137b31af68a363ddf22167188489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d7fd3daf0f59f19d50a42fb4df876490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d672aba56a26389c778aeeb382f1d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429056750130e32a33f47ee8713e4f25492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2a48bd1091e233266a5e862a53d61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aacfa3d6fe6b9bdc7973a2887515d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb410976c2c8848a239884f8e44f06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f042cc6cd7d2b782bb6210e76ef89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34f0b297d99cc170c276b43de755a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deacb387e931bfa8bb580f9c89f1657498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aa04ee08707b89dd2b9989cbde713499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3ca0ea8b246a9fe85d5609ae0f6f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd405c9586c275c3867e377b5a65414501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5fd5402cb81ba0310bb4c6468483b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd04a7aeed46c77d907289139fbb833503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2a8210ea12d627b80af497273c7ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ecacb3f81aaab9dfd383f12591542505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d2444d497d842669a56fb914e8391506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb988d6faecee63b4d272143ffa834507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c500e9ddc92fa002e7033ca513a22508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d93c1edbe8769cf5b407f06de3fd3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bc03d689d28232962b437975a4cff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac29a322f1a64e92d971f51e017a82b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53d4b100e92bcdf04df8f1077e37aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc949a042660d2e12f042f8f70eda8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4c287fc9cff3fe9ae10db2d0ab07d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00360177cb3438d6290987b3ab31d6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb46f76f99ce8b19c98b394c06ddd39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46520179b79f3d4379367417ff4abe6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d096a4530daa4368c67a567264b73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2b5dd8c4ad2932af676559c15f711519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4716024d2150e95453aa2fed24d936520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2c1a842d741d4b38146034c90eb90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b80c771c6796c852f5d33fb589bcbf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582b97e529f13189cd140bd6c03a350523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cd64be1fe3aa47637f6e5d1a2e73c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e69e58202726931f18c34a95647d26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b36a58868f3d6c6a44d297662d169d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf2ff19fb39ddf64d13823f3dee475527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a62b214e8273962fe123f2aff45a0a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8612513ae6fc05a4ea464b1c91f323a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90b36da513d1aaf9ae8a76505a3dc0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befbc3df41ed8ab39667d34c8920e4b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d39e40c97b2ef6b06ae17db653fdb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f680f24ea18948f0be32b4433f22a21533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abb9113aa350bc38fe40e2e26c2a46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d41d2821cd66729d2606292a89ab0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f0af5416e60856ff1feaf78af7422536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e10bd666488ca651dfb000c93072f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a496d579df87354ceae7cc0af16bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141101aee70f7e74d94e4b4661fe232539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074cf9fddf0e1e0d1b1a81b86a164b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375def996fb52f02004363abe9227228541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f53fa3ac8439d8dc5b41335ed392b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8ef39d2f2d610caa1821e7f832f84543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214730aa57a33a698a922933f86162ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8221eee04d793a4aeff29d83776a50c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2a41f4d6ea856719d2f25ed1c50e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e57f5922b82a94a6e8b6d1b67c79ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da174b397bd58fbbd8b0f9aa1f2e2738548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4f238dd2b5ec6798dc4a1d0126baa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec5ad27e87b2f0cd6f70e15ec12e62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218321b0b4dc5903f016fd6ccf8bf19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5936218ea1f44585ef9909a714198c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33131c24ca3e72105502cbb214631b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052f2ce3b317ef31e51b34425242b64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb7e40e0c41b0ba50e7c69cd8a2c74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec9670d0129803a4fbb51d03542583556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735da4b3865c796637a9d1d52417cd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b290b5ed44e3321a3108c3ba602508558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c5ac5a29569e7ffa2127e6db2a6ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b0874da0360d4d883727aca594471560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0059f841ec6176a4f9dbb72c8003e74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4640e5331c16ddb2cca116bb193bbc4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8914148a4c0755f4c212a7b9f1165a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba02f8b838337a174df09eec6e1ff0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f432abf5fadc0b5c594ba1f34ad4606565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299c9605df86a8f8825323191f3499c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dccf426a39592f890ea238cb762dd0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfe5e4f1c44a07d8b78631b0d1b51e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3c7d7fe566b6d2c72be06486bf95f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26803e1a02fbc1f87ced3ed470e1b5bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9557e8301f2db80e9f6452ad5c53eb4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73e6401ca21a640a17e94ddaf776ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348cbaeac56c76d6c80b756459c549d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc6ac4312bd0e0eb8c49622c225894574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257a5d1b8434286f109de55b28863f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf2266a8f7f7c45ab9551f80ced01f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182898323724416dccefbae149c3a72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9454257549cda4d5c3ca40834eebe26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea2749092e8129f5b03264fec034c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1cfae3a383c77419698590b659325580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1169b32c69692ecffb034ee6d5896f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd0f9e83c1258d9d7dd4103cab6955582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cf023f3c63333e8f80bb9c443f102583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305193cd0b34e6a2be92475527e2388584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd7c3b3a9a071de2e6a379e6abbd91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e11ae7013ce985f1b4505948967efe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baad51fc79d466da610e428b07f0a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae2f01abe33d704d0a3bb5cefdb17e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa792b310acf8c99f7e3c67e69d57f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47c0e90c687c90a7bf001d219114c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2aa21daef99732406c69737b31107591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247394de8c938ee8f8a0c21909d7f774592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664a4ab097355a6c66259e6d0e5be6f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729481d159372d7e188dc0b9f890a9d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7e75510e28963ef497779c9f2e1fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab71c763bdb710c2d2a3d646cfaae8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31213fdd8e8401a8deda7696bc4f6472597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475013c7519414ec7925ffd04cb119b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3240b189579d5aa62a869fea2d1bf1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e985c7cd7ea892554ea5c2a888b7e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c26861b4a6b82554375e242dc916bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38248db34e57cdeb388485eeef748495602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553f7fed14aa9260f41cd155acaeeea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33211b19ce2032ae952ab7280e4903c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9deb2581f6cc6d44719fc4f347256605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391af3c5f9f809ba3acbe18d0c691c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd76c22c22b6116801d4807651a9e9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee780dadf3f4efd4313d2c65b2ec7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da20399f527604010405fffaf67602e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9f5f916e10d7939b7d72118b0ef1e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42613f30c40509609c6fc74e7d5ef26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f200d36ac4c8c3af3f3d2f6dfe32525612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4115f36bc77127f95e2c10f49cefc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491f12ce838c2b08ab1cbc00e4d2c6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f6db79ce59df26a010fd3332a613a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e645b133e631259b00913086c45952616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47324cfbec22253f64bda65e6824fa3d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbca5961a0d90dfebdcc77f47997411618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef49c32bec4dde7c9fb1edab546fb52619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c824ba0a8f9787c3aa8cae987e456c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4c853f66a7451c269e6726557d1c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8b19e3917276eba45f2595b6b2606622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92db255ff859d6ba32ce98a619cfb0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb36e550675815187b173c83889729624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4936122e1364f7e5c3d16852a9881c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ef70e5ee1f02b48d54e7384714042626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ab8da74d7ba24b1c998f688587088627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387637ee3175414a2e4bdbfe2294989628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fead4b0799134c0091961d10dbfed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b315a3551a19caf2271787d4048014630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b9bdf28990a57f4a47dea080d3464631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddad17eee52809a8d91e2c617fb572632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195bee9475617c782c51f41e55eea41633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0c878575e71bc19f2e3856d8df3d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dbd1c0f8c2c22d0965f08f7b9ce8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67dfaeba1e853d2de79c3635dbcbc8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4aacf07353f3d246e435fa32b1df96637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0023f5a9ebecb0acb94ed5083ff126638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a1abf8fe0e47984839795c5c7a460639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d468c8cde88103309846aa938477e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1576626f0e4f2f16978c7d5773ddede641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc1948484bcf470883bcf7739f8d45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea76841030ae1b07dbbd104ad0c56d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929523b2458cccbb772752a8c33f5fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81844400ae15f63e085d4313f5b5dfc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e8dca71742d0604f065e112e9604c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d91abb76cdc670d4dde7cc18c97520647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60155c6ce2ac2bfedc9f97b982ffd68a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7312b5e732dd5dc182273a1a70c5e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145920049d50598d98a65a03b8f2b91e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417c410c37757057fd7983c2cf955ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f16e1015a10a4bd8cbd3c83de43a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb1e570a728ecd659cd457c0623e63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d3d8643b6530769de81f59ce2ca8b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98d30cbd8d66b863e9702643e407d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe4135a793c7312538ec66c7d2db20656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a290e4c2ec1b7026f4bf506a892ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdbbc69a14e8a66b8fd77c6e0f1704658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc7cd5b5e05daefb0535bdf5cf70f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faed61bb5bdfad96dfeadcb346ffa8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f371bd2278bb48139898c013dba44e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed9253181bc6f0196de96212e7def1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76355d81a14f45af5ca505ee20d4681c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5277a68f5ed799e15a7b0f33899a40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011594646bcec4a0531aa6ca7bff504665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8872435d518c5338063bad9bcca885666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197434bf99931cb558906fba66214e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b014a0a38da38f33242889c854930de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fd0f979a20a81ca2935792da778c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10862e8d3476205d066fdc54caa0efdd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1643a3b829af506ba3534dad41e04cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0c5988fe43470e94b3988f4d9803f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b38f1592c6f0bd354d02c31b11812673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4508c67b9774d488c0634c9b0bdd2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac774b85997e8b517617207db6447ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bb3045ca08791c8dc8fb8ebebf333676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831d9851f848bea2410ca60412b13ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c89525cadd468c56f5ea0163b07ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe23fce942eaf595c35f1e3e9ce5944679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fb75e0762f04b1641010a179a8fd7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed918ea055a55d8f22f39abbc2c1704681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedc954c8e704561b098ccec299eb5b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9ad58c4a58af80ee92bac4f690879683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc76638462252f067487d086b3203b9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2fc0cc94d3ed7abcea4c8aeaf34ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24903289e1705c7f5deffb39f6cba8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff9268423065768f53c401b5474fb4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820ebb41e2e306c9886f540cce5d8d9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb7cf1478ac2fb5ccbb06f511d1ea5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9625563cbb0a2810a84c9990b9ddeda690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372cce6787dd7b1cedcf70bdb351e94691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcdf54f6960386e21ce6ad2845ebda692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4f85d7e181a9670a99f68cd667749693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cfdbfa2c35d6730a85a6378213114694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146d1c186c3f3835ce67df6f042bf20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc54a1110b0ef9113d804dfa44329ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f336975522de7d65150b49090deb497697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d527bca017f0b039915828c20dd32698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f488ce78b177e468d6e049a6f59b25699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6c4ecb42a9c3c4c3033424b1101ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7da847a900bdd9d5be22a911a99b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ab51bff96a6901be67c8f17b736a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4bf0bd06af548631885ddf85537b3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b008de115b48481de6270de0dafe1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21023b481d5df0567d6e557597a3753e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e72c66620c76c21f48e9953466a08706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df2686293e4f3378f41a1ee0d96d92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18730f6fe397a973339b8b8860729904708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd0c921d3d2615176c851b0ebbfc12709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe80e9cd67a4ad5a011877108598853710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23e97e95c9b1a0c9e6adf8910dacc5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72b6ec4ee93089e7ca4afc52f457dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120df0ce7ba9d56f5086b482bab43d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc452a0006fa8236603862b74987056714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0329062e351206c6e01ce16ac7faa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a78e8323eee4957def5591cf746b6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1920928733c225afaa3a5d03af8d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c4783693d9eab0c0ead8ba581b648718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd243769018c62bf0797760c98731c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd02c915a8d53a5b3fa766d8f0d643720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb140a9e02ba73008a38e6a30579b90721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffb058564f856d35d01eff5279bedd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caad6e4660209bc43f7841f985bc5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc0a14be6158af39e4bdede0aa0f43724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23209b250153838f967f6cecca81254b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eb999ffbdf83c1c1fe681720541f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa312472fda3afb398f1f888cc16cc98727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab3263fb018b8af766e3e6055756bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c394b379741ce7f4098787f51edce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb2faf2c28d7e8101c60c331dac774730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02787a0a81fd58b73b65adfc4a2472731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa853923bfb8c0ef5f8698d3dfc9ff97732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1964d82c395c5cdc4268c5267bf9be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ce52d7175aa81df149c7d4e31cea7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aedc6fb7da1b603267e9eadd7f3f5e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38f1bc482b1ad76ff6d9eccdc86821736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec75cda266d4102e466e4c4c5daea5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28414535d5272ced379e6beaf62db2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926de2c2ef4afec8cd7f878f20c06da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03199d7e358ed4100606d2033db0679e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aedf79b61c4fb4fb77f2862007ed8c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868aa47e41d5b74fd057d919059d52a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808df8f98ddec4cc00f3a9ace7cc1ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b494a4ff5dfd26e0acccee187cae84a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc231e032207fef7c534133196fe7dd4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42694659c4c1be7e591870a4a03e1bac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bca2f5deac010a27588c3558ce1a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a7d8cccb214d597c58313ecf6031c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898c4b80136dec72e9ec209f7aff52b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a150fb9dd7821015f37914a1246e98750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1d63f479e42519f61e83fd3af8de7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffa0ea443294048634c91150d8d07f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df00400a6a7969425e4628467aaf47c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f610dc72b1916491b5540380cdeb2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7a1ee67ec1c41e76720c1508e7aea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bc912fc9200e72f63b8a7a550e732756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b80d39bdf2e72d204d8fdc6c44b0f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275d108222d19de24dcad6837e3d683758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e5f44d15a956e7baf12b24ce79919759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd224626d078e3d1665588a9c8506e691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6293910656c7cdc9a7c53e94b94932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d30576f2e6742e18c745db42b8822e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9038d6dedf348a20240faa40c7ca34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d570b13b50e867bc7c1ecbd542df35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147963d8d6369cc78fc0c9555e65e7026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d712bb1d3b8125dfece6c869f88b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6858a8a78de680c0cb0ad36b645ce38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b820815cd03deb150977ac15f370ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1c5b7419adc937059db7bde07429f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a27fff84f1e98084481d8542f425511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda03e9239fc5ee8bfd16625fdd161512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25077160dc27ee6d4d12a7405dfeeab213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85e18556efdd1a5acde3fc610dce0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145256cb89edbbda9134b6de4a83fd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4917d8b0c88ef22fa3249acd7a6f4b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b294895b1fc7a74de4276fbac3f2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae22c1c0f6dd3c6181ddc3c919a53118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85b60d0ddcfb537b9d6d1ba8a355bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c206a5f0bb92c0e5ea2f833d6ae27520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed611649382485cce2b6465a3038dbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf8a469043c00c43e53724ab1bc26c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd59414feeda31e1ee71b0548b3d7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacc347b0bd79cae69b91f6e6a6b88024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1fbb9f12b22c3fc0a0dcff4c597c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68837c1a5c5bf630fa698bef7c0aa1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c55e556ca75dd85242743d26b1871927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e453cd9d9aa0edc6f4e77ab8b3d9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efb640172a88a0967d4f7fb50bb08329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedee653d3987384c6f7cef9a563a0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67facfe450cabf4cda399b972f8499931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ca6555c5c44bd0c188ac68127d99232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7516591e4e74dfd8f5becf2ea34bbb133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198866f78bdc91cd070fdcfdd9a28f3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51869367e1a00538a43ef3b7b6ee898435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893d4123f5773f5f897d95c0e686fbe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eed56e347a5d594a9218bc38236c0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbe439a79a1878411fd2b80a60569a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f9b5a42c6d7d8076bc2ef5437602a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6804c91e8cbaca402d77338530f95c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ca873fd96d560dca7fa0f7c9e23c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911924475032e3d531f0e99e8b377b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bfb057caff551d79b59059e41764543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f640c1df46539c7fb8f5f41bfec7c8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ef7aebc090487957030f063e817d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fd6417e8ab06b29f57d4e5001a79946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b703c885a2ffeaeb3d24171db64b7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cf1043c5a0f472ed0dea7a9fe58c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fa9235e776a984c1f5835bf27136849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a13547c97fa1314fa786703324c8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49743dcfb91b43348505d49e0a35892d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abbb928c70553af77756d9f329ae5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62dd9b0659f751e97d1e7c7b42c76053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d9a61b938f165b19871ef9f5fb46054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f097807c6b8f6f9c3a9b631a8c19e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad71cb2c253a57ca08d5aa54068f93356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad74c07de5a1e3e78c2072ef41137a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0b3b3d0ff7f564ac549c5bf56636358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746da3e64b5ef231913b167bf9db66f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd350b5c5eb1388236c26a949cfa8e6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26ed02c71187ee5d9f5269bd9bb46a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb236fbb9d1a0d27de56b246d1a8b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab04b30de9837ca3fa15d138a5801863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db9f1d3daba7f5b8e7e5a3b843a70164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c0881ffdb77da9e697bc49f4c990065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1dd744f647730c88082a1a6a6873c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f609fa1eb8b23734041efd4e61053a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadf57e8aac62e75017235c1ba90cc568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474fb5bb7d535db78319fd10fc7f6d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62a9cbda7f372abe150e090c096c9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806c6c189e82729d225759b9a7d469d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4b11dcb7d7e2ef9f97368d5a5d7a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0cd5ecea58312c5c0a31b9bfe687d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75b5991a3fd74fd031cbee47a4ea4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d936270e087824e30ab9df9d9be5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05811300244219b6800dfa01b5fb8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c0e013221af10dfbf5762ec2a81fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb399132c09a03ed60f911e65cdf51478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220bb38b073ca334fae54a96526095979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e29af0d14e626ad035ba41f5f0144c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b700856f7fe0c1839ccc121cf7a615e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5a3f3d2d737c372c85b4cf2fc9fac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9981f754c189666fcca596b698a2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17102c3b5bc1b3ea9b4d5d7cb93f285384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a368d8028196ee7bbcb42ff152c6bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98e7d738a94bd3e914b2a6f7251b8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5eb49a19a9d6f9a3b89d4c3edef9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c53a3166ce2539ea0217f903797c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08aac2b33a755a655004f32e1b38f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6662f14a0fb0303a7e937a4b5abac5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace234bf77c2e587bffea1ee037ede9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8eedc9b0e7fe50e4616d2ee06523792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ac9a6baaba13cff1dd2971cc54fcc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8df1f96a23b0c00acab6fede504b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab20b681428ed15af0876248fa7717095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a32f6559982ca84f2df7232a566cfe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674166490edbb09371d1544b676016497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b5bb7e222b34972a0ffbf9a47996898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917a18b1e0cfca99424f9a490e9ba5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8661ec9f34fa85247db5e57eb591b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19d91ca32f66c526296c030306e1bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cdb2d0f3322c271e3f5146e394583102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7038d3d4bd2fa4a9d885ce47566752103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36956601aff57a0866638465ec75682f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979174102a02b8b0d86c698c8c1c2a99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac67061dab5762fea2d4341e4d9432106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9f96ed87456a2246b194474b22f95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950028b5c3e793d927f37650f061ba3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140ae2f3b0025cf4374fe2d7c2483fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f34c072e9b8f6d71c8ec5c6f10b3a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d16cc9d5cafacea9f52af3a5cd39f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17517d11bfcaddc5ffa5830bdd6a5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e59fbbc0a8ca422cf2f20df435a66b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999439a8b5d715f6c4c0b86e4a6aaa62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9eefb8854d2a761687cc1287fef086115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd3baf6ad80400bc38c7049b664f41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6198eb39c0c57efb654eba3aaa2e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41430e48121cd15f8e87a85821655be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdc27984ee0f4e5a97bf0ab6b54b4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2e1f98fbd2359fb52dc91df65265d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe64c0383fe15eb3cabb395519e30a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d94a53f22177401027c80b92b8e2a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c58560bfbe37e22240d3602144acdd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65c84d9e9c10984bd105b5f41df25b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0437b4bae9a1aa13f92dbb42fe8c2f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a5b7662b770bd9ba6b3252daeae31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93926c8ffc2744c51735b70fd3b5eb2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6c8b28e7c264e6c65f90d99ec8dfb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23c4c64097f64be403520a61867dd7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd1fb449aee712ee5d75694f453a11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb44c2df6009729090bf4aed059e72e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee7ec25fdbc383e5c57239180d7e58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bbbdd4598c29a3eec7917973a96f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84816116b6d6c8b25d8ff2f6a2fe05b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5dcb21b6774426b2fc92108e4d9dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8e466ade3b146eedb3667336054c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4883da58e4d30d7abc37d0e4a6092137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee64324d6da71237e067029145b2158138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598eb17caf40865350e56586f9c3afb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0e1ccc5243212a5533d62f3daa26c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f1a052c0da73fd0823f8540b28397141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c5416c84357383d2bbf1b72c9da90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7e8c537c6ad84d78080f793fc2206143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416b5eca23a5c3c83dc266263fd220c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79aecb6f7e3a6797f2985ef486d9a0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8731f232de04f056450561b143effa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef4e196a1d15f01e23207cf4e4cb2b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebf8a99941b12d2f1296d93deddcc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfab25b4a62bb93cbc024b8c2739341149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dba17b9c9f4190f6f96a241d13faf3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d94a1fa153f2c209eb36db0ddb09d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681be35d62815e3e3f9c8372679da763152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889ca8ec1e0bcb8ae3bc85e63c8cfa3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df23c2af0c3cb6e7a0cdcd930544b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3176f715071e979163b8f0152dcc7c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe85f7847bce1a2ec06a11bda792e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08626795d007d000009fc6b6975cac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fe0dce73eff5f3561976d3a6e269a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1b461d49fd5e255f30dd3eed985fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a138a6fff611c869a0fade285d55216160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842c8170b56eb28f97d9f7f450a99fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6db332b90e3826e5839911e0e3480162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c8e54053f35e75032d4149a7b7980163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa176b29444aa8b70b4da4570a07f8c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da00d315675002b52b452a08b765534165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93568843c78066187b86a6c54110b8b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea248097ac39fa0f103879028a04ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef5a2e8ae1c8ad0da0bd6c50dafaa9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2142cccf3f6082191b2fa318dd5f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97a1a9eb09a8f2a6daac943f387605170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148b8370a464d1c1975dd65fca7b6b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81010995cf2c0e459a852107007f062e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a456ec141160e6420ccf5ff618e12af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4116aae0520f844cf3e5eea591668d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f303d910a78fbd22c3ceeb6df349a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a812d86c7394a4f4089acb68e8025176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74831f2cf8fc0a8bd6fb408e0d8643177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ad814a178f04d202eac8bddc65b2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7c7a51e8297fe338256aa1a7542f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948663b227a7de79d2dd09a8bdd28c80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccea5c4d9944a5f53845ac0b3b618db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5131445a1672b0d68a3fd077f8f1ad4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a715c62c579b158a7bf2f32bfc2f57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590a637bcb5ac283d8f1fc56b21796a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e4c699c1e4de2b48decba39074de3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d471390e5fd74aef79a1a03120de74a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43a2274da072572dd566e6b3437064187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c56e84019eb079e78f3e6494480695188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c01865f2e961108be3cb1138987e98189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2d2a5686533f7d96fa5e295b6e929190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7f1c5d1306857188038ec30936209191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745e548fa9fbda0f145fae2b15a9d6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcc3dc200e8ba94f92a6079b29eed1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c81283c8487ffedd0b4065c4159e39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75128abe8a9b2177e46c836e9c361ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55404301b7eb3829ba56424c595caf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a682d9cbcbea1b874eafbcd4955f9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62589f0fb3f42b6d4e51452b8826d92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9da0dba7898fd55704f43ee66c850199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a20d73760547ebba0c7686bdab8c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32e10774063c11c6a5cfcff644f859201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404b6c3ca340825ae48998f7afe000b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d69f8a33ca42f04bc22f76424488f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaf6c1e10dd37c33007a0a542e1d88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaf91aee6b7628627cf891ee6e1ab1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db0528a10b2257ab960ca816be970f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e4bd80c8cd6a5e817b2a3b7751436207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ca8f6b1cd7acddb198f76136e778e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dd982294aff481c4ef8fa0272fce2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d553162b983e88e4ba15b9ec9f43015210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfc70ddbc960dd8b6e6f455e648e9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507473368e849bc0731b7adcab67d4b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb493ee068b54c9c6d3fd35464eee734213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0cfd3e5837b4bbe293828ed9aef4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2096a2f95b293fad5c9db62449b821215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd72e69d9c341c34c7729bc637c0731216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb11a9c83464212de5e4c96dd5733c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ebc1b50904cf191379039db395421218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7671a55c4e8eb0fa3f93dc6a828bfa5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fd7ae4c18bc1144e9c477b0adc42a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed367d6283b0275a9f6fb638c9da5f1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c6e0831fa8681313936415125755d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2b5110feebb7d5919b524cac4cdac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882f1fff630820055ee06649999dad0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ebf2aeeb7385b6982182f5231712f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069d6115cc9201867388ad87fb82458226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2b67014ea3a69c433a16f609238e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fafec51341be15a6419fe5d1b51ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7764551167524987e043c9e96589db3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c79cc049bdb8274cdb964fb84a66fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bd2a5827ad802f813ca03e9e85993231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8ac126915558dd3f3b33b3dc84f10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11bb818dc982a7dad0b5fda5490f11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f850cb23a112b3d54e0660a7dec76f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037ba6a80c12c1a1c639a4661de6b5d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fba89817f4f94fdc44fa72ef6fc6b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f2d36b52cb29520f46691d0b77ce6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c0efc91cfbc62a2959dc3ddf2024a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac752a3d766520d581bfaec7908cd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd366905ec88a67ff09398d29a933dad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0b8fb633bcfc9a12399302e45c649241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49665a4c7eb5723b9f106aa88fce0f9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74258350db6fb449f51511c2ca5c5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe9b01069489eaa28dde66f1c159f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c496e23a02ad5a0493a808ffea551245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007f776675f0985d9d8471b6fd9ed89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036acc88a1caf56ab17ae5644727aa3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae639b1f80a6cf0c925b0a2f5cd109248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f54893690a19fa0d95240bc25ee163249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea5b06c5cb17816118d52c85844076250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063495196f663851022d19b538b2016251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc3c152c8746da8429b61a3611d85a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da9c227a6050e4e9d279573db8f547253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198afe73af1d47286cbce23b6ef5e493254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b62d173cfeb67ddd747507efba7908255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54daea97e64711978254fdde822fb49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf73441fbb2c4532a51759d8073c379257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb7ea75c4f174d3e9b4ecf0cdae20b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19136327ceb4573a4012ddb768cf8955259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a78a3b106e14cf508c1ab214aead50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fa9c3f388b50c507baffc5c0a4454261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3a130dc720ce1454f4b625bdec6e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9379b61118b48814703ecf379a36bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65a937732c2ff50c310062fddd6563264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b17f88eb9156f8fa71e075fb80859265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b038f6a43b863f7eb5a5d057b9da1da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9cc4e20bd47c49ac7968264912508267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80eef4d688643af2fad896a9956d7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813c6b2dd88a47e095d15cc86f9fa56269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1856eab807abdd7f7f399a4735b2065270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339860f8b69b29fc630f404847707b14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c037e3982b9c3f99ce41cfd05abd36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7bd297e38a4edac1bb5b1aead5302273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebc3e0dd650611555943f107ea3831274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4db39ad2d580cfe937c0d6d648ebf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ce4cb5531080d34e6ee90817a998b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66046b23d7c55f73e4c4576002311a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc33877a844ad38bf02658dde540f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724c2a8465cff5694992e9168e491e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3454cb0700b23a503f94d03eecfa767280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5e1c83f4a1bd9c46a9b7239d38914281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6436dafca253b4f61cc4d151587ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aed1a7550ecf6fa8dfc654ee2730a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d8c74e31cb29beebd3ccaa9ca69b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf462eb1c7c95c69f77e28971597b80a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32effdf976078f366b19fa61e46c0036286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245d88ed6459c0b7e438063fedfcde5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dfa319275024d8828c2d8d1655efa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dce9a4e7f13ac86cec34115b216f3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad95293ad00c86979a71c81e2525b27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162587deb346ab7fee9c0ca7bfc12b9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8163d1bd6aec5f85e6aa72ec74b6875292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c98c19a6c4793933827a7aa8ceeada293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b86f480147dc65cde8c4fe6c3dc42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94a35de08e47169dcc25a39ecc3d88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2532b7861264b05097f5081825d5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca4cdd70149a3e1c5796631807d565297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31e29f158f86ef5fc4ce7e08d570ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b299a3a6d6c8b2b2b74d01d28d0d18c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96a290c55e4745879ef19ef6854ccb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da0c33bd9fc3f8c9b1683bf9dee77d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dc1448516091fea0f0807a88e0bff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b2016cd1d61292e401b2dcf46f8a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15269387e50d0410af1f74f7e0c14ae7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfe2e4364879860553ff1eb1a643cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0630ecb57c9a8f3364ac4f81ad5e9f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c58186c62c66e5da92ed22a158315307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18215e127958fd0698210f8829d7a3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557007087970856fc397e8b60bb8a35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede581cdc39309ee08b5c5aab92c879310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f770811e37c5d9b6ce9d8109ea9f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558c91b2da48bbd68d202c52e8cf49e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8801980aa42925566e448e00feb3e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de068595d72c05e19156b4f0301867d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8e4695c4d39aa36000222dc214d03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c57a547b653f22a7e6731107f8960316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de633e9ae1422414a2d9b94ffeb79658317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fbd9ba9430f9bd8f77c11347302c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04851bb7ccf713fa492d29ea040c7ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025cd2669b810fc2ed123a36697ef96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618012c356f139bf512108db94ff55a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac59da0b78c00fc8dcdcf60966f658322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862cb92ffbd49e3bc70eaaac0b39cf0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62febd7a5de8cc7934671963f9bfd02e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3c02f22b4d90fecda4d0986454c4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780440f94ed935084c05b04982a00e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fee005da5e4df0767aa01e55ba215327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefab39919fb64829f0106098c68d24328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc224e1dc8897a22736a058ff2e724329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76a5a785a22dd28ef7ab1da9a94bea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6761725870bcd9e3a489da531ebbea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0202df2d2a089c0a73f27bcbfba26e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39208f80bd74b475f34cbff337e5bdb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc1fd7fa8bdc6069beecca2e1ea270334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdd6976b8d6948c9c52444181d9c6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfe1fa0d8c8f1f80dcc2c8d558505a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814be6b188a526dfce1ef74377ce3e71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a754dd05fddbf2c869a19dc223bdc2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cc15183d9ac04430e89d34f68254b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff356a0a1ce22cee9f2cace1d206b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4f00f3dda7114e27b5c67ef96bc61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00696637d869d9ea96ff16e2ea43ffc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307811eb2289b045ca2949b6ee82965343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26fb8d5cf5919abc7161d1dbf21929344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d1d7f9ee86c9794d4a5a0ba606536345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867c41a29addf8b9a18a332b49be472346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e17f0858e1fee3199e4c297c4a8b1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0673ad15f7fe6e5d6ce21791a07421b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db563dfdd66ea8b046368c96a804bc13349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9f87660624da7018d3f2727b37a76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981626e6200cfa03d6e6fc7d2f49fcb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9757a94024c8a89af2951ff440cfc3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cf124bb660619ec3a5dcc63de86c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75c217cec5c034aebc9163a9f625cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e5ce8f814e0769bdf3a382c766c08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894a4e068ef5955fb9775ee61b28ed8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418eaeecb5c478b3ec4616e9b4b0ae6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e3272570700bb2324532120b8692a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502726406499779708d1c3a8b5dc5ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daa2ac7d60ee1033ef3e0f4145002b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084147661d00484a361734ef98e0ccbd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759173092791cbea814564ccb2fea997362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6c4bb36bf11c896d22a832c400cca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17f692ed5c386a415830a6d182b548364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1333beda1a960405348625c74ab41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd84dec35f15d8c8883d9617fe2dabf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c12b7cbc0525c88730c681108756b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e459f14063c25b9a5352067a6256cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e67ceeceebf9f921f5020b26932a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0457113bb443957bdae337d17ae3ef7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969bd40c3c183843799c0fbcb3818a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abecd48d5f6f7c5ef5ed31555bac30b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6921e0e8753f9fc247e3e62c5b1c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17331994c867018246ea2d9ebddf56eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4093791b6320ce1962e159b0cdbf6b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d293f9a2807de4c375900a13bf7c6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0be43c00eb95097ede53d3645c30d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06ef38a225be817193b32391e694ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ef933c0f25cf47bc720514ad8a9ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fd1a091532ede05259560baa53c9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18889851c79411aa42a81f3cbdb5194381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005396d001c2c9013735e1fd18141592382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6c11a11c2f532b63198c1af2ede4d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3625ad35c4853a83665f26425efff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027be35f357c39f9b682af1099f4ddd8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486ab322def32e3047a8921c7067d3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877204717dcd659dff415256701bf1b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5157446d6407eb7d6eccb7650d59da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713e2a86ef866a2726e5e5db2186088389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6e737ede3d67e2de562f68941acbe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb47e0c10d741482945d7acad7ef17d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ac1194a659bfd2fe2f279c7011dca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d025f9374a9a4a4da653cc8fef8ad14393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee8e08c9432c7ccc2f57c4ddc5f475394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf1831406737f24fe134a7dcd9e204395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68fd679f95b30eef33561e915a203c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a941278a852f578da916c8ed9ee9b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b41bbeafc344fe96208f53ed34c355398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47019bcbc8e03b94449b4642ae3dd96c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059fa2058b1234f982c55b10d23c9ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c00cb0e3239e30f5b148dbde0a068f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b50d879491dc32d4367a8e431a7d04402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e658a8baa2e3711eb46021b787d4f91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c5ebd4274d77287325e1e27030481404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39c12ddc9c46c19d81d984d4483108405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb26ed8f0e4ca8b961fa7c1fd6f3de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd707417a7d352f0aa9a22a27c17cd59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5de73e0019b5c5c4ecce81d975fc6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edccd805f6c5021def8ba94f2b32ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a013613b660aa24b8fe084b79ca7e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5651d420e069350ee34f9272f5c59f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e201c8c2550435b7ff9651fc69da132412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da019765c13939dd1c6299751b0cb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ed11b3666be860d2f9f47ea950c35414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37a043b5a52f24103f3623d0eb28e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92399e0b85d06264cdb9e3ea6c8a9bba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049ec96d0fd56e20e69aeed4d0826f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c422f249ed8a57583c822bd0200ce86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5e10ca6c78b77706af658c4869cdb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e173b82a76fb8f0eaf58e32bfbea3ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a31cb470f46dd4e587d61c414d481421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc01450e15bd63aa4ff938a123fd922422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07bc2224d52033fa6726a88e54dc2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b684e943e75a7af6917a3cf75430881424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4da1bf32ee459f8e2d92f0749036d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11bcce4ce3798cd8a1b5aeb864f274426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7115566cef96aeb19f549f8d7adffc9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efabeef2f09bedc08d3a138314f93f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682c6a8d3371bbfa250480104a9b248429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808a5f3a002165991afd4bb5e2772bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d099d7610348d52b3646e6b239c13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa611f8268af034fc030a57d4f3033432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac520c09698ba92dbdee11bf783a5926433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489b5815797c97be8e61a84e90a8b86434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843851568c0153d7309a6ea77dbac92435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b948d38f2dff717213fbad6f07d3742436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d991381db846940c8d930289ffc7615437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e02c77405ec5eb52d4e2d1faba42a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea216b2c476e5e29ba7edd67eed980439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9ef426857e8df765b612c1ff2563d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fcbb7a9cd3546b072941f618f7ccb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693cc26dae9cf79a9053ca6a447280e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71631e5524272f4c5481394a1236b760443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997325ed7588c78eef9f7aa6fdfc6b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ac3f811e27f0aebe1a08d65e2c821445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff944a496c529c31bcf5c4bafcf1a7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c79d9822c9a29b71edb7a05179010447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31d0371ca3b8bc032caa7d5823c772448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47242747a572045da81be1d5a78f31cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5f1711a39e99cf3d9b425de3e0615450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd664cf1d03921d399bdd4926e2eaa59451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfcf0a5ef99c7981943769915b4d16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40187a354eabd240b7ccab62087d05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87caa620f0eb25ea343283e443e9fbb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517092bdb962a381e1207dc9a2aaa93a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475db338cbaa41648a5035563bad7365456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4730aeb188e4441709c503d2292ab62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdf40f74a19eb87e03a030f80d8fc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2064bb7536e92e3ddf309f2d22e3c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcf40a873a60e06907273a506d2146460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ddad18345e53d00b3d611ec67add5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11960525de186e8b24488fd246a140a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa097a78354ad5dd686e9201d58459463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1669cf53a680c37810917c2680b033464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5447e5c61e2ddb8ff0c7e9f1a221b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea4a6d34b82c2da586bf018a043ff3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40549257274143b226bf21d27dea7dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1a800bf0a02de1061a9e60db43eb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222767d2163aec659808339540e2094469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe462b03777b3c572b5166d1e277ff8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287609c3d5bdc84f10e275ae460303e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b6570d2cd16af93c16559b2cb4746472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e981c459bad38ab72966e7cf350e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc2d42e1a72c857fe420d10824debf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d9b0865b03c77ca1e05e5fcd26b51475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe3cfcad3f75e90daf841dace061d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce45bc21f2e2763edbc508a7062395477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e949be318f415570fdfb23b22d248478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e261d25c78edc2e53da8df78f682b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a952900528e39d8dd79f6756dc394ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc1fc1a38f9bc1a28062d9f7231e4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032c5ac626d07582d26351095215616482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55a63d4d3651e414628168e8b2f849483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8788bec0d81e0d5465d25303bc8e33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30642d2010c5533dbe2e157079e5b084485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37a94c926e652fa12f733bf77fdfb6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eef94982c89c3b46a9b2451f6f595487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f75f0b94ab184fcba6126cd1d6795e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da537dc925a4203ab15477adbda41185489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad87a64367c7feb3edbb164ae9e3be4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a9706e8d5564f53923f2f9d170ee3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1261ae018804b965a2bb37ebfa7bf0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67b60c4545e26144cb20d2f10a1af7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e55d31fc60c461dfd9e5d91586b7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d76b58ed534d8ace0a5d87e20a7625495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261560cd818512013046711f582f9b54496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fc4a4c621fcb066d8d8b8b8505242497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726f4d34d6efa31ba9afb4a1308ca19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f3b7baed7d92ea767b75917f8b976499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ea6237946bc78a5461b4f9db97893500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238c390d3551eaea0c182903c360365501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4674de05fbdf0220773b2c891ac141502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380cbdfa91ed7c20c072e9042de1ba0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7171565212a654e63d1e160b074e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5283959259810f57f9595635067a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e8732532c6865e64dffed691de22e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cc3f82bdecaa43a5b4a139be93853507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac515a3040eedd8ad3e0193beb46636508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcec79d7cabf1c881db9f71e961f776509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f8649a576397d3b9c081cf150207a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f08db080537ecc7e1d4f9964c4441511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a16a21a7541666c5f26ca85539a79512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a617ae1a6398056560f7e4191495d6e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4dabf820b2add62975f08c59e286c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69314016bce6e215cb06724d31ce84d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199592240047a9591c357662e58570b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b07cc0346541fd1c1557f0a3cf2ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7502877eb986c93125b11df823e2c5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eff25a19bd209fc32c69bb339926a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962dbec9b344f4813a67c0e2d1e4d07520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0536356b3bf51a7771396c0b1ea661521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439c5f21c358bcb519041516b392498522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e1b847c47d6dd25dbe18c206f15e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66151630e2b0b9bf51e13c370774470b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce512894146662783090d634d06054a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0772e7c29f2ee452f5b73b25888e892526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafa0a530101415d7895f5febb5db95527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922bbf87d82e15e0b04ca1b3026815f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d719ecb8e705d07d497c33aa83d99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5810bd6b11240726ead69be9fa9553f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482d1139c8a60a6fcdcfb97c645af4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf2c1cd558e7434d31d1fa347b2546532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcc2e958de26f86eeb0d7ba9aa0fe0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbed909f55a567de74cab3850faefe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653059c83657a5ecb24f118b5417778535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fe18431a78b263839683429b6df76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96fea00b59ac14d873fcdb716df77d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4dc4c4ce4e52c86c43cbe7bcbd3e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ec6ab6a7c5ed52d5b3e6f95172287539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645eabb4110f08b0fe8c6a47683800e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303dca0218b6c9d82f3c62a78617be6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720a065b489af5709cad894571bb845542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611c7d6cff4d8520139c26dab04945e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab4907cc852b166d7f5c63f4b6d398544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526377cb73fe3efe74e52d4b2fed20f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d556669ec2b1b86a84e9feb7053c22f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811dc91b30317cac999017608f783ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d525871f1331a1ec121065afd7d9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a89a83ef8d9454f71fa2d918d64d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed118fd3e2acfba86cac6468baaad5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82b9bbcf00a43defd3ad52fa1a2b88551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd263e886da43c6e2e213b2c7cce92a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3be7a4309f559c39b60c5bce75b0de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b7fec8401641f8c4f6ff3bd79e638554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafecab89606f03d7f728843152573fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7e0938cc488941a9a6d7b18288534556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273afeb11d800fe8db2270a8724ac6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a09049a4507020c1e44924815275e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92d8a26100dd993ae71301d1fc2a42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fbf1403488ada1aa86e88f5b04d05560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5da1c43f370ce21ef6361679cbc4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6a313b11b179d2b042937e07a9af4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2316c10d0877c47042ff4bbaf5facb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e00016f0d694d74df39e859cb71e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c0b67ef5e81087a002b3b8c6147d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ce89ece9ad572096f33cdf0fea1e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec22311958cdadb49f8ce9f1511107567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95277d80f5f4853bb78b249d4007af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38d5bc6c1a29f711939f736e300b81569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ef54e69ec62e0d0300528cf81f1c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd508e5a8e42d19b05bd23968a5104571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63728c63b17a0742c7825b9f2e65faea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8899b62cea9e3f17daece4672adf4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73ceadb7424f8fccfbe1ab69110294574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb690f8fff055b866e10ee8397f93f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac06ffb44790c3cb5222cc8a4a81632576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c9f35c25749a3209bb697fd60f85d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c522267f6e5a4cfe569be8d726e38f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74602f34d5a241f9bc69186d340eeb0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de9677f78218e6e880502ea3c28fb2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b3936f7abe1092b02bed5497de75d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13683f5aa7ad52af658af9e227f551a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1bcd1269b3cfa11b1b0d664334cac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cc744d23a1441ee0ed1e69dfcfb04584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadc4218e6452b35492aca4380a5a2c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5d5b64772c16fbb5ba4fe925a8c87586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1bcf6498bd6808ac6b2c922c7ef9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866c5e152e2189cb24619962f37a9d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca738b9c94344f9c70adca5253d00251589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be872fa8858f3958858ffc42f460677590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d017d29f6a0c7acbdd55a49c47f8c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e8b136c48331fa6b350e07d8ebebd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea5efd2b91a0448e6b87ef7203ee83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b189df9200a994557e9257bb62af78594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17498d51986d4a2da2ca4608ea9138e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44bbcf381ffae102a2c0803341d8c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887cd9c15334772b078c82a6118d20b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694e2e6cf8870930f092ec4fa9773d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee951c6271a142ed50e7fc3b73b3b0de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aead5ae5fcb66b6b421818822181fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7e309f736a2674c31d0ff2baf1e3c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a031a543794d1e960fad6bc3d73e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39df55b2cc2e90eec8c433f024e0d99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90dbf2059b55484722024b187a8b1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b2b4a0b24269aa8e5ad533031deec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93128ed83516009c32d98d967cb388f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07354f4a6d2dbd58f9d3af7a45b273607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceda566ad3e7044c94580a92b31290f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7a1c16be7e6afd1014aac05cb69b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c212386744ba675a7acf8e90e5ecb1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46491794d08cba6ae426bdc0a4e6b706611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fa8523768b094f68291be08763a8e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea6bb175521d61d600fa839a1d1854613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce235167dab00d17aa7b9a41d383bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c4a3e42c6e5c6f0afe775e5efe87c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6169bf050057aca2374b31fe12490d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc2a6fa9758fd0ecc004a641d406f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792866b67ebaa4eb67df361e32e96323618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e9ba3113494a80f5cd692d71f4b0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cfcff2ec37cfc4169c44725744c9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd432238c717c9b8d2fb33a9278b29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7c9ccaf832e765dd6e5f69fa03228622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ed6f0f07f6ce56850e468515f8ce2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13457812a98fbd606a54dd54f3ca73a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a8f4741d1054b41de53b6246d91f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc67872e136d842ce2e3b40fbbc3ae0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bf21c8dbe224a31c6cccde70cdcba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d75c6a8683877a99667d0826a3a160628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3da3913e71bfd0b6072d37ef5c622d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53c8784f65022890e53d2486fd86a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83d9fbc8c917d03ed498cd763febdc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33121bf5bd406c743f2a2fd746a9920632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeb390ee5f4297207a9c6c031b585d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d34f112ca193d0b1fe18feaaa063bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43309c615753e1dfb185ec203906d956635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee48c7c349cb23feb276351bff8bf1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a48b13383ceda5bb0b6bda2a1206c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3f0b206333d08e82fb553d654c685638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679d4150b496d2054a30e8ceb82e18a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31487afbdb2ef0de056d7a2245176d99640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184c4efe8dde56610ef9b8b8d837dc1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4e42a39399a67a8b69d38bdcf7aa3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44788bd804c382ca2fbeeca7e66ea778643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ad3ce5dd08e99a5c68bd93c1463cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97db2f4d19ab7e6a56807ca33dde71f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467e2972175f0cdb7f312ea7eccf3d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ccf82ffec981f576dde82ff2c22e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c207358a213900d834b9a8a0237108f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d44e5dee38ef56e603365dc6789158649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cb9ca14bb61fb883cf9c92ceaa524650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a26c3c60dda19130a146c8a0efa246651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c75d5f6ae35fc4ef1b8c7addf7bedd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9fa2e364db880f6cdd70f06581ab3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcababed4421a9d4da4a10b8f3e24cdd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3c514365cd7aa1ec9d3db7b196779655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e35c72865bd044d9a7108c2351e89f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4ff5baf4b7a4cfd8deb118db59ef7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080eaa9c7336136c63799ebffff8152a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec5e3f8d5b185d7dd989abc16c70b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ddb9f44f28704dc17a2a2f421046d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d611f04c68b408414e18014a4c7d342661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3200068cc1306e24d65084054c998c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d3d7c9536cdc6574a2c4e573776f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dae9aa4f7bd330e5cdfd518ec6b07b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed342592c8c55887ac218b5f213667665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc3cd7fc99e98838c629a0b1cb13dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684526c5301b4a349e213269b7c7cf5f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291187c6dbf68603f691211e56488651668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10feaff7210b115690b785bfcdc74261669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390d20fbd4d27bf9ae4916859f8e877670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74ea8ec511d43a5330f152bb982a81671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326d043db2ef505dc26131840cf12a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a51cc6722944835c322a6738f09a66673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed92ec555b25880c1ac62c068e6c0ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38970d3258543e8f9ac3bd00320eb18675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21982ec9085cfea2ebe7f2985ff6cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55979b00f1287a950f581b48f42bd1be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472c8efee8fd52d28ad11ba4b15bb1b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1ecbe6a993da9b1329550a47feed7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc133c005eb648f9b8b64bba200b8d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aa219f92d4d212bd83941008b2de0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0a6ea2e8b86c923438dbc77a9e705682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d7124cefdefbc39211ec3dce4374a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62fd4828e558c585dfd48f6ab43fef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78e8f7b80b45e541103bc0f07b713b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac5e84d1e06fcfe2108f99aa89a171686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831267ae7444f81f7f07a0b269f4b92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6e3ffdb1d146f06aea8fd58896b4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5940e7261fadc14c3d99fe84ef731b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29e053a9eb44706d31374bd043c9da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208146e9ccfd82589a6d22ff55e68be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7fa1790bba32a5d007ae6a6fc02d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e988762c235e12ebd7ce0c967abdf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd19b35b68925035286f4e8e0feb73694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2174143cfeec2da21bf2d167b554a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8b5255bd9b35224d290a51f8d7a41696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91885619939ed35e49bfbbc396dd5437697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1d9ea912b3ec2f6183eb94d9ab2cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f496caf8efdd84a065fdf5598fd8bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdf3a7fefd772d43f436684ae91bed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b51c03c50f62c06714e82312b92b7f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e13ad83c4d2b722e0f356dabd675d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070cb0888f937a77f2cd89f1000ecb9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cba04fcf88ad2c029ee540b7d65416704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4533bc7b5e2b7371de09986286f9b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11bb3766f25ebdcd8c5840c145a3d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e86c1d40528c24e5056392ef2b538a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04ac12b30b8c35799dd6aa1f71b7a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf9b566eff4d883e07dbd4aeb0bef4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22ea80d2d6852b16991c410178c423710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2995b5d72875fcd5d02d3040c8bd5f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b7750d4463c6932f8b8aecc2b8f72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66b6d4bdd2ef90f49762d0453ca074713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f7b63f856167463aa9de649603345714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a23052e8d64e59b44b71d9744c690b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff714f9520121851bfd8ded7325780716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cddd82edea89896e32b02c79d6cda4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba60ddb53a3e3b8383d047058e1498718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8e0d0252b074caad119c13982af3a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8695d1e876b2be3bfa0a88d80959594720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5eb2a95a5206a8c3e51bc0b50b2cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bc28c8f1d12bad44eec3eaa42f50d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843729dd8b247b73811976811ec9abd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10754467383bef9eed9b232e89cd10c8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dbedc136643af7ed9988c31ee4c99725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfe9d3356e897b6b66e524a36c53c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ea788aac5ef7ee4a65d74bad2bb01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cf7aaf377bf0547987198b7f82689728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6cd4055e67d43ddcf51a84557b011729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8a9c174bf6f370c22df4884972b94730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a84199541e2893fc15acb42335b71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071577272ce15deb20064d9f04eee5ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a179b8bed2facf939fdd065e653440d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425fcd31796e8a8569cbe80278a9f2c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7393e8ac51ca95c38d68bf8ea16ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15ac12bd68a8167676d129065502f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573ffde526f87435e982fd9347de8ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c548ba161aa2363fb290c74232beb6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb046a378e62de60ed5bf7988a20d44739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5db5b17d2ffaa81d7b18cb8dbdbd4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7fed4db158f2be3183553b2ebf7c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cada87c8ca1ad5d536c869ccaaac25742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc29b22cccbb282d0600671b453fa77743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc58c8e6d88c0288f8001a450f9c21a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f53c5a0a9c41b2ee51ca571726ab71745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33dfa7d1f924bdf6e4848d8e4ac594746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f9dcddf1f66ef60ae6b9de21fdce1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a75c4a08bade16e1282ab1916fbd6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1d504bf2dabc04d22f5e3a3c38a6b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9d7420b8a4c07b2266129ac6e815b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9289bfe170ab491f6aaaac50c2c77751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb596124aa413cf3e137860a4e0c02f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580123f4085ea421c2573cb535fde240753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017dd7daad5a80f24971927a5a9719d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993bf7725fce3ad0b371cda2591f756755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a8c4863c65c6c28b09cfff3e6a317756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146fe24bdebc0086347c985029212ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ddf5153cfaf6e48d179e4da9127e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2dce4676b03459a41d057bce4b85d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>