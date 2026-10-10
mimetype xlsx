--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecbf7651dd3014a7d1fc82f0cbd31c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a9e607945ba10280f2db394d25acb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a451ba26af0f9a09f6af7c59da62913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad726148245b034e51037c96b579dde4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4652532e059c24cfabcd05607959305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540497f2083918ec98a2df29a5a985db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cc79976ad3eb01c7a6d73fb9291827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aeabae1eed40b3c6def277e1cab2fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb609e97c2227ac28256c53fc9abb949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8104b89e207c73b67474ecde2f57a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfce7d54f9390147570ba457eaad56711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969575b99647a0e89da7d104ad2d223112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae794d851478ed4d282d06b60baea013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c547540cdc82bd593a9accdaef2bef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa2f64e5658ed8c66e0c5f2bdacbc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de3a090780b351d4794e2888f39aff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181493c0cd59844acf9bb3454b76dc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea25f6f0b7b2623a8e7165376bf4d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa313acfb1f1314c3bbccaa677d2ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b91db27af5ff0e893f621e63b6c9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7304f8f2049f7d002182cebf03d64121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002813de45433fbcb7bc2fe0772c365122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501da10bc534e09a5e4b7c8d452450d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c54802075bb709caa0892f6d806f5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595faa287b6c37c57831bc20ebdeb7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa71e01d338874f0fda45b2a12d52e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879eafc1323f129dfe636d9e33ab585927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd11a6fcbfb614eb2d486e11e23d9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff01c945b8f6d6f6318f2ed29b48e2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32137dd0c919d425962882a5501ff530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe771a788bb325bd46fecdbc14482a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b86f03c31ba5769cf2f976e4b78b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f5ef9fcaa291c16b13ccba2475fa133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813147849d59aa94d3715e98b64b9d1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da31e6a9780080091176e571dd3b2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d962de19859a0b1dbb787ba26232a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cbb44fa616c6338a7b214a8d9ba6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2860b25ea5288bdb58f7fbb31b98d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4c0b74c34cb9b2daa25c07231cc1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c88e0a3a81b6efbc5668b69bd93d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242acc77088d105905064a6abe3167f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8130d78e6d47d8f68f89b88be8f9c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde931ab7e331b020af51dd0c4f8d2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6aba7608b5ab19b6d6752be7ae35f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639317de78a34afe234d4d0e705633a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ea7a4c52b2324f53e1f84fd08c82446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003802e33f5ea37345591b2c180c19a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b75e7432ff1bb80904b7a83d55a9b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0dc8317c83078e8ae1fb22677ff3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb26a5009a15a92bf6664bc151fa40850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce3fdb17cb2ae1e8f49106f9c9774851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee900b93675e57d1788d5f68737c42c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e7009108d1b62d8bf0ca5d572f7d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d663ade5ae9bd4195a35fc813473ade54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b4e6914efd071f26a4c5b8c6cbef855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0f4e3ca71231f9ef44911ae0cb7b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c5d5ee611ce1673ce11021583df6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc835c08817d4eb210fa7e76fcb30158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61828ac69b1e9745f0f68f58694067459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbdba777c1081703e64f56133f2bbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda06d1fbfae8588040d711aedb1e2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09362dc8c5b5238f8c0974d17f31de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55161c4076f14a13c892275b8a14663a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056af932ff7ac3961a40d7fad283ae964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130123eb41e343508f534f2a20dd805865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee96a297021d491c5adc622d7e3d7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be87148b69391183ce0662dfeb341467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119a41823f5f3d1fc441000f83d636668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29659b810d06d26170e96c0e1b69091469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99a0d5549ffe53f4bec0b69132cffd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763408aacb9ef80287f7f53aee45f8ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a15c9dd566bdd4941e6c0da42f82b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9be64702f1aa53510f05fc5b6327b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010541b61687ac26ac1bed5033e84ded74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb40cffdfaf1f98acf49b0d686c86475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b164e274d2fb5722172faccb633791076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1d53aa63082fbcc844082a0eac8ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd726f43501266fd59b50843bdd9737f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3be9221ee23c45d338986d19f7922b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883454854f61bfdc519cb5a92618cf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecffc008326ef756cc48fb97a8b0a2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9219dfe674c2b64a37ed5b8d61ecd5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec9567ded23f97d368af885e9659fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993432ebccb520dcb7387fcdf42558284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1341444bd9086f369fe1af237945e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cc74b2d16beb0b238053abafb0c6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d5b8b59f8f009e2230cd49a0513c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73160a39c3d2ceefe487ff43e299da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddf9f4a8922f47774dfc318c73730589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc785063800318afd557319335cd5c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7179ba52562acca617c14046d1c3b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888ddb1e90dadbfd657ce85b679649192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9bdc578e6d87bea9e1818cce2b1e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7061b4ee2c1507a2a24bc848b992da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f81bdd005676ffac64231f4733a03c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e63a00dbb73cd803ccb68884e6db3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64338db40928072104dc43dc7747040f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c331deb2e322287b31e7c6fdf561a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be909f1f4f0bb2ceab61b9b7a30e2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b951f8e104c82203f59a87f3a26db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb97567ed9f25ed92482317a057a5d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeba2c8a38d6db45da1b5317e31438102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61e0e8d6122da975b4df7fc10b30a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d2d983b48d6f89aa436e643dededa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefa56c759ab9b16b0fe9e50357c8f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65e87f9241ad247120ff78bb35148d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d942cef310bb8a492ce87d734570b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e870ca5745668e2b94340b8c7a83859108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e1dd8b1bd9c80cd14b3e85258280e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b6fea62e164a123596e9bec69a365110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e4221b900987c19f7b721b8459d00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8e63b2ef4ebf3951403f3a128d469112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f37654f1794bce2f94bfc6564be419113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ba71aaeb9d92e2bf29a5f9c274648114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873ce497bc89cf88dca8e05ad202aeb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23b55f392493f4dd32145664cf9af1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb271137ce59b578fe23a53afd3b3395117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2c1636e60afaf24641064f8425c98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355eac011e1f3a0a50cd4db6ec9f8eeb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3accda8d171044600a44d5ce4b9e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab0d5b8539fbac98b1118020999236121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4e26b33efc444fbeee4d6b6b9988e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3607e962b18299556364ad253bf0c26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aa2dcc2bb1328b7a810ec65c80f8c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588416bce9b16c243bc77240e9c2b856125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296326a77b6c6757f849657c9d006e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b933b0dfe20229e54174b58d46e3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188708764cf47707834c91412aed3838128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc8f858ed8e50320ac9b537e3f914a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018885d2629d1ce092714f7dfb9ed245130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1687035bc1e80a61f41a3d40986f55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc8b6a667af12c9048d1cc6448ee60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab6b441add4de01e13ef62f569b32a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28568bc7dc361277e8bcc987fe97944134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b625d9ea0a3241f3ff1aeff6880437f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3180ed349558aeb961b3b5e6434cd1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17a43cb4ab23c3b20ea5f6a49cede0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc86d4ced51d43ea50bdde8ae22e8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e541f18e16fe719e37452072e467eaa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f96d1ff85273a15ec4ca4443b050d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21766b3fdee403bec91b43b09bddc0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4990d95cb9e7f7d05f705143015ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93706494ea9d9ec0881a35e3f42f4e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dfaf77951147fae084cccd3cb9a64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd15a2a3368e777a2979ca17974780145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73d330b33df80fceb2736fe95c4f2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cad62f5e5176d96b1cd97fb5552452147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edb77c398a45116c6de6d507f04ed5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f8811aec5eac30e04570c960a8327149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e82aae28b79a1e7eac8b21501ec4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db9749ed719e670a0ed402b3797241151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8614e7fba6802d102aec9d8a5997170152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dfb48440fd09e594f7a272d485b08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dee9cdadb7244cda333429deae39f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774f1da5a0012666f05ac56084b4e46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f3c4c342d846bd7f8345d680c8e4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150ce7dc6f4edf850a1f96311c24a8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a0a01bfb4eba4b9d7b0f3b872435d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f26049ebd24d115dbdf5c373ff2b04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c50f8eeb4cbe5a22d362be891586c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de715eb2d375e6ad2e5ec09bfbcca0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e94f4783bb9e3665e474265d43eabe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260c5b3907116f8ece4be18e14007c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15524f0e9a0789669703b6302617fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d034c97e2c46eb867ae4905a9e76f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b854fc9031853612ac5ec79fe2a475166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434ab1eddd2c7a881833c0443e44684167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5371c324d2a5baa198b4a62bc48b054168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420cbb6d8d7b9c01cbc79194abf9916169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad881e9126315b762d403a06f184e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d8a40a148ff6fa54beee15a12d360171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c70d16d4e6254578d49d4f42f1a8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102f753a3baa6fd9298452cfda9058f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd1b774abe57793b8fd5ae6bc1c3e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84422f5550a3856bbb5397f11d3b06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b6263b5beab3d27c5449f7481a049176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54dbfc3c7cd5a53db4763926f07592177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184f3d0e3f94e2b007937e6f812d4d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cdd8ea984c49279d11e702227f067179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120efa229ef9b2b3a8e8e9b6d0743d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5605da4e75628e38a031f88fa973d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d73b92103bb834631dae02dca36ea2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa3f9100b823288723c39255b54997183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d06bba52f9f72d5243ccbeee891ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63b5d6c4bd5ea46aea17f7c6ff658b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9fd430143905a62af0bb8326be6e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e51010a4cbe1b3fcce811acd8fa40f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b92136b431590e38a49de62f4eae0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042b78b23eb7eaecb18fde553f66a61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f14974463aba6c7e57108ca0085e05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ae0729fef33d05ecc752d7e6065ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e69e28dd2c261a5aa325fcc9877c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a06e93f5f9a4284654b55387c91a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56c3a9acc3d1625f7699b5b720837c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3c5a0d859f40ccce24c9ebff043d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ffb828347616deb199b07a32d0a8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd3a22d90149922b98f5ab21e34a28197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f752a7483fcb3b7491e20934c602c27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ff6845126fa727141c682f6fbe1b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea71220c19083cc52ccc4f0fbcb8e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15252dd972ed602f62f97c6e654f50f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bb710c438c254bae0f94744c77cad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ea5a81fb80c1e47c9bcc30ad907ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3ac2f6147bd1cc02671b332263d68204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5033a275c006365eb1a8e4d8c06f119205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b35dca3644d3651da3c71b1a3a9898206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16242bebd7f217ce52064ade3c6210207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaee48867b5da50e021169eacebc2b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6cb662b07107aa017cf4ea4a454fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c3d5240661106df8db66c2d8dc048210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb412b5204ebe5d420743fff553b9ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5aced8277c9c6b28a4b43c7737f23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cf16139a35915ac27b0fb69953f69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba339199f3a7eaa0a7f650053018e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de38dfad8e9fc646768c42ce9e7564215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bae539569b8dc406f89b31467a50f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c42a83e18ad10c289b74c8caf7ff6e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ab069123f9631caca0d93938f0fca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86a1f7acc90956c0a92f1c98a6767c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5f082ae04fe1fa6134ff3b64f9370220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457f541ed2c603e6091d60a0b76d221221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d896902009279554a02527f3487744222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39d6c232cf11297ab8bb639203a067223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686794227cf4d1a1d563206f9a08c36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa191a085861a8486a984019f3c09f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e023ef989616a09d60b5493227c353226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db9698a1a20bcbcc598d4f62f97df5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f38e76d5b4cb39e7355c55413ffed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d53ff5a7bf13248bda899e7c47e74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c23cc5b069a8f8f5da00278585413230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bdabc7d886b43f5d53da94cfd8f55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bd6ad148adcfb3bb5184e1975d4d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ebeec167aedf01d7e5335eccc586a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaf679d31333110d391ec48fd61523234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5e35ac247c9d2041310e97a18710f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebff9851b76b46daeece9e1df618e2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899261b5413200f2657909c9a23c1b77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a545c42bb5a2669a11a6da111ffe6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75ec02d43751a5e1f1915b1d8d20e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564352ecbca3487873afaa039f98acc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d02fa7c37543349e3553571dc8f19b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d23744f564531badb95b854ee9e71d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc8d8e5f8be50941e12ff9288045b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fbf0c65ad22f9f8a9200222c1950f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc64e19677c11e5804efd3271a0c75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269f02fc5ce89676c614bf3a309c4f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c76827df65455c1ad3dfc240827a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41994b8c202676690c338651e24412248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5eed286e6c35c8b374280087032d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39815479931f8302a44e4e31309b1d73250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc07cf99b52774615758be63670a41f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e057f079b7509ea0443dd92a3053df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234292f725c7df3f09ecae65d81d190253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfcee0b7733560694bb7cb0c0211c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7ede38b99b7ff9af7eac251b82619255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563866e5f94f67e44855fd35cc5db655256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff8e2fc504d6b8adaeae1c12641b44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511e170200db2ae4c99efe859bdcbdd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847be2e2ed52ec77b9242b2d723a2e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef766b0758cee9ccb91c5f7faf43e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85eae58e0548575a42b5b57829b70e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c23822aa60e8654b154f57ff41c4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa5b05a12e7616b15fab6d8390e554263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08126f668397b9b06b7c6b416d61d27a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b396a2ac41d295a6660f73d65b292265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c5d261d3ff2acfaba2173b86bdce0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7ee7f7c2848aa3e7a224a0bc7e348267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc94ada81088a2c733ff92de89c623268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b5ef19e86bbda0d3161bcebd63334269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa385ae4fd885bf2c43ed80359f6c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65ae497c46ab3f41356c30067f968e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afdd7f79479ce5d537d62c4903f0a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264eefec8ed3059c4c349adb829a8fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6716b895e0068479ce17ca1804519274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50b63de34f83cf908433ec171702a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed758f97c0301ec37a2f25f4fc8348276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81257a2600017ce769c00106191ab8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594c28da8a24947bbbd13e7ae02c080278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082b33dd0b2ec46b547a81b96b2ddf3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500f979ecbb374f4976ef7d3e1c5192280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2f633f2701ac91c19eb5bbb9911ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23810e54687d5d6ecf4113bfd80daf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa211f41d93dddac81fb101700daf8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba8d8d8bdeaee1b26b1a98926f70bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b3b2e3dbd3d0f62a795d163919afe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e7e5cc14bfd4855cf046b85820430286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32b30a71705317847fa60cb3327f97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd86b34e86d4debec9c907359d3650288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a198b80b7d2db4fb792ce18040724d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d59b27eef2e5f0c6c1c56df634b97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99284aa5935ec37c1a8e35475e7f5d49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656587034bbce49bab891bba891e941292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e1a7f6a15941d64357e4c271cf10d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93621aa972efae0b82dae5c4d285bfb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b39fd25f8d8281bd972e7a3dfb94ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715b4f4280069191a166780ff932fb6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f6537c64e9577bba9d888c70fa7a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55365cfacdb2ff208fc24dae9f8f7f93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf953c44128e6fbdfb726d73c2f13e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2b5eb3cca15730f86c9687892ab45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308829efbf5bdcaac84e77d04198100301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd72d75f0be8cda17038045bc18e4a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6a0a0112e7aa2e5a16fc3e6d065e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbf6ed09e2c5d2216aa87512518b11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792848e87a971c31cb7981626c57a8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5eb1b66ee9dd4561f772159e151ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97b50489882571d2119a4c136342eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b32a3170365a9023ae7b368ef250b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e34b89413470b378aca6307ae167c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe157cdc95e34f5e7807970273f96fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb7547897bbc3820ffcc6a4d9354ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ab796629068814456462d32e98b76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cada9747548e7e0641dffe33378f2a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a71ef66b426c32bff312f2ab85326314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc5ad340df5a9a2f630b9d623ba8b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66371e09be9ff9429d43d2d312b388eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d7a492ea93465d78f171d66e538e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca8a7aa247ae8ee17cde5d0133a510318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd23606aa7206d95462535a3558cff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63c6ac17d414b88520933589f0c576320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d49c5e5fce1a134ade616fdecdabc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef38ba00398df9a5ff8e90d53f845c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0ede245589486c7ed03ae9d8954b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980c8b01fd3be4d90007fe014a996b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeea62cdb00ad89955afe3db507a4aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ba0d181536005c99645e0bf071134326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3761fe92bf021cfa8f5ae2c87e5b5cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56cc268faf95734284b96516060fb4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea9847be98d34731374b3666ca4f25329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a6b16d055233d75c122c063354769330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b600be547fe566e1d56ae3182bb7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d03dad03a06ce8548a13305cc3ebe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3257a25b83aff561cfa1e5f204beb2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41184068697655145dc8e3ff3aebcd7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268c03cefbf3687bcddf705c6306a4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9aadc6a6a9f8524a27b0e63b6d544336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01fa7e4512fe95af1204e4f680d0fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524deeab67f638584ab5421b7aaa95a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690274acbf1d9fb59b2dd72495b64ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8963bf28ce7a6c56cb39be1d5fe35340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2efa3befb1ec7285416154830bf3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbde02afe9dd59826137279acc44e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde0242ab61b4fe4c91192c2613c227343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae55a1772b21a112413fa2f15ade69a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b282a96f95c0f25aa0325b8362ffc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b016aca6e36cbf16c769a7f0a09b912346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974641a64f70fba76a1cc5c5c7e7ded347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711ee8a64f89b7d450ebebf43f05a7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0817a19a246332bca1cd9650127d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88380730a377ba83c8ab64529197d9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9d82d6b83118fb4aad1a30038b305351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd121d58ea506b725a59a555622761352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e680e37e4d2c13f97dae04be333fb8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ad57ee84a2a80eea4ea5edd7c8f38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965d3b40ce742d7a739d40a144de350355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4736d6f3b884712467728a834e54e9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf56eecdca92d6be85b4976d50ec497357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339476e1c1c681a28a479d0829f89f60358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336e431c23cc78f64e8586851c7708c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a57e735e7feb267a352b5ebe2e1b75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6bc45281a370cea91d91c660cfb2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a961f1a72b8167b5f2bc3d7e84172de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56724da722adc2f99246b1f98e12c06b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17e8d7c7d5c8596d693796f968c669364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8543fba1f0d88dd3ec5399f4c010a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fc5c64fccb2ab34bbf0f513047ffe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fadca6e613d04f0b126c5e93b9d227367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2451bf524a023381b6dcfcf7cfbe586368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9205ad7565167ba18bded018ba1db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029038b456fd8c9ef50c5d626feb377370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a36e488af78796942746f4ecaa08ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64cd71d3cf1f7241392edd69cfc646372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf28775bc9cab418d533349db23c241373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97c62ab20db84d01f745a38caeb2d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd4f269e99325efbd3beb6493c7306375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69688061271024c26ea5ee31b7ae4a83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14535e790e5bb4e75e1ffde461fd1a56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c03e1e3dfb3ae56c236e61dd77c9a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7335ec834714d74eaa8d590d07afee4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a84b187087ce8111a9ac90fdd60946380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab970c57a7cd72d4600eb0f8cdf3c0fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb06a5f6660a7092a67b0e2d6a6abf9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78c6951f21a32f078142c4cb732ef6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c21e962f8c5e50bbc544086b3820a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426bc237c4b1ef88b0ff05e17bbbecc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3619c185746d23a0eca2a896614238386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c276ed2be16d011a684c4b9d63806387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f482302bc1de3c6dfb751cfe363f25388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09233ee5a95ed7bffd4bd0bf1d9230389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a8aa92d27196a57a0e046aee6f79b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b7efacf7f523c6c067f0b2ca599c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3b0be2cc5b6ba23c224a541cfcba9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48bc4d438b015ec3de91dc39c1cb8a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef78236ba4ee0e201bde96ee736460a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c227d62a84ec399606f137a2c19ae5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffdd1292f41468c3c90290e28edd03396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218b55f8258f24b39890b16d4769447397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f054fa04e315f59fff67c744ec8c063398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc15ac50a4cfeaaed490deff29d58ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a054c98148f0be92bb1b9e960545049400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b59e2637ad731af0ccaca78aea28e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96372307528dbaca628d1f258c0497402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4923cd4661fee91c88649ef7e2e6d60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6df61324b25680951499c9c8efe722404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760f2eac94acd37b5db95d127ad23ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7771ffe887a1e392ed656ecb84926406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042e077e228e9cab4b910d6443c6eb5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3398fc3d871daa98c39f5466e83ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e66cc7283350c4847142072da3da0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344297cc05813f04e8ab65b965445a17410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c9fe7ee641a7617f4ebb0a88a94ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bce450a243a3d63a094fd7fc0130a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68ce4b5f3cd726cbb975dd0644e881413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231006af008b10a31f9989d35baab454414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d0e8798818745cc73038529220d16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae4b5433840e6e84b6acc703da7050416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4c4a61f66e2c30c856a2984ad5952417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c10d9ed497ce05ae8054b284663d79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908bd6c02a2ff7311e7c932f8a6db52419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbce1aef0b59a800463b77509b66293420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e488474a562a8b804984cf4130f2189421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cc5c4cf978337268a5f62e0842ab9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43819b2d9cf0e2b9c2a4120d5b2ce9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d5a0d8674a4ad5db710938b3889c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6f0839b3f243618e78ae4e021ec39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e186b7c856279023e31a6fc45676a17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3dfc3f9ae606dca0a9dbf66aaef44427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a52ba70fccf30a7af7f2e90c14cc5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77578572e79a64f0203cd06d48560585429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b66f14cd966831b94c946d81a1d21430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d75ac2a11b4d9a799908ef8b8580e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98b70ae91e7782aaccd32402d678de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9f9f388547f3701164384a1b7a028433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0a212a05567d7d43660f8e5ca8414434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170015e19a25bc6b4cae39955bcdf390435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503766a2a3bd7ee0440fec57190b7e49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794084b604e8cc41c4a1de26243f800b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71849d85c68e03e388a4cf3b708acc94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcfec68d357f6259ff23835a650908439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5545870ad2563b6fc4c24f8f2a0593440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba5e10bf5ab058e16d862719f5403c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614c831ed7748757af40ca5f08a2143442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc461011852c64f0afd70db947ae57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916ed83b46e700d0b174d5476d48563444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d23291b3caeb9ebfee8753b63a124445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fa0ac5884bd8ee8f336f1b83df805446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1133e6744d122089d917e3accf8c8f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcc551b244c1fed3496583aad55a80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bb7bedb05b32098d002412bfbe3d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ffb579b0855f645b58351db8b07b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d5790497eb8f933860194d06fe64c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c87d38b34a3a04fde684fe99abcb5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24cdfe41d141d03e8a2fe676835834453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abf95c35662ebee80c0f8018c29fd0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f40c90595c5ad4bd8c29fe9fb19e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6518096cf3ca5f7e316a5666c99e60a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fc70591530e7db527806fab78c6ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b48bbe541fbdf5aceb0f7d7bb80fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b00d0c45bdb027ab3d0fbf3b94acb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df697acf9dda3d2ffe554cb4daa9155460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aae81be4a77eb653a527608a2c07f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fd270bde46fd93b98dbacb4380aa6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36dccc97b003d48ba52eb08eb46818463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dde95c2f4e91849d79ad3fe980b034464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df18d3bb2f9e3defea7c11ecedea63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9d7b694560b1c31d2dfefdc294fc2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c2d7a6dd7807f187e0766a7722996467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3993f6028c6634e278bd26185731c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338aad64674b0a1eb089f083bd768932469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f422dafb72f8edb397bd7bf47fc7a19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe925d399f674ac65f07bcfa163f006471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b70b56f78e4223836c8f430115862f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0aae537792a57e2bc7a033ca02663473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa1ce8771441e926d619455fdaa031474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d2005286cb6f150cff5c1ac720dae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b5beb5009656f8956472c5bffb61f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c1d0f0fcbc972bfc67b00da5b76d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821a88eb04fff27c15fffea4d3bd4fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceae27df87fa03a1a8426616f81678479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd5f49e1b389322d7eafe73d5d5da0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c816a402a7bb61c32263751a56c2733481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280c81bb91873a6de4c63555786dda0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a524c6d17713ae8ea5944640481cb07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ca6aea9380565e20dfe2eeb0da2a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c325945273d8a583a46d47582e5f96485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1db73fc1de0f155137a11943c989f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c59315fbe2ccb8af33945a5b51488487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0888bf078dcdf420682484609123719488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13abeffb415de7c08733858d669e4fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ba4e3483744573681cd4955b78d98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59a514e403c5c6c769a3fdf04c9442491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ab6d5fc59976bc840bc82edddde62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49cd091928f6bddbad7e149d627a23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef20d9f960f251a8a73947482e93b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21306217bc6095cf1d8d8104a4042d50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ea248b2afa9c738a63ece19d00f29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4f092bc5302690ed0a24512a59bff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840d4ad4d01cab82316d9693f27aa18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6ef04b107363802c25477a006450f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e439c09adb30581f842b370e0bb408b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b105a54a78ef7f1072539879954fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7322d602e29045e75a9688d5c8ccae2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad814ad9df428801d08c2a1c44c2c06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fc952f233e11259df948e55951ea8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ce8b2f950926a7664ed29840b9f5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f481b390a4e01ef5c4b5e6dfadc1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beeb00e0ca779a0db9daa036063d00e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1457700482882638a9d53744d29287508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bda90a87abab24905837f87a4f1996509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e358c92fe93a0abff209b0d07fa3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad035d381fb53287a7d4161e3d79649511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcce182c9b0120617d4ba4895272c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387a15b3e04d8415800704a713ec905513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfc4c95c0eb46a13f2f315a266c4ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7fec404fefbeaaa0cbe25ac445e19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeed11194a22b3c310367f04bfa33e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35765ed62f89fded5f658f868e7d42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cc74617276e9a97246ad8ea0aa6d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc367fce5bc70d63aa1bb42bcca78f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc55acb92588394e8d90e0b3bdd3b42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87363a4d564de7c82ea1961d3242508f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd59e04326ac0cb1871328cbef9e333522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb9fbd81ec909e3f76f3a7d0f8405d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30325f60d565b03f273b29c10e87c51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e512372513bccf919d4a99f90f5282525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a656b8040d44f46bd108119247b05cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6e6c0f8392e27ff4b4daa71ecbb97527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eae4bebb8e4a220853d3d9a7177de4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c822b3876f0d1cef91236c83adde767529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacc3ecce9043527b64c0ec4a925bdd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd6d6a4383003abea3ef77219e31e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2207a633b9140488bdc832252a1a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2be1e4ea2ec6768443855539eb68c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c490e9a531c726a2b6f059d5ad9a446534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d4724a259621a70c281bb8e4bffe4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ab41bb9dd00c14ff082bc4e6ed74b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2f5d59193037c2a064f0dcc6e9586537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858b79683617a2bb9a3bdf911c83984538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39c805cc182a2870f366ab283b9767539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb652ef7646811f56da1b44f30fb33540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b489b3d8e5af80c1ee6418de651575541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24186133a1668615be68a78b48a709f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dda9aeda21996c252ac58979d1b72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60e7a2cb697c3369f6d8ede4e49168544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c32191e9be58f7a0322023ba0d8550545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e577d1a166d5e6c84250fb048f670f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122c83d3b3da17520931eb6aca613d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b526ab37fc20f84b0a5866cb735dc58548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885fb8ab82febc0ff3042e4d00de9f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ba09ee861336d4a452a1fd7b82fdf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8062df13d402827a27471ab5fd736551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ad5e3363ffe05c3547da27720480d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05586f3f32efeb901da894cce8facc92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0675efa52779f1e443eba0b408f742554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4b175af6d942cc19d9fdb6e33e406555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34071cc2ddfdd0bea075b7b01a98e0c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54827eb050a3f3433f761756cbbfef02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5db52df1f54a60d06a53f6b670139558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974cf5f389c53e84c6b43b6b574eadf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a8c7950d6611ae38508f9d1f89a77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815128633a35c9f50626fbad8192990b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b48cebdb84d5f2718a6cc0742ccb12562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b0247e6cb484e26ca4b8bdac04312563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d46aa9f70f342699b52829f4e5cc46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cd86e59b0f7c4efa6b3a958c3c899565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1814a065d2c4db2820096399c383d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18877d4573a11e4c26b907d134fefa20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59864c302a6901dc24b6a94032513b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85b81274f9be669b0a5b9bebfcea4e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712732b8ac18ba50a398422baf67624570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ba08c13860e8662fd91c4f6c0a3fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e34eee22d8fb585e7beaa602076fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ee4bf34b84d95c283d2e54d515466573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0040b759e1f694b250a80d25e4bf1e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0857b5a9571bda3080553bd94dbef7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb38205c5ef9a006367e43cfd3a0e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d93ed47af2a8d05668c0b0e83e452577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28a3b32bf6d3ed9973817079836f26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df9a2d126901db8905bb045a3256cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b086f61adc9c4b021352e49d46d76d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c94962f1e8f82a36d17d3beecce15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe26406996abd74fd9035a973429ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c90a0e735167af32094f1380c92c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e23daa137a13a30e1c2394dfecfd84584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b105bcc173b74b6af46285f55650b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bca23e77303b3b26d85e07babfef91586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7823bebb617c46f6bc9f6862654fcca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f97b4fe114f691a901e31a5da44cf5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62c0427b88d326ca05a98c22318621589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6f5ca82cbcb49b550fc866daa8170590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c445580df838217a290e4c55bd9d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcce25044342a22cd0fc3130a90d04592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285272ff064dd7a9a59f3f2c17c7436593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0d7291751adfd7584ea0d64b4ed8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c286b9c269ed22f54540b31c8013ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8324511180e13b2623a2365c2e6ee7b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d90e4eb1f7655bbf6bfa7008984fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b34923dc2130858f141dec1d023f96598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912e35c120813f71b622c2866558d67599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875b871edb128138fb80a495e7cef91600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26f91e012a49189589b144d96d58b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cef92a7e68b0b1dad49b7300f8c91602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db71f44e5c15738939d0faaf93bdd36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6f875da514783d927f3f4e64226e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84034d1aa3bb91ea7fbca367900ce966605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9579f462d9c62783aaf1b9b1b19e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afcaf290dfd4ba85d55971fe4bb4f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d879e608cb67a356eb6b08c67026544608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338da6608e86fa02e335ce46791507be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363da38e0c76eb21a7badbdaf54a6549610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda8a396a844ac8512dd5c2026ee23d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653e33765a96468d71f1593475f86fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5ab153798ec7c19e4bafcfa61e5c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57a056f53fc253ea030dcf76df9d02614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033724ddb6fef70b86970965a32c1c9b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222de20fc611bd698e8b1059898fb42e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc07602347efbe7ec74e3e49cbd819617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5a7cbfbee57b881c74ca68563ab50618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a8eb861466f0e0e292b837430c192619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112431a5ea5651e2942b24755ec4ad52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc8edd0f4005ce43aa77ea7b871981621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d147647ba56b4628d79fc15fe9b4f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8510ccdfde2718f679c07f6040d65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cea204246c36db597d79d4d27f5af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f835a9444f671c44914eb909bf18c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31f0b8e5251e1cee55ed3ad735bca0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26a0c68472fc7fe0835c7cdbfffd85627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f128bd5872f60c39b5a89a690acd1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa292c12eb54c94d84d81537e4d275629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b945df0bd5e7877e5ead288caabe4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c5f6920ac298aea9dd6f2b1e3c74c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dde7fa3e398179066a9be225026fae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c32161a15333388643167343f64c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886298fb74d79ef9f64db1a98bdd9f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48259ba4bd55e3efc37a0cb1ffd09f84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ad1e1b395b9aa59d139eebe6b1cb6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccccae64868151377a2631ed3ba50f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56830a357edab26754b0bc122bd26d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d018526fba5fa8aa3b19dd3a56945639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de196c7803f537221922d9e99c94e73d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc68b9ad1d19edb54134782a958b8e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c959b0d438c23ab4424b545a369de6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721213c82795e60b99af47e17673dd4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc4173e8b65db8581638007337571f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84da93abc0fbc8f21422b0a32327559645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87508909779b46c4cdbe2754b1f9f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fba68e94928e629a14e7b504b9597647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cabe2ab81bacdd5380ecd7049f8391648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1011971158ecaa7f54769b0810e57649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f56cbfd8a30a1618cf7d3aae0e6a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed61ff7eb4759372205ba593073734651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05ff653c4ded6df5a5e79c2ba35241652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fab31069f1ea0b0815651287dbf97653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728a1211ae1e618c3634d83950b8133654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c34634d93c6bdfa8bedde2421d45ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5162f835ff201c35f369b576197b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be76085da85052df6d4b7cea3839a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f43bc08d67af21d431c756546a0cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70300d040ab2070bca0c91324baa7d82659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f5da0d94b4998d43c3f5f15691a93660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e526e832e0cb0248eee1cfa33e9038661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6670afc9b41dd8d1fb3097f13f16cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455c69e916ff254ea72475234a7d62a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcfd0e6b7f723d2371c44b6dd41e57664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab90edb38355f697a0ed38eb0ced773665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a61c9c7984fffc61ee95d033499a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901627f99341d3159007b32bba7d3b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b47334ba51d1c27f7a7ad2cc9d8644668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c72e6c967df9255eccea919e4bfe96669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98780129353d859a4a2c73d4da93c64e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8828839c00a8593bcabcd7e1ff6f0d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be67d02b67b6439eadbca34cdf1822a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bf3efa6c64c934507963a95276f4d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11a20b6fc4b2beddc8739af9a47300674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d0b389f56a6eca0d3358493e16d99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49887ad6985ab5a3b52b8192358b40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9320517d60951494dcd93ea90fb96b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1818d8edf93e7eec42c9fc812fda19b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762ca2b26ab573521d2fc73e5fb7f6c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d481136c6d87a77f010c42fd35bfe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240c80c9b187304099ff655d7b12d5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498070bd79e34930427f5db551e3eca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f593d81f99bb10a200a7307ef051c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6c68d9603f07764d3a1763816c0d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199bd1c09a824aa1870414fa7287b8d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c1611e48bcd747917b382f95efc26686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf8777a4a89e11866b8e79e3ef7d04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954967752e149475fa73a180d344b759688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c620fe956d2258531f9f6a8ec9a42689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d546dc71afaa968ea2baa813d30b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ce530d2ff9c99f24e2eaefebb1385691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd6fd2c62b9e2408e2fb43dcb4a959692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276340fb336615068770258e53f23b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3db68f08edfeb3f73885eb5bec35e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd14508b799963e67ffd3a9a9a6121695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a6e4ba5591abfcc652bd9b326fde8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d2df2c810fe59d06a5342bcf6bbba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a97236b0615240131fd5649fdeb56698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8f1052e0f0159e852792d0cc605fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17256831526eabc01ba34362f55708700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c0777636688ec0c53f83aceb56d22701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589afad368b8e22a1d29780f987f4ede702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018ba2db4cced7849d7856687fb4cd6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850398daf9ec7a76372e79c6db9ff54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968709ed4d02f1a9a5046185afb33176705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb07bd392afaec2aa021f5dd0e6f21706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfd4ce6465ab1a011a57b013bb7d15707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e27473e1b6aaaab8e83c3c2963ec7d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a860c84fc645d0bc12220a379899e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bd452ab64c1650aa7c23aa75b574b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72e47bcb2982b59e9eb164adb0b92c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca99cfb152acdbb592e31931fc5d306712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed92de74b260b6753190302e08b980713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb37a1643c3b969a5e813c17403925714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d4c160cae7d7cfff92804e94d932b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b60c85dee3d67775be94d536f57046716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f091ea99004d6b13381374a4d3ea15c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe7d8cae266686125b884dde1c518d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20061679b09111d4c3b113f0026c395719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e7c0f3fe83f9749d0ec0d0a98317b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d14381bd48d5bc67bfedd668b8208721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51616c84328492f8b9695e14c012ec80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53832de29f0d92671a26ecc7e783e000723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa189fc40689581382c0a8531878c83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1cf9b4c132c1d55075b474670fb2b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580db95a63d7577da86613d62c85f74726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1325ee2b64b7ed07c5efab2347be4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fff3ad4b71f235b2452650eb023b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938ad2d5647fa33bf7aee4ed7e2269a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce786199d2fa20a09bb2da5c8962b35730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dbab78b9310667f392931e4933708731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b780c63ec6a6a985fb33b3c02ced95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a3b03ab68be31878b14ac3010c907733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df366552f419c18ddccb9ad29fdb23d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65e83ea0a0ca0bf0c5b0beeda4b3af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbe73386d76c37bd453e34b180f755736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bbad58f4cdccec6508516fa3c1b89737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c324f53483441ea495926eb4457f8ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191efae07a4b2a010b526010e50a101b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f4709c6173df1a11e8f6e68df5937740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfc93a33a8a7ea0886d5576efb94b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea14e8a97a5b96d3da126cafde696cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961f12857de60bc814f552d55bbd07c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4a763a765cbca513e92af383ec6bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885e9071c1f5f91c7288a91a081b639745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968b9e7d01cafff896340d8eaa895c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027a56794155934769ef7119203cc65747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052acdbee6e46ae786cf45ae96f937ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25769b9ca73b271b031cdcb648795e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca278957e219a7fc87e176010e5dbe6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b681650b7f1d0ce6c852e1c812fc5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674690c8273004c7cb900ef5ca9768e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2745cdde09e174de75a98a8a9b0fecc753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2477942150263e600339a218975a6631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1c76c164b92ec7e640daac9637a1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aef4630294d72aa457a429531975f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ba75857b0b85a28a4a6576a0cc5bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce1279d7615ef169a7d95ccb67db2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d788e41fc57ca8bb93a649e540afec76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226ae1d7b8645ea7dadacc9d2bb23a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4563ee608ee94fe28ca22ac923d8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580e6efb6737723e316f1bca6e63a079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96d27fc4a03ca2f8fd2b28f726443810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db73ef0ee65c0fdccbd2471a958b1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb6955dcd2795710baf10099d537f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35c834c68406f95ce410b1cc1fd7e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe30fbf232def576f7de6e9410aa9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb1ff6572f9bded048f2cac2e4f50415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89e2a70e8ba1a4a4bc59f2ef4cb00916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efbe8c1e4542087aa2c0d5471546aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da4fe3b3abde31ac7516c9daec9e5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8fb3947c7de0e06ec8522ae093e0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c67e37b2f34c37ad712b4f0665e2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1bb5c404e4057aaaa28e17b38aeaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2091eb65cf43e67b706934ac2e11e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d5173b39634bb575dfe4055fec31523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd77bb7791e5bf1f454b396357f4b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f5a2fc8f5bf657f845c2a29b2b77a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836ea2b4d619f2256bbf01f2f4c971b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e6fd5a5baafd425ea9a3111a9fc1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd7552aedb12630fdcadb0fd17133328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e555184b9bedb36c01ff95c512aa529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a4d7c02cd92b226fbf045082a3c9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b471c3f7a263a84f9d6cab3c64eb0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba836b78e121f942ee1f4276ea5e83d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f42b49235f00b96e17fd0f04fd8f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39766eecd59302fd7f4898ebc3e5c4b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0f51e4e56d15dbdbdace473cc850c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8884c50ff81b52d0583ae9a7a0d0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace87b217686921146acb0695d440a1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4a6cbb775890996eb23066fa0eeda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd57a9ac2fa1b63d4950244456a47639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fd96b4cb8d759fe8f1124f90a086540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2662375205cd223fe9ae3c0c770bc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309a32510838f308cae4e6970edfb8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e67a314fe0f6e02a74a11a6c92a0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb98f84c8829ed0b7dd2ce051dbab344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26750186330c5d84742e9bce4827d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd159b20ea2843e4f96d6fe3ca4c0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f333f41a770c0ec420953f23d49df447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13919895a621224fe84274c252e0b18048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd2eb006992506b70d6b72677c7d0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d28705de855d1fa0d6f050079cd8050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623653c24731da411283f60492eac9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791823d9e4704f50dbeb2ba9f561c3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081004bbe810c64f46641b2ab1302ff153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6372d4dd8d741b9b4e4cb7ce45b78e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f049fea4e300dd6244dc10bd21605d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425b2d5426c3bd7384fb36c33940a4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1118b94d20455ea0a87e81a0a694f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0301f78b591a6b2b4ebec73733d1a2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fba804083ff6d92947dd971f3602e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3034a6da6bbaaf1181f1d12454d29960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1e71e4d0f8b71944af80302e3f99261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab9e868cc885e71b76778b62a63d0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3e108e4e0322d0a871a1ea6f76d5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d42573af7085dae055b51c6c1e002f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbddac85b1db2b99c88e3d92853b69265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649cce8c93291c88711a0684eee0acc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640724573270645e713b75db557179d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dec634845a07d22271a16942c494268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dfaea95b001ab380d53e26fb45a3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fed4e9d25f8a09e0c6208071ed611170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8328fa50264a2a7d96c1597d54190171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30faabfcdd9f30acf88e9f5a28eb15572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c755d93e4eb4b341bb9173e032106f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea125a7cd6c7b6a871851c732f144474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737ce8c73ca46df9a14f12bd8a7c2ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6500d5d43d9375ca8035c27cb6d23476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a790d12554a3e8f262a7dde50bbd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7230a2026a48114ae7b956f7fc85e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae5455fd95e87993a7b0b5b0e84e3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17630771ba8d5094fd9c6eb28164f9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276554afd252b8de97b90b47ffb7581081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43785cf6cb40599fddf1b99596fc206c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d67f31cc806e1529b2fe1c40d3ce083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd5d4cb509da75e5b4dd06b11a71d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24548d3ff127e62e164919cdccaa8f3e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959186c08cac982b3e14418e922491c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb698852d985fc4d344fabf49d2f38ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407f0d570c196d315aab9651488ab1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66a352b1681225bac162b6a8d8702289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83846384e3d398131679edaedd788a6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912a8d3c04c86acbbef9f684db5a65291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18f084d4772eca48ca5707127338de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010a5c68f551f419e9a91f4c8f724ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147c5ad4e72eee337c06fe9709529fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011f222d6bab59f449df78c124356da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43824aba8bc794aff5104324f54c6f8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89f666bc79d3dd35afab87271eefbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb23125fb86a09852d63800fadd0a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcf7f0137485cabb9f847792e50a1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21ad13f43bca316cd4cb2f005fb207100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07708c18aa26bd2d9783f6ac6e53d94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb099d95e49ca0f2ae6c1c0ed78bdab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bf808f7033309513dcb12cb9d52f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0b0f561301759f8c30e5ff11a4767104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6539faf1468b2859fec32360bee516105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e552ce3de9723cb3b542657a100d50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecae7b11750d10b8012c7f84a468c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39638bd22bcb1a84aa048708742c0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a19c33412f085d0f97b9cdf6eadcaf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822b8236bb94dcbadad113f37abf93c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70195b1bd2f5919b92a80c64ce2885111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bb7768bc1ac9b4415f8133ad083b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098533b89cc2485ca8700f5b3330c6cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f3d7eac5bb20a6a12c0cc7a2bbe8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c14af7c66ad4e3730bd77db04c536115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bf25872a6654ed67d0fc376f8f05e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97a9e1f3c0b3d7948147b9e7d85d79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ecfffd5dd764c4946c0a579cc53bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a9ebd54f6aa55be64b29c9924a316119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a2b9834f7e806e801ecde78025d99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc214215aed4f2d4fdb4461a9e233433121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee94af67be9edc0611b01d4466b631122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3fed37f07c7ceed690d4c91deb2ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdade8d2c75265d0c427c6a9a37e67a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93926510362aec6dc934b6998b07dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ecd34bf90b59da281044a34a7e169126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ff7b205555fade952a62cfce76189127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663fb96f8f16cedd0e1c075ffa4c59e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066ee146c3fb9f0f55f67da7448cb80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1acceecaa362c516135490157694ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f633e98ab3506c4c77010beec1d475131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f01145fd9ef2fd7d35da23cb49e57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d6489db3dd4cea6f7e0bd7ae193ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3b305373c748a748963f5ed8674d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf76e32ee36352f2679b4d34dd0375135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad2f142eba497191e0daa50849a7d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c24957caa5c5e758e6828524c5282137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2a3235ba3678db678c26b2eadb886138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80c081c97d9847eeeb0c7f1d302889139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cac2f9955f70512f69145841358097140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07180f53364e2576ac2058612a7c4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b04ace6cc7e0a833ca9291f8b88b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9bd2c229c24990b3121d5c13501e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf29a4e92993828e1a2a818d958da52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd19a7ac848e857af9545f0567199e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4db9c76d51380b5a825977b748cc13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b904fddccdb348c516b75f34ee8a9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d55e306eab83d4d1aaf8f6f8a88de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4a0ea4bdc4a549959f69f6aaca95e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5386c08b78efb090d24491ddcda6d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16787e39f59e250b758716e1b2e2b614151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d11329db18977182b9c440cdcc2da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facec672b4ef20a0450004b83e01bef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48d09d1842caf029be1264d4f07cbe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a9d6b73b91a7a14c7d80234c454c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e828426e4bbcd114474c6373dc3feca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b266c290def1878bb219e7240322005157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e197ed4aff6c7cd9597712a83b8dd4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a015eae005daae482f3f1632c7ee605159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b380bd935cc5ccfa99f652bd839e53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b337049c191c5bb2d9834f4af4b9b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9a9de799584dff8c0df4e2aab1a50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fffb60ea4d505a0e59f6083af72b2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab461931f1201b8ae261b884ff83025164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786736b874fea81081140b520b58c584165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58066c9dbb28982a7829a41b52c33c18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487d226223d7a8f255ea3872795c62a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e866119812f5e5f5d4a698968d4c71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519784a2a06e472a9fe6119892bcad7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e99f3cfcb065b14c7853cecffab9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ccb3a8675c585579076b1ec71086b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242fa3945ee103dfbad71ce8f000d35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af8d3ed72b573cfe6f50f096dbb7e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae51e570e50e1c186670730cdc89288174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaddf55a984889d6da3defd84ae5401175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb8d30b0d1e8b8b8ef8dca06679dcb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9829979a25931f8dea989d07a742d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d99a12c8fdb4bd606f955d7c484ac1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6160a82c6668ef6f7c61b1bf1a163179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520ce305040c3cc547267dc55ddfd4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85905693366dc9b26cda6df67bc3dbcd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d37e3f18762cfa1ad457548f54cc0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a04311e290ccefc3b20b3a64368743183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67a8e4c0a95ccf40ab7f239f8d20b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf88cc7b909f8d851b5fe46270cd77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25181b0b4bc3a9d874eaa1eb2e820468186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99187db299d8438a1cb374a3c56c224b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88e4e748c149940ff8539c34398e7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaae97058d6f2a414e0abf832b3fd0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cb8d8ccc03d9c6da9c1ae6d107d9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d745fad5d55b18ffb234c262fe7c04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ab1f305a1cd3b89f58d638777427e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24453d5a91ff8653ccb68651425281de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cc766c548762218a091e04c01a9c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d961a8b5a664373748bd4046133558b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9290826ba26f814ac83c8be17b1bb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6e0685b4f436e6d1b3a0cf9cdab45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de447676cbad8efbfa068923e8b47c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acc115d0b0c54117451e7e6929e7f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f08d120283f110096ba85a3007cfe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf6704e6b88020528e423ded3e75e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfea573d330186335fa0eefea7e4cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69de3a74a30471bfbbe509d4f2fa2a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afd1b738205b849e5c698d109d50cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ad7fda838419fef0aef7a8723478c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc872d7652c937e10ed4075c2cf837e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa377a8f66cdcfa0b65958050d209a6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabed97b7ba6d3a4d65c46f50e5ab356208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32066287ea094db02c8c1c82f62201d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dab76196f6f8b8a7b027c47f50fa22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57876f4448b45f9136cf870cf8301ac1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7e14b77b4885f50782eef39178360212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90998aba52455bd9d3159bb38f18a37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d41ca563c4f8934168615f5f19d25214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dd2626fc9833290fa5ab542dcc7ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9b9d21cac08479ca44bc3a2a108dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffbc46da2d64fec7512b4e307142e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfe8205225b09c62a9370ae252cd37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba00ded32318af5f97052933bf5ae1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199cb3f8f5c16fd793b728a27b3edb6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d117aab5fb7c178abf1615d43fc78c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd9ff9f0be5d8ad284fb378b736f97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90fe9272f39e176a23da8825488f56223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfe91a07f5812e9cc935c20a54c3cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9d03f2300b08134664ec7dd8758e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750b733ea8b38ace035ccfbe0f53b68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88018c8bcfead11305a1ca71cee5b57e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c097da8fc1fa726bb2fc1fb9fb4167a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21857995f07358c8cd10767699c86c29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053b59e369a5c5814d2b43b33652de2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f020ea59f18afa4f09b5fb9c2c808231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d63463bfa8da9a9e2473fdd86bc69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695d2dbd81bfe45bbc2698f43bce61f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcf558154f3c3e215787654dbd0e29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed333b71075d50917b0330fdf3cb786f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecb78a00442c1cf55dd8ad6a61d342236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482746dba2f2240d8585b01bbdcb4743237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9936e43512475f455bd76625d3fb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae3268c454bff7c1b7d6c56340d91f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96070284c042d5e2cbf60f7c2cd7cc1a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6186f2cfac5bfcf615ca11384fc4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75bdf15de82712e9ec8764336d9f8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673f492b569128031eb7bd4e0de4c54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c635fc031c155aaf52c44aefbf405c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e05e78d7be8700db051ee9ce476b2b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168d6c2ad78cf8053cadc881b43a818246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d1542b67ee0f8d25579450f36322f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2141357898dd8985eefc1ee0d3cac34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffbd92d97ec7ecce577c9b81c6c642249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ab1996cf2c25bc6412cb147158106250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a74f89b2d2d92cbd4e28da31c940c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cbb9fb47a286f039efdd968983a3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2b6117346074cbbc52821c644ba6b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09485648791207be29b4b4838d6a640254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e61eff56ef05ae35bd22d58041f461255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad079da314f002c373d40b4282b17fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46310354cb4f282e916a818949c39df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cbdb9c1415d38f5ec84f6c5675f9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966ae9c0c051703f9b5eb28e652a705259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d54432e63f1a134ab79d15874d588e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e31ee9dfe69b17879bccadeee6388261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763f1f14f36a1c2ebdfc27078b87423262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5740d265b379643cec157e290d8e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fbb9739137f2074d3d76ba905ceb4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82682130939bec26b723c5540099579265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82305340c88c2c7a0a0536365af8a0c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6922cf552b87ace922e83b126068e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042dab941e0aa87cfd5d69ca1902419268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953a413b9c6792b214d04841ed8d848269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051ed7c83cb5a1a2b0499b66c0bd69c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c74ec6568cc66e15d40a7288cb3f6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4d20d388778afd16d71cfa0d3b8c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb85b10481d918854463aebe27b5cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaaa3096deb46199b5a3f6be185cd1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233f1b30e75fbd8313fd5df8b5a7cf2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f968ece965481383247b7bd8e1f3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1502c094a89e742b72ecc82c52f16b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b54b1b3e6983924d0d3ecabfb1b4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5c4e245605e75672c4fb13fb7bdda279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c76c35f2831dba7fd94e965045b46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b9049f17dd5eff30d0eecb9c3d915281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e03519be1436f744ff073cc550f863282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9d088eb4fcc372aa766b684b27398283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30240362a7fb765da028d59888a9559c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5343798ec3d22774ef4863fb11ed07c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202f31ffe839edd9c330e903e9770ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebced11a5dc841d5bbc9fd12be2846c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d12f2ddf74941e49539e55d2eab358288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1970020aabf5e09c9f83c11173de3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c84c79bcd47c4a9cff34c7cbce74c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4c12188058840f095d9aa160f3988291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65376ee6df8a48a7805685166ced82292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf37a493fe46d0a61da87d99a54248293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817a651de375680a0ba28fdedf1db88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70474237714c4f11dc3d84f765e7e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77174ba97e30daf838e32dba0a234d37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a25352203b0a7cb472b17c71ba7b50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bb42b828a5262174fdd5a9ce7c869298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38abb2963c0d9eb4b3fbed621bfc03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa7b717ca7ee9d007fbe421d02df18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4147175e800f8ed7fc223d9692d2dcc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451f8249ed266963ac0653505d9cda1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcf9efaf3ad90f914a072c049fd3e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c985282abf2c1c1cd93ef3b38ff87a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f1fbd7f48fecb9948159a0b0282fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ad9b7eae872048bd02142b5ddc7cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf157e1f3548a09845a35dd575aeca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9d834ad1cac884773da8d5e0d980d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0da7b109bf498f122e4a988287aa26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8109c6aa4216e30faa01f09b497369310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4437637f127027578ce6f1939e6935d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a245dc586e713d165b04f8d126605b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbac0745078e7f73ff1d9530b85d488313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10822c43d6398b5b87dd85b28805bbd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84375bba5061669340ca92abc7692440315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0a7150ad082d89f52ebf87beb4e23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532f326cc26742cee085ff75163c870317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dea2a825e9fc07045dd037fe48426318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65aa36edca3fdeba049ae17588fa06d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fe0ca060eecd1a7b6883181161b55320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986734db4f1cf39a74c5d9fab0876ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62544493c017b462e9904028812152c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcab3002706df492a6db2dd74bc3945323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c4b9c847297bdde057323a20f55a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb8d2427e0236f42ca937b99974236325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd9ea85ef8b0efa78bf11a3ff3da79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c66c173df61836af08b7d75669cb2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb9f8f29764d03f9c8d799ca3ab01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d939a9777f0e0e50b9e6951ee163258329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ddce37f11c2cd277cb44490553757330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f41696f42fd6a6d6c000d25be4373a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0cd962e51972f7af8167747b039b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380244af39036b34dcb6bde03f21c8f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b194288ba9c6435bd296d89d37b6536334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6cc4b613ae3b2eb9e4a70976b9190335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039681f2d194b4196c8fba4da76efb9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03467fa776fe09ae4f07e15023d1db72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199758bde74a4a4dc0d3545aba53210c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4a0e00740d71b437afe1287bab0f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191a17161fd03c6d3f671e31cbe24cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd0f58de5ee2f3f4f1f42bb3c84262341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061604ef6aa1e137cdee6299bdcd2794342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16366711c3335ccd1bad51afb9e7b18c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002f6343b877f4be9428004c5d06fd1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551b85c4d7f226b8955074b30911c94345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33b174cd4b5cac06960b9a34a87be1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c352901defe622a8c885673694fdfd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba44deb595aa94f9c95ff9840a5cba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45036df92dabe4726599f1f041dc10349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801a997178243279ff22af348e56262350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf5196f574024389129d80298157eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42a2ac4b265a30f5cae871444be5db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58ef45fd9c36d63c1751a598edd823353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ffafa698018fa8617db012e90bc04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d1a5f71e778fd197c8c827e638bdd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa257d772bbf0d722d0f7b76f8c4ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f32aeec1d8f13a8846abbbf23a88d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9252da9054f52e9a4b82f44901f0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba62f46f3756d2f7601291a583324b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22268bccee0174b3ef7eae49f4ca0a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaac26c23a88971fe1440dab4fd003b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6b9c089f06b7a6c3d2b363315b2ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ff36df4543e958166a888a8711f67363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153068f464d52d964a9d47e51c82be3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b99deebbf7d4102cc74407f6a6b1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7943743b10b8b51ade492bd395c6da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ac179ce637dbff0ae036f30766f29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e4a376de772e876db370f48b35aa4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ee1a8d117760588c8846aa20b8162369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282343e7f10a044966ed7e80ed512faa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee923f19f01bf6628980f71bfaa296371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004642834dedc48e09328113f80270d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cf361c8a4851b27ae27ab0c622143373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad792edccc92f0ba3adc622930bd0b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df6a46d8a5b0732e058177dfcb38e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52c732f60849f7f084c881056fea1c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b30d23b4236ccbf2cbce91ff60298377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098d1ccf79303633e8e7136089b180a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cd0c2da9e394a95b0daeb062b7cad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cb4dd4ca66400cac3f97aad153f5c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed940a7f227fcc78f6fb7989d389812381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c710af510b6796df5be12c305b56f18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ca266f12be0d15083715c462921b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ddb1ef06779035930788858b98400384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767bbb3f91e63a78959ec8385c7a275385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7912e81190f106917bad5b540c0350f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b93de7afb492d3715ad329616e658387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e14e976b187346bb245c39fbe65c5a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7452cb78e0ac39497a79f29fcd3dd8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58230f50f007eaee40e50926c2335b15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e38921a294df5391816f15c7eb84b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46a7a8198108c8d51641e9047e0c9c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82b69ca2a71ee656494e1745b93638393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1724e817123d4c8a4e4d6d2af84ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d4c8109f5a3e8e82fb9ef0ce04d65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022adb99040e29bdaa86fd9a3ecc721396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f83d93ce7983b991842243bcf8c20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701414aab3f08558209228aaf4ec0e08398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc3e0e0fa2545b96cde2e671596c9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e2ef21cb63d0635166d7220ef4cea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f9d11ddd92a881d4588742e517728401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde8fa49e6377ceb62bba42539d823d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddb728d9b28518226f60d2feb07323403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bb4b7bf923cc61bd0751dff4f8dd2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb482da7a82975da5c6550bd468a538e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea1a256526b6b19c1a4950cd06552a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731dc46b4ddc879ae1d169cecf6c60b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f1083853c634ea31a7697b31a8eac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd08d96f4efeeb54bbe7ab0db7e3f42409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbce4aac87c1b14d9df54607e86dba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194a1aaf05f3eaae033149e8d65222f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98a5782b13ede4ae28c267d96e2fff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290d82bc6e46767b4730af0b37cb055413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac572b8c4a16db662f0103395f90ec5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585751d8f354d706b513805feb8d501415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a2fc42365d26fce7d08adceda3766416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f980430a615ef4f2a87be4f177fabe1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6505c353867e90755dc34b11a3e03c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3029f0abf61a904d9b3cdf853d960419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de273b9b715a600c3baeda0517a82494420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70508bf58aeef24fa83ce0abe61d0db5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59aa5d162342a7d393d0447fa80821422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faee7773411178dd4dc20908de8eefc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1cd43b57620ad182ebb2623fb0915424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1c847d7670ce3e2f94eb9b2908fde425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b708c82dc1259e7687ac2e61669cec2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c857f41d32135cd49a84722f3246b09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec679cb3962d7b65bc53d94baf63e2fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157745541a25ae85d1238866c42eec1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54938617949ee64d1fc619c82270d1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b77a08bca75f3c7b1af7c34af500e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883080b9f0ce914880b914e508e43b12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd12efe056b34840315c7f8d284f4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062148aea4dcc575207cf561fc3cd930434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e87f568016f881392317e67d0fa62a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c2fa2feb3f527441312f5aec35d45436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a319684f80f20fd280417412b1eb6fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88638f2425c6e108db61e23e6d3d91438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d946b247bb8290d43eca64916140d56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c934c642fc35b510e4a284d9a20e3f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8c9312391aa5616b53be515e73703441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5dd89ba1a409bea2058c7b092fa28442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcbb7ef14dcb8f84bf3dbd4bb69c3f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cb5f17ff09eeaadbc9b1b975e1f63444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cd8acac63bc47c8a7bcdcb72dbdf8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32e5391f0c2f0381f9602a90fb5444446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1385e6d47f969af36e14fece6cb6ed9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f49abe69c1a0a34f5e68253d85782448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d50f1c12cf9a2c38ec1e063e9d663b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b98f3516a47b965364a53bcd3504b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5241eb29f70569249c7fc596745c8fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bd0c490fa7ce3ed6e0d03ded3e2e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996c2dce1c2d137388a85883c7e455b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63803b070db845df8267ffda11eca2dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4152683e87a228cd8147933e038aae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf490ffe1025acab86700a0db3488b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4154ecbbdfb0eb27648a71524c940457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe39fcfd07426b47f48bf6a293b0bd9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13649dba4d03b524c9d8d816658fdf2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0ca94e1a58e0ed4f23752e15d1bee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd312b435b4466da8b4f5169025c45d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe1bc201d2d1864174bf92e0395afe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b7994cff80ee4e057f2cf1ac1338e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfedbc4da5424b0b68b702783090166464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51359a189be068dfdef10e4d2f4992465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da03cc70e352ef181e93613c6c26c44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ffbc14f9e38a3173badc58c60fff2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796d935e38cf90ff474ba73c45bd5e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1b063e33e00563af48dd5fcc7948a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75462ec0cab432cc669b56575756551470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a118d68dc13f13e872f2a4072d754471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc40ff73e5b644b902e0e54b003c7ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ced9b342bf87bec64446ab53436403473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6268077d4f018f331964ee6e0f08740474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4b4ae1d61587ed00007ef722b8488475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47532999a57e16ce27d3ce382cef8b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b504608be19e8ef14e9df3a5416cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f6f49339fdc27bb8b781b6e81bbb9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eddcb70b68c0ef70e07326729256d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87de6fc77778428b995c31f6ac2b2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42fed27ebe2c6795bf422e2eee3ee4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823faea73525a7590ffe186d5243afb6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3aedca250611fdb4fa3995655e938483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d7ae7babbd7b653ed399f421c3afa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6e50d70235e7e73b7781d170739ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd88e9cfb772a1ddb8acb91f2144b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2334ca36e507c652b87ca2af591e46487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df4448d442e412426767505f9892c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727e5fd4d022712c0378748c4abf1ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202385657411a9196af6e26fe5167772490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795ee0549f942ff8a1a951f7f4229a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b543695365e51d9f5890355b786eb0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10673572e48d450a1c5eda76c064cbfc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cd10e52cdb49c43f56a73ecb1fd2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766a13d6903e9e5bbabb1a42bfb92fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb85edb897c4ba3eb5a31968e15a9b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4f7973c26d809d8bf7c39a4ef9853497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc24dccd6c45f7fb0cbd426de2375a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d528b81ab4e992d5c37f0143e35cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032082a695f281b1ff5b4a97c593d9f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9dce72e00de9aeb650f807222c193501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70156fc9d57fd3eca342931059b37349502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41c9f2a7d4210c469029e8b5e6c174503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad3ef20009ef4552902f22f5bc697b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0a97b4fca3477365a44f4ab33db8f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94644d121fc3700ff35e9ea84eb39c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe99b109b4da2116accd6f8774ebcd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad7a6fa3b6822641d72ef75978f2e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baafc66553650a05d9db421c0822764509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b4ec806746bdbe0d3983b456f87b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfe9a7e523bab5a6b05cb0aadde124511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24425a2eb09a0adb1ab269d533aa26ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eff857edc8a82eeb107636a9cc67a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b6a23243103b99d77332690bb7439514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d51dbf74fa4dc3064681980271d46515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6124b76a52b06a60b5fa6a380eab493516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e416ec46527aa2cb9cfe9f61c11005517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ed4489589b75923816be0983ce80b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ef2e8f04106220c4dfc5cd166e44b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322898da00f5b97ff05003fc6b613727520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c66342b66b4e590899e212f1ae6d38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5836e7027b12f8c65d7540f06200e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c770f48095b1e954e0ced44ee336f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c728a6abe3cc50dbf53e1fd523ca3f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a5e3e3cf5d69a16e917e81935b347525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58034e741918afe66872661ecfbebc89526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57d53860c5686b468d9ed6296f9415527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b5ad75b103cc34eab1f92b7b60cf2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea9d3b49b8f6422e6e021edfe4815c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343abcbab42b10adbe9d1bc4621da1a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d7721775f604eabe4670dc6230f38531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44feef246d7dd431f57e78b3dc51d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78526cc4b9b9c4bd42bba1a96aaa12e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a953bbe590a96bf1179848527936140534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8f2fe6268d3b10cf24dcbefd8502e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6368d0804e0afa5248ec27c0818bbc1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121651d5888379085689c99cf7a386b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94c37588ab4c13b761abed652401aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88128cea0c62a6c6af664249bdc11672539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1f3cf87c3d29ac22feb532059c95a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09373702039774e51f8ec6c57ba8f55541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50acca44ac9c3d016cbda906fefcbc4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab49a595e16c53d5128c4eba8873a51543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d87ccff31968c29d8132ae6d128f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f839ef4642ad03f8c45e84fd6696942545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1a9cdd93c23349ccf496a932898b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b2b99d7de1c727b68d8eb1526cf20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251c426d971b44dbfa2d286e8088c34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed2e4e67b3839bb9c095f7fe42527f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528360f25509bd27c09771e6b26dd45550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecf2f7b25f993fc809a5f21c3a180a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e958ce3af109effbd80b53dcb988a70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64d957fbd31526203d940584192422553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435dc9a48ac28d2e7d3eb002f1a52cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc270abd5be24467ba33026f115c574f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8caa475fe395067f8504d7f258f11d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ba482dace2ce6965335523191151d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489556f55b71065ee7fada07035e09db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7337bfa56fbb6b398c9f4f8fecabd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bab23867b88f31fd2d6ce44272a3f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c3e5c46ed294a95e0a6d563ec4031561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdcef7e913685e6c08b80832731d7e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75461a0d34eb843d3989e74be10ac832563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf044fc85a62a0bef1e5635666c13d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a67bb36182f1c76e05bfb41c7cd54b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50a74b7dfe85ac1792f51e9fdd4207566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e3d50d3f615f416db3b8bdc9ecdf5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde211e0632525f324ab65382ec8869568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe195bfd58a2ec71f5328a8b86f43b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822548dcab9c97a930b16ff3390367e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb952617672097d5e703c814008e4b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4930b3a610307c06195d2d9b9145ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2178ac070ac5a489dfba9c2bb4618f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf9f445c507ccf4230b68ace04cc6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f9398f1743ede88a831e0a3d825ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad0951a37f3f4fac9a815700967896576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba27a735947b70d529970878a5bf79577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c414656e0796e2108c98620004b793578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859364e869b2d1adec12c09bc662bdbf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97484e59cbf043e20520acd0e0a1b4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcf25d10ffc9e25885769b96d8ceb2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3405b84a90ebcbeea177f7504c2521582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a82845c21052883fd7059fcaca2939583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e9a10fd3c50ef3c3481e8b84576be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98908b7a7ec1c42be7c69c4642324d5c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285330dee519822c01da8c4b616f0597586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa2b46258c803dc0a0b1cf72f89b72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9e44cbbcedf978c982aa787908446588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e62fe0afb38dd83cd151af6e27545589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483731cce6ba108aa871e7aa9289eb2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ff4b3d95008fa51c7c8cd7353b4c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30e41cbf3ca04f50273318c2b67ea4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ca5f28ed83a53f229b12c60f59085593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4426c8fb96260614c37d3d89cec1b6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893830f2b97649338618219d8717261595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b737b7c27551e251e180acdc3da59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff11769f517460c3c42f007701d279597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b99a37032e3103e3eaad682465d891598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77062ac5eca9a2fd11a8818eaa9594a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf325ffe8f921729ab0f5a3c23651f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585d4f3b8e38cc0e2ffc526c5f1c97b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fdbeed49678f722bf537d8d814f0a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb1c3818c0a07a3bb1d5927cee06c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397acd59d7b7734d1a6103086d71e6e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b551e15e2b1e64ef226fbbad0957e64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f82cb57a8f4bb276723b2b3d1f956606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dad3d4720be87234b45cd752becc4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4db9d09a045d3b309edd9ba8ed3aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c43f2efb7735ea0a129b681b46832609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40752a3915b1914274f802c2ba3374610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d581c7cea7077e20ae2c7902ac2adac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c303765d225ac5e5ac75e7800cf67d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7fe8742c1e9ee9e4e8224046c7e7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb73356e1fbc2e0356edfb0bf5cb19614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5ed337a7fa6e1eeaef8ea812a38cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0df8e107c324fe322eb3e57725f5fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912265b0e77f507ca5858714cdd3836617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41041668f457246ca5ef3e2638af08fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516dec729054db3df04051e776f8d31619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e67edb515e1ce5e19fd3eaca601c33620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee62a0596670dbe814db3a82de2cdfc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb02db993902fb4825c93433f05a8a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec20886b0fda6161d69debb6ed0a3e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc62440f14807815c1bc56dcbc71bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e086360a1d8b715a216d2fb23ec4839625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305d75cf8a5555a08f9ded0bcd921c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acce647888a67dbb84a4db002a7d6f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22825481aa156d006067632c4b7c58d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e65c454c2a2e33c8bdbe90646deefc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6f7449a3e8a5a5df8eeb33dee1a41630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59d0e105e9b5f5fb2c30607984e63a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb5bfd9d5f28298e4c103d0d9d09c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57450d0148294a35dbd9781921f42031633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb76fd437d52ff3232d999bb37303a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea269dacd24daf76066536c86172ec6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26e054fb4308a7161704ada6a6f0df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1523022415225c62c0068675a5473c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085ebfa230a81921c89e64bcb509a69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ed8ae47224ba18782127d4c63db79639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f0ed70a2d50faa0a040451d90682b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052d8ad92e07dc5f66e55c944cffe5a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55ee84e15598bc9eaa7663b75e769c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708e26a6d452b69c5d4c5fe892ae6df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a528b8e0767d23c7eeb30cb2fdac41e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6886403e911eae790aa47521fb0eded645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa513f9fc653f7d14c7a70c3fcc735646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d59558aa8c9c911f83eb478c038bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aa95d521da2b3014e9c5f6b3c1638648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf716792ffd6ed0c442a5c8d81d0f0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00163aa1c70a8c26600b3a8aca692e65650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb0b48bbba4edbf3b002b635c65c43651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7e690f0eb93e7eb83abe4e3930786652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70a47598dabcd3699955aaf632f3dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259b194f532d97017087a2c0332af18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22df144ff701043d191c100e839aca5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f240ecb91b7db78dfc708a46bbfa55656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c3c3cf782b3b5f6f68d06a40e3717657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e145b3d6f2de71f08b295fe395bf03658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22d66ae236dc5fff963c24c46576f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f66b32cba91a416de778f95ead34a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93d8c1b92079ce36e08d808db8cf6d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78158707a785eadf0adb5e7d5ca0d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae2a3908e7ed2deb3788c3f31521d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d440c843368879d1a7d0fe6ae7e62d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c4c769e31f95a0c29f8fec4df14d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8943a6be6cc9c34f7a90acbe58af7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c24fd64b4c7ed6521d697eb3c7fb32667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c192c8b95a95b8a2192d5347a42c3f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38c678fd37e353e56a2d360ed86b63669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8c4bfc07d7874f91ea7842a2acd83670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82425de1e2304b7f8b168b68836fe10671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e72ed8a1654e72a7c302ea905fd9c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5837da5f2a2c356632f69ee75d1a0b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee203a34c21b54a8825db19ea27707674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0612ff886c7d6517e5bbccc7a7e94675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef366eacbee245386680cf8c34dfadd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a19a80e5113ab0a2af0fafff82d1da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40af3ddc709b1f1f7691ec7fefd3ec8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82208806b852eebd695bf4133843fa71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b2bd21113903ff96d4e272b1448f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f63cdd2e80cc2a85ebb5024bec528681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5bb2eb354e44aaa0f846ae95e46fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dad29ce0331e63b3062ddbe997e596683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6ea986d577d08805ae67fe5889793684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d68fcc91c906201993e5fe20a6940a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd1de47ff5bfc5dedc2a10bd8f5f19686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296a24ef87ccaa08f4d735910592dc4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fd7aaf139f0f13f6264fa13a4f1ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2953ac5cb75f08a2c2c35520b3c2e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8dc29018f74ffe015d6c83d8b6262690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24481d8223efdbb22a00931b302b0e5c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf21bc33c8f73cd437277b17171341b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eb4033de17537d8ef36a4a61cd5d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99433ab0a872b9514755fe17c14b7fdd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be006a7ee5760f092a5ed64c8a3bb11695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48467ec17dff3bcc1d9410d8eb23bc00696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab727eba03b83672d7aeadd311145ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0bb6049e75015b8ab00d82b9047cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509a4799a8c17e9d8f652ac4b486b06699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8fe6826091ccfb23d8e49f42c7e69700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02435b08999507fd6b0fbabf991616701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa314dbc507af25a1020271241ff3c6a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f87b531e5537d8e34486d047e18879703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46db76d3e43f3084eef5d9be532ad8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa868d6ca8085a2b91458f8e8d5daf7f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de500b955cc80c641afaa3e25ec456e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e36d6baf68abd76aa8bd64c2dd9d96707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7f1fedfc2df205051d13810ea9959708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e8d903c9690068bc239b837d00774709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dfb1dacecf1a81df4e796011aaa8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff7aab7a2de1daf85c8cc2eac8ec94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea339450750b9d2e38d119fd78e3c5b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d84a77843d244deb82ce1831d9113d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93b99ac77546741c858091851c80e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562b57a2fb0f4738bb76518d7f30858715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae77d6b9afebe6e11dd2689de07dc4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b4ea2bd1aebf0b1b125151129b6b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaaa0f88e3a2701807a173db65a3cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68162306f50fd50196099e54af4b066719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d937bb0c90c85b59a42c426e139d2b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a1e1d80ad3906fb1ba3fec15a371f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a777bcf313d983a9b7cad2a2c39dab6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c942594f91c185eda9d56a9976dbf5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185675476e9f62dfec79d3e9457cbbec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6190c67cda219319d62c42b631abf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505869ac770a802b44b08a4d6bc670a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23429c2a5341dc27afbd4b2a4ba6c108727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e7dc04ae0d3382a2e5978366b48f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebbf1437b1e6b554e2ae1f17008209729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076284c038ef00c6751b18a0552669f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ae84adcbbe2378295da9a14992167731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4bd6428b108d2a6798593857e506f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3e9a30815b098d1aae741cf08c085733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8d410529ce70b232a19ae0bdfd7c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf38d55257fbdad714c3afff5b7c85735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834ab6cfa9ed4d3c42588a9ea5b1eee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d90a803f9bfdea52d9e83dac3b5de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362596d126412a3c60e66de67a031ddc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b77f9822ca6092dd48f6a0ad80762739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b65e9be3d3e2faa7fb9f64046d9a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59ec2123d26616174f3bad0f8508c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512896e46647969fcd299448d0ed00de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c127a11b6bdd13d919f18c9ef02a246743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3c81ed1e5ee74ccec53f87ce7a403744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c14a84e1a0a558d72d50b0c5336885745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc6d4b8fd3465d8ed529518bee237c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f4e4b03bcb7d76ccd7929b312f1dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eba3ec167ba7e70a39f34a15582bc3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b25f30d4433a56b898e7d142135af0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342dd594a0ac50a1045dc75f998373d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d36139d56d21a49370da864826f19b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0d05e964466f8513b77ff59eb62e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cee6c41bafd6f2f0e61ccbb463554753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>