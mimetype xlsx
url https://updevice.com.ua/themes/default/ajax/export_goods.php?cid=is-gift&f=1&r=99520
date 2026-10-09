--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28737960c9c8fd0c9daa1deda63b3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f5f5915fcbfce3f78df79f42f16012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0da15004c1d92b0fbf902b8523bd283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4028699fb6a175873634f8bdfdc406d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47ddabb9c47db1a05686d4f1e1a68d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d32c918b8a1286f17b90a31a4598626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37519c129b9f10b3121629a5b5576a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdb5a25bfb359e9ae39ad45de196cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c69c4e5ab2feb964f3d147af883159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20113635f46d4fa6fdb562464e6877ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68628484ef79cded31a5327e3e5325fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7737baa2f9f5fcb18c87252bceeda12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23543f2ffacf893c460747e8db1ac513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4d838143d312e8af71f6a8143f52314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89123a0aa1daa29fe5df01b2b8db99a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895cfece7c2999e08b1539f82a4bb3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15631043657062cafa6dbd34f305b91417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcf296555e37688098e37ff93a9afa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd0cf97b05e68944b45cc9e95afbd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7412594e1f424253a67ca6a9b823beb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd237eaa0f165cf10e3809caf32c99f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6cc9292944e5a75e53f6fb8e88f5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817eb8ccedb2b5b67c1a5469a4d303723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd74a784e407eca3e2b92261163351824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039ff360237dbf8f89944ba2a8cb8a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a3eaea1af8e40679f988906430e0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b99640ca1ffca8a841f8c8f52184b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6d62ef1497b11ec1a7c5f39fb316028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7251178ec0d67cfa1580a267197df129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759c0885969c51095d0ccd3e35a49e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240d523044909c138c848118626c8e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9d41f812604b5989376b79df67db732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be973f3d3ff14307cc239df0e99525933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6a21ea139aec71c0a5ddd8f7042ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaf705bf5e7833cd555279fbb9a6e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a6c22868c89cf445ca89167cba4d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec09019287d3470cb8980250c160d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8a75586786c84c91d0880844b70b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec93d6110c77b72234aef68e7981ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcad77b370442f8ea375c982252b7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154152659856f64c049a01319e83890641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e06c06ea5402d88d3fc3c125ebdf4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4168805efcb5ae24f2c4cee61f82e1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce8c82503c5634b26e47d84c978c8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c789cb17e9ace784badb0eaec76bc0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce180f310a04f0848c141d3e66bc04b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf816b0d634ba03e3e0f5096afa85cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8c4728dd6d82867d3cd184017ea9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e863463d3f13ba9d7baf97730547dbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a931ea9d0ca28ffe2a6b861e2250e1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0123a4d207f644bb6be11231fa4d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5108a28efbf1043c0aeff8c80a1a10d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9d8055d2af88b8f9e99c89d91670753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bb0055c1de384dc9a6649b68d54f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c8b9e9c080d163fcaa27f41762f5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f2b9f567a1f11fb338ac68226730956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba1c39e658ee01e0f2c507f540a19b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8c99a64ab0c9ddf18b4c0cb643c7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556666a3fd18c2c97d099a06f94ba2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a6bdbf4bf5411474918841aa014ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f061cb36c161fdf97f7606388ee5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a47d672ad170f144b8cd94728551662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b2687c90f61e8a84ab756d30ad50763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f04985682dde0e415761c9652d3ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cd5b56a99156aa47dfc0d622dcdde65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35447ae774a967b37b221876a3d4e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd758974b6b5cb1bf4645b0334fdb9a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca82513a4bd1b02966c538837b8ce6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf50705d1e73e46d9ab59086e9759069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262201c340d0fec9e1f35579c185168270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47f848a4f68d1f213070e6ce92671b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea843ce1ee7170ed576fdb00ca54f43a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b45dfeca3378dc2d50d192aab64cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c41635023105da47b10d125025a0d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45545eb7ebbc0d361778a29b203064e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda59e8f2def1de70522f5c8e3ca97b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae6e5a2ab82c832e0b85c0b84a18b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ae20e2f26c8ede7700cb0091bfb2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0e3b731474f5802b95e768c1b955379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3afcb2966c318a661161ff7852943780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34935f71930ac439126a60a3001dc5b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf68f655577685d51bb1534b7418c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946cfd788a9983469a95816f42b1e3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86352356e360266511c5e0b6b0500e5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a196e2af965fdad73b4abadb44bca785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db59cc4f8b3cce4452430418daa245f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a7a38cf657661cbfebf83d3b46db387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa404d74a6dc1c01ceee6bee311731d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a84cf3d7afb570ddfa819877c14ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba77d04ec2b383e821133a1bf899c9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06216330c6b2a2d3e5f07ef2de05dd591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85b89a244e2660e88a02baff04391892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734496602206837d686c063d627bcf3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98138b5898d827289ac7d5e5c51527ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac2ccf94041ca96cff5fd23cba3fa895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd605bbd0cf50508f04eab4ace721e6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9f8eb55577c7442fa3006e052924297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520efcfdc0ec906acfe282e676237b6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a51707c95701b4dae508f40295faf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be419b4a81da8c09525028a2e8fa8787100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01902268e13986816209521bebde7a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968c3cf86bcb4f4d37f379f3fa2b656102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358ac5221252ea86332dcd79875da41103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae907511239ee5caa64174da2e26db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43362c0f160107178abba91ff33f512105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba49e4ab373612970aa709e7527297106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cbff580cabf1eb1eef1dc8ad200bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83a40e9f915185165903dec219a505108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fd5d149ec1d3ebec8fa0f9e99ce5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fde2cf0536fa18cf5eb722e163e636110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee05416f47b8deec30595e13c155645111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e86552c42da8cef85976e53272c3c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfac08de66cde78949d9cbac869e37d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a9373167dcf426a3da156de1f1e24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c30d3d6fcf2d450ba80dea9c3e9830115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5192e5d14964d81535cbbea55b20959116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d4f3810df68173e1d4a48b23f0a95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f30ac44e9121f89308cb09c43b648b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865a0582a3cb7b3c81efc43edf1807e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444231fe433e7557bd15e44b4af8ad2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1760519bf58f19e05696561361b1d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2478e5f60ebed0b5e8b6a6ff62b0e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344cd7fa3f0db21e6b6c6b5f147412b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c3621537295b968ee827c919b52a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d38b21387976eb68861f89718bea4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c478277b68aa8d5f90ab95678ebc3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04da908ad906f2e656c03721cfdf40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d0c9f3bc669fdfccae5d511ce83c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d284aed9342ed18b098a721fd53b17d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f29131bab9dd9e4753ede5bb560b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cd0e985ed1d5058ab745b3445f1ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98676490bc6301143ca65deb48543df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb780d18b2646cc0a04e167566810e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038483e9e704bfe04366ce0559d3e7ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df350596a1e586757ffe8e12c67a1d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50934e83680e06c81c7bc3b46f9810ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333876d8950f6db2f829d18f5ffac7b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed175bbe2f8d2979e20704ec8ce5c4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48ab77417335e6b5a25ba402a6e61a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a68ae3233ac77a8f5d8a7c5f29766140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3c1b4c669b6e34430e6759dccb30c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24d7d768b147b4bd8bdcc73ddbe985142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d470c98277f06774c76da0fe88135e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13247ca8e8c5cbb2d30120ce5164a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827786d6db2427267f949da774b506a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0046f1f38730ecbfcfc3f44b40ff999146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b542145e66cec5ae697d06a996472d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef8e2c7baecc22ab89d8256f2203b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2773c9647b6b4093cdf04955ad051149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5f399ff72b0e5cc3516e3ae2ffbfa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf28ca05b5e6b6763e3adcf2e1ecbc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c0d40c96c60967457552cdfe0798e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139a8472ea242dfc7114dcc5edc792d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e318a50fda72c07afd94f5596bdb7b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4653411b5d7fb2e62513f2554aabd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b00a1ca97d55431e846cb7afa98650156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d166d1d20573b2934cfcdaccea900157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84fd2c60c44636d5d215a76ff65d12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b242c6b811d3496f12eeb539d77b36f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b05606f71f72d495169ed5eae6c04a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cace9576c9b98f14678410e4eb7ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779dfac6c81aad456fed93e930de3b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955086dc802c100caf4d95a3107af7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f68bd00fa88d61972b8461a2477fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e74acab22c90351243ca6e4d379c39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680b287daa763c5b2f1cf424adcfd6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5732c64bc21b8b907d9d1cd01569e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178958d68492135442b581103776be8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bbb4fa39a3d27deb1c18a6da5bdde169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c976972081662d089880f79e9aca50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fbcb3f31be69ef0f85f475af2b781171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256627d61794226a00c0342531e9065172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126e200c684df12a3bff314691f7b26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e53c15113526eaa0e47497eefb349174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb1aec1f713946491e5c117e434856175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bced52db207dfe3962f639261e272176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0ce30e034526bdc70e46da054653e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2e0bfda440784675d9dd6fa558519178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c710a9a6e2f709f7f17f1b685b9cc5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256b56eb6df48da035aca5852307e3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb30a2b52fe4dd36399aa923e58608181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce1b0a5b023b7ee5a933ceed7e3361182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326428065ef848fd3d276189b3e226f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d94133845335f6feeb5d328db774c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6a6e41c5838633e8bea5796a90dcd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c8b78c2ae30b3b7da4711b19ac643186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562131e16e1f217bcb4ea02be304200b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf8ac46dd8cd3ae438fa675ed050fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b088a95575888ba7089fb6cc7425d36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462db2b0bc2ae466fa9b04d54474170190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4823cc815d6922c8fc8bb48d7c42c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b26d6f433cbb31788f8e2c5178a6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80000070d8d3ea4e1941cf25d37f217b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3ce3bf30bb1f213d3ede217b5a343194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aa74798dfeb162e29c0d357cbcc13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7863c402a76757e8917842bb3d0eec3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc97618d2dac287227d24ad7c4c713197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef508ef5a057104d74081146d6107007198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60384d41ff1f303377086260652f1f0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e22f217f7817faf6ac8aa5af697f4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175995a6362b671cad37edd5c61d95b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5e8d863e562f42e03578a292476ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b1b8fa9e504f76f3a1b4776ddb94f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f2bb39a3e552b1561f69c106050d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52562c4b74dc4477196c346ba7d7aa7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6406dfeaf557c2461f32a7bf5b5696206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5548b44a99a6b29032537aaf14a58a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1674fd0d7b5ecaf7e8a8908cbd3de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01575019024720a3f6bc3c8cccf4f211209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0f2a5cb75837b34e8b3c967cb7fc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06de4b0856d246ad6c95774de194262211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5517525286d57e6af9871d2f21625212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963de949dd616812590b349c59460d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bc7b9cdc31b2c9e67bd7fa0938230214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b0d304235461f8dbe93f45a19d170215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ba330d1d3b7ed5117eeef535ddcdc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a31597a2d1696b8b5b0dcd62522b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53608bf1ac8e00bb4c446bd2072428b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f0c83883a7f89f32ef889e4cd09a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ffeb22b4f00a1dc1765b6e97c4b5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99684575aacc13fcc887611b7f4a74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016db545800baaf6e6206ee4ac8d6866222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216443a0e3ebda566a98d3b1af77334223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1011fce5c54f3c74b4b3695d4a0c86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb6d35acd0feaedc1489a87713942e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a21ddb465b798d3d3a543eac990813226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b20c1290588a4177019f7f44997d1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1923b86683114f1523eba1f287258228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dcbf15b7533cafd97d9e544bfd886229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aff38b7e0bbbfb1722bacdc1aec7c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee49093829d4c93a268fc7f4f3729fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091e73c54f0bbc197cd889c5890e3fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875db9e6860356832dc2a82ef0453a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785f3159fb94294f683c071b76d1dcd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac3c1eb62f754803ac1a5961f71c17235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecbfdf96f94cce5a49c494c85be909236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09914992c36a0675f708f1ddd8a3a41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5f8d9d96c796cc742c8ca21055565238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659b1779a3ad62e496f464bd8519fdb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f37d6f7e4da810fb155d57c8c3d3ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80bd2d16e50bd2e1a7ffdf94c45b03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a44e5e2dadbf24e91c4312ba438f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2eccf6c90d4f671d11f1fd72712bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c665014b39380667488fe9f3de52a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47eef33560bf4e7bb0a4456d3fba83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428ab96c04f9a36033cc74dc109f4f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c3f495f85fe942c8c7128c4ca5864247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f55ca8e61368767371591b8c2d030248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a0d7620d5b26f66abea51ed53ce77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095f9a01852829e05d24373349b48e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6243a29e869d912fb0910743246c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52663b41bd5eddccadbf9df2ba9ca6ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34037490abb207f1580ab2985fd5d8d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4cc063cfe4ca0d2cd27eebcb260d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1141235b58aa901324633eb7cb2d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da903c6bfad37773b9b53126991c6de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84982f608a81be9fc0d54488deb1ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bc386609cee8933ef6c011a8d0bf0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12ac77a8c4372ee3a16f6549929372259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d493f317c084d47085bd2309b9ee7f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb6bb4048581fa51a2ab8ab6441353261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d29112c1b53ec67b1f084213d2f42262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ff9361779111fbd127193da3cfba5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e93dc82545a79c1d66313b1d85be0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dabea1f80f1bb3b0fca4606dfc0a3c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133fe544dcacb824f151931ea86dfd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002d43f317075fd42718affbeb63267267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd191605baa69b7885a23ca9faac8bdc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ed1fd0c209dcb9f766d3475d0fe19269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22577251cb6766a87484c8f22f92b75d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7908bae70fb45c1702db4af0b5cdf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0578956a04902f23f3e5488d7c04a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db281d557dc5511da7b2139eb6ae6c62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885c1051a96d0ef33751bfa27257e6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e1bb0f61b7575f9426401642b3e29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cfdd02907b94662a7131398659deb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5d847917fba04f42942512d67c6f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99445e5fe904078346382c9c1eeb60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e5ba206a9394840eb5f42dcc43f01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f58eeee11081710e2219798af565d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a92d3b1221d1470333670f00dd91e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b04118b932d0c2ac3ed6314402af06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482a4e04c5918fc6585166e29f3e072283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d272a3442dc5b7dd88aacd53cfb7ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd685cb86ac7a74a01f3e024c9662f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb252013e0f1c9a7f4f24a3ec42ff0b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9d970a61ffcca177e99532c412d3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764194784d3a968bfbfdc21a8dd359c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d019fb7bcd9631b34b534346b0f7bea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a3803dc0d2fbdc663e99be84d834c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389e51bddd5f9c642113387a452c90f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319175a175bc88bddfa6d3db75f85a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bd507589a69ef0c0d1bd7405c4857293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad0bc782f4926e3ea070a4edd1a74f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70278961adb737790a80171c1764c6d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7594e83e477c2a8e542011eb2ea4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07f4c95f34866f2f2a2194c4689216297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77a8864a113fa4ac96e6aa07779f80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2c4cbbc8c139621b28d2184b903df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926fd0ea0762dcb80626ebb3f8cc6b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb1fae45c174312277366e6b2d54d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b93030c2ae1f1c7a8ffabf9de95f02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e4bf8c2b6d73e7eb403019622507c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d0bf268c7b356557964e061f703ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f31bbd856553d22f8c3037b3428aba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdfd2ee0b0d1383306ee9b998c749f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10331a469a1c80d3da69b67652fbba6c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54717a0920ffa4854266b2aeb4f767c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88ac8eec860d00da88fe64c1987575309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf23dc738e7012cd33417bb6cd34f11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491597257fde248891af36e3260935e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17d3fa4316c77d1d125f4c89ac3d9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe2efe5a39731d57b7973ca76b2fe3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04184161eaa3b642bb0f6eb0d4e8ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7619f3b1112c0edf4b0ae7e28ee95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f512035c8788a317f6c2c8573ebf5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f047b278eb81125144b0d3f669739a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3d742acec358a1d4ab947ecaa3ce5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1a1e0b01cd3c493d0b89640165781319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4ec6d23a0cb5690c8ce7d95727a33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d464d265a6be05ec6947aeb4b5a70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e0bb0a6da0b3138556b00c29b4e32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfada64ac1404af05f32959ae6c8a6b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d2fa6f97a385990fc4a184a954ed1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b116e4bb74baf02c4e47c5bc5cd721325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9149c9a906adcc868cbfbe7c42a69d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf6679a245b3799e5ca55a30b7386f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0190306e90b454053601bf0fe00b861328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b2d73dc720a699f2a6d5a9114eed4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6078de55d60d3914d459248f2e21f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ae5ccd9ed0d21a88fd8b7114b6272331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff5c1a9faae0e3e8a60246d1d089c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958c601e246a8ed6aa2ba9a761efd91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd97f72eae0431cab7502a277325abd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683d78bd7b53e57cf54f64fa551e2c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfae08e07c0b24b6e5e05233c293cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f8ce56595b7e789d4f340064eda12337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40460adeedd75b5ffc5a915a95ab7189338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140de8281fc6d6aafadf1cd6d3b6ac44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd67e96e9262e2bdbfe6cf70f2d15db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d6299ecbaeaa9bcbc1fa078727505341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1195640700496e2b1967dd91b19900342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999b6e191cb3d20f792a4ad6f820897343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51208e2faae01adee8290c4dfb52b87a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784a9fef1683a742cbfae0ac73a33a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c980a1590af599d066773076082bf6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd604c4e9e188ddba922159f9b767dda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32f146dd0375ef2bf76f7d275ca6a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d259f04dfefcf090d5d899152247cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba629950dc221141541d3fe321d14bec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a57eb83922073fbff686cd13abfb99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f73d8e87ec472e655bd77003e82ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5f03eb90518e63a460ad807eb1d8b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b95a203e3667c5516b3864fe5042e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d32e2df11977e2f5c23f16eabc7b0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd314a5f50a34e23ed3005176479b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739949f385cc744024b37f75817c76ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccb68c889a6e4ab1e67a15e55263c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b63f50b2ccb5bf25484460e6989d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e83fd3e23efa0338446acda0c2af36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9512798cc8872cd8409ed9e13015be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf94fe1e5508ba9eada7eece88a1e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e3e4ae934e2c8bb01376ec7304945363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3036567a2cc196d7126606b9d6cc3f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f684124b0e377bde5965e8e358893365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437913131767b185f811a461792ce67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3965c49dd6d8c6dbd5e4974ad26dda367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3bfa827dd9b92cb87881e4623cd9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d5765f396fa9ae55a4eb31e52f90a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ca18fba8ffa3e4fe21e612da0b859370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181d8fe0a6efbaed2e112339342c5fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ecb7a32e2392a8f3101c1e76e86f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feb1d3b4fc669aa5798d2b9b434e89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a521cdca88ec959607d29200cd19b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac7b76ed9d7225b14d29fbaab1080e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9941cc58269e9c5fefde5078829a79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c23293ad052d041f7d34477c6aecf0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364f5194be72ff5d351b36484a5694d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7bc733b8245ab7957df5af14fdf78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32e5f1a0705b5c1022bbefa41a8ae6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdccd8d218b275fc3c9931d9d09add381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20887397867d6368dfb2d44bada03e3b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b6c2466a8224a72c23f92fa0a9915383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc547e98b3e3ca30351cbed5b64543384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce097337d0a3d8e6077f99dbbdcb7591385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd786f2f0902e08ef1cef3b0f2ecd98a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4769173317ac9c827d88950ce6ea4d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7f2699fae800b93a1191dc7d4e6ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b146506dba56a195f58e2dd1ed2846a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6822b4776c05a9a34896bcdad589dea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77298a26d27416e760c9283820f599a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bda98def91dfdd2fa7c15e7182bdc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb709fbd588e4f05e8f70f24596817c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090680888e31db1b40b8db85efb0c0e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08483bcc505a57c84077aa70059fb879395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26e5d71e18477b9731719b00da3f85396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ea8f97f7b270261ebb4a410c03495397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd900334a07f7775b917916d6c66d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424505f3d8d1618fa348d25479934f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb0393cb470abd2515a489c6b9a110400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f69a79f5ee4530d383f65df9a552d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a3fc0628d95fffb6ef1994a27a7ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a0067f5e45fd8d8c82717c0f4a30b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89e959e188e07d13cfd8ebb061f755404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0392056e7857dfb035e6ac6188350c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d387df91df562555a407c55a449a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f5f2e98227d9afb4774b72bcd019c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9bc5580dbd579e1b57665fd17b629408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25a63fbb55217023147ad791a2e28c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fa25b69a068ea6013aa1ec084d147410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5598caa56ee5e1e23188d0803d9437411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced09a69e7ed17f1cb73a0c03030cfa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870fbd2646730ce8585bbad88aed2a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3cb9d0689f8a2bb8077395628e7b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bedb8b1bea172ea13a8f23c1fb21d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e057a73d28d78f3e634d6e3a99dd6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce462fefc26e81c69fb4061351dadb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79444c20ae2ec90fc0aed9e7ddc25447418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3515e5ff95c679f7ef46264b5cb76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b885ea84f894da5bcc4a7d7a77a1b13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549971380a7da5b49e172dd3f410298b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eed537ccf423b52672a9e6950c27d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318755be5c93e9cd680936c00438797423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ef1f966ab2c16d00b37f8edb47566424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458598b0c1c236a9274ab942e36d01ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd02707bedef2678546c51cef2229f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6dcffc6d048dcb581a9781535dde4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8081ed84e921caecd48315c2661429428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ea1df9429f497f940073374efae26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615043f146cba0f867813a399060ffb0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49674a505e3b2c52f409756fdcdb98cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426df8923710401a64b387331aee85b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d24cb2f6809fa3a2f638dcf244304433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a0679a7d20ac9af21eee96d5ebbc7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0318bfc1830ca714ecd70ce9d9d4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d17211dd540f10988e456c034295a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1962079682f35610e73a5356e4e6b3b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c78d722c0045926a43b778ff3b580438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f337a7feb1af378881c9cc9f39787c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f2782abefc6d0534f21e40bcdd06b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da631915e43c9a7aecf1fe2b553f1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70818e8fcbbfc40ac77b507b899889fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90a4c7c982cff4c8b286b4155885a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8a84136a322ded5bc71fdf2ad3d23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaff755d8b86b2e1a818ce71cde79b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fba1456e0a4423aa3f79a3fec74c5c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233f2f2f07d852b22e092e498f30155447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441568aca94211fa02fbbe0f2a19f4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6747c0cd1f572f6d9f31aeefdb5b86449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99927bf3741e83960233577cb9dfb3a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f0103e8ee977305baf0f69123f3be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8a50ba0df984915e6e3c3d97216e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2c790c05c40cb7011285b0556d710453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f023aa0de22cfde312d11c15c8844454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c249f578a6df59b9535aadfab82a72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9555877832f0e4cc5c0ce6a3c44a08c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93b1affa501d1e991e051bdf90c7ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1538d7d581364b1411235b0082891458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4f7c042d56e9197f371096fc0706b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437cc9aeb30718afd5cb4f496a0d224460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251617cc24d9d0704b5a6d6b052baf5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff49884718353ada20f57b487777ade462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e300e68cc6bbc275df65d32063249463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4d39e01cbfb99da1c7b69343a0a2e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff5f57759a1c17ce84e43ef78cb1a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b2c8af983213265c1cf58e0ce8011466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1779c687941dca32cdebcdaaf561076467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dd04ba42e77bec0f3ddcef9242eaf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9b14b30fb9ba292226e72feedda68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae507b1f34d42bee34c15f6de00af3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124ce311c81bc2735f55639f5c45f74471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffac97b72a2456b6cc529ead879c7e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaf5e63f2f46dbb46e7da0b69d394f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357b2383bb7bfe24ee2a17020abe293474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb750eda2babd592a33c3e0088aa98c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b1429402eabd7c314a058d89bfb1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abceae35f88e20ef20ff1784cc8d3eef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194da3721c0c0fa1fc8e40e9a916e8b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82add6371c5e172b2819c153930286e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a220b73e67dd9273a37238bbf08014480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6d55b037980337a2d764440252446481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a2d154154409c017b42a43f46c655482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93650b281fc035e738d2903d7ce264483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e15995fbf29ff3105fba4d29e3b642484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1d8da1b5dbcf3a5e1a1df1bedb6ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c0b78a2940bb90a141f3f2ec7e7d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22a04060f5f9adf6a19402a0f44c7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3371c2e515f5bc66b707549d37e81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4576532e55284fd5f8565e52a7c542f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd4299b10e398ca0dbe128db456755490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c95cbbf59e234cab47e33a78199c54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66638124a5f3a47fb297612b34ac779f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f470731d6cbc39cfce40d58b6fd14493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f4c43619974e246d81431f4460081494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96076e35c57b09cfde1ba25caa63e02b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0674a39ad11489f6fc427f98ac95e8f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a98563cbb9650d6133385108d658f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04f6919c390b1fdbb795d5ac8388da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728b9445c6d4a5a6f16f195f2dd49d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d8cd61b02966c80ca8253e8b8a690500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fbcd26c26c5868d8e79ae35c5265d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81646697e8f56b0ce0e7b61b39b65527502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e494008ef2d10ad457a1e61a2b0f3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa73ecef867e64d2ddfbc2f1b24088504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45396205930dd5ba57d5bbe233afb1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4841efb9d7359e4f565ba13358d0729506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a25243d9012703b347e324cb729ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1038416878a81b5752ddfd7e9188ab8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78fc600243e92c2188580faa7d0c24509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242cd208a1bb74782200b765ed194da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84555b08e97e8bbc4ffbd31f6a9163a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae73e0844d8897f40c31996271a615512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718c835e3531348cb35b43470699973513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275daa20fe00b41c03ae90053cdeb73514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7e673ef09472b507dd24028e46e11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a936195afc22a4a567caa1e92fdbb74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75357e97faab32b618b69ff0518e00e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438519ce31c338511f8287d6deffa77518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a9ab9b5ba01fc8cde770803f5ebe1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490884e3d883f2a776b40d082ac986d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5197c7d2ca7f5187e3cced1de16b61e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c12c6340f5585c7931f11e5941d030522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dbde4dfd515fafc7b2588d2256de4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3c694d9cc369ab2a97f6e375f7e16524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e254be1f0dec1fcdef24d2f0503ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe87ab9dcfbca342a7d07a02d9bd74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf45fd8789233a78a7141b137aa1e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a21c4bd962a641b2b005468bd53de8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943f8b4b27b078cfd1ccce7e7e160b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f68a7df8cf07fac2869fef386873a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10619efd1af53682c8d7e7c487e00e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfec91a916c5e2ac0fde3f2ab6d881f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405732da2e7429899e570007a1e084d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7beb60055f43609b00efab6a140729c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae862f94c18d4e5dd0ada639ce1394de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3daded2b2a945c405218308c04bbc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93257bf13be987a0e3b2da412b04cdca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127d7b745bb5e74af0af56fcf0dd8bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0658e20c09ae9d1d345f1de483ad0d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ec55225fc0ca7519a29e81447dc13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f26ed88614e0c44821a1a9d90ab72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398e124f537bfd73abc552599e92eba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd458315c9d627acad0a77ebcc2bd88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065bb9258e65e03e1830c4d177ef3c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a107d15b07444e00246dc9bab68494545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4421713b9287bf97c754fc2276b8c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a42b62309ddc4b8db208bd1dfea1d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ce20dd5ed0d73b20d2fa2e7e18dd9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5e16aa3eba843980d3f96cfa470cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dd46e2b906311d1e1b3c8a72b1951550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfb2526d8272a5479d8606d57b27fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bd7bb20351d614929a82dfc174ba9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc20e55971731c46d975f193831743553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45661da290f6cde6b1f6498e2379ec10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64ae33c68b0f884763d74d69abc85b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d7db0bd5ee99e400f627e3d2d86a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408c9dea011e8f9b2ffbe4f22ede3a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b95700a1173304941ccddba4386cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1ad5a9ed341f84dd1ca76baf5a778559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58c1ca6422973d28a2d72e2753e067560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c44c15619ca742362220d0870f689561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c311ba266514d52525b9b80c7abdb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fc8ab7e399e59e6a0028cd50eb0c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189acacc0ac1e6a7217454fac45eef75564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd4b527f06eb37c52c02bcf936e132565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a202101ce45feed9406dd673c998783566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63311d1ed782227541da5133a27d3a6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67314b14ae9c40b8f351daba32ec69e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28735ef7e38793bc6589a440e2f1f361569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996bdaafb1e435fb222942a16209d38570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccb45c7c7a9b479c776309381a8d8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337972d921cf39979799f64fd99eff7a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d4693781529cec1c1b336ad42e0ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fd2a5fa93309d17f14d45a00ee956574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc5f9a938c71b43ee3f7a7037b5b59575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a4b1aaed1b4f4dffda170d7d78a50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30315be4a0f3b6988c37f7865ddbd9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91b3c03c342b02629802da3f30c252578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a1bc3ef76499257a6ef0b8d6af4ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b28127f6f8e1fff71dca6b33b8daf1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242aaf8dded0071fcb45fd6b80c8f47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f80b6ec3580956983d7565c756a81582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030ece4560695e52354be44522dfde4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f033ed54fc4bb84532b04efccb2e6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4b810a3e69c74201efb3e055fa82a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff0a5f12fea93b2fce9e2908d6bb0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed85d8884eb3c1ee6b92fefcaeeceb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dab958f5bbf9c8c757debcb4004cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db26771f3639dd64cffdbe9f1b4864589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360edb3d7376765ed57e69601fbee92590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baab430076ce97858d2d6f5932398fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca139ae5186e46a06dfd59ba8ae14d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c66b5c5b97014f073c75a1b87acbfb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2e341f77d885c6c5022fed55753bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5606ba4bafab9043c877662f71fa1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79f9d815d8c2d17600b1e081a7fb96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d09936ab3b9e90e27a03eaa24ad80d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366a48a5db62a63c3271e2c013646f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef460d2301707987313599ede1e9d48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0f32654f637e6b8b396bfd683a48f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52c4d90ef27755259c31aefcb04b34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e43bfe653a211da0940381c14d1820602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca440365d379c02f4fd121c494898c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7f867220bc7cc315ad11086e2a12d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea2d4e0cf9e3e7bdfe8b678d644c7c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07337ef467fc164209d006f55d0cf909606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67885ed67de4b175e812c00014a0967607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9db49250efa2551c572fc1d6ccb778608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989d54a6adf65aa30b377a99670a88b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276a91b5345af97a05cf3afa772c3be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e70564e54964b9f4f4924bcc7eebf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df641067341ad0e565ce4690195dfa6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7bd69c7f1f9a42dfc9e2c488cae36613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a274e8f43caa1312dbe93593ea9d5b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25b03093408024670b98b17a378a44615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a9bc1c633604544ae5dae6d7627b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0432722b31c1c703735b4b7eaa063617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac6e99270eb5859d51cd22bac4b31d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e3e4ccd7c29888b325323f4a0424c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a278028509012e53e9fa2ca11bcc39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbf2e53eb9abebb4e1ecbac0d8af66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165861c991e6e769840f8cb71106030622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e348dff82e650383a5b9c2f5a4399623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a48009afb538700f574529e8067cab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e120f2a48b327beb3a166c14b397b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7fcf5db85f8db3f7bc7dcefab156b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb28119e617c60f7ae5c533fa00372627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5939a74afca4f5a24932d72c69f48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495d13aafae02fe52e0dd12421901de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6a644edbc65597e81e9dd8bc9d500630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce0d9f9fe420d8573698c35ba2d57e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead7ce4a648bd4374da1a705c8ff212632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d774eeb4384c1e94895b89b2ac5ec7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059692ad45c5a03d002b191baa2c804e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee8dfd31f1a7640c14e8325877d936635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819704a6147414d2c45f0ab9eeedce7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c35b01549d83e2f9aa87763dbd69f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727757d6dd2720e58c010bac45b45515638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28536165d1e94e1c1ddb9d0dae23a777639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6a3af383870f921466a3b69c89f64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bcfea789f54dc8e8ba070a3045e88641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ac6a95546eac62c92f02b06a7d009642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3dc79307ef4c09c67137071156fef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb08a3301934c479cb6939223467d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183bc8e3e227d6fbd42b97efdb01c4a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868abece4e87856bae07b90b54a1979f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07fcf553e9779746d9698258157a3d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86848e270325f712c6d415152e91f088648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17f207f564cf1e08af80bc3754316f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded428d60529db38dd037ba5a54f690650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b53b730ce3c1c7ca1b9af778ec916a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6fcfd7f2b0d646d24b1aa6b14a2d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066f61a74552be7332009d0b95324a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cd661eaf5156c55da758d4d8702d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfa6ec987952d239fba62924ce4b06655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b02e7b84a40e131510816f2ff961d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617082ea956f36875fee8080e658ea6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f263238dd9c5ee84a843ca17baa506658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c589b6662c77d70f0d8a89dcfdb244659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4a1962f86d673cc6d783e6ebfd59d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52f3e57747a0526a2609cb7f1912b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6722c21a5c4d14dbe8e1a67a4d7cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8397ca528475f8931885c7dbbc2b54663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d99e4baf9be1f7fb2d9316f9a96665664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cb709112b768e8c9d157f5cf4a3e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f0682d7635fa19fd5c3be2723a4d6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b48d5a53a6b9388451f98776696048667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2b56a9ff0637de1699b0ba4964728668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994f18291efc331a2cd53e0ecd6a532669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20578e25d421ac1288383a887b2b9d72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd57793efde67457953dcf7418649ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0a1899b8ebb76c2b1dbd27ac13155672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63089d5199c653753a64394cdbf1689673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf49779e34aa026420f7f1329e3fc3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141e11a0b12b69afca858861d883bbb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839868b14bdebf5ef7773878bf0866c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75cde58e516d6631e67607b4a5020e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5ddfb04386c985b333a45f1216591678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14616d2e23cd6227e551a9dc0ce95962679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15746885a1146734f160f7465dad658b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925434c82fdca5b9e5db7388c897890c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd08dd698f43d10119fa814be7e7b32682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a841e49e08aea9512a8133ae0fd9517683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88f2d566fa06e8ecf7fa6cab4c50fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbff6fdb3df227cda5bfc9f8431b28685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfda6aea64aa733fccd350e24e8ee59686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcc2272c7edf8e29d6ddee7447efc9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ba4e102e789cc834346e57a7cd689688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322caa043057a919d2d15050660724a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4855abf6d70c595c9f4bc8091fe263690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827df4cf48a1c7dc965b09a748e82d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fd132f6a2843c39611cfe8988e53d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a448960064df24450da8c33a4b8f16b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edf4d94937021ef0754c3069663592694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855bde9154098e3bba77ba7f07b426c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d9f748874fe74133ba8017ae667c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6c13ea77c58f7bebd2f42f6b545b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5c355a926693a9b6c0219c3b5cafc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ac33b1ba17340e1fc87211c6c4a65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242b7d89e2b23053e50dfcbf9577ec8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea6b2b5d6732789974d569f3c449cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983e6ec056c8335978c01d4e90dc96b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36adbb72b140ba2104ae3e869089491703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004baf8c7da0e88f0e1f28454f247af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59bb5b78ad62f0665de1964e1d4c71705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0c1eef63c71ddb5bbe08360c19c88706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecba19496408fdd53160841d3d9bd4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f364d48f9a41a00de0cd9c71f63f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220997101d97d07118e66b371c706bc8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629436158ae11d55c9b8c1efb737acff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1f5e46e928f5285e5f9b004ec285c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c6c3a57faf46a571f51ae6f8fcbcd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be50dd8bd421b056d67715a8ec7cbd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca529d67c70058fcdc21ea07b25b651714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d7ed0a355610add1412b3043cff08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c25e75566e9a3f084c236b13d67915716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8d35f4e8dc1ede63cec2534f4a279717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f06a3194ac3a7a32617715ef43627718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3b48e9d173669f5ac5ba99db2efb9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edc737bb72fd0d2fe1d744f546b286720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b320a4e75e249e43eabcde1c2ab71f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28fa7cb67f88d6a14f39ccd327ea56722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f46d41684bba835da1fc94ef23860723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0bdbb578f7d796d20daed417235c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13a9c34cdce3d7eabe6280a6ce5be3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35f8ed41ddae2004bf195f6832e5b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebac7b15d8532ff8a8d157d19c88ffc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03ebc99577f394a8f2ee57f4514287728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2101dd0434fe11fb881c4a16428f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085eb7597084520d339ae80c324f2b91730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac77f7a1364f580134514a631b9ff4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831e00ad859c4c4fcc5814ba95ed646732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac50ab5bf449b0a34daf8a994ffc33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1b36533836f12a0ba194241c161ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7932a48b4bd834e6e679629b5d045b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da1745fb9a0a972719c07861d1d7a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a933ae4d647b17cf72b9d82e0cb5c65737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0773e7a01a72bb9f35b90e732ffab7b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20177e0da7143f9d0e3521c288e7589f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d626fd507893a86b836c807a6e2d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d75b30cfccc8031a6ed006936d7b7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cc00836ab44e1027b1efbbf5e3222742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053aeffd69bdf0f4b52ce6d918a13b50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bbfa26e9e2f57e3ae4649fa803130744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3325317642c02c46d6bd54abc728489745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249149e8c770d9eda54e913461ff6e07746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bb59a4b6f8ae9b2e68e95b0574030747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f19c0dac2c618601307aa466b4c81e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb835291ecf52ec40bb8fb031ab2134749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4109cd70013017b4c2de7391a3ec97750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a18592063de71f41b98c583da6a1e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa9c51f922298f37617f0c11fe2119752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1da90d2e101de0f8f1f59249aca6cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f0ca0afa63cb0b71dee0157c0ffd5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfccf145ea1f37ec2996dd02ef50df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac517a5e67b8b766cc61b058cc35c0d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75722c335a9536c2fa7180c0a108ee38757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db9c33bc390ba3e4c02fab2f8a0dc4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d2770ac538141d7dd7a106aa1cbcc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4bf33a691114546438950abb67ce91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172f5aaace6d6a763fe53c8cd977b612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31385cf157bc6b98284df770d9a55853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e88c2873fad505fff23f4d1ed8fab74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21feb10d3a4d0efedba1c67dfb54f8035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de987e6e9dd129fe4ae8c1db1cb988d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc24508bd6fcb6b4e63e7049554b447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6e84f56d867a3e3eb2d7303b4fad68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ed39512da703f0f2828729c0575379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339a619fe95db8e7d15cba1400b9fe910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af16b8a553689e8d6aa722b6efc15911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a92ad3ea87ab3fa2187ee696a5d6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694daf0ab7d2a57e9b5cd9a5b9ff86713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361761824672c1e231352b7f92c1101914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea49171e7c338871c2d5ec32c23da715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dbe16a7bc0a97d9f377d10952503616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b8ebc33cc78ac925539e6bc65253b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66c8ed282808ff24555e7a7eb7140918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96573820f28b5ccbd883a0e9d75a0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa821b62edb5139b7e51f76cfeef78ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1d15ff87b4328fabf1faa442c8fb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5107cd38c48b72fcc3cf4dc1a678fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512978f56dabe946dbc5249f42f15eaf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292edc7e409e492d5dfb21aed57f9dbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5f6a9f50b3a27e7e4c8ab78e1f36e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafee2059ac3b35abe25dc347325926226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4487159fb245a8de18869872d48d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af742e14bfa7241131c0287de0376eec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f6372aa99f15f8a17f9358f039f7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943381f6297e6cb35e0e36cbd8539ca930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eb6cd7ecdbc50e845740ee180cec531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cc78096cce3041af92dd09f9fbd6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdf53d40ed7debc8f6e8ba35b8895833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8982027627020a89f2a89998e4a477734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755d07c85ce15a7265c4a0cf7346bc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cd8d8c85aca78a78f5b3a74838a8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937836af27334428e8d823afebb1aae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb24f77f6e2fdd2925a09b8fa8404c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003720e267cfbc2933ad4df4fe3943639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6354a5fdced39046da3be0d4b6f2a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5ca297b5bb81d47cae536c295722541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2146691417b80b1b877ac27145c7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54c2b2e343709972fb8b38f7d3f41243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608b79d5b6571ad6831f86868a04d2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a45429f33f15d3ec593183e4e592d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40423cd2b570911709b70bcad0016d2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f74b05783e317e6854bc7f41d932b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71200d32e27638230a0e950a4457a9ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7befc90d035ad6dfa0104ae913dae3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a4a71003ad2190ceb243236e4fa8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49456a93f572b29caf651b00913035aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621da43aa2f063b97dd4262e04e2e9ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be914a6a4991bd15b21a35dd921bcf553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ef3fa40c9d6c803c8814f5152e7eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7b9e62f631c622df88a66c97cfcd555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf81e05fdd9eb16351b5634dfaaa3fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad67c1203e025aa5965f2bf07abf1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210769180868158aaa9845c1391e995c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21010aba4418869166ebb1d05f1714a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320688cb6fb3f41fceee88713f9e10760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb9a7d918075618fa82d8e7ff9b07361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec2b5f39e0899f2ac204659be07bdf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ecf9e819d598637fc3b74a581eed063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de8d39d9f129778c640b2cbee706a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2390e24e6c2862dc6da20995816c2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d01bf32d3bb58c734aebf7052a144366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a29b6ad1fabc7ecdccbca2bc5f78d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a59e79b0fc0ed36e1b0fc8d8f37f5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e465e9f4a7c224bb7fccc01b872fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123ce0c96c81cb285c30464aedd95a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ed9c80a10341542cc1131b42681cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c555826996f02450eac667eaa2f19372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef570e582bffa3f0b3a73ffce86807dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884bc8708094cce6d1eb2620343e86174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a3708c7ad783a5bd133fb19f6f98d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f1c0e3fc2a4bbdd943d1b202f6d5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edbc4897d93f5fe080272b7ada646177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788167a3fc88d463295f52548c3f511378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023983ac060303d2fb3ccaf4c7ad7b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73f85c0ee204fba47cf0521c49d30380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e067110c7b5fdeb810abeb86a3790d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9fa50ed9f792552f129cd62e5a41b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec467d10bdb8a0c2195f4b94a7647e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ea009af1d98231b4def6c569d90f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d356e784694ee664f2d27388abcef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419e1246ed9dcd8fcb44bb462de5f3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e402e69ebdeaa5deb692c09eb6a9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f77f9a3d62a2b4e53483062be94a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dd8f19fa0314d01d1dd4dfc2a262589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c08d832d2da4cf313ae49347c806490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01484bd689942a71136f1663a46211ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc5eba0b8cd2dd203ccfdf7c6496af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5493d8bbaa97098dd9dd41b2a924a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62ed7dfff5aa02bbcc4edd68f02a2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc527c6338d21e46da9442d74ce346495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6922353228a11150f9b11193f0abd896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467d5796847508b80915e024225a1b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bf2eefcd1a2de58ce1950175e715998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970e3c0f012e826ef72059ee98ca05e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86aa55bb778a652a5f18f89868a7dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11780e6824f8a6c4d285c7068e924c97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada32447dba462ba2a7bf4817fd28dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cdff763326850de8457f7691708e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472be4c13d8e8fdf944bdd0c1193eda104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ce1b81c586e39c5b1dbdaa049590f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07d45a5b3e605a99e570f29f155e95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f1058fd3bdb216a3c19735e53f3c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c477d46ddfbc6a5d10295b2fa0b730108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a54f165e78382a1d2188dacfa7e271109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7f6734653bb7d1fbe033b4c428468110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54b5e7a44383f69c80cd848b3523a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf82a4e71f21381c488868566298e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5628bd1c67afc464fe4ad30cae75e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0974fc88b0659378e657096277904d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf491eee7461681afffcbc46b4b480115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bd9de8292d1204c1b7990d241cb78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be61fa8d599750409d20de8dcd3d76a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5108e0c83e51b24948f2059af15de9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a6eb7c088c4656a32325c28bf416c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f881e72b7801c9e410fdb74e51308120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cf0cbd31a0f83936c47aed7d766e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84e54cced3655d4909addc3a440876122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609006f218c84f5421fba230d0ecc90123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dc2b2d087a5cd56dd3ad90e484cc0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b00fa29d0285742ef4af29ec685c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e761b34216575da649b1f11d1cc81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba96dcdda339bb0e17c71338668152127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a01f128dd03ac272a723899aa82c56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878b8d0ebe522f7f0256f5be235eb57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60209fee41bef9cb6eb100b3bc18b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424339bc207304287ac0c949e457ebd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbb71a0ea9e8f83d300ac17f1505ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e00a52418aa47ffb3e8eb2fac87ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c260bab19218b07ed1051547143bd91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9acb6bc826bc587fa2d34a4ab6749b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c4ae0f73bde57b5550cadd8bd1471136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0b4d1abf336f51d4be6d9d6aac9c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d78f3ae7e63403f55c5d72fdc40fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efe5bdabc27b63a9cb66c0adf0fe61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490de8aa5b9e464850903bc8f2d075f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a37a1c56be923bd8568e8d5c5554b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e66c7b7a7c131878a96aacc1fbf48a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7c1f9bbbc19f812683b897cce8861143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03a6adcf8bc8eeaebc7427adf37894144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847130a93f6f43a19030e3573f24531145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e50964b1c1fb663b037cfc9586b12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51901ba8b303cf4559684aabb4e064d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613949b5ba296a76a5ac5c8e18b5c9e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c2ee5adf8c7922defc82dab4c9948149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fc8342977b168826e614eb515f068150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a239865777d926f684da7734eecc4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946078f147373a2e2e6f5eb4798e534152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cecb42c0c07be799b7a1c82f28dfe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e19e993228ff30a65cabc8ca8f484154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dafcc7384e61aa2d01ad06976c4882155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943d9764858c0d13d8f117fbe514467156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101be93f3df4c05945244583969be67a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10387df7ec9bf2fecbc2be604baf741158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0f766e14b9076dcfeb7a1709f7a04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df47ce35a89688191860fbf98dcf137160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c9cc112a042c6656fc2b3de5953ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0472eefc3fbf9cfc97576fcb7368a2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe45291eb4301598ff7716f7cad6e24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8d180d9545edc289758d22a855c50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a9e55d1a75ea2b7393d1f201e810b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d674a3e10b3984b8f23e8a60b0caaf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebbc5a461248d0be7627be2f9bff3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a30b8f7db0465e2a078e69a52211d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbe2e171427f79ce9fc06b95955c63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f6e1273cab05232e8cf8a82fb99c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901bfdaa5ebc61cce8ba8388640abb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802f021ff53cf1205477deb0890d51c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540873f16b38a56797b13f45978b90f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979ebb35fc7553d912f9f312a01f38a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ea186fa761a1cc1b758e86ebad84d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf65a3cec956fae0020845f1a6ee831176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757400d00860416d107696470845e70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881cf5fd4c9282e9db25a14880ca1c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39c8667eb3c7bdeb9dde5b0b4e2bd3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42691223ab960c2ad12506499bc9ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455709b10bdee0a44a4d2bb42116732181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f84bb46cb89cf0cd2c943e18fbbd8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19d9f4c6f37be53614b6e9235d5f83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d96081f8271269d89acd1d7f183f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84607c0e0255485cae40c788b82c8732185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6288984b31f9a539bf2eadd9f0e3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004445b565400b21fac4e5ef6bcb743187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ef182abc671038f8d495dcc26be19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2586bbb89487f67f2f0c11f0fe9cf61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5a09c2d1ed46c8fb482c08f9ce5d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcd06078674aedfddc0b6a910904d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034044c88167b6b72b3b1d992bbb59d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6db8339bdf830f64787853abf38f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d949fe76dee6c5f93c4e2e7ac98b60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55047f0421ccea163ad89fdb62587d3c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049c383a733c289d0106725a1912de8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4c72297a49e5a8706d0f6e54abb5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976bac206c280fa0570bcbbc24f7f5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c7a82deb507e252d3d5890a12b454199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c85d28e4270a7988865b415bb23f84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978bd54406bcc6fa3329e77c4c0da2b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47389ede5b0ae31ae6c4eae25a8cd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f92dff12b1dd21c4cad34b24bf12f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d870cd73fd3d340b1a540be378811b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e54e22a4f42dbdcc775fcad6938220205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254edd1c1cb938e8a609ed145eb4c401206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d275baff6b9d80bf38e98846653e42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799f5d40cd849375d79f90c35e96473208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcee338b3d32914ab1b81accb51c116209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abba384de484fc7771b5e4513349c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7806dc86cf3fb0673815589a0c41ef4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae836604ad41beea402dff65798867b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf8376a0be41519d61bd8dcf2f49c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165802f5340b45a62bf4b76009bdca35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c47c5552c63db5a766be3d9a2b83f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a6c187f07eb81a193e1935afa3520216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b739513bd762861be2fd2bac929cad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363b03b43a049e12a5d2affc675b851218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e39c26ae9c566a7b1bec40733b26c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2cc69d495cbdcf61d372283a3a9d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49ad1f6fd348fc5e0141261a6a4fad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a255501bde5a6043f190120896c04c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b5439ab6f243c5313498dffdb48d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbe652b6a864ccc95a24a35ad13ddb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab478ac85a47e8299bf98ee1aeb77f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783e01bab110ce945ae3d6b568ee44c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f3964799674c1dd451c2c4c8fed7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1f6ca9ad5b41aefa825f787e6c009228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e7808a396a7e766a0c23e5ceb65be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5b2600aad185c93f52ee284915fe0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7dba77d7f66fd1c4661a15fed43d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5dedf1436afe8200c2da817146d52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55ef90b7bfe9d95db082dec723e150233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d30e08ad1010a7e0f299b318fc42e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ed35651c089e58997965f0daa62a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160c42a4c15aa27c63baf1c4731d266236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5072d85ea29cce57fa813328e5a6ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b301264096770111cc5343386cb9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe75356169e3f182ecc29e186c988c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335141c8b4e2c18aa1ec029b0ab9ca87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b30cc57387acca1a8b0a165cb0fb1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059cab050f56bc88b280ef11f740723242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78ab6e544eff3147e9ae6108e6703f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347cf5dc58604c4eb5831a5f5456c9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e354fb7b564d0b4e7c0e7b5ee8de16245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99a3cc211ca12675e6840941aa5a4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd16fd338d8162045630a623965f13e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ed89ad6e5dc02ba1040b32c59d10c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627809f6ed3beb7f52f1bd3a09d4a78e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c98eee4c347a8e3a728011d14791d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1619a6ebdb7ba4ae162cff5ccf4e546251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad831dc1dc59e874f69e9f027c1b6c42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ebaa0b656d718a671f3fdcb516e07253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41d9c772b00358cbff73cfa3f0426b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d04e96b0e5f4764811e94911da3de2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced149b7f3179d998e3d1f3aa2505432256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f35ba2c1eb3767cd12d615d64138a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1283006c89f6e107c4d2df8921b777258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdf999d33983f9440645f376231eb5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f45ffa2f12c8e1b24048d7f93a916d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2361f73a7b6bedf921c28e4d489cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92106cf21ccfbe6e6f6cb1b5ecce1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde593b2a2903119080b87db9c7f6c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7e72fe69715de453193477dd072dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4a453a63412397c67df49fce8b53b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076b755a897134368c2a6cac49d7446266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72059cfb53f2952b7d4d91aad23aeb6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1cc867235aa089367be5ecaec8def268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e67e4dd04d6737b85789ef1ea0337269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4d243110cedad6a7b8d788be5b11e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaf14f294f02ad299bb172e111d08a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5441ab1b70b97ece95da890cf4aeed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246a7f0f0a627e9235151068a1f8dcd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caab2083ff0c21ba9d931a1d8a48bae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06491394ee30ba66239357cc06a3adb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438527f011396974cab6fb13a7ee164276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5e3b25dc79eea5566bdc965c07e16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6230df7ba8b2381566f2bd1854106278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0035844609d1735623d39c93d7fbfab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841f316acc2bb64623882865067e6dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdfbc57d0435f7d5d291c05b35c09f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e290ac81ec633afc953c30a990adba6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587987d180ad936979fb64fcf101a2b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a165c033f106636ac6407c9991c3d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e16fd901a572f027935cac81f566f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1793d57830d762abc039999ac57791286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dce3854fe01a7100a80a190c74dffb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783df9fa2863937ec95dd6a3f4c9ec3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcac3a8883beadd363d80ba81c0947289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a2eb2f99394d28bef229d0b51a4e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bf26d77c6c8c3d871ece7c3cb117b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61f200020f68e75a63fbaac3e2bbdb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d41f933cb6f8f73351e59f9527b22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283426e50e383166b6cce600df652d43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9ad1853f9c202364b9f96a6fc7087295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2c96ad4e280eb0e5c4e00ae242ad5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f268b89f629cb79ae60725f5331828297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45be9ef1909497f54300d072d9cb09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756be2dd555ad15063bba7d7503b61f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5792a4af5c809207e1be054890ed3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d3fc9c43d425fed2e9449c26b90c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df91a400f704ef44327fb9c4ab8f72d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6d5acce2f98c813269174817742c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0a1fd092a3784bc68bb538eea7515304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bca1414e52b8e63e4f24748c15458305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b108df03189c5c6257f86fb6258f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e082689bafdb32ac1ed333bca4e697307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719a91dd38737a8c69e0d125eeebf86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e663b4941bbc10612da2fad2e2ca0c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48168362d05f4b513e2a0fac0dc8e3eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53199bf354906a3e436b7953f64aa900311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1ca73e41c887ccf4cba259d0cdd37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279572f152b2a27fcbf9acd95d4316a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3f8fac81ec5c32aeb5f878adabd88314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfb206b0136ca2b00b9671161787bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602015fa597141f1906acf9ee1b19a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ab09a3b49e16297f5bfb680ea959a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee788a6a51074767bfbdef47e6f4ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d95c56efe0cb75a7fd5763fa8d8f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce215ddb6a944c64df593c327ac1ea2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fa8d6e2cb07cc2ca316fe62de3909321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9482257bd2b78929b10f758c2984e7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f969af50630b5855d740900ed7e11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d08982bf6d4958fa5799337c535cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ea15438722985795395105b7ecc55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293d9a9a97a84b92f690ad3c308a7df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da0b13a9b715058c20bcff4f21d6de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4663ced61adc06f841cd730870d26e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cf12f9a49fcf44b59ccdf2d5db92d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3586e93213d4aaecab17148d11934330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6a7892a7bac8b2b76ee68d19fe9fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041becd344f5d241651157f76a02b8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effa0e0fda222ffa3f815af36068826333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687113aa5852fd19d81a164116fd09d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3339538bc74dc32ad00e675f8d0280335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b0f66daf9d0d53f022ae29683a7f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7ce4d20fb151adc3360e4eb952ad3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eae7478f682644f4de9e8e423919a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed84515506f7156095c426be2b5154f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fe99982956f5699df84d956954a8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a5c0aa8b94e26d036ab8ffe8c176f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918220b37dfd1524767a900ca4b335db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad316d099a6abdb61ca3ce332548b43d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcd2e00a09eac78e44b8bd96c9ee05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890f5662484fceb45ceb6239de7f376345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385bf883f6cdec070afd6f2d6877959346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79dba3222ffb6118d503f79ee32b82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a573382550871406633e68c1aa6c19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05009d443b536e5ab37df4d8f22c341d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc913dfc01ddd79477b9eb7c39ff8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b2990dde8371e070918ca54c64a4b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69debc64d81ef81d8fa0aff663e475db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e0d4b4cd9907a78560381d1377f90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab41b9096df9e1c2fcb375a01562dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640757c1a5462ffe43ae4c59be897ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347324840addb3394b97c7b2d8554aa5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c652718a14d843bcb18da9fcfcbb1e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e78c00408d5ad20d8e4ef697a9aeac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9919ce9f536fefa4da41ce78b77ac4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89658e5c5c56448ddac6c73fba460bc9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d9bf0c4ec3754421d64a89b4a0348361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf64f0e8e9b32527cd01ed61245441362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a44eb1b8b1796ce7b02bd4134a0a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5572626b3cb69ea058060888bfce54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088a358abc503f603fda15f6475173c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b5cb1d70dc0c748b59e5c07b77314366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310194659891e06bab0aa55c3e45a38367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e546f86b8a58e3e1f2a32a1a3c01eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d13ef00ccbc5f1c7c414ad438f795369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3294bf72fd946be2de7118cee1afb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b61d12930a9754de2c2325bd2b7e14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef74a3f9532a56822d57a475be57aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4e14269c76898ebea91528d05cf49373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8799527ce6fd49a42d84132926610374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f53719e90022ab6ba74db5e30ceb00375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a206d8146cc1d486f8fe256bde079b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe142242277d7d9e0203033e999e9b23377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c91d28a81b95789788efed7fe60564378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483775443bddcfafb69a90d11b16132f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18ce746df7ce109bd5dfc6aa9a7c7d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442a2f1e82e4da33b962f1350e0c916381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8458b9329144e4e4fdc78c85018dd59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40448c2194f3effdbb02ccfc5adde978383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8759276a6a79169cd54f7427f036e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dae8f0987fe8501015badf8645b5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7c0ebd152c2211c28f1efacb17e91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419265bb087821b26cd3ccc151d12526387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45b07409ab8d51a32c02fba75101f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215df57211e639750f9eba27fe9a386389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446c12dca18aea82653c41cfcdaabc7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266c93ae15c6008bf8d3a0868a26347391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901f00309be7e0e5278f1d720aa8dfb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77535f5ba8af36c9682d02fcdafdaf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3482de8ee22b5e6d74f7623bd91f79394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc361b2dcb849062ab45a75dbb9551395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dc0f1203dc4f3b06d90a5c7ed90f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e0b9c09744db5159d244059f45a47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea580218ea15645fd688bfe1aac1249398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29307ff7f5aaf7a88598346223896177399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa96ecba4d8d0c569351eb36526013c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae054160c55feb3b35d9d58239eb47c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372b756d674451ec248033da704dd77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564435096fa144d499f7a13bf2eead86403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cff21a79f025ce820b5a1072199d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1e7d59f58331bc015ea8f69e9f1c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2614d2e8cc3afb31ba6ae29d718d7bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8fc501cf67d718c6258fbde69dc50407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d136f27c241c623a6ec90399047c6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a79aa9292ea371843eea3de07c28f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b6a5cfd459063f0e4e4ae6064f46f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf33c8e83365cd2e0f68b71b829720f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d672fd45a5f57fb3b6c3e5f78952394412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cfdcbd7c4aa92e0081b1cff7f9846413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a4c655a3d96f119342921ce75fea1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c8b33727bd5582d2250c98f0ccd87415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2af0d1be1bce554fdb2375d7af6f3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf047a67fdacaf91e1bbe10844e1927a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3791fa3234091c664a7bcf5992dc12418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7bef0719d3a63de6873f968238fc9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94a0178aef27884cd1e7e7e3fcfa7a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6760910f9b6fbe894e92cb9bc6c096421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5267339c7ee35930fcf7dca23080eae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8556d2488472f32665b04cff6537ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f4fa174968e63c5422deb795c2ed1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bb76af23d3c91558908c1d3512da2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4971521ed1767c6df53073b53bfc2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255ea9fed70f02dbeb745824ef2ed05427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddb28492ed2af616e0364c27830099428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaddd99b6997238ac51d316dc50814429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350836324153ee90124240ba85c03b9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21234453ef82518a3cfc5afa87bace431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867c2d11c1e121944b389017c981505432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2fc68d6840ea01c32cb566ec57288433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6d9a496f7dea58d62a07226d69c21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981e22edd7a923eebe24cfb49e73213435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45418d4e6478793a6ad5af53df441faa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f7285c58e35d338605931dbf3bd0e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e74b9a46133b79f53c92607142032438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7984a4d4e810d082bc6736e657424439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fa1e90aaff7607c99ebbe506e5c56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e2cb86ed0c7a6078f7e5675bf3189441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e935fae2e453f0423de33fc415a4ab4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a60de2fd6b609f9758c8e917ed60b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd49ccc66ba055e946866a92466c14444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daee2942f929dd6d22fb1bbd6a718e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47436e9a4796c7eae2e4409daafc377446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c2ee3c6be5040bfd114706869771a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35a43e0c7a956eb0cf7698291c881c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35b879852c77ac1c24278e097b52a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66037ebf8fe7dae615b6fe2b879b51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4ab5d082289733a95d88696fefb49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520015f59121245f6015b832510e8db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2951cf0cb625ca9e694568751f4b45453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbc0bdf49742e86543890bf93ce528454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b66fa6262a4704b0a94147c9b6144455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f87dd99161e0cddede33163a514313456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ef42ccb0b04e4d80eeb580cacd480457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d120e812b956da74aa628b8644b6e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdb54c7514dc0f2fc7b8d38c74b9b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09b57613bbe50b89401e443249152f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0d031a20655a9eeb3a30bb8812757461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9cb5cc2460e0366698766baf58b7c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be659dce00c3330eb68c533356845708463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc3269eb2bf182bbeca256a68af2a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d12bb927f924646723838092c5dab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fca50024559ad013dcbaa5da10ca5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73e2b46acd846253b7c7892854aef7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0fa7948d5f8367736611805261521468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5d5f2bd9f08d620b269c459c8f703469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ca98ec07d222b464ef9bba268f1d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f628a839f154d9bc3d652c12e801e10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd493f665fd51463c02597d89f76482a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d59843bf4a57823269f06d7e13630473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7f66165c11faaabcc5741fcb0c05d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45600898f81b5c5389242fa37c32615475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38465b99ea085fe76133d28f93055027476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254c3c284bb0908f45a27891a934e7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a07f71a96add4015decd2ec960d91478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97666555abf23bb68907768f866a4e86479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e43de73e061538b7f7704121b5c749480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6441e12c3720a778f3ba01d0b422d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d7004deba05b419149f5c906cf45d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1d8b801ebb48b94f9a30af86ee824483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba209676732c6b04baa3aefbac4df38484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f435d00b4c2717e99a125a6eb448e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bf995490436bce9775abf6cb9f6b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dd29689f71fd6067ef76b827bddea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c8e4d431fbc6bee3e3e2732fea1a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a2ccd3cc884c8145d15244f51325f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1e5e8d941aa3dcfac44c64b48934a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cf1eb91f4dff45845e5ea84946871491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16f457d878b33233538740ed974705492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f3e79554a50f8bcf4bbd1877d3077493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54915ab395891831bda2f437f5e455494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d8726b48fd9a3334a4d10554af610495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5d5ea94763207aa48f0734ad1faca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319be9908dbea4d802c60470f0bdfdb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f5dd4be296fcf3189f3d0b8b2d429498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f67b1d4f3daadc638fa8f35ac42bbb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52531506cb5191d5d29c863228522e72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2a19171991cc716768d098e170dde501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b803082321217e92b5c9ee76456e2be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb57fcf4bc88ce55b95b20a6ab0d351503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687a062c2f4eee824014e4f0213c6d7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2a96dcbd7e73e313c9ea3ab4cb247505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372a50eb0f6235b4551c0d558a8abd5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b521df96eb85111103f5d07ad571304507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d451ed3e6662b870c7363d713d2fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6034b396ae51784b8a691e811ad70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f061e227833e96f3ebbf51485b7ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468552cbdd5826ca82f9362870d7268511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc103037800e833450035be536850c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82cac6917baa5ded08bdc8ba539b63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b21afb82c82f284121035a153656dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecf441c8fa7b6bb561b64090a5ffe3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307225f111927e25d705644d37b7a120516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d26e9a04cb01eece56a68e00c04935517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf471d2ff3cf4c28bc574e7dda091e69518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad88cccb881461f837b404659ecae47519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66201332721437db22b6b62179e6781a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcc0a513f4823c64ec05b746b5b678521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963169baf78f5d464356fef69ef22d73522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c3799b78125707d8b79b032821807523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac686d1c5e95d1d4476db675fc85763524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8f42c664e2f8718a3d2326dc288ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f436d4cd622a697c572db3dab5be79b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445398772635190f83d7723902bdafcb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694f8225456d118f2b16748fe9a7d14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6394d312bc852c9c061c7002f8aef5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c5a87a1d9a4ef8163c1461118fb0a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8155ef7a5bd88c1eebd527c6b9b99e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d141ca669fbe9dff83f2fa72f54d4db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fc8d6d85a5d00b8a65ac1796bd98c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a6c3d22880cd8ae1b00d9af617655534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33b41dcf6c01f75e77d5589e3f2e25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4615ec12ecc80cc07d461aa0d59d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939087e4c246c31ffca1ebd15ee12ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a574564044b005631f7720e833853c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa175ae331e8693cea00fab0f5960214539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63f1c0d87a31740dc0cc19a73dafaf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4c338dc78e4e943c8eed5c38ee85c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac94ad81bc203a42ecff7f96e61e8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f000bde7bf27d90fe1227f05a42fb8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151f7f950775b2347c0ca24bb38769c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb22d91844dca8045d14345be03d7ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bd8fd978d53c9eff902e9e9c8fc90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7531919f3fa95b936779476d8c7a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672a43cf970558710af8809d7cc71f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa38318b6c518fe3d19995468c8893549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b467718c7482a991c286c8a6d410460550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c093cabf03d8d5f0302f71fbe29f45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c5810eabfad1dbda775616257152a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840c6315686d62c0e1608444214e483553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4579c984ea1c2d86a1f068062d14b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904410f7aec8bea093f289cea806f23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad749383cfb8af5db2868095e1c23d30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7ecddb1bcac10d47467b6283bd2b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03e63dbc17efe37f4b718021257a7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db9b744901232cf1321eb7e8de97f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead0cd533d401f349054114af89fb12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fffac642d4c3989b0b35e8be56a66561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0aa69925bda2efb648e80c223b728562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f847e47a1d14d4845194341d4c3122563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314d1688f259f4fdfc2be4a8e833f92564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7d1cdbc2c2aaaa5545af5779757b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b579c23e988c3f3832233077f69b8c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06569bf850eb14bac2e9ab5c5582e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e072ff8fcf8049445f361707e5b3134568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c799d01bd5ef66b19b6e6579c55208569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f33aaed80a8fce7d540388d1542a7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf823d263a22a18598b7c155030d849d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fadaee421776638412144c8518087c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52d9f7d964e29a84e576985f4c53cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef09b4a6e94240e9bbae0557e5094c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae6b1bd2bd9e994946b7011ccf7675575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af8466f4793983e054205c37c754e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3179fe309610b10eb32fefeb6cce9c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a1e7573cd5df248dccf017944f9be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61bc62f72a2637ed9c48019857701c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af87b31572cdf93e8cec78a3c9e138e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a250cd9fac203f58983cb093d1ee9f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa611de33a82f672744ff1f051722f3a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf699bac68ca68051510945ba0a32b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09233aad1dc16424d40211e95307e525584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461df89e30ccd58060f3c044040a1fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46de898da763c58b28cae2ddb3d6b22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f16d7f523e43555bb9df4427da28bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f47a9292008e31aca6a703d5d1719588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca8d345eee246e8b3b9ec0d892a36e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb92d55762f5637153228c702a4228f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa0b99c8d4635989aaa2a5b75b09c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36f48d3b5ae1c0529937c95ef3180e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361bc866b6ad177213c6e3127b2b43b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9dea7eb761b589f08a0827c025f30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54add9bd8aa943dac16254da7f536f31595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d36a9d08b538321f7ea3ae6caef762596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee26b0a42b8e80dc42ae45a591d3fbe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329c3f5830e0a82c235aea6798da374598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e2e66d46d7e8a45e34e0bc0b75e80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8702c27d81bf222aa5e2df97b6ee9d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40400a711db5feffd96d9ed24781737601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e9038c5a755cededcb4d743b02231602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953b3d8b359a333210ca13b2b773488603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d459726121eb40cd1b575dffaf3d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aafed943a47c102c6df279c007ec03605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb6834809bc1be032be6b1a7769f4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0a67128ce510283d149c0cc898bbc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5d4aaa8523b5ea0186b7681c088b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74819a14fccb8091906e19056c9a80609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbba68a28ba3b71f6070eb30a7b9a1c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f490305dc4c72002211acf6562b724611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b1aee88810b9f22711fc1cd0a0ca4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca14b59ffee7e97bbf80b17a60fd47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505f5ed65a5740fed6cf267da21d501614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c80add1d4ae6ea683519012f4ef2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fa285a72c43f30bad011465ae428a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ea2152ba9a8b803bce040b8e6a92c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661237c854531c55a4db8cdabad98667618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e5b58a9e8f0dda79b32676aa0b82e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee299b18ef6d221fa41dbfa10e552426620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93c83d13612e1d7ca464eafae95933621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b835049468c39273293d34c13a81e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a0233bc24fbe42ec4a88ce7f5d1f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5355effd8ad2cceb9589664250859624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb394d73c1dd65acbb08200f5e45a64b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe3b120e4b674876bf0fe5746f4055626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdfbfd4b3781e4f3bc9e1fecab2b30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f979ea29ce17c3156f2e8bae2fb111b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead11bdb503a09aa2d63cf17fe02804b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804ced3c5f5a109debb39ba61fca37a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab60bcec5c184244fa80e11802f341c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a51684122967817ade0db1a1dffde632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e3cfacf0c5b4b390d20a7b2531203633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401695c941c8fb4b726ebd75afb8ace634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3278bb278f17b85b96a9c347266185635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c742c5295e9a980745c768cbf9d53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dfffdab443f5e9e697b7428708de8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49df63a3d3f5d9ed5719baf5ff4afc8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58775ecc149fc5f479b40516d87943639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623242f55cdadeacecf8c2530953d95f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dd257c70230cf00d202ff3ec3b5b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6cb2e61ff3acdca3e1e1125746288642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428d77e21b7c09bec531a1cf0240fa3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dad1aef2bfce4aa52bbb92aa410f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e569df381bb3746c09d880d1121fd7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee00dda50fc41b482ab1d510c42f2dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d03dad15f19a439d63735ca7ba9aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf82dbe16aaeb29ee898eee63c3b809648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce128a7bd70d77eb242df67660108d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe90bae4ee26ca8d10208dcf814759650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264e5ae433c0326d550540b649d158e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4329e12f61065302013da6be8d4791e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c58703b00ccec2f7c39822e31006f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1284ab86c15b83c42e179b337fdd1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7251bf7f19afa1e0096faa8565c9b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac6850771e04d669dcfac2586e5c9e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcf3ef6cbcc6971aa2a37bf430852e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef876dd4f765e0d9af023f4e9af3d5f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076aa0e72171f0d97d05fcf8bc53063659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223111ddd248bff7a82a5287de043a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dd24f2af634c6835e8a8a6767d55b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68ea3d29c35ee1ed37683975f8fd34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba238913094a1aed2fa62bf0ab0f238663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb91784e73e2624f1942bddb7b0c3f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cdb7f105d8a6e7e7bb57fd9448c7d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08068330d8cc19efcb516daf80d2cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe71737b1dec2ef4a394b19d08e2164667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386ba88ac1392b529ad3a7eb8df3c9a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d108bb66b6e94e8a769db15bb41a7af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b149abd7fbe2e2d8e9b3f8e9c39d6f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1709dd164ee581a459d0e6a0f39a27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2aaa69e04b91678e8c123de1b355d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469e751811770e064a51f249efff637673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb18bc3c811e22b9a278550a6fb0a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42379590c1568850ee0d6870c0009ed3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e983b2695352f015002181f51d42697676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62441c001528027104aad4b80b9861677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aac9beaf96b8e569f2cdda2a0b7dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9156afac5b48033c5782a2c82e1342679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035f53cda54e0671fcd3845b631541f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e221f5b1ddf438dc1f7f7f8d227816681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c10fd2360a652dc9217c97a3d71c56682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb74f3164a7cd21f3104f201d165f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36e7d5d886e791fa3669b933a1fd55684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dae98f4c4dc6a8050fbfa61d3d067f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a8f8e1118baf0f003356127fe1b77686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114cee1d08147a5896330e4357d7555687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21600fb6f9397e68f1eb9e7c261ddf7d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f59c9e0e42701bd6448273bfe3f65689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83b2906fed797be69c68518521f46d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f85e038ded3ad328162dd9a83d171691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656cbcd97b873b5d08706cfd7bbba85692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102b38d06395972897fdae1380f385e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cfd585add58d342a0dcca86e1ff65694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071840661e7e125e8e52d8a000977e5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ea49049f162547d9bd3c33d3f4ff0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687483fd2198029b5ff1013678d4f6e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f8d45a7c011c70200c5735d1ae477698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3f0a2c15be90fba7d56c7eec7e41c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc012289ec69232a3e1b4ce1e9eb3597700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8513d4ff832ba27f5da1d01ef85341701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933c8acde013fca7a51eb883e5061ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30da38f2d21d4723d7726f0d9c29c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5b92f0ee8a0353ab605918b574020704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b7b49ead1be7ba4f53b646ff1fed8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a716a10b253404fe0dd6e34b0f1bb5b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84074a7cc72338a9bfb1481ec77579707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f454d7f48cb9f0b1f25b4e9fd9b126708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7818f69b96a23fe3bd3a8acd5ccf4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768ad9b1262addd8e4dfda0790105c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5e527e601823fb0b9c929915776a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c6fa39c3be16714b7fa683a63ee17712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad558d40c7c3a4f64c00914f3fc244713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b14684584fb8d7d16bd919f3b3861714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfc8536a91468d2c796a1315c6eb4e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1fd63a97d89f7ad3e4ed9620f08c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc783d0b67cbfc0fc99b6ab02e4e1c72717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6846fb13f1335b16d7c3674fbca2b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca77b829e0b4a6ed1b5980d10b0909719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c5cdb1d1e728014f0c87094621672720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e3a35a6d573e559f50c5cbef21249721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074e297bd22d9238f02197c2bdd83f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188a62834e64b3be2a54abb6c8a526e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b258e35fdb995d833deb55efab9b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951bd77d3d3a035ade270b1689e8236725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fefe5ae7afee9470eb255bdc2cb03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7db38aa4a2bb2ac7651f327a32f8a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681c75a0e22b0d5f997b6fbca2e0e52728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfdd484af9e57705ca3d02d7f20644729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d945755fe5e334922de3e297c42e25e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153889c840ef57ed514cedefc8fcac3c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75791ece2434505fb35d556965af997732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa552f9f1ab9b1f4ed919c2e7552dca8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb52524040a03d1067d076e2d0ff8db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f5811ea907b118da52302a8affb6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59f3ce853ea2ddc2314501a8578b9b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee386fb345aaa5727e9d5a6230a69747737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200cee40780aa897b94c0006bdf6d76738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1781241fd034f9ba79563db60883f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab28dae5b59ec423a9de4086b4ea01d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f6adbbb6a53267ff813ac8b12128b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382ceab3c3fa81eb7e54d28efe1b1d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6259ddefe333cab520f081d9962962743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b387233c0c633333d9049bcdae9aec8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895eeae4edc6a99cdd1828ebdcd30e49745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2507ea5725ee3b793edf32322175f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ca25f2f4cb7f61d1520bff99e89fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d64b6304958ef467457ccef91c67df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3803b935d7eaa6ab4f0d3d6a670d99749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273944586c28bc43e9b3126aa4ad20c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a19c77a336984ad58bc4625a338f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbb7f92b06f46efec942dc0b97f8f0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844664fa4aeceafcbfa990aeb3563c9f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adedd285f6b9074ddcce174996bb56754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb178966c1923cc186a851f750a964b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f24eea91128fd5640a1e41824cc6ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9b9ce695c484e7278bca981608a77757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a3a3d3ba0a5647c0d14c0947b4502758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2be90bf43b83632d929b3d6d1ae245759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>