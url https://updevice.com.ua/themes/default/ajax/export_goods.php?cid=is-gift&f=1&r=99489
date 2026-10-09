--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c14d4eca88eb3d61c4cfb4e90f5f9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0ca5cbae3e764619bdaaec11e4a802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f26fe089d442feafb6bd3baa8a5bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf1bcf3da3bc3e28f1106ebeb34aec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682285b106d3acba74fb2b00fdd40345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87247209d0ebf50ac92e3ce673b07e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721650ecce380d57596de06b31b44317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02966f6a1e5ab43fb3e85dcd027892c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624178171a5e2c6933144f23b81d31379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438105a2ba8adc54c1c421e653c5ec1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ace36b731fb0712e6d010032cca15411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5aa489f6269bc372e7dffefd0b83712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d11860b69d45624e327470f7f00b8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c816ed851c0415233262991d36ef114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d2e898945a5e5fca3cac2083fba9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65233c60a7eb86b0495b7125767f6da016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f187e584f66e84bbd06ae07533fd1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0299b95bab3c6d943421eb1cfb731b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526959b94c39abd4c23e4f8b339f31b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7cd9e5269bce551bdd0369aa6eb1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e28418424c5c8d2a9291378fe40cd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4218a835632cff04133ee4549a293fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394eb3c511b139c6b31ccf35d279fab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56aae58542be5aaa19f88ac9c8fc5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0915782b88fc5d0165984cac638a00e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a25602dfb1ac56b8172e61a5bbe2c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048ba599bd26836aad4b16be6e6bfde27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b2bde741087edeeb703855c67d2e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c2b8f9e1ad8394aac76baf52fd6db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc0ef7729c619e1fbee6866d86253230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b047307983ef5bf375161191e6b438731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4a8242ee0d5b97e314d190af7905732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f546f8462a55713d8010271f09ab2aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eee19912e85f86881e242a8baa801034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d017e9dd34cd18983229815365db6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d891d88b73174465441e04596d84836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a8761838f3d2d1bc4ae5e7fa257a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c914cb40610a71b3dab28d1eb53552638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4772829ffc8e8f30504296791fd9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da8c5c413668d2564cb6f0a8ffd02640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa68ff52715ee001ed3e103d88b649b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca364a470a85bd7be7132e8ea7f2c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad34999f19d7f0803caa39fd1f854043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd433cc26365a0745bbb4d2eb0e153d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adba589564e5cff5b1ba287cc8ea0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31928b5a27add076155ca12bfc475446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfedae4b50dd41ff485af0de736bf947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e256b34c0662537eba61d0bfe7f55a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761372285a82b363bf95bcbfc182d0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d848846303043506bff9a9ac243b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aeab6fcf39ce2d85996669ba7472351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb577cadf9e7d01fa9cd186ad6679c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad387eb126f01c3c60ac7d28294d234253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc773a59f3979b9ba8197edff2f329554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883695aa2f2595864367df061f72d04e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10675c0b9017c318ab30869afe4039e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98121ae37574a7f82c9cc88423337cf557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf5426ea1fa30912e5835b7c21181458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a944fddc856ad1386807559bb1c2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e8f5b5536f99b6f9a54be7d2e73e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5ca94c9f5a9727a9449182e75845c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97e3b49b6496915d8e7f6badc3f2f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34931940dd0a5ec92f92ba4b40618a4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baa09a17aeefba7a5a78e3a85e203c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6cad24417325eb1bd3173a0bc7a4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a175714b0d94b178daad4097b260566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7afd6ac0946e7d38f171b904d019767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cbe9eacef400ac39700d60b9701ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d51c188d245793925ba24a0a87105269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6b7f13f6d88ccc3009912a727386e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5accc221e3d393ac10e7de49ef81a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eab0465b390b03d677876f11bc912372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5731bf45d2815903fb20e121a5b320b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d21886518bd6366c4888182f64ebe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d85f715d65e20d1f082236287c37375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22964f7dd704c82a8269b8dfe4ab27e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257c0e0f631f95cbd39efe7307d35b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985d1ffde02a857c2667b2ae57c161078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d862ebc1884e798ce52d21c6efe7c8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f809ad1bc5b596465ec7fe92de25880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225126aeebc005c1571162f94c32fca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b77e328ba307142fd510857fadaf482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86e6f0d0a4491d14b13916b7736ffe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b09a03781dc7a1a9f89df02a36e0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc349ded77bed662311378d8dbbc9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e890851c14d8afa67f64cb54aeed7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d49381eb8d1234525375227fb8afd487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbccd9bb5235626476c9f0dfff009a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec352b8e9a7ca9efa83a274b3fdf64089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b654c43c33f918bc40d91d91afd0b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995a9845c238d503beda0b6ab9bb0e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecc28a7d83a8e0a570ead856007b1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6214076dc454140ca6d0c43575fc393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb3855bfc3901831e118440f4f3ea694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd5680fac6965750598fceef3a0b8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbba61abfb4d8ac546333cea0dd004b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54867eb31489a9fc061e160d7508f5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a08108b49bdec404543e7d37dd7c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5d68045612bbee1d51f0de1f75cd699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ba86d3dd2fa569c74d0d722f6b85e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26dba064b8d10f5efcee0ba25b7737101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12d973978c1c9a9d344f5623adea34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84a928230e7114a5c4da1f9f370c2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a3cb2f7a160727d10fb17a4f1326f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de263b2d84038c3c53de86d3df6b149f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa708769f77c4b0c9067097ae19363106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d75b6aeece490566938d8c7ac8fdf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251963c6882aac654a6b89b7c91c2d9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9314895b60c0b83f784f37e5670fc3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cfb9cd1f2a4c695268749c8d69db2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01395da5a72ab36bec9907cdc52e72a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350de9da9fa110eb399848259fdd2428112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cc21c85f2bf75359108b8e87153c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb502ef5be5e7bd8d602e374737988114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440d50027de38e6fd67e5a88080666b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f1829dcfa2cd0a83395cf5e8afc11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bb89e4ac7120b4c0d3f86bd359cd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afb021df5ac4e42490bd9ca3691ee7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28150a641a5de2e207fc96efb98cebd8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c79c58b5b9668c04a8157461f38a8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9211be4b7d8426602ae0f5567755e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef2ed1fef471e8df9d10d35edafbfa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e91f49fdf8b8453296ccf0c6bf083123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1cf7468a5be457574ea8a5c200a8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045cc0847759e1bffe6ffab324d8641125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9296572f14d7714321c4ed80d32653f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa3391f5f54a50e7af0e4b21e0cfbb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9072661ca827516615ba5e0952806128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60044ba9d4dec36ae7729774aa0389129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517dca864532b7eb3660ee21c64fe95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c37a1677424c7b26f4e242d44245c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b221475e29a5d3e21065e6855c9a66f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cd6495819303075610b8c078bcd56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5d7bde4f0e81e907152944bb42500134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bf244165bef4960bc4662906e0e8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e91b58b6e99938d962262995a7b08b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919bd32f38c2da44161b9401d22385f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27322ae0b5a9b6ab9b626a5f76757fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ec5a308737d261c91079fa08bf65c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6ff8f0ceb279bfc25592d1c7553b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd242d678b6dcfa00314af638883dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024c9b7c6598df868b2eae62f4f84fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700505943c72aecdd8403ffd4dbab027143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bdb7242fa98c7fc737ca5471889d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526308ef69eced196197ab4a0f94745145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12536d5f89a64fbb7ecb14e5aa64f6e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414281390f4193633027a96816364423147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d53d60e5f2ea536dbbefd7e9b6c34148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aef3ed3534a31db6e9d463e184e7a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec05525fd9ea0f927844de67b10a63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3e41615c2530194d99d26aeefbb32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb0c401bd5c655208e4f4a2dba9cf8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550278f7e32d77b0e3b4942a3ee0faf3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff5d4602e7359cd84b10dcfb1124cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb372199784f6be78e57212d457b281155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdf0c44f467cc269c947ede208661d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942aff7a44718538dfe2fa3b2756cd52157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252426a06b81870611aa589ff7e5b31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42024af5e35a674a1a2902a72a2552b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a296050caf1ff93352b063d57e36a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951273e2ec6c559cf38b3d04647b828161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf92dc0023a4ed7690ffc4d1467e7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf88952094d9bb07776c7b69369c5b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7523e004a6e9b2442fcbe5275587e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19968fc06331e796a87fab2a02bd48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031153dba3311a04f09d9f84e10e111166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8f16475e2d74ff52f36d2a923665d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ad04c5de7536b9d7f59edf90a1b51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9273ff549914006269690ef094870f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8069fa0948fdfd2aaabb0bed5d1179170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13cf87ae33902f3c465e2a1bfea991171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedb90cc4d711aeadffbe940788bf68172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfdb9ef51c1b52a43e40f0468e8c5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51092e531cc1fee9a0bf55312824b92174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a95df0fcfb3481605eb0c3ef3bb29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008bc8b61683f59a4931a4ce8963ed7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f202343972cf4ca662b70b8bfe90d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd8e3aa3a95321c26ec5761cfce07b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d97dfa6ee1d87b56e5fef4f8832a5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d58fd0e67807c9a6398347013103fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefd157cf49f4c5245d1b00d8ce5951181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f71473b134091e369a8b31d491b9d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693090a2e51e31094b7182aeccaaeb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de29a86d1c2daaa10f8795d5ad4bef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19230a884952b9964d39bcdbf051f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dab7ec869f0db6cd17ecdb7752473186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97291c03fdeabebf497add5772d28e84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab813da58bfe5bf6bd28cb135bdf0176188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a9b27b81a015ea8fd45e27768ea21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b5ecfebad4d84394eea165e026924190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e3297cb0f886d7465ee444d4d238f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f451d554531fc2458a03e6fb0c224192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40d0566201eadffa802dcbd532b500193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cdd260a67ae5f7ef5541a9f525f4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1c02253b7f2ce7ad2abccc927421d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a9d565287c009c8f16f076b106ef9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f02e3a920193e1bf0da848268f53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10be51ef049b6dfd287f156ce4456a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c0a40d49ea465d68275082bb79d68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701775fa147d1a26feddb218fe2da4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27d7c5d412ec70e171f119d4ec8ef7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc1b2ed468145b1025e1deb7a0b073202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d79ecae4bc29405003ce50b6e6a10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916720ffe3d1a4b8a51f853d06a20506204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc139f8699d659579f84eefefe45e36c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffda9197630ddcad664c3a46765e2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cea7cb63d394f9d94416d6b8c9d089207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960879699c9942d037f2f64f67c84e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bce1655180b79003c08cdc5bc286a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6e49e7c4291a8a43473b9c4c4fdae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f2c5e75cd0b217f0ae3211e168849211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d996131590d1a27b493bb33ffea14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816fd33ee0525c946327bf70584a5ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b74c30b7675ac2598e8c3331f01ca2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c811adb3ff724615895e43082b3f0bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f99ab99a59c0dfd64322231cede176216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681c7bf860d260da7ed01d85b23386a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3fb57b70ad25dd8cbdef0f4c2566c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e84b9f9b24a5376a6e6896b38b3a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038c168febebc98de90ccff68c1d7f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f27c9b266135dae3919d387ad9935221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453c237863ec4c19b0353db650f6a23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069150cca7012511d80acba1d83a4a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1628072baf5aee75a0d570c6800958224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ff2aa827e97eda84d91b1fe51e8ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d02c87e5c311c0d699b99baad9a05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f78a589b5f9df6dde988ab71eb06e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959ba424af07f33a836d1200fb815af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaad1a16d39ed0f45d32a99e49d8ddc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254828306ed3e54f94a033ae5e6a61a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ee24bf271757dc3dc26a45dd7e422231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801047e093b1177fd347c4525554ce42232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7028425c54c8613240fa8b9fe7b6303233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd03231c7fa3263d14700f9ffe05c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b39a9271d930894bb59d05e9201ecc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f5f9e39c0ff41fedfd02cca09ab48236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ce244f816cac9ab344a40215b21ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31244e7130fb7a02a2853e4de2ed9727238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4884941afb502047069e0f11097d2e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece77a867ee4a6e0a0e579f04589012240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ea1d6c3cd0dd7ff5a55159eac7041241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c1dfc9e0d205e63fa731f24dc5b3d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68ec777fb21d17c68166aac0e9a917243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9089bc032ab1923c1373166f09cbb18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ff0b5789455f6aba9aa269d2dbe07245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4b6fe4ba0ab5a0f8c5930250be23b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52965db28f1dfaad83162f935af865247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5747cb38cd5c68bdbeed93b32b7af56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd161055803aaaa6bb15d1593a45a0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d8d993ccc2d14f0640f26ef67ff85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65a49efc3db272a5878e99fee80c76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbde0e64bb1fd06425e889e54b7cdc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbe7bd79c5450ce52db50b44f2945d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260c4a7426a5b2995c4e29ac653e251254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d2d64b4cf133010ba9a19b361af76255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ed139e63fa6f9ffea1f573afbd17d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac8f5e1b9bf1016a360731b9708c06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2bfdeffbab079606eaebe17eb13ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69c86702039237eea4d59b9d9bdb8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedbd2b29b185e26463c282625ea1c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db90aff0589f0ad9855fb782effe87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712d4e0670bc1d2d5e1271f71f24e59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba4c89de90eac97c3f47ae471ad9a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f478896cad039f22aeb3d0ec3907041264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ccb41d232b3c50c447d603df3d75c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a1413b13f48fd83b5e9027386e6ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df670f39f871a76806a2e9fb2f65e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5651b793ec2af51f88816c6d11aa62268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95a824ba40b0d6c7ff5280e014bbb1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf9b306cd8e406a5ec854802e82c02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1229e131bbe77539975d1ef5bcb32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468b3302b9056b45d8ce272a655751f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713e8b58a532c39cf591cd7095f6b30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac0d8e1de93a7572d8223e1216167d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2e9834d346982235bea26ef3548ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b20e5b85499d8faf063f69096ff392276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a1d44050eb844b654902887376271277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02bc4f9e75c88a3cbcfea534d57c28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348c336ad19b7f9d1b16b724fb51962279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cb184b3a034b2d2604ee9e15522f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d75e76ad1df0fb4ec7371cabcb408c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94acb7fa540b4a04cfea199ff742203282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b8ecd2a36abd4cbb0e3e51638db94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d559022d3e82a2bef9062047a4302a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bece8c7f6b026b1d270e98b4e072d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed469189b0e6f09aa3d898c8e923164286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606e373d424011b63661933941347a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c51ba800d94b4ed5906bb517aa724288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e98d31032a9ae770e7887ed656b8c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507453a58d874720f5c5407fd24b904290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b921fade90aa71ea1f279dd6118a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc578d682a48f26fe5a21abc4140a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eeea8d0c45a9bcbf3d502b8ca287d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fa991fc6b8fdf7b98c40253dfc523294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d366635a09ad248ca351e586a420aa8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bd9b10cdf7fa5580bac98379dfed2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c01edf8b66e23dfee3ff46b22ec3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb002974be22e19220bd36d6149536298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d3189fd985d516bf7fc9a738140bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57870425dfcaf174813f3cf7ae87475e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5453588d6c599539993d376d9927e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3316118442d655a1b54cd76de7271302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26d6bb24fbc41ab84acab6253899b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5831f756583be7d29fe7883bc0d1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f611ec7605cdad8740bd5cd34d8cbc5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a8c2f7d5d522360a392ec33c3a627306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab59b85d3b27aca66d82a74d975cea5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de146f11aa2d403bce7b1ea5fcfa73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e209d8c27614cbe1f9c93db017cc6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323946e1765ae72efcc3862d522b047310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87577b1a5bfcc663095352f200c4a202311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa961c2faa55027b9bbe9528ae79a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9021cf4a5e0766fe6ded0d333e0b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc293c69525e8818056222172e1b78314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a98a3ffd35f249f686d85fdfc93379315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc6c147d915685d772aba7da83fad9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95c6aeb8b8e8653b9b0342ef3ce115317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1b28f7e68069a19e25bdd393bafa2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bbcb53fc93390c021788e4652459e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01be85ac8e8ee4385bbe148b4b37ce7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77b2d2eb1c2a1731c8416e120aef18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3007cafa8144bf13f4c5d91e1aa6988322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd96ed14a49fa7855839cb098f4086323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc1c9ec917fb2b34a6303b56a15188324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542f1855d971ad29dcf57620382f647325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262626c581c6553620bab42b6a5046e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed0c70fd32c1c3640987a2e9ee826b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fca5e220e413bdcb6e34f6a634440328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a950ec1c8ae572e4ce1eae62080bdff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc7efcaca073dffc8c51f2cf28ba83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8e213238b2dd8c939f76dd8593373331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6eb18686811efb65242fbc6f2466cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c218efa565d71ab5821734d30cb0c9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75643bdc3636eafe721b67b4218168f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189ec51a49984914ba7edaed3140a09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb48c3a6d0141d8229727b3d39b7da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8d234fe5c7192c2c839f691cca8e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccc877581438bfa0c909281793390f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849002603976c77edb5a786ce942c7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78088b89348f75a69681fc4f758ba712340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50775927e8000b7bdb3859c87fad77a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366ad0ab331ee30e3989ed67086316f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75882eb649e8ecd576742159b261984343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61e055e3d78f71d72b8d6245e07ee9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484a3f97672736b05a38bf04d3f0e1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce00743d9306faaec9d83a5437c5fbc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c74d524f01d102bd2c55b02a5cef4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e17581a72c2ea4f41c06550bd7b48348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7be26673e711fc5e6718834c28a588349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb46e3278f1e07a8ced2dd9a9795c84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d7ca58a91c268ee968a19d2fc79f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb25cf41ec65d33efdd4a50093ffe9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b4afb96886ce921d4e89e6c5575ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0225e22cb5c3cf7c3b62d4f06bbcb05354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba0351285e4f421e9fc8dfddafaa37355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ecd6b3ae4d02ffa020a046b23fec0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a652bd98438d7204cc4c22f179a391357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252912a7e0eedd7d4b6a8d4cbf8d74b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecba70e67369e4b8d8548252de557f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409a5f69c7919a20dcd92b5d55fe840360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ffd51c85d03ab629e1638d0de037a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164c7ff64ed865af5ebc8bca93a527e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e34714f332145bce1d8e2777be824363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eb75e7d49e5abe363ea5ae8aab38a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbdf50d097406657f26e118b2c1539365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c219405308742a9fc3b5fd51264856c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aedfc720c2e06b2098f5f508f0abd1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be16e07e0c34ad2c81cc2fe5f1ffe3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e5a9337b9c21921170ae53a6543f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d3888a7998d7548e9087c2764df4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a767854bffb5e7592ad9d7063e7f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3047014c3b05c4a9971b0edef6fa84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08a26278bb2943674fd538095eadc8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d90b07d4c3d4e0af4a2d4accfed3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a2e3a5a27ed2086d9e65f05dcd9e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fd2a94858ee548d9214d99e10ccf0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1429ace738968329e5a08b5269e0590377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038afc7529f85fa7e43d36aa03f9cbae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8f39cc4a9515acf9feff6bb3dd543379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c55bd4d97c53e001723ecc14c3607a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98e4d1b66e3f379e93549b174c5ed7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895a113557f40b54c6feb3103c0386c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be8eeb052ed6a98d32fb79f453f405383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e03e00b5ddeeaac3cace526d126a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2de46afa62fb88af3090b346c914b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cd3860d4e9b38a222e0db10a74332386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8ee64bdd202a6cae38ecfe51ec720387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01114a0c3d62906e5d330ef5dcb03ac7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c001ebafdb20b16fcfb674ed9762d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5223af8eb48e36aeba8c52636b6366390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16fa6d2fd907a3348ac2b2428d6d23391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09154978881a5d89f860a80ca1fb3e25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07511bc0d06868ed9d7c421a2368e95393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ee0b1004e4eb690ed911d1adc4f66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921c00cfce5bf5b1dbd037665e9680a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f571eb553407bd9c3caab480963639396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26c51ddcc5c43c0be525bea85325d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07003856e383d1b400fefc4b0ed72a92398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcb564ca730d003acc8f9e16f54755399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e0067c3d404dbbfc83abd3302b3bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80536a306ded3312e386823344f82761401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a868992b3e98d6f4d5f20d4d9e2ed6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b47b7362fde024865c4502b5fb143b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31707a4ca66347e7b1429097f6595d66404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f612984bf977aa982316cc08997d4c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbee15b8c429088a0d650d5a127d324406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005abf167c0e43400e9eb46a0e75143407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ada0459ddcfe888813d2f803e92c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0af10e64429696457a88c8440f5af0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17109b73bfc30ca6dc2309f0b1528a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721b1d1d9df500f313f6dea81dc6a41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66e58ead24d225e7719802ef8f6493412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aa10cb8389e8ed98aab907ed0e294413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03579b9e1cf9525cad67ab476825a0a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632a0b80dc5c6ae8ce171922cafc0ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043618746e66dd631da9f0dca9de3dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c456f6aac598628ae29e090431e225417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01aa677dd5514e0fef3b0278a3734e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809636bb25ca6e157d1b4b2f75b60d54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef650b5ba7c561955c4fb08769d3d70420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f443e5d10f882399f2929380b84109421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55007adb571b05098958c9238643004c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d050ff48d7c539aede0edd466c754b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f3f7350304a0c35dfb631cbb94a48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a11e019ad2a5e348b99a558830f74f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7be1bd9712978ad8d203f6b105dd7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c3fc41ceaa1bfb2d74db060e58697427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb500ad9c52ef3dcd3666559882b321a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4091f0642a488715ed0c87e093d5cce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3076b582b775347fabed59ec59189430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3549dc0f575376f0ae272f50d51658e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c2197e048551dcb90e131bef3ab8e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f676789fb8d70b34e1acf9df816b525433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5715aef89603ed90d155df99fa1f1d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad9c1f64f2d84f42c31e479fbf6041435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180644abf68bf63eb0834b5f04861f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9636ebd12b431bd9c280e7e429f2605437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6302e7dca6796eb8200893308e5a6f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d427662a3397024b0fd512bfe1857e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48baf973f962a81b245571931527ee2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6d22816a447e5ae96a693b6ede764441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b72ed3bbd9fc0619cedaccb54f2f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad8af241ac14bf6650d89ddac254d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2ac01370cdb9bf01d9cabc173c080444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89c8d341d3beb195ad49ebf0ca0c4b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878d203ad8f3504f891c691f228b2f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd44a0689981f3fb79a7872173f042447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea17540894127afdf14503ac33f6e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d17a7c188f3706f71f245cb91cde4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c7e62d55c82341f14d3cb66a05cbf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b44eabc506087562409cb6725f751451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020072c37d4f6a4981d56c27fefabd4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b58f0c88ad7653dd001fe960b8f8e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d3b8702af02a32eee9f46f64dac82454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97701a9cf411ae487aab74667da4af6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c328318e86d550882944ed2e0b1629456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba1e93f855eeaef49bb987b0e1a57a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a6826b33b003145e0f8a816367def458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488a2b67a57632b0a351c29ad2b76f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8dd3bd9d254e8c4b55b083487519f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7e00784b43258d26556ea79de2875461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a59ad2eef342a36f93305e7d720923462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab67fb9b5eaf9f3f3400108183cb34463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffce97aad727e34a9c3eb2695454c72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1886068e70642e88da6fba753be1502465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30fb1ed1d643032d486c8a1384eb79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bd47c7c5dadf56d27b01c7565e9e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6260f0b541d13c5ef06908a0f82e08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898203144cb426cb24c9f87340d8f5b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca5dafebbaa0624a25cbb1d6dc57c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf523d6a800a1d5e9ff5c8ede5bfc99c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b987c7b29cdf71eb64f14e049184867472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8570d3afc6c0cdeb4be78f18a05a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b08578d9343a82ba516a5d747713f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f8b9b78a9849987fa680ba5a1e149475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edcf739be45387a51e8e3b82d8aeef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bab5261af29db2659db7a49c763e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe158ca7949fa9ebd168e76115ced9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7f074a77b1a6d2184c7894943ac6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a5b541d0774dde7a164fcdab543a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27625041d7ec357ff8d505fad47139481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbb2b071fdbb9870f8a5e7a1489ab6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cecb7272210d8bed8b1603c2d83f86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9162ea5e66cbb84db3999a33e27b351484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839077d821ea90f7b1774c34198abfcd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7b33fd29fb7d256ef70f243f7f1e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67edb8853284f0824b70bd46343635d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4373d6f18dbc39935a420ed21d03a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41613b29ceeb5834c6eef0bf4d8a52a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b752638482e7bb34e2e294044e1a4c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e9ec0677b523b60e361f4dda975c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193e0e012fa0039f48ce5963f2f7344492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db49cd9187a483822315fa277d906c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d25d7c6dc232c14cfc9fd38aa4720494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7283ea4dbe2b899a7628689a7c346495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00743535a955629a2c198f31e5f5329496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7740c4398debba5b3224c7890af20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b18c20adff140b2bacaf1f7a68b84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69403f58c910b68e837899294412ec3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfd0684033bfddaa9b6741bce0820b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e553087729143e31922bb9055ad268501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8323678d15a463fe8b6e82a494ee62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01509aface205636bbfa9602396ed08b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeb3bd5b6efd9930f217711ade6855504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f19e3071927d9b023d61c9014f6888505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3df42b9d0d1fa37a5be6a241b98f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4094a105359be14a057d0287fa947507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90395acc751a56a5b6cec256a1e6865c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450fac739b79fa66328bfb8bd61b36e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f39502edbbce29815f8a6af2a3e99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096f603c0490c2b1803673c06de7caa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebf8ae986b05744a060b59811ee0b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecb3dd6c64fc632feef9917d065eb4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed83f98a2d6a946651508bc72a921e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6934e742d0a996ecabcd8ca6aa1092515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa4674bdf1f9adfb8baeb950836f98516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa03af0a9aa60f916e599fda2bcc4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc39b65591eb35f5f6fba8f3ab4301518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bd11d8bdad02296391d1b14fda633519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef82a985f7d75f9f43736328a2a6aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ea861584c0aafd5ee3edd7bae61e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec14b99bb49f246170caea0fb1bd19522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39077eb979cbea35787ae6832ad04a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e5c0d262c895eeec7c7b80ad11ea4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870503431332e349de16afaaa67aa0f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be02d36e11a1ba9895b78d7c4cd155526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc540178d455bc6434258a1ee9b06d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3af504f18d473c60453c81209f5a57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a1d44adcc9216040a3935abc4b267529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027fa0f26ba0ff29a24830a3ff4fef7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f204ae6ada59bc73263febf9ef436d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca28dbf8b9d59524d3efeb63da5fae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3acbdf08555d0f0222efe6480072e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66b0ce3d11ec65155dff25bcd06b7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3b96e01c405ac4d8306d76eeddfdc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6784a3e8a5ac6cb97f8af974401ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48475d38205bb242d6ef45b71350f470537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ff5af3bb638332454e4671e64a9d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b60f5443cf4d9926b9b2c4e0cc315539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615367b265d3c23ffc44b35a014f228540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f34e5e43964d1ecf858f24f1d6be8c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9159bce99904af405565a66db45aff9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7702ffe7e5d456f471a2a2c7765c04b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9522884e027a46aa5dbfbb87ee60fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc002032cbd672e8a1feac3ae8a5165545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eee71b05e8360d0149b8c8b82af95a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03c13ff09d6244c2fa6a4712dace87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bb2f14d824b0923fc39987d50f1fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf75c7c0cb04ce23f01049dc7d2e32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c7df472a26b10b94fa52a17d30cf4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73540a8fe4993fcb97e8801c2db13e3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65120625598be0a99aebb3122e526adf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b25219660258ab604b45afb6ecba6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1aeb5bda9792d582813e198e6b9fad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999e4274ce8a2a6f72b2759186cde3d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5de5ff4c43dab6e4911ae963be6189556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccf37eee9d72e8f220e44d0f7e3c8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab41e5a718c73b6bdf7ac234b5bdf54558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b278f03b6deed27e3ade5a4863307559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5a41e103dfed270fdf4ea9c4ea010560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2d9fda53138dfbf82febe63cd9621561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cfe8c7f9ccc74497f87d6ab1aad76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f304ef0ee171116ec65a34cd679df3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e3d7245517df61f6167644fd7b1a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83a4bad4f51c04bd086cad56efd967565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6651de1b62dd9d8d69103e758911f9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867af237e72db6b66561f3eb11ab2bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c06321e636cdb37ed82b61ee1f73ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875d31b42600f94395172304d4b67d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d22b95f3179c979df0ec0cbf963ec1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac0fd01752fc4c1d362c290bb08d83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c207c4f7cb2406f3f030b80adf85804572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae68ea0d0f1b483c99b1b556f1ab025573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a40346859e4482ea5ff3a30f6b15e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4defa653d43ef572605e013d5a6663575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babb90ae48d26d53b92156a7a2fccfe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8434ff4f525c1a4c9442a177db0411577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2264629580fb7b0130c4d945f961e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef602f3409a4ced5bac81c252e99cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9cb28a5477216dc1407563ce99982580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f730de941767b366ae3c65d2d3b361581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0198b96857f987ad2848cf7048e4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab0d5d8328721e5de52cd4d42e7e5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1570c2deed0e2da2d4b98dd216a57bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8f1e93ccfbd2736924e2d8fc40d20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbff6662110684e8dc905edf56329e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388f8ca21f428f2ff75da41f4240cdf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf946ef46db2272a8e04648ce15cdb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21038c6f48951cb3d69a86e98a3170eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c43bead548f1d9e46dbd5a4e8e21e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24cdb7df6aa528a7b89f8838336eff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e63f60bf706438696e2aa31a74d116592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5c15e6a160c10b0a18738aa000ac4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250602da7d26273c350ed9ccbb068a6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500ca7b93a58a3da8e182e6849ff3af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f5d36e17eeb4972c770e36d07eb10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96920c4a254451c74aa3292abfee53e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6ba6fea3e6e76ed699e9e1ca64ef5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65deac80be944c6341aaa52047535936599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947045539a621baf9e900315a1e19a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0849b668e97c37a313d6ccc4e587c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f783d0b3581be745413158d7d758ee7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce177f57f751354507fe6c3aeeb3ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9f93018a227b626f4c398534940bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96910a6d37fe46639cf09ac490aa9a63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9622beb5a901e12ccfef43af367745606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af5eae582420c87799cc3093098a38607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ad7d4cf2ed92ded9a4e9825df55f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e1827372c36c995b8cefea8fc8d9a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674a246ecf6e7f2b9cb5c4dd5028389610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba5fd351003bfe8bdd027d9f4d67dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e910d2d2003a332a1e5e09a6d13cc72612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4f157734bb2a7fb79f7b7224509d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9125b90f3b27a0396f46ceaae4e1776614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff627faf6369c406330ac7f7d55e09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994f241289bc50f907af355047120c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acf6191e0ae12fc0f581dbb690830c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11e0451b60c98cee2f5080278490e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2dcf03c1dca0e8cf829c118b6266f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19ec4406e4d292dc4f0681637c9452620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0517e701462f8b300557d04c83aaf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92e724368d0806ad9401695d887ed9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d783b2953e169989990d080c5bffd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc66eb26ff31ffa2eff17c2e321f81624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a71d91a7ca43a4bc6e32fc8890e33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e68ac542fadd733be6202b054c12a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a9b292e15ff3fefbfe82e36759a88627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0267399a97df0ccc897d87e08426ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1b9dff7c013cd9070c212bda79d9a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4e33edd3ab09b31245db10cf3827d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5a667ca879a21c0bf02421568c793631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac6e1d96d08412ffa5dc6a2832c1bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931fdc008c7d343b5e93a64e480b59a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956212405167234434febf991b7562ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43281fcf61ec6ce476a3f090346fdd17635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271d4f3aba1c313bcccefb3ad5699ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaabb31c034e5ece117e01829a859d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6278ca76b30ff2d59dfa3a0701332638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6774c6cbdee70b03194f01f3d0dabac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba965ee97faa0ca90af18ca5ee41508640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d9c4b1479994da1acae2040114e4a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc802f64728ad9170ad7864f512681bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee136c534191168c5438a8db96851ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e957e7910c0460ada6301ee33d2c944644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16400b8e5e626600c18f00851720ea0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209297df78f38d1621c7774f33af44f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9422f89cd85e0e12e6dc0aee405a1d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd941f66f641d021266edcc31fa289648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912786994554ab05817824ac6bb1110649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4385cce53652e087b7a037b6f35e1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4a2c152165a79343a9afa0de70458651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4342d0ca0a25caa13ec9a8870bc96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7ae16dcdb99bd0ab6c7af6ce86526653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b345f677395b043481a7b0e7aefd088654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e07c0c309736f96644c1dc313fb05655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ec82929ff4ad6fdad4b9c8137f788656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274852011605ffa240cece57738ac38d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7b06d6a918767f31aafaa92dc0e52658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8a53802ce736c8a06c84e5c879f6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf827649aa109a5a6b35eb3f6f9bdc09660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5553b14d76a51a5c8a3c61292d0ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac5e44a0fe3bf9bc2b8d03da83d6a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fbd31d600e5f5c2cc6c6ac9c637f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc252774ed3e5fd728562b35d3ceb3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b448ca78b3ea4eb18ce9fed696afc2b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004985b8b371dd3c07f14d73136e2a4a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82e07d8613edfc1f895ea9fb0c911e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f21e4473c89e077f3a8d6c45d3aca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0103a7f6ea92495598dd02520dcaa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27f08926b7a88f086407bebf33974d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf8c19ca060d7b6a66910dca1e7cd2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd2951ba2695326472a97852c3e721672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3dc764cef75fc7b3c26a8836a9200673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b67b7efb6d3ca1a8df131430eca237674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdb7ce45e5f1ede793386c32115006675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2adcf44d9b8fb39dbe8d7cc359fef7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d22d269f77121b8464c4acf492d62b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073449fa7bc484a57e6a8addf28bcf3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d32225a0e1055ac0193cf1a047873679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3415cbf5f2e8a734b152f42b72150680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca42c27cb50547a468beb3161bb4d56681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad211a59ab67f6c6cd9729200d79803682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cad2c4885c43601cfaa16d208825c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a28bd56c5189c62f386c673773521684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60639446fbd23c07e519776b71fcdef2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5702a768d62cb7f1043b474325596e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337c8a7a44d9eda38207002aacb8b79687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38c66e28e80a7afb66f8c86944681b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f321f7eefde6f67328d1fd949e2b69d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f430dfcf43df2d6b7aea39e1ed68955690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354aa5500440e08391017b4c11d2a7e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb4a2e2c63cb964c39b4c2bc21f9a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eb9103617a7a56edf4a183fd3b3c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3390ad02fc61299eab65b4747917de6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0da35a31596cb9639202e7fb76f068695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdbe6739a6ff5bec6afc9fe6e64dd6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fdd8539178a105030b0593b6e9cb5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c998565aaeb62cf383b2857739bf7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96edb88296a74020ed8df9bf06765c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fc4cedbc35bc78ccf2c111484f752700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35f49c4b9251cbcf380ab2f58a7790701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd6ad5ea5b16be1679ca326c84a8e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ee58bd1ecb24f30bcdaf87c6b5d3d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf87681c6f1a05896e5b436a1eecfc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2056ab5e3dc819a302124ab4f4b8a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4252f58139c3d37aa3c8dd30d5d460706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f014dd0ef80786c2023c3d005d6bcd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1ee66521154313eb2b92e8f1b1d63708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f835c189c9217b667532394ccf4077709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303049c26aab50fda63716fac5d4376710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dc22e68b558337ff0dfbbb79b586b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ab696ca6afa28dacbbb3b315be4bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec614f4b9ea3182f6e18a46f6f0410713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698e7b3884fa82fec2469d3aa4621bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa91594ea190d572044e2837e9898c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e0a4234b806977bc164850fdba56c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bca28ce4f90b6717d509ecb4503004717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b9c36789e0545c7475736e28c1490718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22015dc2cd5e93a92a304fc2f9f0337719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a2c9d6fd6983851a8bd55647eea68720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664ecfec7d19d63ef9d03aff15946c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b54d942a636aa7cf7fe64a2a87c97f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e0b5d5cdd2f8999379db395191f02723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75250aaaa6f94e474539fe4e3473d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9381bd019802047a9a8653fe109f17a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f8cb4bdb7bf4f3ba2da7c4016f35a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6499ab04c9fc6b9a300b283a7edde9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0beae4ec65e3b0c3d94b3925801ccb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e35eb0000c6be638500584ed75a9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09378d364905ef2bc5bc93c308cd1145730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72366b4d03522d7a9e7577b5ffe082731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc17c6f88dd442d035b637330b7302732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834654b3bff267a3e5f0a0381e0c57d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f18976332f9506f40c921ad975f42e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109d90a27ec3a1d548ed3ad186b7223735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826d9b901978f1aa7a21638c2549f72736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a1a7d60efcd44ce9ab2516ec546c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a41953c530af661926104c788840be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599954e2ea2e0466e44633ffb66ea57739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810a92aabedb9b2ea79793b02f39a0a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e09e7b65442ca85bf6ed32b0f0a53b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738823ad54073853d010a1a61ba4329742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc65432ad45c865c587e149b76091d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa50e72e99797383745ca685b86cfe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070b6841bac8df0379d1d9a04f4a958745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9dab9d124232af147775d9efea4ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdf4d90b59993839d8249b4ac2177d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b82140f10733ec8f12c4a8322bcef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6cb85db43e363922b1b0c236f3f75749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba14b6b653ce6f3d53728338b61b2b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706e25efe40bf7f202990de2d3cb846751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff05f5a14d79a0384f5a31af62d77d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6d38f7beed472b6fbcfbb8b778a51753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2c347121e8f9bed1a419d99007a97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b9fd54dfc26b1dcbbfd59354c512c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0245a8d3850530e69c6d98990881c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd319a6fd6e021390c96797b8443705757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94aeef5b9214432223f8678339d0b6c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81ad68151f9b19a07646149f8e2b19759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332141ff2ec175365532f507c660ce71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a47edd64de4738f969d79888deb082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c656982bdceb7ff8554677adca305f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12179d87e61181d1b657d00e335add4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e269bfbdb6721dc6418e707f9a808635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fbf195b50eb1bd90ee43f54311fc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93923bbbcec996fc260b12ea252c2fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f22cfe4c3cd54f105058b7f26d17eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930b5a61655a70359137b32465995f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f5dd2003b4c6954c3bbc4167a6a4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54fb2858ada110b34f3aa46e1e5f1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138ca1c2049ebd635008c6752199e9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdee7d6106c4b63da41861bcb3b017513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd2cf681d627c43a56e98a866a068e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6f74a16954f86b4ec560ce283ebbc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593db4c3f90cbf583e59e81c92d02ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce99e317349148769078e2fe690f50217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b2d10284273595425cabec8ad0a9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f57d310095d7d69b293fdf344632319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c1c39878082cffeffda9d77cda59520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a3a673a8d6800c9e057d8eefc71a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd263f6e7215a1ed48d2f7e1bc130922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffd12b78bcdf002b6b422a28bdbd3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f122152dcea7afb8b290d93e00ba62b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8d3fb9ab8d539b820bea09b7e970025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73c6391b593bcc8af7e31d4596150326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cbc90335b665160272fac7d402e6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3612b702a08987d6f1620d0c80c96f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0e28c0316b4af4a02ce82dbf5972529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496b187425b32ba3b395b313279234d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944207d977a0c4168b68aafe9b1b9cdf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fc0420c3768cc12f592df2a038a1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0313b004789d9eb27b279b30835e6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1fec1327fb6930e30b66882c3b98a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cec666e285d6e8a6ee659f9c6b8a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f676b9cc3a2d7b456eeb43f10b6a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355cd6c75bd7872b0532883ba23d35137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690de6f0b53b933ec2edb6a8fcf0dd1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fb9eedfe7b9fe53b6d971b574511f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abf683894b0da10af5cea73ff79fcc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d707944baa8eb11017b0d387ec1a2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344868f19094ffcaa6854000599c53e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e2fd85fe3eed657a9af4ca613a23743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d62723110d5a3e10647456ea9a53e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91212d4134d9e471547eb46c244f735b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c70e1e2c7aa0586de234009d4568146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13b35d6935505c7be56b83a5a7369c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db3573b0ab7dbe9c9a118ee63f78a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160bab428894b8e9e85696e190e128049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9a7110ae976ab0f471d42eae76ce450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4964dd15fd94087390a657cd53bae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b337498eb1827624bd74c9e60cb62a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afd6721b6c8a3d0fd8a5ac1f6ab5ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc641c91c0a6b8762cc6315193fae254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddd46ff29de2f187ad346e96fc02ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f41096dba817218a1fc4c78a26e3bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe90432308eaec022f597dbfae29d5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c55af969457f627fce89dbc24797658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dd5902793ab51f9cdccf456d6f91859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065b1545ec7a18ea6841a8224dee3ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d649257954f355ae4fdfbcc240933361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9997b752ef597740e8c622ffd32de662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0604842b06517c33ff080fa95beb663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83c50e236874a716edb016b36dc95a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bbf1baf65f9b0c0103181cf27b08165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606da143609de64790cbe9994989043666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a676a904a029269b3c4c716e4194de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562090b8b5440058ef4c4f1fc95e4c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639d3ab89f3f8abd6b8561c0c0f462069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20157b24d79823ca7a20c358de232a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d052c80802abe92bdc799e52ea84d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9189052c36ed47f249c2085d0180a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31249b69366a571444b069ca9382a0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd09bbe00c1508e867560956e9519574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5569a02f088f16db746e02b0f8a4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf09fd2e79a9a0d5f29bcc3d6f6e9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38351f2a090d0df85208f7b9bab8af6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd33881854a3df3924b1902e2e41c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9222755e006e43f2694825a9f3cbd0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1e301d03a0c44b6bac89cb1858ea680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca187e24b4f93497c95c42b001be1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e171d2a4cf8fce076e47e0c33725382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61eba80cf9c6e1ca130e838461752883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b09c4a271d8c2f9e7ec6ada4bc95f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459026beea921e49f334798da00567e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d7a056d334eb1e20c0e1407d59b5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48963c18af132ac3caa9fb10261c28ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731486ea9c5de87f06ea9dd1e9b4c0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9df1ac4f6010a3eb39f597bfd5c8b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10ba2795f7c7e7fd4965022149633190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86d49badf253fe24b551e267ca846991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd47786349c7e7ecd3ef03c5b162af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bef66b23840d3ef44627d1a276a8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80be79f0d8e6dbccc0933b80e66dca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c0c3841199e7522823f2cd0c874bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2955da7776f295dea671634547cfa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41714ea667564fce776d5f1e6208b40297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d17c5377e86018282ec960a505707098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02987983f2bb22b6cee787042368225d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5eb64b33276550c8aa8b26df8ade0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c348e24db85ac0fd6cc21dfbe09de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35de08db30d42700188f1de19b168a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94eac1a60c54c2e8316e6bce741af4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ae8ae9c806beba725544089d616f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b47554c6e4c25ed52574946d3e8abf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede619a15df2371a7b4302cc338a1bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20809aa6b0a3324c3ffbdf604bcc479a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319b01542d5016ace486013caae82dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7092f8ee15ef8c9f7dbc9a1f116f84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131c38d982eeeabbbff075e75a92581110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca4b9bcbb590c80e9bf8366f1fa029111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac1c74512fc84cd2ea022c892b19fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168e79b34c402395e15c06c8716ecd3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff1699936d9c61ca00617fc5a9fdb0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c43be5b82b1fb891afda571e99070d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5c408458620d16e3a1b6da67c7d82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fe43454f2845a06e273569fa940cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5b48f9697509c408088a597344f96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0aee07854896bf6dbcdae527654e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb273acaa7acd4230d84e885c72c15b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08141806228a26bae1e5f6b90184e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594613fdd32fef1d9c3d88ceeffb6ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07db7dc94ea19448568f1cafcd8ed9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a00e498a786595b3e374776d37d0f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4c537f5710994839749addc0d54d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055981f78bc2490e9dbc7a19380946f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599114d65f5fe479bb01b0b1882c33d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74454dafa5a88834effc12ce874ea6a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e93bba7b56605bbc86dc5035a3b148129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58966e6e250cffeffe50a9badad6d5fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99dbdebf981d708be5ef1cb5e374c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fd39621cf824ce06fd4a7e5a92903132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c05c6e6a0e251a53bb42f1d2cde159133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d4db407b1e1b1fb4eb69fb274fb86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e15c512e68850a00621ac509ad658135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3087055c1464a8841d679bd0003524136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624119d0933baf95c1e31f6aedf3102137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a7b47027fba7391d2a73ec8bd78be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812286c02689f64cf11d73f54f1655d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3802bffa6a9dada4f36c2c10ee3ac3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78320686eb450ab3cd3334900d34d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bb17ca1847b0a65d5c219146db779142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5aa1ccf1c131bd7111ddf6897f5db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ac6694e76a3b038ee394065396739144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56079e901d62817b5833525d11f32eda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b52cc08b535a607dc9105338661493146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356e4b93540c48d64495cae9cdd8c78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2524b5cc571d89636ce687ae48306148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df66079e96bdf52525f2d0f0e626a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be345db4536d15922e9f918923f961150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649916388a09023e0aa86cb2e60ac13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d767084f1dce768c67a855a7d3728d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f5d6690b8a42199fc8d49fef4ce39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1ee89409f8ecec00026c69111c0a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf0316dfb14445bc76258d3cb8e71a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642571c8bb67a3dff93b40603a01c8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852af507b58a70d97a6e1e141360a043157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ca10c0cac8056f689a7faf707f08e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14032a12a9503806aeacf2ce6c40a28b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc554ebdb0368108e8b2cd354e860aa4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36652ca9347359e8430f15283aee99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014b9c22d30936c847efbda35375613162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bd2c8542d6703ebd0ab13e1e7b376163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eab4061367a206cae08774700c08ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e573a4232afa82b777e6b777d335a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b3ead279060a818055f0d1f21ace6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84715b2636554ac1cbfd2c224f3690e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461ffa13cc69a8c74ab8f056ab89c09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae4f67772cd52758deb5ca2da23f5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394de0a88e34aa38cb05bac97cdde8e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88009f99f165a6d6dbe937d8300c12b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e33f8b4e2a16dd668d72642570bfc7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb06e700547d08c09e95668efcc234173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064264ec24f5ca92a496f3c17a1d84d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317ee2a48575b754e4dbc48c4313c81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e154e440dc06af580c7c2e5340a3bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486df19797941e56a34ec4897dd59b05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638aadc7773f8e79ac5227c53cf62f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066208f2af3da4fa5700ea3da7bfdd45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeff14812b1ceb102a300693b8f8999180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1190b7fcdb2350ab9d50837967f6c9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efa919f6fc2b6d1a2ff04436649ea8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc2d7d0c486d1ae40b80162889c090183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1db277bc52eefecc54f52729818538184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64418989aa644a1f00da949bcc0d88c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b336a00644a0a03620332e6781207186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd984882fd81ac6a23254d3900cdaaf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561be7caf4e372e00522379389de6567188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b05e34286079dcd6dc473a20e5a2d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027b64dbb4b9632faea15051a73776b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b3b7c06f2b14c5169c95513c84d54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1867f065ef6b36041cb0c6f7d4835192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6f98f828e1721799067ae0acf887d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8ee23805d8c8488f44aebfc28fac7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae720168305812f76fafe89d8c574081195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeec6330a21d6f638bfb9cd875c986f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf631ceb6450f164e473a089400ba1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f066dfaadface5651a9b8441445179198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec48d92fd79e448f455c879cfbd89a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8b8afb65b5c4248ec9fcdb155c986200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a757104bd80f7f96e9cb34fae9938a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9d4327fe1df718cbd59e2191762d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c900c735e74073ac9c4dee42bd98a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26698707d61b8d4dfb9774bee8a91893204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b833ff75af68a9fe8e50ffbbaceba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f1872e10deb2298d3888278a81e81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdce6c06152c904970afae06b1a097207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513686d2117ebe429434efea9dc0f99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c348a6b0dacab6321880df78f9a590209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d472620f59f0c48073636a41ed69a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbeac2107256406f134685d235523a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7758fe6b7d5bd500ec90e2a71d87b82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e9f265d0c6afbf3bc73655185e4ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051bb3ae6d7f336e4cbfdb28df14c82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa63ede41ebc4065eda6b0777e87256215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d13fe519657684383ecaa13c56c1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bab1b2e67391d6232a62b1decf744b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb472d0d9ca8cea7086bed84492abb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834dee2abc86c6db6b9ac166c7e06bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b09912b764a648e3dd6f8c8a545bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb706e8b586c93bd0850714204869969221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba29464b0a2fc534c197d6a6c86f26f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d44fc2a3f5a8dfd689f9f84099655d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37a74aada795017ba5dbcd1ee9647e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cdc484db461fce0f8ea5d8677f775225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0e46807116fb02dcb1c9140133851226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729566cc4b1ed4b6f2a1fe8bf31008f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714d2916fb7ab63c854b318e690e9fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bfd3ce938953389293b139628eb0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302afa3c8238e3e70badab41292b62d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbabb96af0517213a43a085bb6ef84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86eee8e596cb2addb1a4ddc5a2a36a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88adf4dacdf670c6c6e4b04bfc64b06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5ef768ce698b0c95bf8f40791cce7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cde508cc70cd2f3b784cbbc52f475235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c299e6db029edcc27230bb24584de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770b9e3bf5408d63668fd109e199dbf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb1e818d0a49f4cca0b28ef48b9b26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefb5fe3e169f238d97f7ae8f6de1c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e56b7a2bdd2a0326518b7b0baac6e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e9380b3c3153a7fff91a201795d67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73ceef5582ef13f304720717af62c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff3563d4ffdf2623b5fc0590e18d82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d946aec19d0190e6e3d3bcf2952229244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079ec37a38a46dfb1b03d83f23e65d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08077819e5fbeb31f7953cd20c79d9f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783143665693cce296988c0a56e8cbe8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c0796ca9d19736905ff115145a657248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84d293b073951f9e0e3c6959e324ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee13598b1e4d6653e1a82747464866250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742de72cecf66ce8a93e1c6fa403e7db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788abaff782b49227cc7c6221975a23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50156c96d4d2e47cd83315cbb86029253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705d46a8cc4b481b2fac688f248b4b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7879cc65d556d7896bb383202b0ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad92acf2364ef8ed07c13569e8d5ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9790c8bedaab15e0d93f024d14f486257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950abb48a092f3db5e12b448e73433c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74824545e580e472641695c7acd00d77259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78740edb1b150c4206f558ea075c51f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a646b0f8885629e177637f431ec46d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d18b7f117730762935a9bc7083b62262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabc9d83ceda28cea68c466d1f76af5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ed4c782ec849a670f78000c03e6bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f1294ae5e0bfc88b6a371d781d54b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c252a55117cfdbacae0d7ab951021266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31077552d9f2c57a3a0b92167fd54de6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8521712bfa3dba582c44831e61168f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fefeca942aee531e818f41a0f56487269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebb99944f222b4858996a1edc68fcd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380a80331ee6e525395dc32705af0d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b81419b2f89c0323176e2c781768f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c42401765ac4178bbf249a3aaa471273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc998c71788a4734078ff702785922274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131504fb04a92949970a9f862fa6c68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7863e6917ca6a9bbe2baee0d29d8011276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac355be0a42c285d9ae70f3e328d7c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5143263cf7444c911a157c2eafa6503278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d701863b7014c651d6a4acdc2b4634b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a905c6ac1dca58c993b9e52a0d144280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55547a182a35c9afb1c60cfa9e737d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d6f07abe8b91b1b6f31c849a75859282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2584bd0de3c10424dc5c1841ee7ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bccfad71c5139124f9b05b7d7ffec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f5541d77267ad840f5920516913c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b43e2a1620a59fa84e979000d19e00286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fae05cde82aca8db8989076766393287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b037330a9cc6e20e7cf24b175f0b7fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215415242a2024979eabc5ea2973cbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebf5e9b6ce49c14b422b91daae8766290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8770c22c9b6ed71bd0230782ac8280291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2975463fcb77737920b7fd0a5f888292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13b355317fc483900fdcf3952161b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c51a88f064f83a3aa1be331468f3b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163dbf390bed83973065536d610f1f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943986651829d23f1234aa268e317ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87198a0bf60a2d92a0bcf894ffae1970297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921305b8ba7f55eb13317dba2a644d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3900e452e1cc99da154efbf675df01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627af11e1758828929e63c47acfe2f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7da13e9fa5a4392dcff9e19e6359b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdd242e710d6ce55fcab1b60afc613302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa7a2df6b58246b75781f33725e0be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b856141d259ccd305f08a74120c9fbf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dfc172e851df0530d5e40cad692a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbd9355f21254c1a9caedfa57d90d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759ef9027b19fb8d8a7fbc771ffdaea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230798b7d7cb109273f005057707b8c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c2348e380af3bb2657e1aa3b72536309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03956ad00a795859e20b1cb124ff03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a54a3a3adc84e24c964510f0e86c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff8582982e1fa9fbe6044bd7e2c574312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf21df628547c3d0c7b9601b3c1de5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204959088de6ad9df2924890d4bde324314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb1eff48547ea29fab93ce3dbbd300315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec7f5481211a6dc388e3d4b4ff15a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ee4ca82fa4b06cd6573b5be2de5da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bb825540bb80fc8d70493cfb6e317318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4130c0e20f54d51c06a10512a483d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696161a165b1a47cf2e35e9c82f750b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cee55d4ecf9b2b6ca1890749ec41af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5ebec98b840205dbeb897206e9164322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820e172b405982a3cfc2f2fd24a768a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66283f9be1f6e85036aeac6b078787ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e840ab8613160ccdffdc20093946381325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06566dab2a8e4ea61b3f49b7ee128704326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1406f565baa6c09a1fd7be4a58094327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c7f1914d0ff4a8e463bbfc89eca23328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e7e8864463b946c6a6666a0ffcb73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807cce622153917393a0d884573d33a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592c56f439575659bbaf3caf820474b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65810ed3f68c36150044fcfaeb8989332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0ee8412f99e32776a41dd4ee5d956333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25d45888b27a349bae5ebe6995dacb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095ed61bc3b3de85fcc2b9927f309e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b295f7fdfecc8254479bf360c3b3f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e198e8267ec78e944b30399a09b2727337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d5ccdf13dff32e7a3fc4d1809aee8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04221f215881e84a72fe624f332095339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed65e9f3af25a1d3a39e36f82c69a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c40b737f81e65381d9f75647564a0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f063956003f4f0ce4eeb360678962e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29619fad7637ce285bc0ec2e0210c9bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aac106698cb70fa9d1a818a4e868e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b93a7aff385ae7930331b1e96645f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdd66123f9f6b2423d936ce70769bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639ee879a5ef604eb73e1eeb06c03f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f3b70f6bf65f545f6317b8c5a76fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f5bcb14756d65da656c70929b523c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901063df3fcd847993119a573b5ccc18350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bec6b88e9a0f7d5d438723ebc2264351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7363ea44787897aee4f2225f329f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba42d1833d4f3df816ce91698a5beba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2341466aac277beff349ddce32dd72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7b3a2d86151c55f93dee56dfd0b08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc886ef73ce0bf06a2ec3b756b5136f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e1c388cf2412994c0a20465fe743c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd65bb0176130a5544c46a3808efcf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a76afac64d41ad5a41191aefba765359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883e019ee6d740fe74a715eb226999b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fb1b4f64a500f6358c4e4d9fac1c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375a7b08a13a1c6bee4571cd249baeb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77d8c2940e55411c7fb9d9a308682f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb1ec356ee7f4e8c7a913301f8c997364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3059aebf478df2947c10b6fba6b181365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3e202a289b849c422e7f7738a4da4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005186e4270654891a7125519cccc0d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ed9ddda0215d41d53ac24c2335342368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650168581a3cf8824900897ba24a4d40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f920fd24aa1cd58dacaa30b265cc888370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dddc5b0e5487cd0728501c3e3ceb37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196341516f5aa543d39876bbcfa3cbed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd700b1d32e92d2cf2355691f8496b90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639859c23e921de79bd3b28dcb81a01a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83433280d9506939bbb8c2f333eb0f8c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec4075a246569c2d823b3cd7b585a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a0b0993f5f863adc746fb2f409848377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898343bbae08182b3b0e40c99d37e68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e94896229be224557384dee951d6b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c56c27df50461418bcd7da81ef3f18380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13676380c06cb8d0e656bda51a694695381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b859530397d97a229d3f45b21d5fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387611cdc5ce2c93c8c14a9705fd616d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e8987cfae509f02d1cc8de624c2e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33563e5254689806540958cc8feeccb7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81650a644ca9f8c96270a8ae3af2eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4c9dc1aeb3e5f27ce07b49798f3b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c4aea17cf3c20c62fa4f9db4f0a0c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013187e258c64f1f0b484d708a0defc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dddd18374fecd9254df5ca804b5546390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb8765bdd180badca1a171b2fab8a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8438db2ca0a2ec4494dd7d675f81a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67391cb43f681bdcdf4ab7cd585a22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28763f94290e5f36c9ec2ee2eec70ab1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe8b93dc64b687e433442fd83c084b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4d57d96f981ee39473f1233428c63396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835121dd39270cda8a0bd276e1192eb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f2c58cd5bfc191932c2caebe0dab3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808578504308dec38de363bac8cbce86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad01c2294e7a45c1252733e09ada51400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de5c43536577720ea5e44bf753dbb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028650b014e20914a240b8dace52f1dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde9c1d01550d3bcfd5f63d3e80ac9e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7cc8dc74b1fe9f5c13d46cec433bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9bc48dfa1ca1b6345c4b0269728e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5952e97a0a07dbd0f1455fb25b29e69406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1062edd11f80b04b75c1ddd0b3cd2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09953e4db294ba083c0e24fce6f87b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d18a07dc4161f686f4dea2f28dd72a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abf96f3b38b6e9ccd00c8f34afe2a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b13abd26ca7946c45275813fe91b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aeb5a510196c018d7798fe8f022cfb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d06e2cefbb5d2ec9337f02813a66b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c52c3d446b2bdf7fbc86d5b26669d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4f62c0b126e29bad4d4c92ec0c50e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a4c4635f7ce08edc08caa86c578ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0f3c19d05f770b3a68b7d18fcfd83417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e8bf6c685ddc9ba9123bd132fec62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea5eda458b0f2fe3173474623af1b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabc758ddd1b236b779b8d2dd1e551f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1eb220749afddfa7f6f4344521908d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41ea70b1ca021ff269dad8812d4dc2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6bdece8012b64301d4e2a3a838d08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f0b22564a4ffd56bbbd2ec2c9387b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac19714a184796ee4218ec423bc856425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095c84be9e35a060101f1b5a093c1c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506d414ee61cda4bd8eebfaee77e8e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b3435895c8922f6f4e89aa86d2529428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb966bd86dcd4b116abc0d27c9aac8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cf9de790bac4293d2270be2566ceb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a572523bc59ee9ff4add47d9d70fdd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f365d5f163d1d929c6a59b5a3c8a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554038a2e68ccd01bf14ffe1a712c47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6bc799d833de690ed52bacb3dbbf5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524973b9c676ff4228e7cef81313cc3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dd7e80663c1a2d872b492be8a328e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f69b5a0a316b2e569858b2ce3abcba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bea0443af283b8ff082427f6a7001438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee82e8d04ea963b6e2178712f6e0b40439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9adb99e1ffb5b5ca8a3c5c28d80593440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f42b9c99b525ba43ec68113c9463e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff02ed08f459156d147b686091937e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38841fea2c836eadd7e18c1b049c96bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64de3cc4333558b17cd5c57c3b1a4d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526edf34699f56a30b81dac1bffa84f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150ef3e66c33a337025fc7b213a32ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675748305ca2017d1b6887e2248af691447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf31d96ecacd52cd051173839d8acc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e10f0c9b3522ef56015e78b2163b2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c475962ae25ee7ea776ba9942bbd8e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441fdaf2a86f6c94245e208206006cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae8b5388b8b173d2f36d36ce568a37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9f2ba90e6eb62609ac0c5985cc636453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0af3beec7518b5a3b45fbfb8d0bee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ebf91dea88e4592978257cc5992fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f7d9bb4d2068db091960df101487c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d29d138ba94a6efe9ac37adee002b9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1f6902287b601d1c919d2314bce6e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15259957260b4642fd3cb9d7b664ab58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3578d1c004c9ce175aa65443c8861460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6f28de4f7378c0df19566715115e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f62e79495ce8499b65d7ffc44cc173462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d67b1a13a28bbd509dd88d77b064d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d459093ef175f56db38dcc4559d696464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7b20e9c4c7a92220fe3dc2cfd52a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e415619afebe698ee0acf7213260c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b483122855854ba90d5f22fcfc698467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33455d5fee73cc0374d6a9919bd6e083468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40938fafe90f71393154ca18aa32a99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4ed8b3163ef399ad5d89cb8dc87da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c672ad349fc386a7563f3630524f77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafff6bbfe41ade97cab1a143a8a5e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ce2e65761e4ea0e6692fe233429eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254597cb17420321ada9a73f14949909474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eeb56b60acc239d0b0b00088eced3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462427fc117f1c91e4749a2c3a150b96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bfc311f0e88fac472b06c41d9c126477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12419f3cb7e8b391215d9418ea5dd3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c94c80a242fdf3a7c378ff405879d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cedb9c21c40f61c7e37a8012aa9a08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19225c7e53f435c5ffcc69c3c5b689481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa26fd880e64cc5d4103657c95ccaf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecf6a97b133edc044f20bbb4f3818f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8529f3dc2367492b0dcf769949f01f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13db3eb9bad781409e34dea5fc9f8a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10822e997f8a566210b10c55855e0b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523917816b5a049d66c3a1b9463c142487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391c838583c8f15082733978b7c7a20488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de495ec5217ffaf7b0b8d4ba1b9dc5a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d4b28a5b28afc5662322a5e67d384490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07734834cd73340f95d1cf33bae97f5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b4d07b25e34fb68c1cdbdc63a0cc7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff720f00111077fc5d1323822da0695493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c6015f9023384feb68089f9e372c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2a51ac4d9c3f86a764a8b31ed8364495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb731455dc1f932dc42a645db33466496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc65912b73a1010a38a0833319fbb91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6af7bd60d435e7831daacd49054e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa43bde9d5ad35d8dcca7177187e912499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f294d2a80aca5273d1e718dbd36b48b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5e9c1600ba93764cf1849841bf840501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acd68a3ab71de07e10d4287b062f1c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405877e945bb07b1eae866ea61a95ca4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2df685ba729d41bb4023811da1eaa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce063ffebca17ca8a16da47fe4504ac1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d94386706ad076025312d10a29c2a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dab60324948759f49feb2bd6a4280c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b028a17a38d3c102f3738cb280fc31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aef93fb6c3df1e9f42bac81fcee67a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b0faf8bf594e0c18c5172a741f56a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23a085280a0fb26d8dc0fb783156a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b7bb1db46c0d23b57739b46e07691512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e253ffff8f8cbb2e7423eb833cc196513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f393d0366fc168ea0457b5bd7a93ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9597610beb0ee49ea5651c91cb417d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1f89921921faaeeacbc7861439b69516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f2e9f8bc14ab9276ffdcb01402456517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e6777693d035f76164055147a4c79518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e26853247f41254546af7f9ce6337519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68669a616a1ae57327760f33201c4c5c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e30eba1cd62825c874e204364c3dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae3aaa80ee06f3ddd5893838728208522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a95f6dd0e0006aa0e30b7cd4487b78523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c945eca4e7678ce00d95aaa9ab57b9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08748c46724f4cf23eee86f5efcb59525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def53db440f0b829d1d51894639d80b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582d20592bda38ecaefa43088799231527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b7006f6821f6013344005d6f6fe9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d8f5a74f6c1b82e04cf9ac8a71648529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91f76265fc9679c560aab0530125bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5e6d8d48996c101bbaf27006dfea2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829df0278479b959a1cda466c7d88773532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0445dbd14866fc29577b33b6e1b7dfe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350af36704107d4eaeab3f8ec3d5904534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024165814e1c2118ac78ce3c33384762535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53ab994156b970f09fecc1c81b5604536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b551ed676530d951b792e48255dfd04537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddad3806006742d0de66a43ff84beee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eae1691bbadab6f634a1ac348fc898539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7fd13703f65548446f8cb34644909540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929081c3fbd6d5efd8d72e80c380588541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10315237ac72c3a7a04827ab6a345b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef83818363747a5476bd3c02f12b2f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc85c7aed104c6f5d542b99b80af5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dbb706873578181927f6b72058f7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd4c878e5a84c88ebc6dab980e3e47546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9540195b052e4e2195960ecab220042547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5e4ae0802b2f61d391b43b48add30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667d055f53af245f047be6dd171b01b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0ed322948456d0e90b63202f33dda550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754b4f835ce04b74d4c28acd9001888551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d27e6e79240d95caef231288faa4c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9330b4001be3cb9c1faf4e5ddc7f32553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30d065a5895830c59f36876be0860b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc8aa2f51a322b86dac1401bd2d787555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4509fddc50f8d8b5fb8d3308ac81be5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5144d33d7229768273a7d749fbc6c65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783823b4a580ef88c926df5a09c651b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323fd846fa32c371a9bc6c4af3708bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe43e1b25af0c7628dbe94db9ce1e68560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc6e3a71cc56d6b67f308d6d2c375b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c3178d3c51e4450818fe1a9d60951562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8079a65f1bd3bf70e6f286c93772c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb248fe47851e55bafcc74e9f06191564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaab0c9fece5867ef175db4ff48462565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eee8c47577a7a8c0593a156fd90f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12e722721243778dd2302ffb19a1b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbc79fe5375bbd2354672d353b629b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc370c6da259fcb5e5341dd19c5699569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d99b60c319239d78e46fbc75977dcc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a11877df9b53dc9aebe135df8d872571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2d3dbf89929c1e98d8d3c2519783c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0390f882fb7551b30cd5b016acd3e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada25c52d7d028660e235388f341d6c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f86e3534eff6e10a28804048912c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead04aee07c4f40e9bc4aaf765268d9b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa906df4a99189678666d07309628520577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c221d996b5af7279627e5234eee02f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a3e5dad921cca54652bc9151bb3e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da96a9f9ad4e0fa1545c9d11b05ffba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003178bd0c47fc1204f4317d700d1e12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584ff3b919c4388428a680df4ab73fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783798a9d621f8de3e77b917dcacfeef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ce3ba8cd4d342f0e5c2f8baab7843584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a03d1a2853200666d821f6515c2a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aed015edab3e2421628d66604ec9f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bd0bbaa5e1bf74d1eec15edbfc196587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acafdc774c89cb59f209707e0ae5c60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5413a328b90436e6fa4f3494e9d255589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f62d37a764a9340e72894d183d30f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f354a0ac7d0deb6f814080a94de7ba5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77041c0ef3cea9e87d166d886d8e5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda42edf4bb7f7fae9d0a76b76905a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246f64eb1bd8bfac5b71c0622c46e90594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926e8d4f413a022441cb942ee70380e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9afc6f07c6afd51f83792f03958866596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c97a01e9f93460841112638a4560e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b92b9c023a5460fd75686775cdab7a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbb2092d6a8879bef3b834190aef3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1ca83e5dbc10b5ea8e17694cb26b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c4d7f3433305837aa5f8a09f63046601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c962fde2c63977f515de0554954ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fded2b4a77c5b284099f081bd1b921603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be4c629fab6255d5aeeb5996ca40a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b2747b10fc4bc673165b5b6fb6a4b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fe364b7cb8f7cfb700afa3faf6214606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963eb7970fc5aaddf6e6cb03a1299472607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7caf0532a258f7c4c8ef7c59bc024608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b760541f14b264647061a81f6e0fe3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3357098827db7d2e709c800fc6881b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42e6a5671dcf17ad115eebbb52c6e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bd8615100cce6407b97e61adfb2f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f48b107240afe0f92aebfb0c9e017c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4103fd301c7ec56e1f58006af249b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222da0b43b097591a650781037644fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203110e2fe612c7c51b8c28e69fa9e37616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f441cd9051312d3287551e8b4123b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f547674c556820f55f52846e8af3f0b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02740a08450e507cbb63223abf5d37619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18176c1c8d356a52ad126463cb89a2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49931835a2a18acd6ffe6c496007c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d896070c8d63dab204e79457db7554622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009be187e854c15515b5cf11491e858a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ede9b06c7a361713f28e613ad8e70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06711b7b6b8e5673891b564b17b423da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b47c1a6e78e91ca78768f94ef9d0fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7a03eea71816db8accf5810fab833627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e717264c8b2bc6b0d8e92bede1061628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdcd9b9ec91290d8df2b957aaa6a16629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f7c2ebe4115c168d8b871ff7031e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b75348b447ffcd747ce2b1300bd1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023337b5eb4ad2716677dad871dba00632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08911c9358db0380dd5e810692a2178e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb63e3c92e5d2ca119c69fb1cce2c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff08fa31712d3c5c2f817272233abb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2140c60cb7c7d5466424ba63b70113636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218bb982319465c81b1f48ae9b8002e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481db42d95c5db2788e4adada1a5180638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b2bb37d4a90d4eacc05e0c92c3067639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c53f36087185bf09c5e9cfd0ea483e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca117d7afbed9abec048c0feba688b9c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86739239c6be95dd980632ccb8c9d4af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a87ebb2580a66fb3edfb61eb2af35643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e72e84203c2a1dbec58d3479bdd153644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d39eba21574258e5f28f094f8cd34c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc79f9cd59f17ecde732a450e07701646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5024d9604d3b92a75e703218ec893f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840de5eaf166cc99f5541b456bba10d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9b0516ba6d411ff078fec8b50f970649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194e94e91ced01b2fbc4dfce516645d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fc2e808b2e9c58f37b9342e24ba76651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec546a8405d0247e6167d8927a5e40be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57589fdb8e68b759313508696cf28c46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdb758b32e45466ef0c547d3f7d59f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449b532375a9ac90807047e043ec093655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43911609b58fd888371f489a49b1e7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82289e6c16fdb486e984fb06672e35f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe9a82737e38cd092e096fef41a6d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f588530b7ae6e0b37458cbade9c73c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc19f3e1a30050082c6d783d77bca03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26707411cf4952b685fe16aaf6a3078b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9051853a35c96dbb1bd8f8263fa79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dc683b6e3acde35fddc9d7c37a0d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611b4ccc7603ae9fd0584bd26890a81664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a9aa63f4ad327f67e38554272a7e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3772468c1581bff134935a449577a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8203e09a14b9c7c6b0afc3ea8fb08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3094df72033f2a9d27b3217319da3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2f7791e7b97e2c9cbdf0b0b5fcbdb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769a3b6d85b0fdb79c7850ca34ea0a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30d3d0d97512b871214844b77844d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafbde16f551f9cd5023f1d5227e56b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58bb673f7731cf9a62848f46f95f29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b0e85bee1b30cdcf4320fa204609a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7124fc4b43f87e99e7b7ba7e0b466ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7a01a1298f5e0ce9e13c3c4b58f0b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389d2eedf61dac3c902d00108538517677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a302071ca608e67044690667fb97f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f528d64cf269660bb9c72d51daa3e5e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e933ed9ce4b7c3ec35216b9fdae5746680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9a3cd0f39362103c3b10dc3832ef5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed3b29d6cf1fd3156f19e241a18cbe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65509a21fa8afd6f4d8660c3ed7920f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb32ccb5de9d52d618b5cecfe9e9d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ee170d9c96c4fcd8ad2a5a6744f3d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefcf06a34b33dd71c4e7eb778b119c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525529b5662bb2dbcd30d7bb489d516687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0b7472782060d365a102a32ffb605688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1981425808b3e9a427f805417a070b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6fd217788e6f924b77af97b92bcff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc8729eea68beb3ba3ee74bb3b1ee2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0baadddbba1c7076d4b2fee4ce32d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6814cee84fdee7a6c552598a8eeac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb1d470d332ba8bae90069dbcf572b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e20f3c00b72b1782f50e2195c51f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7714ab64ed9644dec92923cc2aae7f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2695633673d6e8130263995622b7ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672026f0ab1b8dae74ca762a5468337e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15b5ce408949a12b653705f0b1f0a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cddaf8bb485101f0bfeabeb3f0d01700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90bbb879aabea9bf3ede06554844d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415c73f1c591a5688e3cca0baac6231702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1cbd65f39e2a4d93b8f64eabd237f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241defb10ce6089de370f92c052a5d28704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6c2fdfe59c1ed137e5ca3b78f6125705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa8b29d787de9646c76b1822e9ea83706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247574ae5783fdaab90eea63af252a46707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec1ce4c09bfb92f3fda1aef1c061fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75e9288501ed4446acb294379ad911709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f34227a8f169f9770c2a2083f8eb15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cef9dcf58a8f60144f478640fb896711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1023fa5e1135d0c9930cdbe4c47aa7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804946dc88db7df43f7da374703247f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870c9f1b7971afca3caa9eb4d6c52c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6342c6d480985bc20364298b123a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba80aa08ee7acc928895e499a8a8fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a733fb6dad0d07c7232e5ef4a85f5f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893d570ca66a79fd3a2eb3c42102181718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8ff43da00bcdf050b2c0c76434cd6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679acc1534a248f068b687c68f3b629720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d274f4e50eb541499e6ec68a9df0bd1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdffaa8cd7b9d6542674ce33f498885722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7daa5affcadefd10fd857042e4a9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d6bd3f3588f40e7cb58bb93c28a81724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b506622e58226c90b082d8cada2674725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3271e1797b8054fc5895e12473e715726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce22dc6c97c0d8502545392ca0babdf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89b71529256cc7cacee17a198cf86c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6c6c937b84237497350706cdfbeef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a96f761d692b6a43cab88f3a734e2e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001c8065ebe3ec5e87c9cafa91266e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e025e99ab1d363a418f6cc4c7b38ec5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b78905834f701e65387e9c4ef3be8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3566ac420fb5d8acd4e57e7d1f5ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fdf05430ef1eff9b2eb125cce2eb4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc568ec95b619cf6a2a7723488f2af0a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5b283d215071a73e6e596a8d0472c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8d48ebaeba8318824048a12da574e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce9c74cc1216bc73c9d69be0368cdc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a057d3186844c3a63131198e7f56d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d66b257c2da52d8f8e04ce891fe7a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054a9dcdf42563e3e9d561113375b9d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80164939343b7172f7cb5190a8282d28743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95018bdb434288c5cb291ed5fb14f05c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a491e67b4d4609b3f847a9daf4a48745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f31554515837691bd519b18306deab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16963453a80ecece1071a95ec735e526747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b4e0c95a3f2187ab968903798fbf4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2793d2cfcb60b18d4c918321ec7fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff7c1c6216082b7a340ac3dce99e36750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b452c45861242f64991d03daa0a67c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506217f73edbb9a5ba1eefce21e48883752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80389e351a8f4a42109e3c3e351db26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66532e418ab088ef5265f12764ec1481754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79154511026fd63a69c31c43b832572d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9739df7276b800e584596119a49c555756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1d74334cd3b9e8c4e8733bba311fd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b6f5a86b8dc2ee0079146f5d0288f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d822ff438146e768557335d7e37753759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>