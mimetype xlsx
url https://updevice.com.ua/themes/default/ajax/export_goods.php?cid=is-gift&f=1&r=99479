--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090905e730a737de7c8bdce3cd0c73ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c6bf30f8a056d0ece6ae633653f1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fbf4dc4b622d6ae6f3c89303c7c463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ae2e017f49444cf70dfcaabcef3b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c502a4abb69aaf7097ce55a22ffcc45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9fd98f2af684d2f80760f9007d00a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd37b1cce4b480e531eaec2821ee87b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae428644d312083e15db1a6b131acce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73484dc37eecd4d873090009e2ddbde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c51a58d6f64911f0d230723b4df58610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0c3157debddcccbfbfbc0c4cb4ffa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae61d907ff29a43287b1b90b351a9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92b17f730bb3b800c9532bd5d1f31d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d3ae7d0de5ad53d2ea5e0e78dcfd514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51116b90fbb05f70ddee1f6a0064fa6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd95bea76f508b0caf91f71961903ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03f3482da4be5ab79030e7757f789c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f88b8b335b8deba16387b0ee2e60a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7816fd0bbb2253e0036b6e1bbb579c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764606725933e551e758aa3b7230c16720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce094bce89aa6c94df83ad00eea8134021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c961008f3bc89668f1b1b53d125efa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2ef3a7d32907e98030c3cb19c7fb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e29956780f9466aa99f588c4f7f4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40b95e3b4a833996a4941395d2e1b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7417d6e60648180a3b1c081fffbb3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094c7ad9a1044ecc1b7127cd356196b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfefa804e6b44487dade1cad6bf16428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff52b53118dc96f57d034bcce1ed4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32149c17dec38c08beef8d8697d9bb3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b34e669d14af4f464769eb816ff2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11238e876e46b07c4b400dc5a0ba563b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35694af4a67adcb0694defde97ed8df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3af21f3393de0b452a98ecfa37092034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bdd7a0e1c1c97a8d050e64888712635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123d368082dd738e2a188d5baa91c5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46939268020f83ee080efb1d9980b79237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343acd87c3591bebf6ed1f05834dce7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b98247b3a9eec5cf680fcd995f511139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec2993432fa08297f8b3e49bf53cbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c1e84d3fdb17fda6207f470590d8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a656057c7fb1457947ae713d7a7d06e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82f41cc11a0922006536060714008f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3abad72eb6a7702bb2879727e26e4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5008916974011240cad61f946442245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128e89068829a8d5933941b18f86cfb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3246232fafaab42ccda517f75e40e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e3b63641888a8fb9ae48d568b5d6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264b3ab3f4111db50487f397d806abf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85ca08a552ff27eb95f43c74d9ae0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb97b8d0020dded32df849e981dd03251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853a4a2cbe8f3eb585f3f2c0f0f115052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85cbeffcb7283b37d3b77c1fd091cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3bd841d641361b8751df81f6f216e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474a7c84a2a80d220f1e88864ef821a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab67697ec33c8de7db68143316371956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fff0caa022f65274f3e8543a23720257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1253a5c36290f6cd8ad43c9d704b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd5c7c4c95c9685ccd41908bb628e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e9a08bb64a3a45ceeab1106dbe3ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31450cb5a6422c79d64cf71b9678db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa81bfde6d56eeb136a6a8d31e07a0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabb5ffb1027194144dfe91e85fb26763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f058a62d2d02a6ee1d551461ff3cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd733a70deeb46be74f2825d27ba0e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407ffde514af08f0c1be8e10d7ff98766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faabbf0aa21e20cca15a9acddbc1c6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b214ce7ecc3d867c89a4ecea88a45e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12464a1192034921d2e6ba56407303c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f43ee9223d7eb8e435aec84b44ec370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052c2b202f3f4260c89edcf9489548b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4eee1f8fca83636cfc0cbad1cce7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774a77e23c7567a54478564913abe8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aed88c54069e8ae1c1d20fc750c7f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53dc930f325c134a7541959e8cfbbb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0b98526b8a0a6a8572a6480aa047776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42e10dff7502d6fd98f13a75fd629f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1ffec8cff1938fe9b78dbedabab1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d03150f962e903d6a973e9ab77fe979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438016c57494d5687285d4f62ee919c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11960a4bb1b928c2a2bce6fbb52d6081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10908f8ef7cbde581f451e3ff9c2a8c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81223f6bb6248999079385317d4c611f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a397d9b534163e6850c67a4bdf06d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde518d787ab3e2204bab227892667a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da9055ca736aac5496ec8326e5d60186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f217e065dc180b184010397102c77987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c938684990bb92ad2408745a7db24488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d966ec57e092e60a8252906c9aba0e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914549ef2719b809f32d73c22291fcd690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84149b44a8a3ed460635c45f9c707b1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5bd560631787ae406282840fd719192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bcbc6595c7e39983d54b4f620a9f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ca9f7e5700edc1c3f40e557ad209d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335cae701e8d2bd351919618ff599fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b5735728bd33e2970e5180e79976896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7122ec3c4143dc873dfe2a848198097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471b273a47ed1c98ce513ad3010ad7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d3263946bdbfd14e2e46e413a1d3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded010f6b760727f8a47709ebd3adabc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2e08d689d7025b0119c6ec6f5783c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bc4815e7327e51f007895c0acf39e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298579faa9ff7ab53a393511f010a12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b66c87a3f79ecb973c008fdc8fd7c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a25834f343234a69f7a1c0e97855b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f49f63e422954e77c82b7d8091b20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6a7a4cc9a50a194b509c2b0557274107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2e68aedbdf07eb3e33d80521b528d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060cfa2e4d1d33390ccbd3170d22022109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700746894badc00902b305c1ddb1280110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650814a26aa13779097a662db6e3ff6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc916e73ccfb550091ba25b9d07fd0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a033a2f3de9f6b457265b6155fa5d59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6da9c4f60ce485e098039d82e6e3a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdaeca6474c4c16770d46f9fbed3d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd019f6b6818ac2050a0efd419396d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be1866ae59ff2b296de7c5d69302a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27fc032a9df6559f3f7869b6c80a30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29d146b20ac86feec21b0a6d768f7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094fdc844cce711ac9f7d9f8b22575f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef5ea48a67665bf0092c6dbcac111f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef8b2883144f311c242e962114c856122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad897b7c64e5f8efcb960b850427f63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400220bb5049c02fd7ce0b2db2ea517124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61cd51dfba274dafeae77dd0fbf4e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed194256368de36e55dc9009384dd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9e4ed3890453800627bb1cfd2c7e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713ca19b6e96a891c1c009f1c05d1f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd003bbc8e9bc55fc1c740ee8eaebaae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdf1522bd174f37b95cd6039ef4b25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cc99dc5e488f3a733694600bb376e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b3a8bba4105c433bf7490a7e92974132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f58e95f8523747d16178ae09054693133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6804abff2ca18b2df63ae14bcc44506134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1574de2842bf176c8d9011a8b7d20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e8fbd375c2bd266b4a7c923f088d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92711d0a1535423dcb47aad84f4bddcb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62941f874144e84e949ff3c0af26146d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a3615d7a6f8f8b6190ff1c73676cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c91060c18172d2c363c89d6d3329d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0415d9fe5c6c8ecf8c5a8fefa4bde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3844e96f23d2dd7dbab8cb9ed9aa825142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d9ae0b519538f0d01ca9e61884aab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cee4154a1bb2d28ce20a8f37eaef0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c902a66c22e26d7ad02516772955a48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1860571fe6ec2455581fd99a533a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5826bba12d0259561e8c1630ea896147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd988b30c4d0c4e146a919a001ca9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba686f377b2e27e572b804fe4740610149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b58834047c873dbf838924106a292150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ef210d158c239c1c206bb40ec72e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b91c861468bc262b3702fad8c935b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fea10dd0a89a60747033d07b101dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63591e626f3cbe2a59024d06453004154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12385573c6eb6b254ab54e79170a7e50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53457c9c581cd4dadeb16e411ba97e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fe0d490f7c5aff28d8310934bb6e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c853d52c5345d5799f3d0469d6e22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa5eb64f3e234d89907485cff98a45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c05aaf02a11e60467085cea2f2231160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ef5923443b868a95a2e5938ad8965161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbc3fdd81c73d2b8a6f605ad641984162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4b6ca59802612f80544e194048434163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a6b68227f9f966751c84050c8b8a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d91babe94b91e19206dc0ba5b1702f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a755eb8447111e85ccab64c3b59065166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3fd5ed453cfd688d87e757d668e20167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d596b7d02c05a3ecd6955ead278bfc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf10ef2d340f1a6ba8f39558a6044a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b24e3edf2b06300d5295cb7a15876170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be168f77a6bab9ad9debd19f90377a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d192283e59822fb2719a47193ec75b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600502e0208b44b6d0a9402b10008dd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32db5deed750fee40375a1d1453742174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dcb2b8d4a3e6411c5fc602b1b41b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bf3668edb14ecb85b53c856335fd5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dad8d13e361a69863de396b8ca0467177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e444927f04e5b65ebbb64384835eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389657bd272d02f2ed0d76d591e455ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266719f3f2abc7f7988fb21c9835fc08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c190ac31c66be3730f12e43730c7f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c53affd6d4470a024da994422b7e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0d490f0fe64eab65ad16bf8dead15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a18348922e970848a42267ba856c84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd4891217ff56d0bba9558e72c6d70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ef42ee4c9d5c91837a29a9cf04031186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385ba7d7bb6f05ac8e703485043a86e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccbce5fad7c3322e31568936765f81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c280b2f9530c899925b16d07bf866c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c49c8de9eaf4c46fe93b4611e0cc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd25e6a5be3682d7627ccee7031fb83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35898f8bc75038140b6ba739f0a9e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057b4c2ec00f8ed2cf54219f76e3d8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ccc26e7052bfc7530e8ca63d66a18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fbbebbb72c5c4c52a6f2743cb1679195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a6e3d362f1cd17ef3526a4e7f860c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822896fd8efe7d2c7d8444a398b10069197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec020fed9f5cb42e42fda3d486b7b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2d21e759fb9441455dc4d80a863f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31e660a8f4da3d7b7c82b3a5760e64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4643261514f4a0dc5fa00843310be5d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e829cee7a9dfab655399e4c74524732202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9bb5f6d34e61309a6cf5e7398d405203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea25ab7d3567cda43170a383505f9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11396280147847f015a137d10833740c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1afb14ebc64f00f7aa776abc55e3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f9f297d4e004e9deeccaf271151ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52c5434e03846fee40e942d0ecc5a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267731d13c15b070eb29b858d6df8ffc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b19462ba9c08598a5752217ece67b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1805a7b3f0700258a449db51312a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937adeebea504627da4433d62e4f129212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6f2ca2d82b3ffcec35a15677636a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78280bbf9d9c91fa01e5f40aaf3bed6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de65ca541785ad132ee32ce4d8b36b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa5d2635150e64f44f4a196ff4bba4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2445214a293b98601c39aa9a39321c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560f3b95ca36e2fe03855ed390ebb9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae381a115f7c8bdc8b25fe6c4c6d0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797454099c81e9edd38931d2370e085220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeddb8713cc55612ccb048bb8142ebc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613917477372a0e3e36bd3743f8ae536222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45157d18ec063d4112a469a0df8b5f86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02343ea8e9f40a65b33ee80ca44be08f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0cd6ab9d1c02eda404e2b13526059225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fa0d0c2f420925d5ccc52a13ae319226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650ced90b78c6283be52827d68d7f8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85825071cf60a16911873aba1bd00da5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc687c370a923c7c44651a03c2a1d93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfca02bff73429f36016a5e16de054230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d31408636735a63650bc3e22f3efd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec72829acb9e6913da00dd7f54afed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af064adcf6e02252aa770ab26c95dbb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38071bbb470542de9f84790d69a45cbf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e00d49100e502da4fe1a50d437763b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c9791c78bacd8cc855a080d125f2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddb99f86cc77aac66178c6842b5d4d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffcb50f8b5623d58bb23e2669ce215238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51362ff50f3071b8e0ab043486376a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727e67ec82562a40fec5f0ec7575f23240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d03ecd48d10ad8f47ad31be7fd503e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc79b6420bde6e742310440763b3936242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15346ac51005ea7f0bfe3b00822f5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99864fe9b084dc2d622b8692e64bccf7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f6eead0988664c2f3dd5911da928b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a12a4c01659f45b01dda41c6cc9559246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53cd371070c29a7fe23d0276f8f621247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7824ec18efe56bffa0df293a9b81234248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6560ba2e32848f6a24b356d92031d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f1f94526b62db16a4b5d0776a2715250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340ac1ea474f18ee8edb5fcd874b3ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19450b2f7f7693b55c106295d40c5735252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119374bdc73542330e0aaa8fecc5362e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ca8968f09aff667479b3042ba0b1f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4551083c94662768e9a8a0b26ae937c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b49f333544ff4e5bdf2d25b8d12087256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeed2edc947e552d01e4540fa34f19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7666bb5a7eae8d1eb6d9c3145797ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f22c6362f1b852593a29defd9c8de7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773ac33c2b1a048305e07c571877c43260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5b207c60605b9e8696c504ea5dafe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ec3d1cdfebea5101d7aafe8ee6716262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c07a35480aa367dc677e47eb278c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b60bb72a918167cb23fb3cdce752c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f3c2e0d347f525644df30237ff118265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0741629ef3e37283b13dbf3b3aff8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea292582775c9948c864188444ddb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453777a9c6f9e4a1abc0ffaaa617844e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012942ea4f4a1f61241caab8beb11eab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579bad226073a88b9e072a33fbf5a48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634837de3dc81c6ad65332ec00f6a936271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9897a9270059c3a341ff89e0c93689272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e817fd05f1123032e15f8af3f6f0e7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58106ec590be326dffe8b060f8a134274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa28bb5e96c882d768766f26a7ec49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789e9ec2ba721a1814ac8678ef063bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a989b07e678144624521f3c69c4ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56518038b545ca92bf5971f3fc349ac4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ad773fa5d038b7a7db4d065dfcdcd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179bb01833238b0348bba4c55cf11b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a870712afeacfb105e8f7243ee549281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4f61c4320ea2cb03bba40147a57fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575aa610dea15be997818b8496bf681f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3f81bfe231c5c9f5cf61a42d59a5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adb2a94a7e006d15280b9cb19d36a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150ede70167aef5b941dc0abf6d59e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346275ee1f6b652434825e19c743f450287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366d87892d05e2027152aa7e8667bf0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132b6e43e8d6b046b7d1c75135f5f3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8148fa92f8c78bd9d1a92363c198c23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b978dd7e06513f35c31f832992150291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573953b03abdc04a3f18057db633232292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c364199cb688bba28e90dd75f39ea43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9a3f700879b36c86fb6c1c66e58b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640f5812ee76120fe17bd4483cee968295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da1848780e78f69da915e6ead0d26b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c0c5d1deac640c3b55da7e5d4708b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bb172481104c38bbec3dfddcd657e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03ded7a7e4a3cf7249eaba62508dd8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df775071023ffa7b5ea67f28df775a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f364dc9340a7ca0d8e6c841f3ef57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae990672e788abe4a833d5da501a43df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545c8713476dff101fd2268f47170e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6f4e5bd8211e7f9b75893ba085ba6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe816006f1e97152ea635623f8db81b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2e6fd0573c4f436e434cccd084913306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca5b9c01de80a3906446053ccd508b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a6972aeddccb4a6b2d3f7ffbae5b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985cc086955c2d47bcd4d635e9044d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb9eac6f7fa4d9b3e3505dbb75d187310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a864c66124d91d767c7fb8563634df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc54f55dffb68a2e9e61645c440d29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b621058979f7e0d2fb9c4a49d4a8641313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30024cfea52e29e0953c3e70f920e35f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53c9a1727c6a5dae0011b586c37346315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87c3812caaa2251fcad7c6d9326171316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0240897e840678d768cbc33c047bdf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d7b3f1661d17c6dceb99baa99b676318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3311336b76d1d3d7b58a0661a291c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eba7ff81e2b81132d3f9c151596186320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d953bb59e8dd5f931bd61cb894516321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096ba94b8a60290d84206e4a85c52ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572ebdacccdf02d1d50a61bef4f3e6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef25f2177b825ce2cb387acab65ee75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deedca3d3a5446e628cf34054fa296e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fdca93eee5465cc2e8be8265928cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16666acc005ba8660264c7d038cfcdfb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea552c45c8f9d9d4c8861cf59b12002328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb608d8e0691cd01c1e20281acebb979329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7be4e1cb2561a4aa140845f78d442330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1048ba7f3e3a8efdf3f4f06b56a8cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7e3058cb41de4bf6b2c21e960a613332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3766ecb3ca48e1ea2cd35cd85b5c58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaa8e7dc198e8c449bd6d02389ac0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78247db7e95c496d9bacb967999d4c60335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6c4483b56cce80ee7ba11d6a40c54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d8bcf5819fa71b5064f89e8b676df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf57301d27bec5736467d1dbfcb4c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114bf8433e885153ebf1384cd9a1e75339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173715ae69c8db6df60147070ee2970340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33959fb70333636cf02ac781992ca81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142848d555217e5438651fbedadab31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b3c38df6cfb40ba820127baabc227343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc92f545992b7844331196a488ed987344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf10c132c05a95f326f8e6e4a1a4095345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3b7584c4318bc620d36a2d82cc940346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f20f4cc319a6be5cf46ffbd64e19d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eae8c387438560ba1a21b3de29f61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54da6fb5616bc99994112c4ccad8a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a9e888a8d7ce42f4a83216e649705350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb797bac7ad86696f7975192d194966351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daace40a59c2eaf27ceeaa739b4954352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ed76f0652c3188bbcc0c5b8dc8fa2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e47683470960dae65d3dbefe9c3cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e1f81c93258c3477c8b9ce6a7b916355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b95c53f1e84669eab3821145d4082f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff269d789d23c9d4a336dd1709b1ba9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a01f8618ebb393a933596b71a536b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b60049a37a669df6c3a0da0b744fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973eed483578f8d8d10751f629e8c21d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a94ff1abeb2f5460b34b8a1a7d9fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490d93983054043fc5e87f6331cdb4a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c455c439ccd94b4a3dfd6f86a6d5469363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e56c7d3e2c7f447d7f72497dd41c73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2e6fbf83502f1f249bbe9e7327c13365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce762f9826419a8bc83b620f1ded745366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718b773a04e152a047f1a9e0e745f3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c3c98320bfac2fb0e933321a9c529368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc565012c848fca259402d0078d69c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfc6b3d9b4677cbcc37d92e06b4ab7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9b07b841418ff91a18c15ac5ecec8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578bd54c66d0705e4448231ff3ceef9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bce23eebc0c45f5a7a71565c571957373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d459d78c7adfd88622e35e852e2a30d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65547a7867dfe31b768dd59c14040a45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd921e1426479298744933e01ecae8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38afd8667bc833817b33e352150a30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92cba101375ef0e2ee9eec47b2d22a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeacf4ac4e79676301fc5c39711182c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1bdc38595601e2337071ec5ed9009380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84453181f1b26de55bb4158862dc226381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e567ff86de39354f28889e345e5ce05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4624c65b3f644d548be7a423bda4a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb8a9cc0b8bf858897654ac600577f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebf0df8dc763fabc1a7d9a2be26d74385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ec8f61d60a38b22f1883fdb0b208f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df30ca020d5a009b6d9b4532ee29cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2238af8e27fe65e4417eb3f73eacba1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddec0784ac1ac4b00ac102d1d6f918389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe9f299fa118327819e50f33a4f038390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccb19cb7d391b8de78bcb092e0d2b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6cadae7ea9b10ba8047f06f61d0be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f15ea187d7af117a8f1f5c9cc5a9da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0f2d3a21e492949c818985c074dd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166678e2e4491779dad43617f7a53bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f22092a29b4d9e209754ccd334e77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dba2d1acf7e478f3f026f2359e816397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f520b5d672b72d304277444837f1dc5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd53152f70b93228e98b4c1bffadb8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220aa57358e89021078df3006b7bfeaf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e315139f970a08968c72ef561896c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d1818f0aae51eec0832796c665639402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e96e7fc7a9dcbb24449576b29d724403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0161096a8632a63aa159d89e2e38a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d60669d1d25ac177e2d8ef0f79348405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df4077175c790673259c066634064f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c354294736723986be17a7d20390a47407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c20ee8de0e9dcacd691820c04305b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a11f88103fbd2db616d624c3abeea7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b34a5292a1f1c01ad3e4e5f3bf204410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d1d550a9fe7a238f1f5bc8c245071411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64d937aeb4f88f263a8e83b53e0293412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8090e59e58e6947e9f148d6f412f4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546c296cb51143c934f8e530f4ec239414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5898baa853691feba1cf8034ac7b99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27446dfb589030d203d54fe1011acf84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353124314f77f1fbca563b417d79c555417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c955f02da8088ee28bc73e18738783a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0c4fd91425307ca16854de2736aeb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f62adece72f04402d1a6c1861b5f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05aaff2993187432e7f9df4396e878421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40417336341ab1bf6578f17c1f0c125a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eecc73a31c5fae1288e855c1705c7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1247dfda72f49a94fee21559549e86424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89940016bf58b0d4f4d6a0cb0825e523425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d75353a0c978d6409d0622753d7ac1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf8ef2f81c181627a6e0432ee4be3d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5673f5978f1c52199480fcd0e9fb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1aef36456eb182d485acb8f549ec0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003f31c18432fe9b447cded1afa92e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f38e3925a38428ddd4f5603af577e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a8c5ec9fb88e70f3b98a982c94463432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98095f9eeb4b370da83561a89607d045433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94490143607fb780234db3f46b585f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aeab2f98ce892325f657761674d1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3626b4d64232afb128bb7294cde6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e339cf2578d959885a4a11054c0993437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcba8fb2c4576032fa3ea3642037d95438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163592d571327f8141c7b7a8c3a99f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d92fcbaca07474d41e152147f3c9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d868fd0ac4d63edc203cc92ebfd6d56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f7f9e8b75f6a79c1249720d0ee7a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f152a9cd46aca10327cc360fdad2c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c660df32cf759375e5027bd054e9e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab7f8b2da013ad48eed88fb67fcc8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed484f6a8050e20d6a74f47476f68c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3626352fba1295e49ad1f4d0b0533447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8387412afa7d972426dba040d819a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18123ada4bf118e919fce609d67830449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed945e7646d4ed969fd541a46e0c3c32450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25432836c6edb2477b23fcdefd55744e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf519d57284fc781ab4ac5e070c335452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc545a8a10271ef30b9966924ccb8a89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bd7a6ec3991a66468a39e13e5aef0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8de835cebbdad77c88234b52a7eaf3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d697935407f80fd4e744bc62aeebda456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6f0b802d3f26a7f0fcd774f0c1c55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a4cb5e56b2a2189ebbde3edd18a88458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a10ee4fadaa07fc4f39f1a06d5ecb4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dc649a64a18bad0ce23fcdc1d1555460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba32928243140f4b4e3d6f46a005224461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad96676fa5aa27a01eec4db450aaec4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be5b205efbf5778dbff7b0127def24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2744cba21bc1a8fdb54569d2bd8fdbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e58a1d34f8b8341c0630711b8747ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665e1cafe6a55943ff5d3015e80b782466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f999c0267ea738e80f5ff9e2670c9ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8355df653366a16fb3f0c56f17fe1b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c9622766a83cd02c8b1ed85e147a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988377872ff520905b4b5437e10c01c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587dc4386e5041b085e5559db9921b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472cf6eb83201f8bd4fd745f69208e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c7ef6b437f418ade73eab78b1997d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2915bffd918d55eaea4bef2e21c7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f41a2fdb215aeb43e6406fa84419b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc8b8bf05a91a44573effb51b0ea61476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9fa0d33cb29afe17030f152fef5cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996aff019f423dfb531e0b15a676a66478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248689d8b2477346deefb157b45ff9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb08a9d025e1b48758cd8900866b41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7257b529470a67799d16563c70629b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a18367fbed76e67f40e8d50c044bd9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d9bdf01a38d40f49522570d44976f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f7585a89d15126cb094021d9c11f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e30d9803b3d7d98aa8aa1921f8be0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611aabbf651bdb6b3173c97f5a19bbb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95ec678385a2773fd53c8392956d9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee174c541f1dacd39117718f238904bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b7d7a1ebc728c35829b78f04dbd90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac7c658e28896efc874bfaa06245ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca92294eb73ea78a6becaaba76faf5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302238503ebaee235ce4d6693d3187a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5c55b26cc60d7338f26673b8aac24493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b96968cf507b3906360cc505f78fc9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c1bda1cd4dbcdbe2ca944a2a489be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1958233657a55bc668b2a75c7c1626496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc7325e5120f92626f479f3a725f94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14ad31d706df497fec8e90bd0c983d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570551fdbbbfee0f052c9415f6000f80499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d50b7283104cec9df228bf8ef4708500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e73d96b5fdbb02a1aa4c421c420b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1124a4a83a495cf8cc6b3edcc6425502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f002c944e21060adf7f8e0fc8a5689503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf4414366275942e30faa8fa29f1d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6c666ff4f48ea160c7aea05f3844e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b811cb59c6df73082ec013d93fa98506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b75f5708fa41e4dcce352e0f6507c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c39615eac5f20b367f0d0462141d77508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1ff0a81bc07d55cdf94ea27a80a12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d776ea757a79ffeb0e57514ae2457510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89e913c342b3838f967c15721ea721511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b249709f4ba56181a52a76f9150ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88864987b94918c38d312a2d79e4789c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f42de25bd1331c5114b8c61dd5e678514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2c4b2ef03ce04080f496648251261515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf02db453442225fee7740201d6388516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcb922aa3441c622971c8cd17470de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5aadaef7d9451ad53e649ba2dd4f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57b66a693c80ec5e9a897d597f0783519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dd03dccb931405e481c894308c1d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eeb69e3922bf350b382679a5d3852d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121f1ba3bb9e536fff9d8dae6265013522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfa70702700bf6542281e092182909523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a92c35c2283ff1abb58e9e7f7685c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec603bd958694bb19bcdfc2aa4ec18525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c487fb793fb3e6f2f1a793e5ab54d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7849813da43ec07b73f00b14d3834527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4b94978ca34455a370591e3fc9e48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106237e3fc6f2fdf74a7d1565de1da7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8afc3c1beaf52c62129f71566d7a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c971c9af3b3525429208f1abe0b00ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ff446c57f27c3ff1750b0ef8e0686532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c541a0aaf557c08bbff7c451c36a773533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7a4575f4b0b2e103c334aa6fed349534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eda101d3f3fa24d649b2df8dda5bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70786948d53997a2ceb41d17ee9cb0d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf383bf47650fd1cbae63a1ecf6337537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1644ada6fa019578a9d9e7884084e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307619a6d697d3e12434207acb4a448d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81b119f25ba5f3210d38d5b4b7478f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cd83ad4c36a68436158aecb885ebc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145fd63b3f598ea091b06a314f718ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdf825c6ea4a608e62fac36207005f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787af781312ae6b84082491d26a35108544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f7fd92a12401046c50bd9d1cb463b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f493ceb28c59db3c8ff907469c835a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e976a34337d2644587ef4d0e1e56445547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d3463b2f18cd8038bfc5d947f1e96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e555bc3695199a788abcae5a35f377549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc84c27f7be7f8230c75e3dff06b0a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a462385fe0fe292d8406237403bcc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08730ac83758da2a5971fc60ce01feb4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0ec2e8ced462f9cc895b69a42b5df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e60ff6a718ae8511a415062a41011554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385e5484fc18cbb461b4a81c6740e50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5145a18319b0d9df677ee964759c03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98f2618e9726b1e37c6a8892699ba1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872f1e8e3710b21e1b1b43344e87685558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fc29d3d6f125d2b40c1e6776be8f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849bf7a0f315cdefc6b7177d3b4c7c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc691f16174d494efcfce1b3ff31708c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de69a7a58b281da37077bf10913a036562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3c8e0182d0ea490a0f21c81efae90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018b11e5ae6a24be2f5727249e3247a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239292f0c4eedeca78cc9d885cd5440565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4c63fa430930ca71ebe01ebe5d73f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008de2de822e1e2c0a4ba82e35d4530567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560a4e755c7ab506b4d25dd78471aae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8c3c41cfa0f405d3c49e77284ee90569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb475dd0f2a4078ec9afd08801e47b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909756499bfc9542e58c57c697b58998571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabfe2498f475eafbb1d24b4073129f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4000f73cc7d8952708a1d7135e491573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9570ab391e19d8c4216217be81197f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b9cbd299d4a4c7438b41c04601737575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13decd5b843fe693c7787b3d9d61584576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a6cccf494eeab9982c467f8aa5a0e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcbd280fa6072167048125f22441fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7fd7fcc4f0f64a77eb7a86023d3e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95eb0585d19623c1fe710b4e6354de4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7411e410423f5b3eb198c9b560bf1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2359330d076526754a5a5242b2108ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338ab19695ab0c53223b9bbb4351c63583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23135dc874c3ecae6b089582782dc690584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7445415777dae544ef366234061236585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689c6eb415425e31e9ddce82a44f043586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df9a16c943f4f98d1aebf4369a7784587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220ab43b847961f3e833d93693e0ca2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adbee27589bf3b21cb6130d12f2d64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803e0ce212a0005b6f195aaf765a977590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752e19a80b8a1ebc38be55ad0459abd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1f145a56e8c3fef0db40789f7c742592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833ecc0f600a5d441ac903e52d7bf6c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3fb59f3ecdaa795cf2a4349303db6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4570dbfbf2b7003c0fe6c8b57f11c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4693db9935dbe8b99ecedd3d01d0a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9728a5e47f13274c7fab6af3629ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828dbd590f7f0f80b324b31a497fbf3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122d664782074d981ce88f6028d1a9c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310655b7cf748cb8a680f7f44a16221600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f95c730ed512afb8d4316d0a725f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d984d3313eae9be829710b6d63af249602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bdce11fd50e6fb5f1554e9c429ebb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172bb9081abe54c89c6af99a23022a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de3e2b0ac4667f9f5618c0fe1aee0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037993b3a7680f135c75c1e917b6c209606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fed7ce8079dc7eca94d1f4adbf81db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601dadaee6ffd9159de5595f639e93f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bcd5a6f193e71fe0caa71acfe8a65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083b51d0221e8a9aa2338a21bdc4f95610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a117efdb908d3afd4c9ce301e8955611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343ba4427bf15be064f0b66c4067cae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116c6cd2af870369281f2d9d04ba897613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd5d1f5b2a81aa87c6def4e315e2e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c01d2e81412ee80246d3f39aaa135d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407ee30fe8352ce28484572e033f8b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd831e85ed160cad4700781c6e521b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92497b55eda36b9f22045327d200e644618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19576a00eae65716062c131d4e1af13e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ace70cd3649998079832e2009631cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cde3a808a373f1d07de39edf9ebcbc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d159d0b56b16d5be6ec079d2a7c004b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7ba43c4649a8812985c33d1679ca4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfa6113cfecc6677701ec872c86318624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a434ee5db0a8d9cc12fac379bc082a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561737e77e0e67bcc353d81cbee6fff5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb15a80a76553066e36743fc830200627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c98bae4d8ac8059de718185569741628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca61ff67f9f049ee75fa9955564fcf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b29e42a053b2bf4a51ab31404ccc46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e26e27273abd3c63a783d78355a0ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20979c950817708ca708a9b551f2fe3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e449437d39e5264fa4b597edce1a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f5990a353012908c72efaa7813a25634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34630088f9c5ef2183b2b0ad540e93a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdc7ef281aefe13f3b7ac3e520065f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45760627db56fdf65ff32251ebf98df9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa957215c8eea538513c53315b6175b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c5ec7672957033b99e8ae27aba630639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12a79c68f94ae34d599c345b5ba67d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803787eda22803f5728cef2b0f2dbd08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b633da1033bb2725b07ca67112015642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c1f40c58443c2b286e4007d63678a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b97544c259ff89e81bcdd26b3c68a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191587cb7d9699099c6f943b0e5a3ee5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbb1cf4de48f8fd722621fd24434e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495a6ffbf9068fbf1aae66e15f589c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1766700ad6a7f46092d1fb1db71f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9a5ff5c9d2fd4dbd4d68e996b4e88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e0799f9161acdc37e243b06031caa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9f7700585ca8429c5e70fcd4cf42b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092a183a52be765adfa8d830423fc3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a517786581f1e203d152b5ec131ad9b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabbb5bc3a4ce1e8e4b17db3d193b8b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d4ed465adfeb1bfb18a6b60dca287655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351df8341d3ac036b7cc4022af52d83e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf52cc6fda65541fb398480305b57b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28635533eefab853e59b0d0971446d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095ac5d32490cf5423b6de697c1bc43659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1b7c917ca2846987a3edcc65f5fe1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbb0104e4167e7fc510f684ec931f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78e465caf1e70726a51aeac01e6ba7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407a0d311a2e78e3e1a0ae3de496a5f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15648eaffca38f9aafc1d844bea92ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640d50fedce67ac6937e984a628f6aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869e32794d60afd25d0d9df692c6ad8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff67669d3c5f007137c91f1c4da7ef9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997a97b752ab5fab595d0cfd6d43bb1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d841d9764fef85bb018d12e97002ca1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65abaa66f151c47e0e4606d3f9753e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ceba81b2733c6914af676ec9d5bfa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5b8b32685fb5f026e07f359c554f2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dad470d60e9a9fcd24c701f31a6c6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5c8fd0604a1e96a6e5ae7598c7856674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b0dd5bebcc2229dbd20a91cc5c2f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a260be61b0a6b289479916d5bb7d70b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a820456e77086e00e6363ffc3f7e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7297f2f202ac77cbcf24bf15d5f0ba5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048e86f4b083038e09e7110ee52a90a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98352f735b970034c5a366b7c5cb70ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd249c2154536652a574d3de6ed3fe7b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500f053e41edf81368b22407c4ab5eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0579be007814d2ca7ea4570a3750a11683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f8d3e8d11a126b36a3f9ec9f31c45684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df490bbba996607af108bde8adee8c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e455a38b4395840ce324a599482e14e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f8ccd49f795c9d48793aae9109ffd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e334f835b128c912c96d76c35d8b56688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7682f71acd303f91a9ae267477023e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22e764b26b518e3e0629766618983d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2268258c2028b0926d55815971443a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fd0a1859f21e5780caec96895b1df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c2b470b4b765ea2dd9e97b130acea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560563162ee707e551f2f2a7327a74a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9609ccff12f44887ace5f7ac0e6b3c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86593642024e8074320247b8023cd2e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ec7a120fd97e2393a598d84e2e2a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e354be8ea73ea6535f3c741da94cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bf56014f9e4594ff30ac1ca7015b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b953e2296c6662f0f26963d400050c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fca0b50b87ce3322d9ef47b49f63b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da4c9739bec5451ca6de63982e07ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40d56a54934012482126c7c6fe0ddd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f729e75e9baeb6e03a847b1ca219469704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fe57e0d2bfc8ea526df5d3d1bb1ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3eed8f781569772e8479bb5b5a8502706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86fb6ca207413ea7a7ca2b9c1dbee4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa1f0fe160ac6a9b2e4c72d4a48e7c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34da5f36e0decfd004ec2de1774522709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda2eb880a630ca73bb48fdf9f1aa0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30701be37724d7f6339dca994009bc92711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b128a9c4a491fe389cb7dfb1caa55f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde5bcb977c73628be4e00e1ada1677713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5e10c3ae1eb4f149582e1d1f48d94714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7ff5cd29d511e09f919b856fc0577715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb558bf3b37d1ad3c5d15c892ec63407716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305327e2bd4b93e2b54e813073d2c88f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fee8ee9aafc9e0bca76317b72a997718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6d71961e21c2a9a0da0061cca3e83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a3351523e36f12aeea43931e617ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca04e72f3e96d228b91a9739409303721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b9dbc48c7c9e376079f206bed5d39722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d1cbf6e9846357a0afd480adbab9f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6d3b1f5aa25d5938538b68c971791724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d46337ef24a45dc3f4908f348b2291725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e268ae84fe5067607ce9e2b2d162340726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159443ad6b5dd25ddb87ec96189b261f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cd44ee98baf44a25d24c57d7adbac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596557138eb47eff35b0596ac393a3f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddc9e3268aba22c67b11a81fa506dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c4a33d348cbc1b6386e6729bd463d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f86f68581b5da340f8479665c125b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2867fd6a56bf4ef6433fdb126474f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cabc70943c0460ad18d84cdbfa516734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c176a6a2089ca23750c4144b093f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61084d57360e981558d92e53f4b7217d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a148a44aa5c9c4508f67887b092098737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397906d79796645bf230846b496e783738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ad8fb8187eaab23225c59db9766db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0e61a10c3ab13418055e275b0e83d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462966b320ce335d3de4c437f00d9c6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77749279421a40649557359f41108c9b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89389bebb9685f33f23379c7b912b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ac9561e07fe3a24214dd693fb5198744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b438a78ff98bdb428346e6e41eff4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52552b5deb879ce5edb77f2366f1047a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3beb5f8ceb27914b31f6f21a8688910747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4fa9c1d569999313b3fd46c3ae580748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a12abc20aba18485777a2114ec598749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13276f5f36c2b5444f912a17ac8238750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6acef22d7e26aa5a9f4ad9ae562bab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79a9bb9f6fc461244337f4171a69e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedad723f34535155f0bdb4103814a29753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae04dadcfdfa557bb8bffce89bd8e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e401686694a2cc125f64b755879e7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b7cacb593029dcbb1e5bade16a1fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2476ecc0798e980415119a205893c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78223d6d9366fee7ba59a5fb9e28e1c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88199512f51afa711f083b7a5eef26d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd02cb6c846163e413adf76c7297657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b141c08796dc844c5ac7f07fe8b008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6ac9d0abc0f950ec19783ef5d886e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f0cb735cc4fbacff7e8d72940511610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaa7c03d7c1b099c1667f01c9e1e4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1309e6f7cde853857e81ea4eb1e3a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68256cedbb0b8d405fa03c393b7b797a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8aa7ffd8cc8352adb4dfc02a046fc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46433fb4526fd6404b8e0b84a9fdd63215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ad05e25397d2754805f8c0f8686e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab604baaafc7b15305c13ab891f09e6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21806dd06f5a6c4b952f673c4595f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997412254497d98a065cd3039a978e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c3f598b8887976d3e5bd5bf451e0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80135494c625c95b959e6063f18c0bb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9207260b11eaa5eed68f064ed807722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465b95b0f50937f37b67c88580d485423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807fa122ea803578b8cd6b52c1f205b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a65cb4aace25a7ed5108679e0b7fe825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce2b69f6bab62f9d653208011dab0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fb7c8f709ff7ab4e3774e19bc105927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375d8eab93f003241b23d1326fc81eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b660fb71f279b075125669c894efd929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467b4b966d9bb173fac3779a42e838730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9240f44c4a4224ce33f85e9c074727d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baecbdf0e20610c3f802b80f93711532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ec8526984a9a2dcd081aa61fdef1633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7235fe33533e859b5bddc4386c83d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1c112c31feb4afe98af5a13eb65d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742192133a38922113502544566c93d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d48face63a33a8177af221b3ce7be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fa54b937edf7a8503bb6b4c2d936a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9151bfb259f5031e0e9c7878f8dbc3239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026b48a5822f7a393cc956a73431c2a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a382e63ef1d5f8ae6c5cc45a3aa48cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6309004d5dea0b0012bcf8d3a8bac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c91aa57c2d4b3790da2a4e055083c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df363b289733d18d75652ec99a3e81e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9652676f659549c0824d66cd250235645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22fa6fc79474031d75ea637a358b0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979faebfd3f2d2945790fcf9bd03688a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61538fcfae56f6258368144020a332c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e4dd2a32b171417cad65c9e2955c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9d64931aa451a0f11756b5c07feb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9cb0efb27ad8470010595ca93934e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8561d0c38235a428d5690e96f024f4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1c4480feec864bef404f93a8a10dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73675e6d146b669b95d26cb995c0325254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c5942ffb019b5b8e345a23d69016455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef323e8b28dd9c6696ccdb7399f579e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b920958a2c7b4020bedf42008c90c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3901526b0ae97dcb2fec1289a922658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331707ecc1f9d73752869fa9d649bfe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e92a466ec493ae4bb039983c8457660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b7ada18001e674327fa8d208d077761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8908b6928cecb3b9219133c79d423062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab6ac3774c7864efb77230dbf3e1fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5ca37f5133ed69e5d13798ddd9fcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aadcc3695fb084c4b2d7b1cf96d29a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d6ee43cd7edbf823d680ab8d5ba4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680c27388252b7efc104b6b01abe6d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c233c3c7f5e94e085881bf85df0f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afca8ef5cfbd60c585d8bc79c1d3fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ec6e60131b1c98f93bc55ef9dd5d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720ab03103e80c784b4616df04b2e0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93a1056b4db3a6e03fc87de4eb7d6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430fc0eeb1372b5d3aefadc4bac7d4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44a1fb1c154a5f4b67cbea358361c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7a34f653a1931e2569362f7ecc19475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5403eaf59abe522faea1e426e319e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d36f4f3d835d0d0fcda6337e0cc4d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab5683964ff1d7bcce796a6cd922b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaee3ac15399ac7639b81d8271f275279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d1659e1f4c880fb0bc61c1aa09ff280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256a691cd757079caac37c7f513468481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d4d68bd26d35f6ed5728d84fa80eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e569475f7d7052eaaef4ca75c88b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784544c5efed568a9f68ddf31d7cb27784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126f9bb985c1dcb8b633a0752b28d8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e217299c520bf6ba02b573fb2c578086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767eb325257cb8e7e7ae446793e493a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72029947c80c851bc59dee2a4226af788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b71b188bfc6618262f3e483439ae0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a897e72c3fac6b391cdcbf8b55ccf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cae3ec399bb0adbfc0b6955a525cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543b85d8da3d4cd3650de9ff3086ba492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eabc7a703eba2ed448a33e0752ca093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d6f7c2810c68466d62ecdc47e61c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d65da457f0f90413db9a2fc8ec26b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb1ce4f7b71c68e66e846365995cd896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892928837a1ab6780edf172a1a9143197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bd3d5d280721fb11caf7118c73eea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bf1b495e40bee4ab70322129030b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49595b91927cdd72006d391ef8891dcf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3e22b12816b7f385165583de4aa69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08730d5959edc4d4e68cea3c23c20df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626e3d146553887c7341028e8217188103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56147aed11226891e86881840c02e0e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ddb92c4c2e956b9bbdf68b4d3ee49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b505cb91a10cd8803c40b78c36b6480106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f47a7f68c7c82cde9ccbae86d3bc27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7d5ba78b22ef7a485ee532fb5ec26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1733fdb631ba12929af3851e0a86fd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcb43c6f5c849c132cbaa8d3c685c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a1869de41283434db08f2c806ffe1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fe5d20d6b8d986279f2490ea366c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209040f1d3e8b3a8b354d37ae0f7e723113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec399ea3af8456ae59b12566bab6715114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7674bd0df6a366cb9503b4978e9654c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a371f3700ebdb3577881bbf834911f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f1f636b7afb4a41d091dcf729d3f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049c37d63997864aba0aefbbf3b8b8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ae21282905a8c5e3706cae3233c12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865777196f58d2b5f5643ec0e1954aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbfca514e1ee12ef22a5f0c222d878121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20265ddc11f6a09f4e8926aebba4d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6089386100d2b9cbf974a48f4c530123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc6676b55a5353879c0eaa619addc4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb370c7af9d639f9c327aa69e7aaa1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c217a58b5ce99c3614fb2269059a93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa464fb4859ef35d5133813f1b54151127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5af076dfa436ce06f900b453c09cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d2564321f2406cf4112b0cc15d03a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817baba20248287a63a9916f6fec0be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdf91d61a397ad52cd562d1b4c1180131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6e5a093fc9fcf530999148b1e8b34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847822375af9006e4b703aa89b452c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295592c9aafd1dd44518a72ac0aeb7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81636269ddb8c0c3c28533dd6db121135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592928f300536be578cf2de8da08408136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9ae60eb5dd5129c39b82b2264154e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80548d49bf1aaf1d3a69c8eeea2ac585138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eb29f39ed38cd545318c8adbbc8e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3d8f65c778670483dafc350507fda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c5cbbfbcda6a39f549c2f209d420d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d5b4e1a600f843e3a5b8d85cb00b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a4d9ee9ea9421565543762501aa70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135138efefe6e90b2dc61f85a901a059144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984a144e4ae53232ff9c08c52b19383145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258840622da1c1ed4090d574c71a17a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4739c0b2348c7b7faf4672dee87bd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb4b22b97a5a39484354c9a58d75d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104d45b8c20d1b71cdf037ffa761987149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefc4354d33144770b75082a6fa8c9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dec895820977438c9337295737e386151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb6dd671b06b8d1c71bc16bd5fc08f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebef027bcfce3848a4d63e441baf8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4cc36aaa88ef14281cdbe1011dc10154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae847b63153d46dee0a8560ef945ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1deddaf8903bfab2209e9fb571bfa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c825822708077603368a32b82772958157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94676dba56786983c03899084bfefc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc17e016077b895d8d18f1baf063767159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945bce42d2b07b07c3870877866faa1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2a090b5c1067abce1780ff5adba32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fd5233d72c13077b9d3724c6b5d75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8688986622838699def7c6a4d6d37e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379f402681a1f92cefdbbfd1497dd08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841389f1580903120e9017defcdbe6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc7456d4305fe9460e8c175c7241f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb289bc069e032a122e4ca306c856726167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01a3c4d3f5eaa05bca9a316f870385168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e00f98d178a2a5d6c160e6303bc29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa70133b756222f8f2bfd87f448b4f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c572ef1d33c297b8c3440e5c18660171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1934a27f43922bf4edb38d63fd414172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3de7cae81dc1a0aa31f9c1994725d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7900ce772885d88bee1bcb1df80f053174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95a71dfa91030e1bf53e8b8182bfe5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fdb37db1a32b5e5c1f6c6c9d28136176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bb7707d7b47af9114bf9222d8c232177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908bdbfeb7a361b02b9d985ddf64746178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93a4cc42555ea997d3dd80e031e136179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0dc2c06fdad448d1928b6fa7bd046180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ad782a91edcf15db175277e1a615f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ed3433c6e72f0da217ca63a776551182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199ed1bd1f038614260e268b02a902c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1255379756ba3e646a8b1fb81e956e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115286b8f4fd52f7f4606441af0d129185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaaea70d9e9623f0359dd6a4734254186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56a80f85bd2c5b0c459b58d0cc1d36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53413c1c70434bacdc422be2b8f17f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63323ea92cc44a946611e53e337ed685189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e526e11c44aa8482aa18f5b62e88e72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc5c278fbfe8e895e2f5b337bdc135191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a34b304c3166e713dbb6516744105192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14870090f56ffa20f6c633db5b39272193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3d5d739078d3abb1158969ab8fd02194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5051d3936eb6061103708b898ab1f96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6191215c9e2d49302e5869a4fac3a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787eb67a54bb5a20f66ca85a4b4c8f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f00e521dc32a4779cb5e8cebed0bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ca1c9a6393dc8e8940eb8b5aa8865199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55c0291a33f11199c225c978c1e5da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6bdcd8452325503c7b2e9c6ab9021201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c142f0504e9de35e36ae6d4b5c264b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2db32028f3e3153ddfee2ce16cb66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d058a555d5e48faee1da5a309c0040c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806feb2686a6a1edbe6cc849312e655c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606b8c2530b7b1e0f3aeed87f69ba1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a940d1c06ddf255c6475b9ab9a6f024207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1055f5f5cd0916ed79324947fa2125208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b6ef3d681da05b054d5589a504631209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7976a593f4653dc2b0374d4b444cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c527dd4a3f4cae9adff85418c585e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd069e547e901587a8537b842f0c955212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2166add05c4750c9663b52c869cc80213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f36871a355a733a3bf86649cb34984214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b340b5a9c5cdb7b5624ff3b0258421215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95556b8cc429c02094ec9b52c2f90b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6323d01b8d32e9c77432d015b24497217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e993dcc48dfa89ccea93b44cbacf9bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576e2d916f862ff78a56bc9602fcf29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873d4d083357d8804b7e7541f2d2dc9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bd8c76efa57dc127ba420729b504e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16283bf35057af3f89f3076689006da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8abae65962956ca24a32029ba23c95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a10e7325d3bfc97efdb272a1c1d08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844277cb838418b93012e9308a98208b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc2f465a98e3d1c744180b6fc8ea78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1e96f943fb2202bb87dbe2798ae33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc57e5c20e8f8827d379f668587c41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243b7ec39a6424e8c854af38d68d817229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124e3a31ff1e9546a7c4067359d9896230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c88ab3e7c8993541b0a9a9ff324c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d735d9703bd64537ba5322387b6af2b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaea77423c783e0e8610b631392893233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761b04dc4d5a92a16c3ffe9417df8fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468c308f54ebef9e41b8ffcb66437a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7242d794d7edc6ee204321a9b61e4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6668319446da00766d9c58f5024f459237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7b8e6ce75749a0120f34f8a54a6ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5dfdff7b036f55ece757c01c2f8b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf1242c5296a8ff5112ce4a78b569e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3aca09514c4735bc272226592773f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614782caa111466aac5f881fdf9ceb36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a673b2efa3c4c5323c643f4653224243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aec40462091fcfaaf7e4f25b3c6f34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be070a5d8c41bf87c994ddcdd8b750b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3aa5d0c72d1e2887e0e8564de89fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7aaa0d9bb653c5b0b158c1ea3fbba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f9d94010dd11f8f66741995e7f134248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98d978789a9b0c6d4af6cff1e6990a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eedad19067a0dc97bc5c944fed365250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66649557dd455dd40cfa177669d80c3d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d479b6334f69ef8e050b26b872a5f26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981e756e9e6d065527b23ffe91e71c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d29ae658e3973c69d05c3b767c6047254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff430d436ae9f57baffd696612c3d228255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502edfa22200bbb085e6230e8f29fadc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432aa103086cf238dd3439d76e8b2c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624b0ce0dec74d35cca09e3e20f35ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b3f52370da1e7e030893ac794b82a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328dd03a584e8ec3d8773a77d4d3dcc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359054953e6b1e7d9873ab2fa3e23888261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f783e28edd3892dac7a326485767dbb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d9a0a56771cd4293a386081ae5adb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a36b669d9ccbd4d7a1383a769b7f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a569966ba9d75fceabfdf4ba277fb86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7448ad11a9cede7eba41d7a3710bc87266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdae2825060a1aca5647da0faaa925267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad6321f227ddef7abd4c8f76552dc6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd85ab0a57a8e9d26786a34d81f42f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fb79cf202c40b24bf14405b320d88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bcf1e364aa838a7145f0bae4891d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2ad4b0e860a9fc878129c6f7a0575272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f676034a3caa12271fc356314bb4dc3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc78eaa0964f9d7690e43dda0de555274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dba14f0ea98eb3df99fe235d0f6d79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc251ba46df50bfcce0ec97857b4112276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51985a5fe8413499ba624a6f2ceafabf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e317a7ef1a858303f5afe20a8876b61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9262f767e33e3c6044c254c2af75bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47baeda8d3e4752bc98425b83583cd1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a7637082e24e3fd58ad3583a77c46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee2956b3175a55ac819f6d4b636072282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4096b1a581ec3b0301a4e810f23b994283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f251d97e1821eb6fbce8820b9af224284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d1d7c2a4fdd3949672d821fc84916285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725582b1861ce969f6404bff394f0649286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abbe8724bbe9ac8f6f2b87af05783f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014b5dcc30cc6cca3d422a53561b9e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a67d437d6535dfb61e4eb37044c18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45666175890b4cbd25272e399710bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf9b682eaa6af316141175100c1e4f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbec9336af73b96becabec5513deaf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddb9d2f12bd1a29761e1f8659e9b71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30767eee564f02eb2996029171467a84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73435f4519cad147724eb0a1698e395c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad68e5a3996605339a4ddad8d543e89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4466cee49b163c17d526b4d21c3cdb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ac81c18912f98d1cc08032cd171bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472e3efee4c312dedd82a216d9e3520299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0d8bdaf0ffbf3ff367f37d1581f67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65156dc3e896cd019c962a1253134a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ea8ab629136c3b72fbee3f4a46d73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a0a8a640cb0ab8b28d39741d4175a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473aec43aa6bbd59302cffe280253fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17072ae692daccf249cc28ed4a0cac5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaee9210216c2a6b910e0c0c3709ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e251710ee535c20744631189ca619307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5358e3c0be6619252c2cf44b0e31c94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e168b808eed85ff0ba5a96b49213cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7a815ba65e0f3b9742b77606ee049310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5a5d9923d670b8b6af4a7c73f7059311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605cdb56d9b519a8f1efc7ae419348e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fc9532d031167041c095fb85ccdea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31996a935e3a09c909c9a1fdb9a2abd0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc61cabe1471ed40cb83c2f8a86b93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070165c9c1a433656037fcfd4c10fb9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee4161b728293c7029a6323fcb24c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44934a5beac2acf42337f2b10de57dee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2e3138bb8205fe04b6092e5cce99e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c115bd8f5a3f9ba2532df748844d6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c390f455d2134c6ae23fede343a47321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70fdb87ca6f983f72049ea442f6cc3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317cbbe9d34dc478c76a61d9f0fcd0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597af51066466229c429e0fdf58f875324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f721da3bb2feae0abda6f305561bb7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aec9c16ecedd43077dca4df40c3cc7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063bbcd52d8ee81473939ecb299fe7e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2da7e6ac649979ba7eb9dc59b40960328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403f93331084937d19910fa7e80f9af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f36efaebd55b20a5e2d410ebed489330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab571839c6679ee756816eab96240c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d26cd3aa811f1dd4435ca0521a3415332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686315f765f30723f40b92869fd6a546333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992a4f0aa04ed3475d9dc383ea094b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c61c27939ffb0df004458a86c660a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944010da08566ab42d76fa9f69da3e35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177afea16641b0c7e1b836a8da1869d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9f463eecb9b3813b91f4f416e40f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00d4c05cefd5de64796053b9160844339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645550532009961995cb59149c0d394f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7835b94355fc477ba1ea91f879e6714341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fee8394743fd7c3d95e88016225601342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d1c43799cc39e41140f1e1475ec17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bab8d0aa23c160431991e9245cebb5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc8f728f449044d492e40b8f1a9dc5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42702fc9f685240c1703b79edceefd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4c4eafa10dad054c64ad6667fbc51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08820ed9dc3983bad74f836339966d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a040db3febc98da69a4b26b8649e00349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb763b3301dcca63e5fad8ef3c013a57350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2c003a44285816e50a4fa255a2ba0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a5bbc7e8e816c9fd2472cd9a65b08352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983f759a0e98fc8ecd0304d4385b3a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dba18ed48563ee6cbae41b8770f44b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf560307607d21d20cae0c7943da3880355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd59ebad86400a74fb3296e2f42ec2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244db2502577ecee4a0927acaa50ab9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4db9ec9c823ae5af0d35ddf126570a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99295abc0f7862b261502a1fe085ae67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebb61bf4dfe60b095c607ed1adefa0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4effe66cdfa876eaed5a1b6a762cf49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6a707426b46f37f8a8a110ed6b511362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b78adc337a5ff50ae2777e4b6ff37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55761c65e72a138ff3b7a77b2dc22e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edab1150541d35865e2798d988d2a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89852c58368b05c6462287d48da1dded366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279166fe164639f4a4f496630562007b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3bbf088480f5092ebf68eef7ec3ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f36816c325a1cbb9f202ff91f6646369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fe3ed4af63110e1fe93a636620407370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5949cb83102bbc2f08568593e8d638a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd982d4feaf4f51fd289f113ddd72e84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d835d0676cbd9184214c25443f5ef2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb98e8603862277fc8878d1af4a740e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883107b89b0d32a206dfd15293d9fc2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a71150cb5dd1a7c2276d129b54fe9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ca5dac2ec87c33c4580cd7beb88d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401eaa0bb39dfd2e37f05ad58367c29378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980d74e8c1a8abb0aaea9bd49ac9973379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47679b4536bb0f31da83e66a91ac7d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358719761296f50e313cadd3ba697fa4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc03b70c324244beb93cde5ed531c6d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369736bd7a6659e1f3fe3c9e3db484b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2996b0acf2515e4db503a94d5f8b1cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaaa948e8fb1c09294e9b3b4796ae1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd4131ba42a6de6515b27f5eaa4fd1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47848b6055572e02d4c8489956c4cb5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742f607e0cb29f232c20d6390d1fd36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae034e68895fb4f4b57f8faac5b036389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6aa7aaacbcfdf6b88bad30344f3c4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78a22a89aecfcdb88279170f6b7920391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1697821a1e1539cf768db53ae2baa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dc23976c7376ef6dd690f8bf31bdf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bc7adfe2354c82e9f715e863c5011394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c08b750b279b30f007d8f96b5313bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656331dba6c72656a575b0b3f396f4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d186b72b07efd444fb9d599c7788d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb67a4f7b600e5118504871fe1ee88a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539aa9addf635413516aebed0d0a189f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca848596ec540ac0f1c1e1f55379e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc98f66254f021a7c4a197a0c5466f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8df72dfdc781c19403e5bdbecb2b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96d0a1e208c38b9af7de2983f8f8c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4581e6bcc3d6714132dd91e84ed6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59b670aa9db1f5c8be11c0189c8d95405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4b430640e4e7c6bad70cf2d81c192406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45b7b1330fd4502f9f08c4e6ca3ae5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c39a7b748a6bb6ae9914234cad4f83408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b31bf368d72b6c391ca54d035a4f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253ce7bd86f647c649d2e43a7009839410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237c40ce872d69d6803574efc0c540e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5145b35d12e38e7d8b48516ef5f3e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d276a3e146fc063fb73c21c9b8cc9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d138420bc9f72aafd1d1f40cc81efb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cf0ca19ec86ea0096a81178f22a2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad14f83314e36f43ad890a6f7085092416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65231d1b0c72d713957f3e5692551d64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be645918abf078044ed5a43f884d96ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ae51305a10cdea64d880884932fd0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cd980763b2eb265b621f421d75f7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e34e2c1e93bb1cd32685c1e161be2e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a466f1e74124391b12f2d66cdf8534422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef146b71edaadff38c6fe3aed830fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f72bde407e95dbee0a1d5780cabaac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e21a8d63f11d7369b32e139fae94e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0618902c97307343f87e92b85b7acb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beed94ab9857432ac726e36cbcc6acf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fff5b06710061c40120c444c0db90c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fba021ab2ef1145f5b71d18c2e31b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616f913be593fc3ae6b79c4de4a5c99430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b1c3b7483d06c78705e987fc6012e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c6a50a134699c4170d3669fa011be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21139a6fd063ec45f7783f57756856433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f1b4b2f69f7ae91766bea63cf742d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64fb53f3b507b6c2e69a15bb417f9a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f346b6f817014ac5861be0f1e8e54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b195e48f9e85600cfebf1bc01759f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e53d6de3620b0e7ca8f2f2ad568660438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454994abed4a54c4843cff812f64aa3d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dbf50f0d5280338520dba12a115d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60608bd9205da5bfe36abc8cf5021c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09521498d265dd5820194fe389040d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168e9507a734422e6e1812fa0eebf40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55b29c4e9e20a1f2efdc995c0ef51c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befff90df9cf0ce502a4be7edf2484cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83f9659e81b8a53b371271a423f327446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91589fb1469ddf82eec2fb61efc10735447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe99ee08869e3152e8d6017a5d2b27448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20c56291e5a054f56d012517612e5f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da023d472f9343e87abf987a00d8e74b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deca4b9186707d0c7979b53c88f7268451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc68218e3e17e0cf7cceb66560b163452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad249214b33864775aeaae80c33ab4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084d9daeb5db53d9298db0bd046254d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53b2e962adc9eadb94df6bd96b4b17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4c252074b27bf19f2a19344009b85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213c1faae28613c4a932c5a3f358d5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ce94ed63ad7a45fcfc610c16ff041458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482d2572eaa4eb58a4754f5943dd304459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc144f95d12e9dfac03a879625c307c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42908bbfe4617bf6f196440f049544461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae59975405734b5e4ef17ea67344de6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81785b4210d6e1a3190444321d7dda2f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db285427bf65b28e71e0c5a876ed251e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9f800af5f28da9e8465a44b0acbb2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6e4b60205e0d05e119c8f705d201f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543a9a92c1bf260af2f10d20f010ae8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddd8223a2952d9bb5b1c24ad4a184a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6a90946bc6ee0c8173d7b1f053787469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22010ef6c9f0036b56b6a26065206e42470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48b45ab189d37c61cd5616c595d229471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced1afde444456831d8b160cbc527d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59df90472954e8bd265babb45f887b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb9c014bfd06e2deeb2715ca4e1405474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea96cbc5664419cfcc8bf842e8a1d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5646b67acb228497e7f3d97fabb6e22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d53ae8d6eccd5e64a008bb864390fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b08f224b636ca9b2e5281edf8e727478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2568c2fdf943713e7b2301e4c80c39e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8939b0f11d2f7830ae10adba84df24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4a78368baddcb52ea4ac5d86b5244481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875ad7f0a7da1f50c359a8f3008a1a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ee721a4734592940e0c8778d4e6d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db60a0299e4c0b715c9596befcea20484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3de75659dcb8faccc5e4d867e1432485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1a4eabe7212e1e07e5985acb42fe8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba117d0629e3c890d247a029d6a26b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249133b6fb1f77b9af9e3c748e4bb4e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d1be5522623b37536c9bd632c096a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca67f12b439639534aef900c4194a98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef55cfaee89f120b86c342aaf6d3f13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296fcb3f0213811d77368fd241f4e74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252f3065898c4eacb947ba9484820a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb448bcd3ff1ddc377cd9fbfe7ffe58b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f038c00386aae2c4ec5d1fead5303a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aac6e12e9e9be5154ef50fd63d7460496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5809b64a82a6fc8998f019d5cb43cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5de74fd31f2e66129014e74e81121498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dde7c4fde82e57698a4914d891faea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9360797d8cce31211612d606db266c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d175e934f5a195759e7340e566c180501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27db14442ff919c81cccba1cf423ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab404ad4cbe2edb9c10072d4b8df9c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5a9966528cd34e1ba0c96cf4bd369504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbdb7de4add8ee5af89361d9a9a0e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bf9b9aa32b68a903d7fea279652b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fdba9af8fb5fb6e5ae2de54bb8d8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c09f0c096eff564fb1518cb655cf64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb496d25c2745f31458e6e13e4697c5f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2b1b4db82dfcd55bfc3154743d836510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadd16adc14dc2e14fd51b3e60d95c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d11c4ddd82c09f83f08d409033965512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79de105f2ba1d27b0fa9a86906a3f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddbceb9df319f656f9e5b00c904783514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6955ecd522e8d778e54f3bc1603dea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0721d43c6b11542c8f605abd075b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab673fc3fda9dbf80e0c63fc4927961517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413c73b759398b517e6743d77859509518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa0b6ce7e117dd9e1697120ae1acb4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f299d8587856f5fb88aa301b4b7da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c894e889169844602e6fd719cffe5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbef28e651324efa4d7492ba4e8a63d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a35e04d222b5d27d9cb2a8b8b9b82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f67d40697f1f734b68561d06193315524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3038a744d9828a0023e3a33f9eed1ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7528354207efad052051e8b36ed427b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb5e99413d9680d710b6ed4bb43b05527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1089994d2ae2c24d9840df8f547c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa1c2373b75fae8b6ff6e09f4fa214529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d342a4ba12818fd4ecc084dea6c45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeee8f5aa2c6bc790ae75aab8ddfeb9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cbfcc6f803bc1eaac05494e585a4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c669cd601115618c03cbc61cc92ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f454ab65d90564ce1fcb677b43c59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da56dbba93113d846aa4273985467a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c59718b43327b7d4581d468fb0fd84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718988ac45e3d5fa298a41d7044c2275537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1331e103eb28309dd69d4917cb1131538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0fdc6ad5eeefbc55c42e80f099d03539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4662462caa11c65f64174718b554a7d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aabb0c7653ac4df36d721c3d2c7a26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1eced99afcfb402fc6e53f47b982f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4be950bca6380fac7c2e85e861ef2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8284b497b4c381653bf1d56465c78d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c78decd7bebc8906204d3cc21f86a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6616f74e149e40678a084b8d85980c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6adfc416f48162b676b6bfab8501c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8c9b3ce56d9ce1a293346d0f523bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee93470617ceeef16a389089db2dca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2602cd706021d000492a026d60d8d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91230daacea18b40abea90eaf1f34416551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3076ffc511278ddf89ad81012ff10f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd09b46bf413fe9ed1a2b2a188db7e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c753e84ce2aa373291c7fced9688e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd896cb5fc1e2518b1f186fe0ea96207555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1a0d50afe69a2de2279d1ac1a87a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e99517b368ea25ad7a204f050d4574557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11e8a11c4e47da61576bc4ab8040a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ce684f47f387141f1495c604f1cb8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46272036b7ca36415ab9a679362c96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9fdd2bf2e0cecadaca40c34d7ddb1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f1f1ed8e4db1285318b8c7f3ce869562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaf6bc0c08ffc5866edc5f8b3e3f06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6ad170e55bd7e9ee4835fb76b44dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b745da899c473492eaa6deb68cf9c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce6fcafe1d0414a4c7e0315ad8c023566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39af219df2972737b2d567e36818a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af430f5f2b6699627094ac074eaf446a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb42a177c539ee6dc3a960d8e46daab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1b6880651681576993d5eeb983855570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d2506f958de25ef64ae87af77adda571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bb4d58fda77d1c1ec1f8c065150a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d0e02503b42107e38d5d3ae21b044573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e49d172df5c053b642c6cf17903f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a67cb0c5d2b84d24192d79224806d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8659232a44c6d032bd620ccc796863b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ce0617d8e04856e2a6fcbf9870e4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2e8d1332d8ac3e550fae0d6b2138b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5931d38fb2de7053de9b3b250db0f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55b4e746fa8e0e260aefce7e3941a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6939bb4e0fbcea116c992683824eb08581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cc1e273a1d271578e5b43b27ca9b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e6a926485e84c2116269a8ee1c4ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484383c198658568eb77d34b7a6dcfca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dae13f391579b0a342bceba0a311bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cbfbbfdc2670904263240a1df264d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1606ca23de8129b1f4bc80e6bfa838587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab15abeffce5c6ccc846314dbe5b7a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ba778da25fb811ef9fee57820fbe0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63376eca1217f4a7f158fee79bcb8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c7d2f257e28b5ac30b6e1c484ca12591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c147eb6b0e999aecde227effa1d3dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb3dc23e0fed713d87932ff101bd63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb49b5feb429bd91ab9482f07a5346594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44411be0aa3dbd38b06f45bc2e9c5a89595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8abec7e1240c20c2c6a151e54248c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64426585287d642dc894c7a3a5f12ddc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa9b177d74f7581e1951de6ffdbbbb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d1ddb4e48290613ed0c0b7fc820aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c999bf484da75b4df3e34357bb54bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac701395894f2a6b53d8268b573dd8e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d41fd70d5e43b68560e8cb47bdc3ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa714672fcd3e3702b5534408362952a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe85c70fcdc4324f29d7032715d7ccc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146646fbb789625fa2643f3292e028a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f0d95a26d305d7b789edb4a29ce02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d984648e11a36acff702f01c9cadb7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508243335165edea884a3379ccba4f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc464d0edb2db638ac9024e604ff611e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c07de48305b2dd8c519bd56a2a160610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fff05189301408f3b976eee10eff69611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df3deb90d811bc2934db01f3eb9e0f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1906d5a11328d9898b96ef8c7b14e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8072957918ba44e5a509631acac429614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d791e9e39d3eb05c994b8ca9dedc9ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2231b3c3ac60662f29485d080b55a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7ff5ee07cd0a9a4009a4a43fdfc0b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e725e69d92950172877b7848cd457618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513f9b17f0f6c6b132ce84e342af964619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347a1454ceffcc6b1953d70414e710d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6dc4ea6776a7c4ad2322e7dce10fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01ea1a8c80e95e03365ce9d87afce2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e737442dd0068ffd3a971417b284196623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1456d668557cbfbdc73be1455fd64624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6414cfe4b4c2cccd68936201e5f70b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7d2d89d26279f5a82b37473bd397b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe62e5cc85bc46a530252067ec429aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c0ee357e4ced9e1f7b200a4585385628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c96ce3a861604d6e0e13b501ec215629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d7716b80b05cefc301d2089605a36630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d835bcdb1d44fb33031dfed73b94a4e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfab4a72f730aa4bcc882da24067abc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4af48197a21fdb182e7335f1d4d7dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aa2f86ec497e713a3aee98bf95549634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9db45179267c66574bf00531cd258635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a292eac5cc0bc5d013abe8f3130d7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247ad09ec750268331685244e563eee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479aa30bd854f8089d6d4e08d1b1d50638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfc0a03a3e007bfe5b7eebf48ef8ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4056e9c63edef62aa70c2b6126a780640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b97c3a69d8287e9d0a8fce74a6b56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d25fa08adea515a57da51bc0703c19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb118cab2db9bc3600a1bd29ecadf72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897511c4c4b5242a3a0dfb4163b9089a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb11eb396d4d85b6c51814cde2583a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279305cd1a1bbfd48f1568dd4eb697a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2cafc2e4adf3ee99cd414fedb762d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f45754af4a5c51d1521c1133c5295648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d575e300aa9f8db1733a1bc76940284649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc253ccf6877cbfba288748a882d07650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d61e5727e4ac7dc070fdafbfb3e1d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f8eddeabf620325527417f4216056652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cce24f4b990fc53ff0e10471f35bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42aafdbbf8a70d479762a5f4a64f74654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b128865f8c08a20ba92252ad5f59d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e84b2ec4def02ac92b75942e8b388656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479615a61fa51e77039ae4d6d0c899fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe46e66ac2bc3442e04f44b2dfcda47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fc087c0b768dabe7cf5cd698dcffe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a05626329355359d2bb6fc0db17a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c801d3055bbc90550646664c48682f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503bca20f90e1ea398e5e22e84799da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e83b0c1e0adc5061dc73cf2ed7f929663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930239179d1d586ae68126bcdc97d780664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c729324fccd68ec7cbb3ad9d43ce0ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec251682d2acd42767ec9b215dfe0d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5e5d94a6b53b3be86512db9046e7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac994484e6f6fdbe3d50c545c8be330668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59aa89c4ffaec1197b17971a066b83669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ea08374ea426282d4621375a0d769670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5a81e160cb21692ccc132c568349a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b08afe896d16489a3761853afde8aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80942433bdc24ec69360b713ad37c5a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71748478a4a083004023ffb8bf3abe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10760c220ea3972f02e7dc7867db1b69675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec05ef4fade7c1ed4e5ee6a63bb8a18676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41172015445f6b3e0be2d9ed13a4bee6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1277e6db29974f962563425cf98094a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64f02b137d14bd4c2b3fc0cf7c2794679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac59ec8930dbd26323a0f176194612e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f7b2e51debc8dddc02cdf7d19fa96681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2010bc564a5124beec70a95f9a1e4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7c3986adfedfdc2578cd259af32b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e8aec79fb19358b80991da99caa70684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22207e4ce13d5e5250408c9243ab9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba221c9f26e73eecd12f4c9d2fb0d723686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7fba1654c71513f9085d66eed8dbb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2e3d8776679ad389a5ab0245ea172688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7380a0d801613a1cda9416d8007aa4c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96350aedcf3f750f967f6046d4d3e002690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7579441a112fb7487b3426025d482f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b5ab99e2cdd4b68edc094667e517d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0bb11ba5479a065e381639e109703693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7b2617a2700cfc4c48d0573c08bce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18955e15d78a31df8fa67351e6ab60e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cfd00223927d87d7b2e2779ec7544696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45391d36480310174d0ac69ce46894697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afdc6536e1f1107058cd570b527840698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b9d30873a21e6c351919316fa3de0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b45e57641d272c2ffd249a7c2a0be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249d912d79f6a2dc15c427deffd3619701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e5f205c8391f5c0a793b64ffa1ee4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5c4a544ce2682ee7d42da1d9f2df7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642cf0d0a0c2f59a9d20e0ed63f60e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86a679b83dde6f77b13017f1f45485705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347aa5a8d6e6ea3b6a9a96429c62721e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4fce97eba3b4eba56464b7c9a7872707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f71e33f708190a5d1740907fe0568708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62c29d9ba6d38938aac7ab1bb39c3f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1465586de3072e47c890542a47caf0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44566979fb62980193c86ff669ee327711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2f95d51eac353b0d3317f1cbd3f53712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468f58416c019ffcb96fa5627a78ffb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b99b109c45b2077bbff1d00ca5fb5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0f9522d6a214a4cfcd85897370708715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5024fa0ee68abeb00407f4ae7bac9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaf4105c391a9909bfcb475da52178717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e47e5215810f567f0228606aba53c4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff335a604344fabbac6c92a9155f116719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60f4fc99202d86c536c98c5b552ed6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a44a6879c74e0d159f0b877ee22c8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36299d061a8ab3f47217e25c6cd5d49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918976cd926de4962fa93f55bf0e468f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419c82d21178cd0d776073802f5b26b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7e0fee54d1b3bc649df79efa62186725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac383e5cd35cff87c163204f257e9ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90320b67a991d7b4387ce32241c19007727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2e7b34b32c51a8f2bdaf32c1113c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abc70145e353b84fc601a60f3112b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6230a55b18cc165c96c48d5a2ce064730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d37751fccd8b3cd58aa4ea017a91a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6def639b4eac7f2e23be1554324b333732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09037bb50a0a206d87119570e25aa120733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce57644aa6d526f71932ce0ed584891734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5572f5b6e4569193d0bcaf82e75157735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a24b3407ceea8d550a0004087b0f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c02016804926e31c66508e9f04f20b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b476e6af181eb08fdb7467194e303738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c750081c533f262005884db6240125739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d59714023dc982e2bda5cc644dff1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37308d9b327531838797d4edb5adb32741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a82988316e36488b7b9893a09cd306742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8957515c3f543206454abfb5b96e1cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677aee7ce244b3dbc0cc8011e1993b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311833e61e82e16ca8ea7bf4c348be5b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a82667fad47834f47eea25cb87883e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e979f2716cdab418a739ac63793da7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c60a836748ea45bdd0c067111d30b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0687f9d0d57aaff8733b25d133b81749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100e185516d35c532589635a1d719e9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b179f13c412ad3b34febcdff62119751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93401dde92fa949d15127f0eabaf6536752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd84d05d895fd15c4d21a05d76f7908753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>