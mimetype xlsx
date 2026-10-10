--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779f251ffa4c17ce3973bc62cc199721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5e2ef9fe21511a24df7dbf3d4a8492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660e81ed569f6ea43f09e9ac388298a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b2c9d8a68c15fc66c6e320b83ee3e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d94d45d27a45e2743a99f7e774d0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29d0789c0eb5c097ab744ce193896b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4940e14eb7d23b6fa12b0f465b5c9c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d325e1c5cf62303f38285ee7e27c1088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120709361039ca3c89d07a879ba1146c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f16922935508b8c4135f1c3cb8adb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250df3b18fb3a3d9a07954ebe9ac2c5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635fbcd76b1b92ad564b204bb9b2e9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b37cc83e34412e428d2adc28e56ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02d78f9cfa182a2ee33d6cab19139a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef86a1e6cde9c9fa853d35cd5ae8c3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3a2668be843a8618fddd920a17f1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc2f85c52488fa1ec2cce57732b93d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764e08343f436a79f99ce90f705cb8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef255f6d4b6aae1d041ea9a96f8eb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79213019c040ee17133d351ebe036b5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12f99cb12204fd31a4e218b801900021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524034abbee4594b311fbcb7ca05ddf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae292a12540525d39980f17397cb0d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cfc93477c511667b4851ce441397d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a35758647a992c461672545ef4b1fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0e9177569ea3e52835217ab55c72126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e62274ee4cb63ac2857c7b0130be1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dca7eb40035bf2eb3c99bbf49eba428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705e9c828ae8cb5526542a8c2752fdc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80546d8ba1f7a8e5d9dc894cb97037930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c542924ea46631af521529722a22931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b2aa1276e7d6246b8212a66a1278d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7667f7cea98b26c2e5e1cc2e0f9979d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c86e5fb2c5b5b971c8990c772868c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4d614be7730b69f82ed7ac008498035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947124cc11568782347465164bdf1fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77d137040c5c69fa3611e73c7fa6be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc156d5dea6911c8ba58ca616d3e1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f67f732ea5f7fda325076c554f31e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecc27302e3193d1e6fff8c0160886b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496804d16c282e056504620d850deeb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7c61f8238a29d62ed1288e31a309042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f85b492fe9838ae8e97e5a199c15ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157200d54557675842598f2a4c04a2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb381470bac34057a6cba12b038c3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b954633f81c4f37487eed4ff8aa271246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b2aa9e2947024371ba5b3ae7c152447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab452013b373fd930c55d3835281b0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412847d7c77c65753f8f9c4e4e9d37349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991780c19822caec7c68f0f584ac7ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4d1a771fadc44d230eb746102f03e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10c2ca0b8fa4c60272c91613d3b59152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca39bf8b401486da695afc42911a72a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ac4a9430e21ebb2a841ae33198cb754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573869ae077fc682eb2564ff53e80e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3e724c76d075f92d01a1ec80388e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256dfd1af5c637c6e10f234402c4d6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41393d21c3507b94e4fd633cc42ebe458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436ef3bc9a160be041010353c65b75f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be639999dab43de6b60200ea944e0c4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943f1beb5eacd08cedddca99d0a6ab961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b55cc7f9f1230ec3e1682f64fda9cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acbcf09a6bd37ee489b53d70a804f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c538802823b1b71a735577484b8ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13682dc57c27feb39a9ddd5df37ceb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af130add4b7e3e1d97d66bbc7a7154f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568b17b60df5327786c10d51468ba5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9289168d29712cc7026e04f6a2c26c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680032ede7639df9f0348e78599a827f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35016534a7f87228a6669e51a916e8fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937de215371dc9e311985a30ec8555571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea3b538bf3ecd0e82e2148153d9d4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9116bd550577712cfc8232f6c3a452173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaf0e5ad2611bf10928e3c55515d3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6a2346192fbda9ea19942e625116275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ba3b4cd76e5dab7bad8e5f3c7776476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e354db2966ffbf61f498c9c80fbcdb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d78e367184281120f6e50f6cd3e42578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0a9febf37ab0da3c16814a8aead9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3703dce828be3f2c68d975446b8f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aca860740dbbdfb40173056752f79981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216c4355a8fb6970dde40312645affc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffee9f66d334828432f2a30414b1c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62acdc752f0256f5f4138f227b7cc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae999f5e1e1aae68ec36f9e01eee25085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1197222649071688da26734a0da8b3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbf4664c3502e047f63eaf9a20bc5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cc0071dfeb7818aa33bb670325fac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983f63fbfd5fc786f28445ce511b66489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60995499026f412ddb246ccaf18f05c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2d42b13f75d0439a3f69281ffc02e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fbf5fd9c3b782c046aaf1e14d243c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a972f9463bfa4ff870669cbe2642e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daea451b8fe0cd67cf0ef337014d6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e028f7356b9cb2c08e2771b294921895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c5aad5763c37da2aacc716216beb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eec3af82fa51dd6b99b95a5de4405897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e777fffee47fe4a2928e59449b86ddc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4ef6605a216d5ac746758626ad25099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47538e937352e163061a2e5d45d16e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b7d1bf8ac8e0e92ccd629a614b565101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1e585bb5b11e647ff4f27c292bf90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bae765d95af78eeab36c03507c103f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c8f243a06e835037b24d49b1121c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430b271347bd594d343f5d2e33b9a62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a7942d0bbc7c7001e1f0cc998ff92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bf7f1d12e0f7c7c826e44f8484236107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f392b9f798fcf0336dd4c2b575c774e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd14653ef8dbd81ea0a8c7741643ff2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3603085bc30099d78fc843ba4cc391110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de8ce61cf1a4d4cfbf26c0c02a18b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623bd14f18c8a80ca2914f7478ed08b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2faa032c59386df9463bcf347a6d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8b37e749c21830caeeda701ae9db4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff563bf9c49b9ab8abb669c64deaf880115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662cbf1d5082165b413d8fd3c60c8d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bc951660671ad74d6b1ee6168bb49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c8496ff8bc65f6917ed893621b792118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf01532b818679f067f9f651757bf8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7729adb6e6fce8d363b18270a86471a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b8f55f90903279276741516491637121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307048a10711494ebab9be75b60188f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d310c7e5a0d697cc63536c4394ebd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3cf42288c7da6f47038225e5f537f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab606cdc8d1072202aa7e0b98676aba1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b8247aa53357f2d51d043f7acd8cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f793d6d1dd26c4fc8d9d77cc1b6ac15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffe72c10a3288a6282cc3639ab5e3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2eabc36442b6d67a7c633438af0a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb4125c0d87c0fd66b99bca63cc87c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfa98044f0e2bc98e62fb250ad2911131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a51cb9ea13aba7da02dd5560c20462132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed7480e151707f919ae64aaaf15fba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e112b5f72dd760441c9f8a48d8408d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac575011da8163ff820ec91c3686331135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87f12adc2a583933675392b7d9a019136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57811430beb23102973341616723c49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4cdfe68dd4855bf959262040bf561138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a91b5695f6db5d2159d7e6056470b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030852b7799c202a444ab5dade878edb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87394dbc117fce6afd0081a52a5099141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189a10f091590010d978dfe085c2fac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963693d325f34e19f668a69acc3e675143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e9ca9b273740442c093a19316608d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f3367412fbf2ce2f17d1cc43a7378145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4fdf649646556777081fb71dc732c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25f15ae2a639527860860b16ef7199147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7691cd55c2310972ec12bf69263850148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aea1f48dbcdc7f81d508fe51576ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7841f6e56f8682e84bdfb74bb25da67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d12708eb333c8f645f593fb2825fb1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc34ac79039df701dbbc3712f31dc04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83e4eac8483eedc3bed2ed1a9d80ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc133f6644af6320ef89783439317f33154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce17697ce78f7bff12243c4e4a18b05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85de45216c273466feeab68a19ebbd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97569def1bc386b45541ac6e24573db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3fb7f14c768b6994de30d6b356810158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898c7c77c2137e494e14319a9ee62ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48618e7be66b184644a320d0bd5f59e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09a8ccdfeeef85d48f7ebefead34e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823acde367f02d83d7d54b273c7b278162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b3c73d7d905e300ab108977a104cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b30812975f43b6786ba381a52272d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb51dadcf60e42bb393cdb0b17c086165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ca2b8c4ba73ee46237417450b1766166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1852abf1dcd9ed184677281059731c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa1f28e116765e425b4060ae336853168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3932e5e9a84c8de1a3195d37e97c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82904264fda9660fcf7a77d4e3dc97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf0f58bb5bd4c6e743c9a93f95193c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71652819f92916a7f31466eb2160023172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65f149629242eb30b5ee056f257691173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03634fcd968be5dee60506ac49f96de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c01b24f8ef41e9e606c7f4bb33db5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd545eaee2364cc64e2f73b46a8f2656176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1176f053d43596128f1e4fda238032b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203a52a68b4a18284baea5a50a51fa9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c1cb787ba8c6f7d671b36e5c18979179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145b9e3eeacf450351cdc837e788079180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b297043168f01a5ebd51b95da0b04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ababc462b66482427cc3d018eec0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bb04bb7d7f78acc1d7cdaeccc87e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2466adccb48759d3d9dd87af70daa5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee76f3c78b5080f232eae1e6b4b5313185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9bb4470ca5d53d73a9a2183b4b784186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ca517e447f6b980127fca5b56029d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af9ab674f69338d6996b1616092140188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60b053272994f664ecda0be9f8db63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb269e69b2e3805d06e595c4d0e41b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631a1f96fec9a45810de7d11ecc00fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c65b36e3cfba664436f9032c3c40a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767317f48e733f809c0ef1dda4c626ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7ef99f179d3b73797cbce28ba54ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bf303f2bb2d32389c46d9ed71b34f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047a149c1e8e1a2bb2299950c59014c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b4b44674dbb61aa69e8be0cabbb12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9301239371f4a4ec5c3e4e739b3b25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f8f68a2ca69e32f0fb680a8d2bda9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f1dc1d5fea1e709eeb8768564ecf0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9756626053345b67a4b144725a0430201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89044f06d688fae67ebdb971711457d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c9904a259b7a540defa6079e32942203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5087517d85712bc6d5f2cfd7455d6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c538e01c2e6df87ec2fa847501f1bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f7c52fe57a2da319d976be9a0fe53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fc0568c5d56562fae14093d0ced61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1a87904de943009fd61fbb797197d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbb70c84914e8489c6834f54a1142f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbde9472336aa6ae647868b2d89c568210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397aea0aa6d654dc3a36d66ba2bd0b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64def40a7c1080cf9da936c2b0e0c956212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9f406f4fd2ff914774ba3d8ac3366213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a53e65cc451fbaaeabe14f6743391214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efbf6beeebbc87cc04a6cf6da83328215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c721a5115e2d9cdc4e18def5148b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b91810b4a9de434c4c4cb4214fc44f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d6efa67caa8003ff42cddc1a2a16f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ce531817e47e3a237cc7859cb1a76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705e6a8e6c67fa9ccf05e172002eb51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c459ce233b94d9f747cf5e86543d873221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59564d0f3f02ac260e327cc9d752432222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f2ed9c295fae4e9e37a0734095002223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0900409ca9ebde8752c1540f9367a80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2757db49a3aa5c5422ac60375e918225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610d9ab85f8a940f16277b0ee30e1a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe89c85af6334651e41cd5e194ecc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da513f4e7fb142532364f0a782865a26228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ec038592a445a817c9ec6d842fdad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee005728f8085906d7729f5707f7c88c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784ef68e5de4d9eb7ea22b0db712d34231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d7f38d5c92d750f1d0ce029aa4643232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65337d708c9c57a1de83bf91131c0e56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab705bb63f1a7e904f48cbe423e69b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0d0bffd57257296f40f3cba53bc82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089326698abba729a432a8c26b52dc03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afe7cac7f109eb1a5308f6e426672c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf623f0977beae1273796b742f453840238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee4601335bebe2113c223425098708239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231a22bbcaefc3d00a16b295a010a98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ff5c5b04b41d24997d42698d271cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d46d063bc3b55e2b2019c3f33d7ceb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362a65b872130aa5a652c057ac97ea6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366eb49d375c065e92c72b27d4588fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03d12d70ba90588e082883cbb2763c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a51a2530d4bdc2a610a59f5662bdef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851914a90630f49778ecb85e2f6ec05e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e18ee29a20f9110c44b0ad32e654c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635fb9e30f6787f02d49e869ad0630a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2c382054f33fcb29505fabbc7820a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d056ff9540db2c1464330b229e99bab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f94b4dd836072e360a4725e32883ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b2a9bd1ff0d63ddf9fb2512ce01d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111c93a43a3a4360c725aecf0fb24b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae92dd09414eb590968717c1f5a4e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6385307a22820fb0cc84dfdd3a0fbf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f20441f71af180d1ad5f1f8cd50122257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f29ddb0cee6e1368964b25fbc5666d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280074d1f69b700c25db92d8ed95ba4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215031683f1065dd1ed8b78604d808e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f5ef7332c6908ec4aa77dd9f028c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212d7cf057cbdb287aef3459a121ce9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3537e48f6354127e9325263d14598263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdf048b086610b22ae36c0a942878b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac47d0451695697a5b1e9cc6688f4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40d4e464edbdb9e695ba6f65cc9218266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191d1b5e7a486d239522a8fa940929b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188fb4370be874c3022f2e7b24a8c6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a689b8bbc39b079603efdaaf8867e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6f6563cc76d0adb8069527aa793af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f97d4fd497b4de53a16bf853634037271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e605a76ba98ca319f919bb34d35216272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54537730dbff80d8b8936210c09fdb88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414aa2332e235b9ef576801277a2e1d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7b2861ac7db9c42fcd7225807594d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a08014e5cdf86c00e4310b872a77c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc94b0facf75e1727869556d86f7a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e93614682f43816f1c07a9055ec72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726d0e74d4ba26a35ceda4bc8688916279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbdeacd608d64d598e49f955b58728280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3db03e80d3285f052c291bf1f01aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438e6e693511d7f337bc474a4b4b1c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfed51d18b5874976a91f4c8b3772a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc02521337a675867f2fe09732deab4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12433f92e1e2c99e55d990d2fb02ce6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabf48ae99f772143b0b90e00c5a9bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f34371e5187a4a9c3731665a634580287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62562de0bf24372905a32722c91a6508288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a96f0f82e968c65e74e5efcafadbcf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550f3e03712b9e8bdc751aca5c5562d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5612377e4b1553c97a9a97a2d7b87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976f3031eded990e85ed1ff501c8c71292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e815ffcd331f8819084441d3e08a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b3c6bc93273975a9bc7ff4348410f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f8903ed7321aef05567ff573bdcc4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88455d9b452af5746021e28f3461a651296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acec0fdccda24485f0836a8ef86af8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a9d60ced79722dde32903bc554333298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9837853856012ec01f4374c8abb22b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd88deec09ea8cdc53acea5dd02f113300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb72d5095b1d3ec811ef4440e24ee8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72015fc597e0a3368a8b573f29284e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d6107d7f8bc22b4e371915e48d183303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6c1be3be8c94d2048994f5fe92bf1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0162ebcfb8e2d9a7b243834e79c317c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2b66152bc2494e22c6b5b298de7d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b824c3d7ad84ef6c79ca931c7f220a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc632d0b0ffca98becc0dfd6a1bfab7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6385ad7a4803c1d84e921a9517da7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51153d519552ae22b8d7dda841ddf335310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb994cdac69290c57c2b995db1b563f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ef1148c46389eef75bc35b6f983ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30ea0705b8cf7522a909c73c823791313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4931ed354513a43a99a18e86cc67ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6ef7ccb7fa905a37e0188cb1dfc99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a42c3fdb2ed33c5504147afe14ac00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198d046efe9f2846723a40c298374da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76371ef65c8ce25b686c8f608a74815a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b69c218c1bd30467bb77242e0f3b81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fd0f8141409d64eac0b7e61ac2abb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3bf3f483b5018d2e1f1b2319f348f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1530f2ca9b13bb4975a09496b30aec6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26187fe8be506f46ba3ad150d06342323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fb251c885a5769f469241b518b829324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994183e712b3a3ffeb8c054e1a3608da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad437967fff9efc79f2e71cf139eb12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c87ec0dfb1ac412d542191bacdfe56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc3703aa04ebf93915fce927bbb187328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1f9a59b1c0e8e74f99234012d7635329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4721cac7f6f6866cd97defa359b2b71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a55931065afad999fb38874d79a1eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22459ee8898d62d347829f3eccacffe6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5fc83971a52f16de9f1854feb5a02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2b13e59993d621078727b56b47d2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45a2d109144c63b82238fcff55e73b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f245512398121c81d875818feca46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7991921d8c54af708914af05759b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f8f82710bf98e2bc4964e08aa8d24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead57e7e5d6d7c808ce5c346a8584ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815cfe93468c9ad7f128058a9af30f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e550d7040add075a5a5ad1a40d2650341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c98f5cdbf37a2e2dbb48af365c1d7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba509c392dcff14434dd99ad7e4ce70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b659a4dfd6c83f46c3051c396531c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96171c0e082e28d9ca0b666aa8f861ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8855b1bb631de018c1c02c85c8692346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732f897c515bbc9988daddbb96c45f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1daaf6e0f5d3e7c569b61f17239541348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034111353bdb701a68ea7802cd00f0d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381ea5cee0220403baff99c43cc057b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e931fe334ec9944ce389c39279f86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c79c9ba27e6d903ba3904cd35fb7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f0f1540678e99b18ef24d3cad3cb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2857d9898db886d6cb9aba8faeefbdd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d9685de5c053fd29b8c305f34b2a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee5dd0866c61a8e7d48e64841e851d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424e4469a4b2dcb351b829b094c15e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cefee7e95610505e589485ca797dc4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68df2bdc3d35abe67fbfed64e6a7fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353999418837cbee448a9df3599dfdf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be60dc9f1bf3f5e8589ba1b4450dc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f40db7aad64d4524219df066a1766362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b09aefefea3e663eafc78e952744b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9c199ca31f2320128855a4f2f6e7b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57402c52f1aa3e7a62b37555793f08a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baa03e8d5c0827e70dd81b883b15da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056e9052199dd7914c64af65477ddf3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d9332c5bcb432e11539839dece99d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd930d4630eae673f8a99b4f338e30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286788b81d3c9eb88f37a94ceea169e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700be5b859abbc533abc838d54986409371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1d05f43571d214a249d8d9055d01f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c74bbb16a637f05fe914295c9dc0ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbe61b234ff3a7b002c79f74afc9b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc28be4053548535480e5d42761fdf2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be40ba332f0fe77d0487104dcba1e77376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50587cd7f92df932b192960bce567b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c87c7dbd8dfbed19a74f7be4e7ea2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bab2fd45c2cc28f24c0a94fd3e93d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745b56ccfa8c98467b0f01c4c3f1ed1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b58bd8d76ac60298177fd964a09a4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021d5036576eb909d2fab80a5a18d63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd593b27c28a5aa7fe672908c44d45f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5717928670cd972eb4cc3cc46f02efe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c56a144b77232feb6bfb66066fec5d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7c3a1e763aaab261a830034813ada386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a532736a54ff7efd6a7bd830dc3cf2c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bbd0c658c2e85be8aaa754165bcd3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a275b2975d54f5e74afb0c0dba74c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2c36dcb8f34e2dab4ec583e7cbaed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be72323602494478ce0b818af7ac63f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10238854a9f1f5e12d15cd9227c1a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e79e8c0532d69cbe045d195e3e664393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc6350cbea45983a55c91595ab9e28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc707208e46da9fd4184f850adc856395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ccb711218c083f88e9e9f1669e002396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bac882f32cd28a5b087a31c5e24244397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e469f38d3bc0cb7d6dec36f7bf109398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a4f1f452dba78dd33ef65e46ade36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbb9564c89c03325f0d8bb2136b124400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880bfe71dc225f15939f7d2e0be9dd4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0688638869ffed21324a694dbbe1df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f3850cdee551920fa4dadac4e5d25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0a1f4a00d7fd772d28457414cbd73404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9717343e03afd794a8f2a1bed95349405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13516cac5b580b8c8661861b5ca6dbb1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf297a93def62d218a8141f97a97c08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2faa10a8f46b73ffb282d57d1bad4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5b479dc59a3db77097a25c2d997e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6795ffbb8b43d500e39e7caf2ffb50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0699e91344cfcd12395f8b3de58f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a1ab17da8d64940325536882dca49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf80245bba75dd3feaa595528e445cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f56a1e29ab91179d3082d0426c376414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69188aa57ed5db185d2c6be81ec269415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91101666f2d46659b0c93daf7b2ed12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c593bf55c53f86d7269d69aa8dd7f6c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89036e0295c9b057f22f9c60696f042e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ba9500f15f693151a305f66f19fb4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a90d603fc368e6b16fe51ecb95722420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c63e167b7284810e80bc03dadc13b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83456277e619817d720b19972be1613a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7e5a4d6129e7d8d500910d63df9ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57eeee342a1998a80cb9bb1aa029b15424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcae8e297752f271488e1846e5ed4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474c2835170d02710edd9fc7775afd5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4869589c30d6d0c85cebe20fb666acb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2690046fb6e9ff282330ac0bad3b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671fc7cf1016e032ff1632112bdb61c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a58a6915fe95cf13b50547de44263e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ace73d4c32b77f39019c5a378de311431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4922e0ac98c7e1af272f92a84fcb8fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d09e345dbb330698664bf91ceb105433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c12efbab6a527461030444ad3e75f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c6bebc80a49150330fb039fe4c53d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1596f54af21b903cb3481b1de3718436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cc251435da8649574dc1efdc37ff7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d7463c861ee84e9d7d655fe92d0f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffad3d44d7d8bbbfa7d37082189e1c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdf3e6745a1eabf4720c6ea68eddd9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98562db15a88ee16826d6bd66ecf331441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d3c80c05bcaebc9e48f473fb24523442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1e7f4287cc12d704a7014717a2c80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfa51a23c86eacad8100405eff6192444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05d52c5296ec464b9124679a610648445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccb46f75c8f43c793bd9fd82cd6385446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0175c64d93c9b43bd2316255f0f0a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbf9ed7915718de9d263b21565cfa6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4a35ab6bcc38ec7297e06bf7871c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551f167e4581cc8babceaf59473309e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc50dc9b7851a463a38623a1544c65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08d37014e1cf2bdbfffabff2b214d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddd2f650e74a233cf4720967cd2393453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393c9f881b1634fbc669285c993f433454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351dfd0910a3a703442eee07089256c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe9ad9dffd3ec2d133c5be7f4a2754456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f56939bc20ef8a1a3537c5e1d3bc2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df308561bdba43072283588584377e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42c3593054c294018d49bd1be7b688459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eee5ee38d5e3f1f5e8034d90dae9fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b049be634d1635b6291cbd8ba40410c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fbf427ed4d052bc1c93a0be04f08b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24789f78f9f57d70f0209863024d0af1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d81519319c93dd45749ac60fa0018464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1acdc029bf7ecdc5d9feeeaf127ee0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b367b1fa7614e7039cde603caa03b5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c3f074ee109c04b3ca5a1ba4b46bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b36ed7e195b14c6e5e647eb5f8b74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1b3a2c6314ea9fe809911e441162c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b762b9d7bcc3ba628e24bb59e9f06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8709c4415bfa7780f1aca41bd7ae04471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a302000cc1e1d531a33bf15632dd62c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e34395c81a4e579d6cc522ee47aba2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece34836196a5196738380b68318b7c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf9cc1c2410c28c47ffba11a49c2d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f7648fa83eebdc400f03e76eab005476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27674d77a8c8f5744a5c457ea91f95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d82267d3f73823d8a2432f04badeea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff3b780c79e25f93d88d33dbaad316479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bfc2bac061d6d3cd2e9ef1503d6c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00eac3c4b20d53a17663f7819acc2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8ee8e7c813c14e3784c3b7611bd25482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901e8dbfef3dba61a90ab942873b726483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298770caef08bbcb369d41331025ba82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fff94a5ccba4c6ea547a1d4c02667485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603963112f1e33b1d573e7cc8c123d8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e267d4ae0912e10c837d75e7ebb8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eec6a4f9942531bada521b724dc281488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6efd52283ee09fe3111373ba8751ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642f242fc032a9a6804e19ed598500a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b8f1e9eaa6553b09c884a4930b106491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb542d283dec764803bc0016cf51bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da67d23b1656981c25dfcb969a4e747493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f54eff2cd400b683798884ae6a214d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12857f4c3766250a9e50688741e6465495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f1359dc3dbd57f0d556cf4fb72da2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415240793e80ce69bc7113a4703aa4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3246658104944b3dddf7f34964e732d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a53c3c8ea217d952ad3c095ac2163499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f0a37fab08aa62309f6b4b384055f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44074ad7488b016378ddcb5f29dddd75501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d38d07b11f5ed3b6f079c6f4ffc8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b1e78392acfbf050c4d5f3a1c550b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6d58b54406da69757f373dda98264504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e995528e2307fd42b1bcf66ee829bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9797980dd92a56338258da994415a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2576c760d23503cdb7fa00cfcc039507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf94d5cabe339de9a710ec8ece7762508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a1947b78cd20514a005b842a1f45a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f6a3635319e9d613e03b14051afed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052bba8fe11e2dab5c1e00d40ed72a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dc607bfe71fd8cf3d1ca04f21111b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bf77c7650426fa63667940f061402513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626026b8196a97e5b6c3eeaf266aa973514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e8bcc6e8c2a8599d86c3017de1310515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d88da4dcb48864e0f4e5f5cade7a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3de65818c39c000305474257735f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c8ee740516800585e34f2df62438a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8afff717361ed3b37a5cf3e3eb72c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72da3886f33ee298b15fd9c649af1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed758ccdcf0a3148f4030ce829a4be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b180b67e2c8d9862d1afca853ef23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdb1ff34251ed685b47b60ef530447523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a2b07c57dcffed8811ec78f3c99a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11968072e44ad3f07a65f9a946d6036c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503385c917159a0902fe86d792d6c5c0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa25873bbab593c7ca968308028e10527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dde98d2463ec358ae50a354276817528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d95add871822d650c196269678464529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c624aa5af65420158e2590a8d2f1f54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f14d40d5387779f01747055cf84518531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e91d99fcdeeaeebea92365eb152ada532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8affb1948d84b515dee1cd9cf8b1c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450e4c7a6a922ab960f85ec6aa2456f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340447287fdcad2cb62c2ebb949fa98535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a397b6cddd0b1b15db59937201069ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed369002eac52f168d6fcf251c700e62537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da179a7f7761cc6e6382e6a2beae936c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ae6462c4e8bddd824f2a87abac670539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356edae217d5b0a1c7e3874adfb2213540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb348f0a9ff7b39d0a77055075ced4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a6eb7c9450407e9cc29f539863226542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658fd541de5eead5ad0c0546fdafe42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01c88b1e379d74a0359efabde8323d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c767a750f484b9205375ed6fffb09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9d63a0656e81d721e5e0d842adad6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8b1a9e11caf6128c15cb1419095ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072219f963a2d1276a8ac8d4f597e1d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476152ec3a94959569635686248c9551549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfba1334630028e8098362c133ceae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06676860557b9fe4c1e92ef04d4f09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1bce80fe673bf568b946c2023c85a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919c7035acd25578ebeb394cb3a6beb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06137c5c8ddcc1791a21c0b764a854e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fa31a76590f349e6beb11d253c0f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9277b6310861d56a5df67c72c9248e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14327b2a8b39434fa287d40d902a5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7a09715db03e38dde1efa056f48d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356086879314abc04b3ab912e94f47c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99a8757990b96fb7491abd20f0f28b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60868c2705859923b607d7f398c80c35561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977a48de7458bb141dc056769ef0e79562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469cfd67937205973bd92a1fd4c675d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cd02b32c4385ed696015866c116dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644afac21c0372bf072330074b70034565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a10eea9b542f3885e67d9ee62d8bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11540237a0eb38b84cb2c912bb22bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d085624fcad75af8eb952ffbec2c0fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db8a80016a38aea2e67e662f5f9152569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153c7c0c049b2645a13dc4f4de80102570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca264d8669aa30012aef2f691a388b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a407189ad2f86768c86a504e2ba0b16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77118e210cce708146eda0fa790ba5ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ed61665f48c98e981d10a8f43879c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f4e015fa5e6d22ba50b28b945b5c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787aa55312a472807731695a19cf9791576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540846daf9ceeacf8508bd49b7f4bcd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e8b8c6f245e2f48afe99a80227408578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2e95ac5de4ae7f7d39f3af522b39e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63d125ad0d8ea1de64de282e2f6570580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eeb38389ee6dd6aa24c5006aab6fe4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e69c6b3c0edd212a88f1ff7c237c57582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d4ebad983a21abaed9ced4293c94b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9698025d1356458cbbfb88ad9e6aab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3e722db0225dd9c71ca5a1c2aca2e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c57810f91e4d0985fe18e9c8f80329586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0abbdd920b972f9d515819d034cae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92ac098ad7eb6264b9109565f855b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb4787b79ea08cad26efbd0037bf53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5748b4b10b5dffddddce7374de471f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9699b9806c8da4207296533671efa67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d6c7c16173c89dd530ae1775fd77e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a53ec19369c55fa21c6a23689cfd4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a862aafe65611293c8cd47c6fb9b21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0eaab4e94239357e90ca947026231595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b214b572d03b1ee19a53154740dac9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e90a23f1b894c63ff0143e6c1c9451597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4113ec87cd6a7d4f36567fea963af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017962c33d8e227c32c9f88675fd563599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6cb8f1bcbc04f7c19046207ba4500600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c172764011620f915c5400f95dd0b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce858627351858a65718a67bee184ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614c4f45eadbc98f213288e1f864916603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19ad62cbae9bce982f0c6dc56ed31c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d6519221fe864dfe08421618a4749605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa2567b2fd8fa2c5cedb9b2e717556606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cc611f6f0d8d1e4bb480a3eb15d18607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b67f68b916ca9f6b68cdfd955fe82608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbb780a23849dc345422942fc52bfe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb8ba538946ad00051400d2e7196d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d81a5057691173f423ac4080e1c9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e76c43030df4c067e4c825f2767df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85289ac9dd324f2778e41040ca09a927613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c85ffb63376e32850182806043ad1c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982526c413620a7504d3fdcff0577c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c804d7fd8c4fe888aa886d742d4b770616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b222e1e6d4b46bc1f8f9b4d1f22dc8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e05dd70ec5bd5c1e7396867e79d699618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f98ce99eb4b6ed77e82b80f8884728619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbed497b55c2f9ac54ddfbeb0373fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09b0b494268dd5df8851a04560c2d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097581c3ded4d1cc13cd8a983cabeaf9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43faa13a4b36b122c8c3000863c1280623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89939b57eeea58ac8b1825bbc15884aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca893bf2d318d729544ab3ea69ba68625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86eb4fb89a4515cdb5bacc48c2c4f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b69df424be4bdf23653e4b38973677627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ade80f5e22877aa944683522509ad6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4b57e62e338ea6e37b74a18e69196629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34040804360a1f8289340eff24736241630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030cbebac6eafc551a88c78c0dd027c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc75a42bb0494f77aa1421b0fe10761632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c2cde3a0b60d096bb54cdcfb09553633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e98d67d9522e4703ae282d5bdc9e40634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1245bcff45441f3014aacc145b15ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edd66e5a3f2c01c9cc5b87589951bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5754e07a2be8af54ed68f17c52b7c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8f4a93328a60b1d430b290a245ddf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf51fadc6f7cdc43651b84e0ae84728639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a6e58a0665563c81a80812f0ffa7e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebb8f67e00c69e57aec350ac7f3ba7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb8b687ba4514214695e9d05d87334642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b02195242ecc2c61ffca852f78b713643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fce3a09746d308fff4b9749edf839c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be293c417ecbd26794d39008219950645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c568fb544415d279c1e7d9ce496267646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dee5e428f44f6d3132c55b105d8575647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc98221a6fb802ad363b13cdefae7c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088f20a3bd123608444130798ec3635649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68c71af178962d59111030fb648753650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea42e4367cd2ad71d57660a7c799e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914424b1f65387d277c15a54ea900de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631832109a596c74e77634547c9c54ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7067efe424e52d5d4f57c3504b88271654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6426b691d719e9fd9c11f8896a005655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4a7b1487bf740a38df2fd30c531bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7d6aa14313b0270dc8eb0e0ba880c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab3fe386bcae1af4e294737f2603aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ae95439c8df2346aa2710fd9b1846659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cdb9c866dcbda3241c5ff5880fc1a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8989b180bd996203d77f47b43c6976c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ff6b12b87f5ae5329799a8f3dd853662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b3bd9a082339b38a3c093b5ba1686663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daaffee5f6abaf04b615104461244e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fcd4efc1b0e375b53326b09006945665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cfea8ae3911d6cf2d35d95a20f478666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dbcb9f1a5fafed5c38dc09a30628a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91446cfb73c60221eafe7b41d064d75b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726ae6e3fb542a2e4969d5381f19002669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa1f9531e44c31acf6556cc9396fc3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542687097dded1efaa12bbcde303c84671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84abc55a6db39ba738b2d539b1a54e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd574904de0c4b7047b1a64c3b8935d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ff33cd33c294a83071e803567dcda674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8530682ead3871626ca619d448b06d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdc685dc5297677fe9f0478021c6db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1bdfad8957d59b29eb059e970793d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f7ebcbb5bad6b8b6126ea1e5244d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e91b3556d04056481f755697f9eb2e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8d38574e670801bc639634c41eab4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60aee8f9ebe51c2863fa4d2cedbbc0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fa9f53813ae956b8777ed2b02dffd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84675c60c37ecd2b2cded1a94d2706683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981498d478869358b6f53d5a8b57ddf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46f5664db69c6b3566fb13823f524a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccda38eda99cd2cc18a7fc6028531d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba5cdbcbfe245af56fb0f34b966abd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e223162f3e1b3c9c4a360a27f7d8e55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599122bbdcffc2f62f1577c6a28aa440689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fceed1f1ed592728526cfbe01b488a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22200e7066f8921f91a202c755c960691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c17a2b13e3cc9cb2984a84a45df451692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f59c6d7979ba957830db801b20174693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a13fb1a687fda960b0933a7b0065a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8a87539600a1882707d87e8d40345695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff12f37d5b9d5e8d2ca6971090e289696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92635f9e4bff9b6d9f4502fc02a94f87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614d5acb784608a205ef7b6c0adb2fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10d432d12d5523da4d594ab3511a52699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65bbff28942238c619fc4430d9fed7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a093c19d0947e09fe119053f63fa3b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203530d2677611f925180111d9a60587702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5ae171c10873ce3615feb338d1a46703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925b97dec5c0decd8aa0e5be5de6906704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7380a587654b1d1e1a42db50d7013705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cece8c25503da4d8e4a9a2680584f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218e14975aafb03453378cd5c8de02f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a38d7d53ad83228f6d7cbb8d3cab43708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef053109e7a370c96768b7292dd0e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9bd9688615dd6c8deabe24b3b6058710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f584abc765969c3f92f2c554d71c21711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c303c845bd304f8e9a7923a8816e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d539d4876ffbf85815f282e2cf7659713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e71e5a0b99c9a43bb74f4539d1722714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033934f6258b443b97b2934d0a5a9114715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14988ea0b0475ccd6aa24bae17059ead716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce8e6723e70ff8b2767e487a2c2153717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3c5f56d6ccc738a8c20591e793fb7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3aa60fcb70c3f2842037329725e8d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc410b2565888b037f8a3fc810fb2fe2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce7a37bb55c4c44f48eb643c899cb5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcc684192abd2c118de3f15ed2b509722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e137c97eae58accb34098d9afa0681723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef7df60ba071bbae0625403cb5261d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc399bfc3bbfd968e4e7f6e082fcb3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0b01d2e29280d50428bb197aac717726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb11d809fa01cc8656d7677f92e16e4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55676f8cb38511c87d4600f2600f2417728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf96756a1617217536c5a5730da49f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde7b752aa8f475b3d606837d646cc6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b273f50900536e3e1e8fb70a9131815731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24182b229aa41c5dabccfb99dfb818732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf987ad0b6a16c3a8b85237d8995bcd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6cb8d0e9d91a347e080caf569a8d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab68be838fe46ec61a562c6217a298735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd32a846ff27babccd17b0ee9b5de5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e151670c574d3df0d29d6fa13737c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e451bd290aab9e2aae2782ae5e6cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f374f86d31924bf5e157553ae4af7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83fe2bda853f440601afe3f5d5e6d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d7dde41fe842cf90347d4c8c5c74c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797596898fa30a09477b4f847869db31742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a5ed9de1e314eb359f559198fdece743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b80bb656d4424dbfb0b306c91de6c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e02c945aeceb645e9cd8b8f52d493745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d073b846416a7cef26698b01f760eee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260a42ea327ad309e623cf6acb03d99747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dda5a1b7ecad718c7629bb3a1e071748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35944ebd102b03aeb73b24cc16ec2e11749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a24ebd2ee3d6f5974c40600adf297f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851fbbafd409e459fe30d4704d795af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ed22997b11aee88edd03127b6b0e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b6a089456b6a533efdc1a75bfed12753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1a97940ce2f7b3a902bdd7f3e43c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31121020dd01e599ed97c8ddfb199f53755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224bd86eefddd0a5a2db44e801d3179756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab09753dcd1c5d85c96bd3c214ba70f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf31f06f7885b419412b5f2ca3b9296758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6748fc03ec62e4074b2ce5c74c9b1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0b0246ecc73738ced7d7d281b03791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82f118884d714c581b337b12fccc9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630f8ba9ad68e6fb3d222dc753330853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a14a48e8da31c3b06146f714866c9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef27e4cf9dc28927e005c4cae084d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69041f7e987ed0127e0bddd708cd643d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6afeeef9d3f9582902a84801752017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87622f84dd2f2bfcc6c0d1acf1854508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1a9c8b042a397fc7dee5935f44ac89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726507297bcd3ee0c7d877b5e523088210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51e7ef491d0757ef1712b42e4e6b6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01be384c5faf89d9401a5593243696d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7ee92e9f58ea85ead33c40b51ad3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33261a2155905e7fb995d171f1fa0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd976e66fdafadecf191088f1b1a02db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d575dad83465aa2c5ababd31b936ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62c2c9ba2fb25d80eac6f640afd5de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b803ae3049d44c5fd93ed057168b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f01295d6c72561e5b823fa7bc906b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6bca0e9cd585e25be4306bb6b432120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858010e55b4e044cb112cb95fa66aa8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48257c64275e8376cef0930dd754b40222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a63fbcf2144711f1139fcd9ffacb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c5c009abbf7c6331760f7dbe6580224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206392eb19580a48ed10b8c4658df88925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c25182a74959df36f4d4e1c326b3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261db01d02c10cfd4d5b4a907c2fc07527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a52169458ff7a8cc3d4e96390049e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82076a9cfbc7be4d4ae8bfd6af70446529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16352468ed715a3672d374dc3347de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2030c91e607f349baaef04588e53731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc5974f537e27933cad36feee8b6eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26133b644c59333330f651f9dd751c8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad98d5a7f314e8a7114d18c04416d1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3ef446c84efcef2e1d4c4d63dbd1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e70bfa9ee1e55af92a73ccb6925a2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d823795195c4a12e8eacb8e37bbceed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a96260e4ba306b9fd95352823502fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d299714a4ed70b21984681ecaea94339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47209454bc8bea2d6a482db5a0b3ea640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcf17a22db30e7e30de5648167f88c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21e3287e40e572d856631fc1827b3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdfcb8778ce80f5bb58e09686c584343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c631668767c6360b2b6f94a8765388d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca675eaf86fa7062b4ccdb3591df93d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815122214a9f645a5fccc137f9b6fe746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadd8444f884f496cf19f8d12f2a66e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa70fe94e29117838c780da870085448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474785e5ccfeff2a3240041711eea2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615f707c4457d827e882a434ecde87950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784da50da47c2d616ae850eddb0d32e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1184e99ce5cb4967578bafce446074d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfc10f90cfe1ef4fea9cf1d146ec2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad4051ce44762b4c510eaac02c957d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4021297792deeca77e767793924812b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e06e7f85538d89ce278897dce9919756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969e37723fe01b1aa3daf82fe89b75b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3851f37280e3cd22bed5938a5094f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8c36194da66dd578730cf5198298859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c05533d809b24debc3ffc8d452d5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf961d4b3c6276e37d1dbbb1e3bd8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec09dc77137e8e8955e1bcb1cf4dd762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8050734d413d491d4deff57120e079563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d0c1323d1f6c94c0e66b1f73cfb5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5991460b2c8608599c95a4e825d97765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c31dc9e02bb041b02124f5d1fb7e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f169b5b5d4a36fbfca87c4c8860e07367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687d446e1d8710763a577e68ee6c70268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045e9579ca99555103e2a343fe68cae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ddc7f73545d260fcd7de754cbed2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826295663d14a0b107aa4850c35097771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37710dfb0b069ef5eca5fd0547b7f75672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a07123a1b19239b5dd01deaa7255a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f45550bede0aa24de7c5d83f9850e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19264f5add60d30a5564208e0af577e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dff4a0ad1d17d1847960c320b3445a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a91d09d96faf2b89e4464e9f6e8b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6794a22c3091c57d8eef042a083600578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cac4d28b715a924774254170d957379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6626e03aa58525c8f0284f20573ff0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7dcbf053ab02988496600455bd56281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786bc8aa5b6efda9eaffee426d7164382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e6e6533820515d459110dfc3c7a2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f86b8dbe8a23567b9786ce6ea298f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2d445b0756e99ef94b01bbb04edc585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5f2ec0600bfce5b8cfceac96b8ac286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ea711d82f060178c81bd48a7e6bfe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401dee92f4ecdac695b71c374a7bb1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcbe973726b1db6b41e3353f1a908f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bb76e4486ce5a9d9a2032ee3c2ec590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dacbb323e6be50c9f69a8e0fe225291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c726694453ccbcc867bf522abb04a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af1a5e212068b83d80a217ee24279693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99454e6c89c6b30b760d1d8f8160aeb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2a24b03062b89c374fe12b383158795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8252a6168c87201b5003b632d954ce196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514c51afaeef37c32f2a135abc0f66997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb0369c132194725f0ac6016a1fad098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbc492402c08943c9ab01f9b52af4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dd5b890c638450a4d73a1c19bcde0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbdeaf0d3947639153f5ee2550966f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8ab1ba33d9707e031ee151c84b15e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead99d4f63776ca0e32c926ed592e3ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459307b49f623611c9280bc180804ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df12df10bbd4af294f5a0d2cb348afd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71332768d8da38aec1425bd7b3cc06c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6717b4bc19e9cee5d57a55251d6c66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058199cce2d09f5b81942fe60e2cef11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dba3fc8a9c9e034a9c1a920c81633109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9985d0421bb9f1efdc985a2b018a2e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7fdb5f71f83c30ae74301a6156c9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9f6c776b0a2d94c54b190037d4815112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1a32760d1736490a4817d60afff47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcfeb1a0ca026e066bba73469225e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d644333b7d01718e69810741cdba4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a3d34047dab20b22fd949299ab2dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784679a87db6651f6cc8c2582ac542f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548cd387104283ace3fbc5c0f0b7c25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822b9a407fd4c069dfcffaa48270aa0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c2c83f87e2d3b19d762e967a94677120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de537f2dce07e9d39431b4da6907565121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd306a0499cd4277bbd63a140ceaaef2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e52f429a6395b525979a3565892e2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d306af122e074375622e618ad11be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc63d0ecb4fbbee43f168fde27baf12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13343b94d40fbb3533595da6b26c190d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a00daa6748d28db812f37579e25d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbdc112ec2a782e297910b0d12526a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eafa0a4e1579f1cb216bd0faacbb80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d055bf8aa38f3d2f16ee5a06976aaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc20c080ebc362e3ab0cad005f0fc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47302ff33e3e08f255141fec7faf17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b327e8100c5373dac369f70b182f9dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a01205accc9756be7135742e2bb139134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625f00f5903989aa16cf7bbf6c0cfd9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40a3072ab6bf0db8bd08e39f2cde03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067a9f6d53e85d6885366867f6bac06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966363a8d35768cb4ff0709c26ce2e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d549bae4cb5072d94156b8651f6acaa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12b9f188207bbe92814d99d27dfd5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f81aa1aa240ac4428ecc14a2e1b4c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4a5fa67184b55b22f93a4054e51c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e34c7cef801a02fc9d5db9c403048f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096c931f5679c45a155d8845b3eb951144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2ee9823d0b7cc976c6fc87e768ebd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c21199cad5bb2c66fa8a77b217a93c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304569d14ad807547c322cf5395794a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82914e2e742dd03770b8d16d76d6d255148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45976d855a9d83f88e8827ad45688449149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f94178288fb4e53a542ef991fdb020150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b42460d48a8c5605e8b36a595e57e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ca8740d2eeb20016c5cc6e76b239f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744a093a2a86d4fa9d978b0ee1cf231153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4142a668656c015656e740ec4cfd7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa09b336ed7716326682655ee398d20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad02c04201243561be3366e1a5b572c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf0e0f9527a55faa9ae25b7d6c2205157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298856b252988b8477bf0e10940e7e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4ea790d35ef41fbba200c3410ba10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60b0e02b353dfbb5b71b726365e868160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae787edd6a24e5b283ee57b451787e2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336830b8ae7ed7f7a193634ce71596c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9a7c54e7f7458a29995cc770ca534163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6d8d8182d0b2be830acea360c3f04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a116949f59680e88f4ec19e019ca7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370cdf85392793b0abd0c948b75a6b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39669526424df0af5860584ab4420bc4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828ae31b54f834ec5d3de6ef5e66b69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d963e61746cefcef32b282cdf506b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318b1ddc6348738af4a499ecabd9de8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b478a537939d83a467ca4288132c63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd4f6ed0b04c3085c554555746df3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622089270b6baaa342f188b78b0172a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9562a988fbc3605de9bfcdfecdbcc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee451f6bc38e6ae432c571e984b18bc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca888fad8dbbd7bb2603d7cad5a889d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114a7421ebc2464198c6f1376207535177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea57232a6a115ee15e33fec983eaf1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d7e1774606296132240e78aca51d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4a03f32ce0fcfc21600f55c5129cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8bcf517557f7e3f57f3ae9ad93d30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b69adcc42833113b3fb1216a48a60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85113c30a0ac27464f03df5b77c7234b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1bde904365f01a207c2eefc93647b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725c6a4a0fd34f2189c4e85606e76c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427bb4cf37ab7078792cb66ebdd6bb1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ea7563bf19ddcd6b1292a9c89d166187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabad3b52f566ad770e5191b43e972e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa985666f5ca9a32521dac4c10acd556189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdb1e7ccf2c5b57281c3bc931f0414190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da163576f65a8ddd337678e1423488191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a05f304dfe959f0b8b9f1fba049e70192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69494bd7f54dedf3af15d237bbce76c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3e434d9595e2a16c1464217d006e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14303b9317b0dbc1201cc3403beb0464195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8bcb72e556c9ba3cb946084478bac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8ec1beb931eecdd344cd81a63bcdb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea5939dddd47790d9e7e2ad71b7bc0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11e8d708cdbdb06a658963431b1ae8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7610c20e6d9d0ff3916c25a229b9c76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0f8167d0feb0735b664bfe02242dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394810d977abd172b8f32624478c97f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfbaf5c0e96f4cc1bc789f44e7a5f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd983d4c34be11fb298604d77c4c4511204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cb6f4b62ef0d4b7c2ceb80de61e41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507abb03fb886d5ccce92ad9dd6835a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3c782f4c01cab42ff21bc21d5fe0a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5ead91a37b48899103a8498905bfe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31711d2540db77568ff9bb8ff8221143209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9d4bd64e20b4a81f058d9013cd1bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0c1eadb971cd6a1849875bf71f416211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32a1c69ccfd59081ea5f367e86c707212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be615980fc1be2d0dbf702c8fca2d4ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239c15615dcbfbaac46098358bb4301214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1df867bd07225bf144798d288a4b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ec0727baea0c7a12021d6f13b89a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14913ca81be01028f0c0a183e52ad967217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb4842666203e36b7a0c61b1e3d7ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5a46173cb51b8739988b8491dfeee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab64f10448105f261ee13970c7a10a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007717986aef7a4d3e461a0be23348d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c7456cd8a1246aec10ad29542d90d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d676cd5c23df87f8ea6d2b79b814c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20219249af1b6afd6888e9baa5124ab7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea1b929e6e8357e4f1ee3162f0a255225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125956f9883634da96b2746c668ec3d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec29b85c5f1c813a9774101ceacd1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc847ef9d797ddc0b418bac78e1fa8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0624bd9731cf502a16528ee7b267b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9e56a62aae5f9d62e1c41ec1026de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a625d88e0311595286cd6d57b067207231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b493ad1d9141f9118e5079695ef9197232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c21661f78996a41a3a82f78d6ea078233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21238a95f50fd3696b1388f558fd3865234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dd0a5ec170ad3ce197422f5f10ff3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21493b727359c603fcb18605008949a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d5f563176e79d429cbc4ac3a65ab5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e054e50a63cbea885363b5f97d432e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804c74b6bebf5cab33215d001350660239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b018a1344fa7befe4e1a7068f9b8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017f0f89d69ca14c98cb98450617165241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3f4be5705b2f286aea7707c72275a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2104907753aec6dde90b309acf42e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe29bfc1c3666506e5d4ffe09aed06244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d9fceb47e3e3b0bf7c02318226f32245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbad9f2ea048beceae373c66a0e1f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7377f687ea118311a8200259c6426247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd09ab5a5585789614e43cad029f7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1de0d0bd8b6676d4062ad12a239d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f7474de9458734fa315a52d67ba1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71db986088d017f6e30514962be3ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7d355251ffd5d7bc34b6d060af4ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd54cb132ba78f01919f2f93cd58976253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d379b43be63343ef4c8e14dc5717788254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e18f56ddef7a1729fda349e02b5ac4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc17d365617b7550afd4bfc3b691fa7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66c3073b5b4e201ee71f7f50fb9344257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7207ac9788cf1808d065b053b41ee4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad851ba5aaca9d8a3570024887a214259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17ffa7ce92e66a75e4cb90391aea9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f117cd8c52b03c854b883ae720ce4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3633a6e0f760ec8ecb48fdc4a6473262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e420835f1c39edceea877bbab5baf5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522099aacefa585314ed9247eb3e0159264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550fc3a90e14c7df42eb5af6f5ec467265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826b335973295af0d198c120181f1f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3e14bbfae9fafb4cabae3d9cd8160267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6749d53b86e593e598c005df70a84ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f9cdf65639a0d7a0b604a17c89850269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca6e13b2668190575e5ced6a18aaae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fde17f8997418e14a04145c1d251b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ee99a6365841a8d84f83f325072f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05f4e71b70a0ffeed0a0b499d3b681273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b49370fa8fdafb0f9edcca1c7af64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adab5507d62c705e51c97e1a9f7424f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e64e73aa2f7e6b6b3bf728d71aaa8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95407d4740b3747098a2a9d213d0a1a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f38d43f723bc843626b2e360cca52278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4056454c428dc8785aecd338ccdff69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a07b8dfdedfb0538a0696c3c646efe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb03abaae928063a64c9c4ad3e6bbe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c60007e4d6a4d38089796e5cc8d2e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccbe3bb4fdc43d68de3b40b149881e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db7eab6606be7b58f7fd2805bfe98d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e05605dc2f6212d3443c14ca2fa15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876de44c86a19bf000dc5210e7247ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc176dd7d806399db56a97f2443d4e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a0fe7c35d06bf69b2894e2126c31b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce02414cbe067bb0cb4c7299861372289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a6745aa8cf24459f2850231aee85a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c67249b228fc79ff49797e6dfc725291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5a0237769663da145d25bb856f59d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ac630e07439be02832ee9ce49adcf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148dc3c46c0b07d7aa0c576c4d6c0bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735d5d4f377e60c762b561d07c57744295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fdbb69e3610c372652905a0867296296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c497669b83b95041527606825936941297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbfc17644a35b7101049faa4128b9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663363bc15457d00fb38ca9d99129e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799ba8b3c85fff6f6e7b5ed31da3a08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395336b7c9105d06bd314cf3b01dd5ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bce0b84830100488828d8f24719e7e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb6d978324baa6348fed694301d167303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f95e1b6966504afc98e523ffa65729304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23507ec92acdc2af345bb07127532644305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb77d55af7daa6860159fd580b4fbd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dc371027ea7b5127f02ca9fa77d48307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872993f5ea0cb0d9aa5021f2683c820e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660107af5a3fdab38f530d2becff8a95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5d8af0848eeccd6891b14264cac18310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f821a1ef79cc780b2349acb45c50c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301c964b686175a985f7df06ee11bf3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493425efa8d0c9715907fb6d75e4c05b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f4542dbebf331982599e47448218b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb0b5c40d105ffcb1ce50f9fdf53b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559da1bb7adbba33afc720a32c6371af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d69438f2732630eeace98978a9ef38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517128efae516465ce2e646021b515f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ea8c85fa3f0487763bdb7155cd9c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d098137df3808de464a5270af4ceab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfb18780797bbfd7006b54dcec0a20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4743499c2c9c1beef07dee1569be1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee22a34d941c6bacb59b4b045bf01d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8700334af22d9ce6fd4b18483e68b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa242b75631d7097bb320945c82843325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab3abd6ea5b6ef3edef612fbd843b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da383a6165dbd259f7ebeeafa3a2c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bdfa4b7102e0756fa0967d65cc7d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1826ef82a6a95163b9deef4ece243329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0d8bc557e6f3de394f5fb11491600330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca422fcbdc7c1f0628795e897675341331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f0cebae0b622f31133fea0dfe7b27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9120318a586de4bb3421df20535a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b262aa1318dc5fdd4b140e9e476ed03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa652e2f93b001f90ce6f024b9912c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c81a36211743beab334a14bbf42e98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265a46869169e96738a2d42771f09a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02a118a542acbda11ce155a1ec8717338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b64c570ab27b6d7ff4fbe10456271339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f500186d16cc354563a2ae9ebf6b26340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c5194e662843701705a290b38efcb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d9764d76684e2b4c2f6027f6e6e00342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c02fa257844a0ddc42d06e7066714e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728548db7411dbca54955023663fa30344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277020603405f304d084191010696f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684eb6202ea5aed9149eef79cb42a58346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280f10570e27ba1e8d2823d0ecd34fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e616c1a35c93c7cfceff4e137056cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78ee78a2fe51b88497eb7e9b72c73f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4753255406956a1445eec6ab9c2d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4ec3c0dc10e3e55231ff2ebb6a840351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3735077577636656604266596ee68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62342d7ab43cfb68153f3bb6ccab9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782626b92e3968cfa0e2e8dd7fe1123a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b94fef9b2045f84c470b8f9befba47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7d3795712fdf5000e54bbe8b22be0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13cd5d22c9989b336d39aa6bf6faad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70789010fa39c88c65753fec4bd2d7d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b59c1581cdb8004525740d01bf2b66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76f249b1342b45f71b1292e81e85bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a0adc3cf9b8b5d6b55d4ca9e6ebe1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7309ec7b601360115808d97b9161e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2abd2c31b136b587f898a0d8fb1d6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b725069d804bbafaf2caf87c8d8c823364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f90992483c3a3c277574906519ca01365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2b945ceb3fa1dff6bd142f9f2f498366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52418d16e022143efc144e5aaaf5e96c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e1aaf10e600e4acc28acdf055afd3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc6b4f520f5dabe66f6de886345e22369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e68ee042c5d2db29188b263ff58ae2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac602a9ab4dd692f75f4714969d3945371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35743e6d5b1f30468e2fbc6851159b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d1cc3b23f4e46c52771207d6fa2ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083d8536850fec5c68511d3e247530f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7dcbfc9850bff74dda7b3c05db095375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7227862eda80907cc65f4a81006e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca47aa2c4c164c33ba0d85b3ca601fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8b099b69eae646d1e33b7683afdff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ef12c1b11c65ea79679d1724ab721379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced98629e94b0bc8f2161037c0eb54ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96972d00e741833ae72e913863931a4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065d420dc34bb139a04a51cd09515a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41a1acc5083e9a0ff97e381af23deb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bb81f20a06b27068a104a7173f2da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18140e3bed8eb760bf8206db9aa1461c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60cc5848d831269b648f85c7d8d77a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08945e2fcb41f3b49ab98170289c50387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c308f33a4807be938e31d2176c1e04388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a5db947b868bf02b3e79705bdc39d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd64d6811cdb29a1b41c1ddf5734d9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cdd341bc37b0b48b5f9047431d234391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60727c46d41afa1596c76ceadd044fcb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd563c226339d2d3e9fe794102b12dc2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa0f846c20f9eb10410f7e0f9d3fc8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150926a3a5c12b6d7d0b61e0f646036395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e8431e1d85ffe7e1d27ffa90b834e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784d69eed9df21a1057762f6c4c7fa0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec081bdbd45f16fdee95a99d426e2d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c7d4193066584b20a5c8ae29f2f95399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae3c5fcb722fa55a1a0dd866841faf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c220abf15b5b1b2cc4ce488649a85ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e5402079744f91df157ba9991776a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d80c8a7ea7a6a0a555b799a3754257403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f40b9a3ae4e1c06985588fa63638a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac60836ffc5de6412bc8d7653c52c0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3392e7c6a6d514262055dc0d440dac5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea4eace429857b68220f1c7d802898407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b19f01296377ff770fe3a7c8a4e868408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c819d1087d6575bfad855a81d26e15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713c7dff57a09b742fa87f016faa883410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29f243830b82bb45047a5cd22f2c4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d20c7745d143eb2f02c51d14e676d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b757e94b373f663dc929522a729554f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99f209ad4d3fd2c8b19c918e63b531414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e103756c7a9c2c52886a3420ab8af4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1348f49088f797f78000092f656b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce961bcb2d54e7e13a16ed987af5b77e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa182f200b3ab75caf27d893593df9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f673cbb057b37a8e11d43a7581170419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146da7a04987c8b1b074431a6bf51e60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6eee1069ee1eeed445a01db555d0e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a81487fedb172f03a65d818ad5144422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9c9f9ba50073e39f19272f8708228423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746757ab5190a0aec523bb47ca8ae1c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc78d40bd639132c5136744a00fcc1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e318558ea209735850629389b839a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84d379fd5b1788ad43842c14e8b4db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb1505cc6067841d739676ba4834e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8040b4e0de4518e19a82a666c5f29cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49da275756e2cd54d5d9d0d528c1679430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2c5ff5cfbb80e6053c94f5034aa9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6e2a095cba2c4a93fa827a40067e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841793a883b3d09457150753247e226433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a797953328bebe141ed852af748a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4099412beb7fdc8d9821b0e805a51b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f697b92e41d97689d800707d0f361a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052e5d1ad9b914c267ed34542fe824f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004ab6f59d2cdfb3b0d7d6efa3c2334438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef5f949135b8fd49fb151c8e8dba01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db767b92237caae5a7c408f35ee9611440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f358792dc1562fd87f774efd8485e2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa16ba6a616cf115a0cc016620d2ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adabcfaa45f12de5e53f321d7cdb70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093a8941f4b99b54cff030855621fb1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870e25d7f2a951ec5676dddd037228d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74bed27cbd4bdfdfca11d2a7c159ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb4fd009829e4b30ef8aed314513e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671511c78eb21e36f388997e5316777e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebb8fe80120702e5bb7931d1c0c3e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb0e0e6780f469c9c3dc9346fb777a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf867149544c1249d74e4f9104100108451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4c6d0a1fa8e18848832f63c7c01dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e17e3f09ed66a0a39da540fabe5d1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645baaa56f0e6ac2ed1b2e5873947282454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b9158432fa12c726850898046ee6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542f1998aa3ad40db624774ef7f886e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccfd13c3df0abb12d9cc26b7d2c17b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801edb1aa75ca4f9253de40474c9c83458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7818965af142dd7d2afdec3eb0518459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dedd4e3275f5b373e75a8af6ebe00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877044b534cf3f6072891ebca198486461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e30563937f4207fa46930dc3b2b0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db43d8e9a633f7f177bd95f0b15ec2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b603b866d007a1014ea213cbcbf0b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c305cf295ab8ee49c6715e491f2bb54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d4a1f370b1044fb9f1e512f1befbd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7653fd98ee3c6397bce8e9ca858ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8e75ad78e62b5f21a39463512b6a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421dca0ff44fae1aa3c24021229da2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c215b2802a055f2407b5a5c38c54b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1e579835f8c545cdd78bb67b9203d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d470ffc34b706ca1dc8064dd519236472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cc39d93e311eb5dce4c3d1f739e6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8f1a63669c94fa7beae79a6605d91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b1b83e543c92fd52210871a7aa35c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9830c2bb9c71134a13c6fce663c7d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637b63c0d83cd4a993709e02e610b19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bf729d1059b95c279198eeba3073f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cfd71b33b4aa6de1b04caa43cfd7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99c2645cf84f28db8daf074196d88d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbf26089cd53338ff81ba8f364c84d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ba97c5af2e83caa74c49156edb299482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f1e7d2afd1e5f66887afcce1ce05e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f884cc15167902ce6debf10df01cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdf029a79a4c65fa2c62e8ce476212485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427b6da4e89e397dfa32e6fa2b21fd9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c632753337bd40608a7800fdfb469487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54516b12815f077d0be61b699c111a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0f7ff48032c75a9223b2242fabbb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952d5eb71b59041dde7f32d7de584b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152660bbc2c8aef70c5ecb1f91a92bdf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221111509471e0a3b92faab58ebbb6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda50c7afef67d108bac33d94bcff55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527f83250a0792bbaec981dcd73a0e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94070f9c89d50aef84ef2c42c44711d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fec29c4ff1e60f5872957d262848ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c26526507053d3bfe030eed97d0fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964c6be730ec4ff4ec28a11652af9c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb4b89213a29422483b6c9d4d4c798499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c05b7e6445279539451ce3170c1878500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f0eb4f268944c44ce629257d4ae15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1f0e279ebf736a2af4817c1c29f26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c611c805414cc881402a222490c2d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f309ad5ac7943cd0ea7c4ae67c89cbb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e0f2acf1f50955f68fe0fc099a83e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc10aef222c68854e172cddc8c1639d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fb76b1efdca7f9a15b81f55ede319507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d6730bd34a2ca8e22d471136be0ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49ee1eb7b1ee5daa3bdb65ad97bcae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aae9fd5f30146277efe18d02fccac1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66aa1e41156c1eb7ad056636f5b5de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5a85c9d46c31703620d844357a9d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdbdf2d881606304b1a51cbca10da8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3e0ca588cf9767a2a50ed715628e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e712900994389d8ea6e30173320cadc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1e72a284d680257a3b24e71bc0869516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d569cc32c4b2852be9ae26ff6c3569517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6d5501fa65d1bc78c443f2bedde6f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583bf4387730b996d6f2a9fa70fb912519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856c5b3f592c1ad99b0c7e7844d5720520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215374e93bc5ae5c0e40f8a99e24842521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73445c704afd7da6a162dd17f5880c42522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549af14e3f903f3c760329364cd111d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ac93fefede0650c7146649d1c677b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ccc0c086c0f5f60a0dc6d915c9e00525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677b0704e3fc28c3e7da95940780aaa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af962a59e946bacc5c49df7d883ad74e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c47db92340246625f72e6c8a2c1697528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30ea8cdab9a2834e1e7c4506f52cf9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a7e3f0afc566b980ef8573eda7448530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f4df626e4b342a72fab9e1e799f24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f457f73367de622db0d7b3c8d38d5ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd013fa451e07427ca9b813c424d9b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404fa86c16c00ef576991d34af11052534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44994301f2a4d324260290a80db07ea0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab390384e90252ec512322b56d51824536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc9ec5401e99a2925acf56f3507ddb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47fffb6beaf1832adcabca9e314ec8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c084781ff1c664ff9ae0151d107ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dc4a6590878c50e65bac93c0a7a0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e15c8963bc7c7e3f52c25c64b31152541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d49cd442e2fa7dcdcc632d99a43cf9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f9b374e70c9ce22de869fb826ef28543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26155adbda199d3b8345db81618f5513544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a159d2b76e923a668584f5a44cf26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507d3ad6bd07e398bb9ef82b0c2988c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e75d469b99afed361de7b588eb4131547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7439067450ccc8f4cb5d007d03e2402548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecaef094ef3024d9e0e75a659b613f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4d69f26d7887aabb95dc5de28eb17550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d060396c3da31041385f4e5eae965d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24217d2e69f1691599466cd50525eae6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697e0d514cb17646576710386ebf8a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0be0453b2fd90312002667552d708554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a77c4caf010c63f601bdf1cf9c19cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a39c6c3c2c439dee09e576864d23f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822acaa9508bf436a424435a979cd473557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2c8130bafd3d5bbe2e87139ff5b54558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6319c8765ff98c13537beb3473aaa8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f06f1ff3e06aef649ea6c972806d7a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dd5b807621e013859039c8e133ae2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ed48841bf2cb23768783baf1532dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88d77ba88565e213929e7bd7b622ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85282c7c374f9071544b66f147c564564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06621d81e23b10111aae603cd1f116565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82ec26b116b9868bba2622f9479cc9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd62a4d04fe24c46140a4758b250c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d8de05d8fc9e232a0ce3aaac891c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf605d6ea8fce1d73a85a7d44a753dfa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2339d6baf885c50521abea54e0347570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7e0748edf984bc9d744878ada5d5b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e0306bff494c03db940792a5e9be3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8327065a4a9e44526babcccb6fb60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfb81f857f10ebc746810801b47bc8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1064454c4a0ed100ffd486af5d9e35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249aeeb06517ade3120cbc1ddfdddfb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3f8b2c52cd0324150d6000ccf869e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0fbf01af50c10e680a78d4abac342578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4740992ed7175e1a45b38d707cac339579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ab336c3779b04fc21080bdafe8190580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e79eb8fa454f9a08bf38a4cb3d4a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86f5af9566c86097f1ef11ea0134ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ee3d4ea09dea1a0d831f01f6823b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43167d3bb5ec620063705d2407f75c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1ea588eff11631aff7e74084b2098585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eafeb72e95d6ab560f54852fae72f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88b8bcf5eec04588df24c32f30345c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f8d80ec60c780f4bcb1b2ca55defc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a7077781aeecb167c13ee384e2766589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b46a2e83a719f3abecd15d072abce4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6f4827aa07eab1e76be2da84281fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb8550f9975614d17c7a4afca1cccd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370f96943ab1323d76a1759acae775f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196a9a2b55f49a5a8039a3acc7a19b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336fcc63d740923c1b037921973602d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd5b5e0e073a26c0e6ee47c5bf8dcc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff58a2c0a7f8e2035eb0b1fe772018597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0210d09b7578a1c7ade2335ce147f1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d351ae76a3727fbb5bf6e2f600640fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74374a048761b126f298b79451e8846600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545230900a36e809a68fecd558b40f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8721e1eafc948a442a9cf457cfc0f50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1909b8055f3bec7d76a645070d44aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac441543d6430b5b01b241dbd6868c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12e0cc1b9e56d518fde8f9ef6a7e9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b54cec9f37b9108a039e6de4449d10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfe7b5f539e1e0b75dfffe06051633607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a18b731da9b3c7cc667c5a0147921608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12adb0e50d928f2874e24128ae1c1e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20f27101723eab0131aae1d7651777610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744622e3f278319c944a78f340f0915611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e555ebcb4150b22c7d31f854513be9f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475660b54f6117b48efffca9f89dc4a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27029cee61a8d0a905b7849daeeaf60d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40ab3becf40dfc41fea1ad36df039d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12077101a3912f65d44b0b65c5ba8eef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b7c91df46f43f02dc6eba1b115e04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5eb23b01c189060b5503913531506618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a8a25e6a503d5c24d6192cd90f064619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b96b0683e18a71b5d0caeddf7c1c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec8dbc6ff3d59f2dfb7ab553d25a99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9213a4c05f7c5f8905e3eadcf6d3385622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730d036215a78c3ed91e83f5dfdafe8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba80284f4c30a108fe56f8abe86b114624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9836f218b5be9ca1c5ee5a95332bd37625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075e4a8d4710235308c63371cc035f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cd7fe1eaf6ca139e43575af87e1f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b466fe360fb48ab4250bc5989ff30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1f09374865263cc0520ddf930ff12629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029884b4ac0b428dff9e6bf99f55581d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb87708e0700371bb26e5fe1ec059a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af775562d7e7c19b1eb1d215093daf9f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd54fcdf825d8b7a600bcab72d43fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebf0cdb9af26df62cfa3566fbae5e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce25a3092306a02ae82eb7c1bb045e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6ae0d644993e8e50ed9160ca0e0a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee801ac26d1da0cdec2c1f81b1b1f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61015b6aeeaccfe1914ea9fb9144e167638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8825548ccdbd7b430473757cecb9ac5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c5fc8a2e75400c9cf43d585d2eeed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bea430fe91ee2ac0e7cfbc2719ec4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee621ae2884e855c97e1e783be2f7a62642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa374eb5b9dcca060c6a748973357ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84034939cea415a926f509b82377e2ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794a4864d1f8b5e76c171bf74dc8168645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fbeb10b0658a5ca8888a2b783eacb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60ced7e16346fca8eba851f7e01ecf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df688e4beffebeb9767abb177d0dc59648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159aece5ec8e6bc50a53059d90b7273649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad360afe3d1d846998f13b60f5c6136c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239881bf60bcbc3a6a48ff333ed2735651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824f4d4db340502242763791de691c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fa7b7bfb58791f1db3caa8b6dbf56653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6db9f83d6781b2fef976e5da067ba6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59ba4b2d21a79e14abfdca72f62d92655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524a52995d82fb4891b22867029d71c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242a3868dfaabe16a6c77e161d33b91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2ef05e1f2416b3ddf638a9df607d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0c92dca8fbbd4ad4e5a052caa1398659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472e6e49d9c265dfc565a455d4f0800660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b11c85bb17481084f4a91903646505661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0067ee5d32351f34d12ce8724b276662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa082f016e3c6e0b3a5851d8feb3180663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdca834604131c0ba76957570f89e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13531169e6705a617f13dc9aecfd5a56665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e954cf8763272e7f6eee8f0e5b9494666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fbf09fe96154e041d65d41dd032ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c5a9f57eb7d844fade3134b6ffc51668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352793ad0fc91a846cb91fae989bc0d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407022bbc2bd7fa0e511ac68a5f13f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c0b52ef00c2f178281b9273659bb0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff71372ac610e8a5d0d1536a68f9fb8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619da6d2da7da04fad85096987233101673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988f5ec3ca1dd44a5bb38d73d5eee89674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726158492961be48d748257ae619fce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b8eb37ea4c35a479527b327a7f4c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28ea3278cc850069cf278c03989d04677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c6fa41dcc8fdab3300e5cf1818fab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3dfc39cae781a9d12c93a44a49691679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a48c68ea73d51fd2a29a3e128cfe1a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7b07af65d664d7a395092bfcec46a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68cf3c21330b1649995f2f5ef89606682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6bccfeaa190fa96122e2ee58a5610683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d7ddd11a2a99524fbcfbf89845164684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f774ae29f7970b5b6a052b81e083e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8be531d06c954939792a73d60842cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e03664e703574ca8bb7534785ff8a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad15208aab95e22e642ba7881dacc6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105a31bbb21fc22fb9833cc83c45547689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c258fa476c840a0f54ab540f7bb0438690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63cf828aac99dfeb8532fc7e3aeae4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949f80357682ea5bd08bf53afa2071a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab20aeff5f99092be36b55ea8d013b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f14ef968f505780c8a3e51a68916d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a3d5a0daf677168a5374be5df602c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff21e2f8474cd2c650bae7afd1b95d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710378069b2c5972e933b6032c80cdc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a8bdb754295bdb18518f5125afced698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57795f96647e3a3f042e95adc13abce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc8cc0e60b5179174339fb0e455746700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b5055d9b80ee37cbc6b5a264dfad3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc22619296e2f54a024f11b78636ce5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b52a36378015c551f1f9c93d638b36703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38fa09c47470ae664a0bb9cf802be2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635146676b5456a0f53dbff318ce4dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b885d675a6684a459a962efe34e0be6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3529d95f1b5c2ff1f4d85f6795f0ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c81eb07a248bcc6c44bb5d7aa959f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb050e25d4322d1181ba896010812d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19dc1d6013cf8abce4098729234fb6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721bf5c3602ec93907034252fe311f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96f1ca5c798e070563229c3d05efba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de5f05f60f56322ff815f95eee6f37713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d4b2827509f6a29c5cb704ae0c6cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f84d0b77dfb24ceae3be6c2b6758e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cfb1d9f53677d964914411758897e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a848008477b686c38aba6458b1ba3c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e9b53846f0a14b6bde09a48221956718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd936ccebd8bf49620de6c494f0eb3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd83c76e38515b7bf57f61e7b6bb53720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffa9293f7358da5e2659ad72f68e63721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d309526ee7ad1fbb39ada97ae8dc7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee33f6635c0d0961d8966d8343f6da2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53640fca252141aed4ea4da315f181bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfdaad29a4ecd452e46adbdc57420b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d68b3d815982b5c677c3740055a4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e58cb0ea3a07babb79a48c2353c04b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1184c03e23019dd165c132aa5898548728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b6d62a2d44484dc158f704ba58df7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad912b69049e48c95bcae6b13283589730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323139f75787d2438ca54c0117499c19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf32080570d7ba80b7965d02ba4f50f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4a2e109c70b21ac63aad36460131b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0eccf56c5496bf24a13bc6c4d0c97734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0efe3f459224f5e8535d6ccce5222a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a55521d95d5740f9fed19e75d88b29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bd9be103aaf4c9f74af48b14522ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b72d907f987f37ae973aa17fb0a9e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d7c55f4a6a665f2d008974132b646739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68170a1333f2198ec6e97190f5cbca90740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dff3e311bddbf4aaf6a8b7c8fad97d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e949f2738b96d242177c52415421d19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd55ad762672eb10f669721550edc7a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224d72dffd1d04fb0758dd6dceb8dbe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b0857113c5abd7d341c66aa2246c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bd86035e7ed4ca6609b629470fd96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d06d63ad78353ef3470b0bf70484c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e65b49cdde4f349683fd33b0658608748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7be8458c27510ee79271a6df1c2a3e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a045068a55bdd18efd1ad933c69feef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97073c5c21549db2291fd28c508e4a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd71ea19f96dcea6e618e4e129dc2bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cae2f49b1fbe784e67eceec6fb9e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5efa91a1be005517e8372131c271e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dab2ed68ddef761a2d26ada84d870755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b64f0d53ba1c2c700695168d87cc52756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd243a1d1a417a8fadf001523a504d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b655acd706174739af73316746678f4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857974004884f63d5d8cb3211567b4d3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>