--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dd63f319beda18f79af3a91eb9fb31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02379b8b6eb3796a2ce0fea34f7e152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011717020fe4f77f3cb44224302cad263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b13ec87503c14b967c2875f66ed6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a825c22f5417bea6b6bf698ba1aa505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286e1698118d4d7fc66b66a8c5b41e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047aa0840383c06f8e7244f6dc5b9d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1ee61f80ac03b3563bfc95a32e7738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4aab83b33c28efa9502e1f33f64f679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427f7818a36ae08b0f93318705dbb6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047cff44d709ff2edddf57740337c9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c69af45f883cff44a4ab7eba514bea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f86682f061c7f163d32648a07f705413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e1ea28aa15dbeaf96903fe4f6884a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b76f717d64065cff29b133a8f9940215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95e8ce26d1e4e58bd08f0de8beac3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4ab081d7791b929f612d74c05a5d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8fe9394fd638684feb32f45e5ae1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cc3c4e844cd53d41d90804b4ea38619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddc1b1c9b7b597841caf71d5811ca520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8559821ac6d2340eb7a41cc78f923b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece16d01b1db6156fcfdce8e0107cce822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2530cccad9f408d0175361600f493923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d0d7ae6d0d19f474ba6cc8ede606324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da8310a458995afd34b24839b58f1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f859d187b1a8e9e485d0979a6714326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16158b898aa26c550a3bfdc9cb8a3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daf5fdc808e19ceec0bc9cf4ad567528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4219b891ff3ceaa55aa7f3fdc9fc2da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cb733d091d3c6cd5e564872f37f1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68672068a8c70c649b3140c5c3a51f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9eba39628d95e8e4444bb8acf1178332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70abfb49425a17c671800bdced84e4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda4013ee4b70d999680bfda1c5cd2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c990d54da3f7dfd27afee7c1e67a02635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a258d457bcfdc4b84c32ecf4a3d3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa132bd6bc744350402f6cc7c1332137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce17ec79a47abb82f4a915d73a614938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8031eef9acf9778bb89baf3359e9e1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c807758ed2cb856a6c531215a9c1f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254638a5fafeebe5aa70c132dcb2411c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0657aac6d0042e2f4ecd51e7b98047042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7524a09b20e5b327e98a4a3e9f2bcc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a779a54a604e5a053a0780e06013c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede243c24ec10e73fc5a63b304748b9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172760f2314f818eb1a7a1648f8dee646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde44134bf869ddd70464539be178a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169264cc2d3a4e50ecec2256de8cb1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12a1033a5d8d3157460cf02bbbbe5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a5747c6e385600d871df7b06c7b0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae18a0d77279f6f8460fc91ff21422351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c072c33339b889ebf9c072a44a3fb5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06cb273d2df7e43d0c9951847a75de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c6f64d9c231e58336ef624c595bb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f0a3403286806147d4c25c241830f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaec36c012116e823d545893f9d454956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890195446c128476311ecc91c947f1de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e7f9713b2e073e7d1b89617900e2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca201dfdf98fd9c7e1b300c943629e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2977d946871d82f1fea42d358660a5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8486ceb500a15abc6bcd73f50de5361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b5fde6268a2956c73aac4ade8c16562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee391558c141deb5ad0adfe9b40a6cc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18983f1bd941aa138e3517bda577c1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799b989c9af0f93d997007a4eb8da9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785d47ee376cdfbcb99cb937f9ec01766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8a553eb2b690d79e5f292b439121167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e615cac75e33031667d98c8c85971768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b85ec66b771bb9bd4c99d075e7480769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f59f2e0a4f0259d1753b755ccd46270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a987f575ab25ed0340d0d0be3cfb24471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2f4b5f4c27dc112bfc444ce07f8a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7eb085760420eec66848ace87402573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24856cfcf1932b75e718cdb56c51804774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc7fe0802403f7f6267b1fcc467dd975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9242c2250ac5b1a10355e0cbe2c71976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501f58bea36af624ba8bd8534dcdb3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e8dd920652b4179ac0f969c7c82ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c633af9e3a4efb354682682ae979e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53c17ee82d5aa4ab72b32f2fdceb4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c26649398c2c14e230c4f74ae25ee581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357659832e76805baa22e4ea0b3903df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e043a7fd7ababf629957f01d78173283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc823ad37ef883a653f57b4d5824fe684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b424828d506ed61f9a34fc80a864e3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6378ce74e29b9725ca7641a2d123d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be430fdf1ad32232a3fb0f879e304087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f143d253ac295b1c3ad4b1df38bfaf088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc4dc611f2e50e833a8fc909e1277889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4b75e31cd93b62d153ddd912412a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f699e54356e5eb4f8d9699a99af0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30b45fe451aa1ebf7877d48166f6e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c09ecff06faefecf102035129b32d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dc1cd70cf07615e4ed07a56cc655194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c8151ac1d0772b5e8399ca782e1f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7b438070144436aa15765e59c2fdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e75facda8f325550ab15fedd9525397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecad0eeb455d72c0ae4124599a147f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de04f4f9de275e3040dbe5d509f754699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8048aa6fd9cf3956fb08d88a934b40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c2a4b1b1d8ef97d35cd1836c1f720101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01873491291dfe994b286ff5955b3d2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a677d951766fefdb10871e84c12948103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270cf61e666e2e1ccb4a8d662e5b7dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32fd16bf5eba9f6381e2afac394b4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0069483c5661b9741ad5f00e9f22a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c818972e2795fe084225d7838fb2917107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fef258ee4ccc533a6c48116f262791108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e77f05a944a9c35a170fef26b8a0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1b016b8ec4cdd71139a0e298567eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc71d01afaf4d1fc72425de6b5aa673111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e698dff4e9dce5df02166c307dccec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e15ebd7d995af53f31e63e532e3288113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78e4f4ab0ff2541e893d68f22db581114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e9e3cd4d6be289a00ae1119929b95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f09cd31175d28d3929bc1af1aa87db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334b70264f5221ac4a9196e6fc5610b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9d4f56d3902b38b539ee7193d30a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588acca385b23203a2a04078c7a934b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96337eb508b807fec875aba18eba904120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b223ee3ff70ef1943f5e02bb3111ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32f77c210c2f593e260355b8ca23c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23fada36e666e8715c993214934b76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a4ecdea7607cbeebf29e3afcb2643124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6f7cb4abd5deffafd594bd5c64026125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094be7145d7b68e3cb64cbdee36d9075126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b5c5b1e4ec8e20366c32c19da6914127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544650c7ecfbc7e79b0a95775db39bd8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ac0c88b5d49cbdabf432a6895ffb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba573abe72283e2b0e19fb3357db0a0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6b953a553057d1768e6bc2a4a60c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dac12287ece6bab6e2529295b3d6d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37913bf8ea8cad3ffa32640cc0493c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeb8b7fa442852b3a355a2b26c43c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5596a4c67b110a4a90f52204be3cd14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ba00251564f0a718d97aaffe0460c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6f3a033186d3a954a2dba97d1085f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f38cead8469387d08210b5a92d1d56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8410c587dc52272a01a75f195ca54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016cb4eda4346667538ec3d0680de25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcae0e64e2b7cad0555535dac71814141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dc37e4939a9dcaae4ff07cf5689d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f89b3541ba528c2ad660479f83ffc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6027d0601104ff327fde8ec27b523e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b87fd0b4052398e0548f8de7b141a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9ee01eb243971d45736ebe8c82c88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adae5b4317c4adb5023f4d1d6cb524147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd2e23fa33041a8075d5a15aba5516148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d164658b68f26084be9237e93ee2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec88feb9b7a97aae1da8b7c980f77c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a8acdc42d478c59816d2395b6de0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113b941410d520cc84b60892efdd24c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ba0836915e1f7ce3664b54db3ab22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c8c0dd3e79ff678a1796a57d7a681154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688df45699de151b1deb1db711d1ead155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588df3a3ff754d02d65e62d66c37255a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dffffbb19f5bc0271e77f9258f02c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02437c534c478197cc1b42d5191a171c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527036d7cfca93d84be35028d3df57b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8ff8ee4a1fd7e1d30d43841d3a8b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f128a960adb4bda869400933767266161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f110288619ccdbce84aaf00a76b8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb23a05cc3bb782df34be3bb059aba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310d7c71be9a6434e7d478e09745405164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6ac8613e5f8e425bb02c4ac009ae9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8672d1d7666e0b17568fbfd96f59218166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5acab5b5366f6542f526c6f65d15a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195103728727db699626493700a4f8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d1c6de275e28e3408ca0789bfb245169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b123a7119e74e6cf7614414d3f9acdd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12c7a6f645cc29aa509bf01066fa8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24822068a829b0534efab5839ae769d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd967f91d7ac713f67997ff66a23a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead1b68ed769bf18f60119e4789131f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972a093f9445285b2567b19f6639c56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d67830ad3107c4f4cc455b6db6d2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840963f106a300f10df78d9a93322b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ae6555d02e7ff3b891abf98aeee00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a852edd58f39b2ab7ee8c48c59fa3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37706e0c8861cbb94dec3c4924b9c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c3439b11b186d1a61cc07541afe97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc527c87c960d66f81e3ff174cfcff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135fe58d9cc468cfa12c1b153565785183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddeedfa4e2d3c1699a46ab76964a69a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc427719138af2665d6ea2fd77c9fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4cfc526c6386dfb08b71337263a58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86a2506d0069d05ef3d652d2b7b9b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832c27f4f45c49a70298ec22a54e33e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ea97274ce344047343c1899df1a75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ece2f44c6ea366d251f22720aba58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360257c16508c63ca4792c513c2910cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49115926eac03595432fdf7fbbcd2568192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad388797f1ba20d50ff3d826f2dc21a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69452ecf58f58883d0baddb7b67dae97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba302c82b419ccbbf0f2a2a97c9cb06a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f418ed5708d5f5e7b3707fdd89d04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f1ed46c8c651a8b1ca63d554e54ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6c57ce0ef0e28c6eacc9239a9bcfe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d80c86a45e8175720b9959a7bdbd15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f9a974a80e3412cf98b20d850ab4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfc9341a8be6c1277d2ce33d5f3cf4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4181513541a85f39785752b6ca08a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb8c599cd0054e661660064c00380e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb1a1ae734a0e7bb7082c58e0392af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa1df71940ece673c55571dfcf6600205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae87f53d17d891e0895e9e7a5e9f845206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1db926a6c503b68526a06001411b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952451f77f02425e3d12b4f7bc309df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cccedc624fa504a9775444b6d9b527209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff8b126c8541bca661557fccb4cc0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba558dc55c513fdf3d6e9667b71ff0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e7d9997b1254e3d26ab540736e078212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935074752a15562eaa67700f32cf7c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f62dbb4e01669990d8243ec9bf5013214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1172a9492e88c03497dd268ff62a09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4d69ddc7d1c759e64c23cfe57da88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3418a8c66aa1e21b863f2bfaa6a9b22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d891583c57c72303dbd474892f357c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0084d81e6baa3ed68bb311e14302e15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171a2191ee964343957ceb212990036220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61469966f2fe68ce6fa90a892c358bdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e208a60d23cfbe18da0cd6710f2046222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca597b3c5d499ce8d5ec063c8aacb758223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423f8888990fce47719720b41da5314224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be58523b3a8995fb80a7d77a74e604e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc035271091f7b5b08e05a36e6db8c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2bb4bbe2094ab1a88f0786d7f98d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bd1dc2191ca5cc6c3d468ebdbe01f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca938103a87ca9f36100aec2bfc38d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54061b64df51a6fee84df9b85351cb68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c1f8e292f4a03f5f81a41806f69e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0528e6beb7ac455581631c45746b40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b5f7a6d76c036fb3491eb87998d2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4863ef4460c99c236398c3fdbebab0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786024b4bb5c315d51906f6ee87cb17d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fc8ad7c89594196dd94be2ebc1012236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f0e8f975f5efa807e784448866596237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd262a4e430070a4a119c7599304ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db1594151acf6d3e48326feac164bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b79f20c6af5129457cbe2eeca6550240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e189ed0ac2fa414ade29a98efb67dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e102fe79c61c950a3376a54d659e2b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7e8ef138e1cd19e6fc98231ad9e1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63842784250839fbd6fff9df96fe6d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3386109b4fe65b33e05e3dfb30d0777245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a79576574ebdd6559651637b38451246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1601124fa472f25c6b26e96cb1e0d71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50d030a0e723730a5328862ef6962f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bf4eed5e2d6079404e0241d87b0bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a850dcd9e55489d9eaf67bcce2ab7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03eec9f69db124a8c5a85a4fed205f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dce687a7ced47602c903f697faec6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8926e00072070a34e46c8fd5b842e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8b65e292020c6703a2c1bd5b173b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43ee1166cf4e722fbad930c1fc60d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8244d2f09e939548ffdcc9eb88c09dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2df1cd41d39e0eeab66484512f19a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e758d92bd4c0d9d1259c9de872059c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ced8d6ff586576dcabe1c7cd1e325d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667481cee18ff9be2acef4bfb8546fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013a8790b54896b143ee1c846c12d6b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc0d678c6b53f58b5e12a9f0b881cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf554935a40ff0f3fe508f9b55786700263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d8a762998d9dfb952f074790c4dff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c5c7d63448b5cbe66993ae28bba7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dd7cb16c15e68e1f1100e874d82aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4682c13ebc52d986bd031fd358b9f4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964d83c89994e5456b837eccf850f2b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6dea6277016080769c12ffab117bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917cdfc23ec078df2ab41323f77e19b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf28a60ee8a45c2d2527126420bc61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038082bf36781f4b3b425f55bcb6d57c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6dcec5d34cd025fe537c08f3b0d30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201c4b169cc5237ee80335deaa0ff05274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde51932acf9cc3fdc0c75c84aea215275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e233f9649c896db8696c9c90016e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b9efd78bc036d504047353a056fda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1448fc9983c07f515f753aa6b1d7943278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f827aa17b5b87610f2254c5245ebc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410a3ff99af2b3e7edce7019a3342b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188963ec8592fc9768167755d73ab1d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70384fa8de54ce67ad205c9a899880bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290a610251cbe8995b0cb2761e1ef62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef342391ed9975988d1987d7aecd3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b5acac48f3c44e9eaa21d0f8c60d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafb6ac640fa25aaf147a4e505c438e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6670efa0b497e32a4b057b4500b33ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3364abdba27ed65532a7452ad13f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4c62893e670d9b1081e1d80161a49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73c302cd345052b1b34e56bf118cef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954fc84d3eab2ac15fbf73a25d74188291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623efbc2acbe00e5e2774ab4112a4b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180c2224e16ba0d3382d5c9788e9860293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be283da62147bf8076f6cce868a574c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad89223b6e9bfcdd9f47f0276bb3ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f7a8b6479d6ab2a2f10826950dbb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21b169f9fd0921502399d3617dd0b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559da207b4a0757dda946c05db823e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc750d79c46e2c25a790479ac560df4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965e9b52535e9925734663863e78f2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbaba50e331d35f71f640e0f3020a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76265e0345f2860aed0d6e1a010d1575302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d69d72d7e993fbf1871f4e2370842303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4b8a22597a695ee3dd755eef1c81b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3086cf0e2bb7d50210032dddb9a92ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edb5796ee4b89d6d90233ae75d3bef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665aa1f58af9b889fbff76e22c60c72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96d73e8dfb9e03ff6741cdebd9b3f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b125efa477d5a6a08c048f039db1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c37954b8ce52d30d99b54a1be8e2c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cbcc07db50c3354ceae35c5dbda29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0036101965080891bf6164ec34a2b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ea114474c5e37d9c460f0c33350f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02183f02f7ca29543d3d8e86e2b375ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7647a65651dbb813e4a747ef00614315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c356bfafe3fc9dc511ffb42e2193fe7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca64a6f41af4e35193a33ae8b60a12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39e25de27ebe41a6fe328d6da5c7fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566cca036da50a5738eceddd1b58d38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430db57f2f4fff07448785900da8f9d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71185350ec0484df1affa6b800353d8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5cb09797ca607ba2dd66af86ee068322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145dfaecdab3a40749c62b718f9aec3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc54be14c6d70a81459e70ad625a10f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef16a90540fa561dc01281a5f14ca7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738282abd358e295e80c961b51d652d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62ad9fe51571df4079934467db86a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a269075215c9d2c45394435e15675328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c4ec40b03b81aa83ae5fa3844de45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3cd51ea3cb7185daa69c8169ed556330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feecce4024a331cf1f59bc6a6873e37331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b49ebcfd558be0494de1e160f6252332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e878452173d54cd4ed414e0c535c73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c804233ef5604a482633d249000b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032151592d1776822584aa11132daa6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9e15f43866de243376eeb7b360e9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1095e97ec4c4af17ce1b245a160efae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d16af4a9d58954ce888a3d31f7674338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69439d2cd9b672f0653138802efda58a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6ecec32a7ed66bdbdd930ff7af8ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7efb186a9da4735dfeaaf034d6e64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085d693a5112e9073ef25d70cd1dc5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c564309fb08a6a1030b18c7d64c05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c398b249aed117265a9317ba8c9629344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136f60d6471550e90f1c008ffd3508b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2bd003b57d1668c1eaa8cdce87ed2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0582bb9eb5fc3a1b516e4b0eb192e9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fad2984663b5650d90dc7aae16c0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b4cc94ffbd58f122b8f36c918389c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccabda7805f9ac2fda33a2c216cd78b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea12f4d0606ed85d19260c017f1c66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2fc7d70cb113cf4c27152cb50e054352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244076dbff80023b6d31612162c97ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829099d92b365d2ae70ee0461ddffabb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e91aac3556df65996cd539b9eee16355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb59c28aab10950f4d32351998d21a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9139de0d50cd150164ea35248441f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2679fb84a5d3f0b01b24d4621534e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07fe001ccbfda0802b5aaf69adb7f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3f3c14c00b6b220ee89a27cc81779360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898b83aa7efe3730379deea6f541e83361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0e8d64249cfc4a1b721a9ce9551c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9e36f0e0bccd81f424c20aa2998a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d1190b8705c401ae3e8f96c2ea230364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dbe1f18b02c6283978034c5d919d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b8efa8b2c1d68d40423fc8483c8f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae20e8b5d5b4c985a75d4e7b6944aaa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fc3ee11a579360544342d218ef35e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c90dbd8fbf156b66bc298b2bc2c9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aa8932ef7ddba7999ce97b027cffe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57f11e0dd6a28e7641e7fe197e3acc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bb73a51727df71449bec7bacb6d29372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82827e879aada6245dd4695b9b538e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3fa847535c244671c5fbb16143d9e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca413081e1fbb1b3b7255491488f5c7a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322a084cfd1fdeef6e3570f1efa7ca2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22350aac4e604e1963d15523b01e4116377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cb7fa21b27f08468acd2554827b54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5cc4618a385cb4e31e4b8fc41f908379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928550ace16684703b0baf88290d632380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557d18f340ff0eb6af2aada23849070381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f11c115e053a18050592bd288aa1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b96f9fcfaabc8b22ae4e15966a418383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250be7d03cfa32870f8acd6d3cac2d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14d5b63180a10505b8fcc0b72ae581385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca934350bcf909b91df39b8b95c2992c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021dc51a4eec5b62c1533a5051ce9bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bc565f5aae2d2f5204dab2c5455dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc08ec95e4288cceff78dc2197126b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86d826572f8fedfd7396b5a5255488390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354d46e90cbd94c686676a7453b2ba5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165896441068c585f319d66e9dcefeec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b967c4cf32063a68602da5b7ec845393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542e4020479c24b2cba2fe4430b7fc5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b341b77463a5bb004e157187624b2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fa8c1346ddae82d78a7b28522d4ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d45429b6f7e3bb2f00aa020027e72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d907048d09433c18b85a00863a04262398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c56e40749abc5fda97125aa67f8ea6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1302b572299082beef777cb4920dd20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c326f3ef3e1c4575ed796f142f7f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbba03ede21da85d434b5a8d55193a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac81006a2e84ab5a553872c88540da0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5b3ea3b6608c3e79a295bab3f3a06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e98627550e8da5369f2e0496768fa6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e7b8b0e1cd19ef1a42bb69dbd6b72406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296cf6e9e53f3e6baf3505fcc3abe0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff78116f3ce8f1d4c36b7c773da03c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3203477e08d9829c973c9ae0354cdd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f9a108abf43d6281816444aff4857410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28025fc6ee47e291503de1e207b0de98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abbe740a906619e19683e940018991412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4421feaa321a8ef47cf9dccbfc27ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7da9cce6b6e6d610947b6bbbe5b3b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368939c4ad0954c39d1b31d89becf77415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dfd4b2570c327d7f5e95fd209c2b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b76470b83734c9de2a8909795021f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7ddda0d279c873a3091b952f64b82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebe5395e686db35fb747abfd4b5b61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21acec19d78f86ede254868059da8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaab1e8d672f2411643392a0b6efabe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1febf2ff36ded19303e9837d68e76a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629005da3b19f4b90e368f936d0d995d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c34784290ef8d4fec4894ffff564f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931425685aef63dad4696086228a003425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb16671f0664bab652e5d55a524ff8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9955fc1cfe763a40d6d1ade30d519c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035421089318ae361d4543dc7cb51074428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681b9503980c32b65968725768675fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0a9a6a45470ef441092abb9b2f425430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbed3768bec63bf165239eadaca950c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a514948f5d981964fa437c3bbc17623432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2fee3cf4f9f43d1b9fc3a1023b61d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecdc4f6fbbeae2cc2cbf8d83193603434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869f41c374497e74f781501e614195a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1b8410914891985178ae6d3579a73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71185b6d806bc83a15f308d660c401a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9722e3034a0d94f690f5ad2f65fa27f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fc67e2566f3a2b5c442b25f65018f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbce7c8370606e9f8f329c8cbd2e012440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f1de9cd0372ccdb806e2cdd44c1c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242585bc1b3a5f85926dbf32f1962e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad24d92014a29272df9693accaab537443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380b2df3df604463f9fded8532b9d9a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20802f797f761beea4caf909f979c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c2142021e5b8f564976a5870d180e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bdd168145b320a8f07f4f197f1ac8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef16f30a8b840b0db51dd9f94d41076448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7df833a3339fe2e7a02167bbf3e115449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340056b79df02de42a44874b0addb26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852369a35488b8385693bcf8973ac8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e587ecffed7e655c19c78f622a3e6cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3106d8e940824fb01d609ee0498e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c67c3fe31c11cc3637058a62efbee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5f70417d79c0c98776491483be5e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61727a0bc2ff8450dfe884553fcd233b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421168fe0c3c0068e42ed0dde4ecff6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a981f4ce99bd37aad390aa4218e684458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd643cd3c765787e9485ae922d6e7bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49efe937a7eb62c7b161f4fe72323f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c556d624d7b8bbb87e39a8a407d3e4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52206d658767378a1b049f941f71b7b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412ae008b1b32f7d380be8081aa3fbf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65369f01036a20770f406989d2d3900464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d4724247f5ed0b0145551d87ed1f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d0ae5732d3531cfbd36e5ffc18008466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba8bb087e7fc71347e4839b4a328c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c740715b39e6998c428d3237778c9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2270d09a41794c74c0fca86227e4de1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00717a163a51a483cc1a8ffb94f47f90470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e8e75d57b385202786b88a24e3a4e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5db50983e44e70531bdab077f9d9e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22649a5dfb567b98384ef5b91675ed47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f710ded7be3bfdee6f82b676296232474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ea5e10593873b0a54f466b2f0c93b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843c568a4572026960769033d0078c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e3c58a02a693d94a15dcc2940c77a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d584f561dcff78030e0dbbb964ac24478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4696ce70e79ce223a58ff5f802c69d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1176420cbe224a85c5335760eb7a0e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefdfa71ac5a4e36255513632b3bcca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3a8e0eae307e3101b8f5a33fcdbe5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7cc45dfc5485b94397d66bc910f40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128eaa3a72575746068541699e9d59e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a346dd265f859d17be1313a2cb2d8d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99739dfa9d60030bb0a75768a632945f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c18538aea88827290c254d9db103e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414eb223e6bd964c7fc61786fd51dd80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b80527e6886567abf49658e735e481489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b36f2c1af497dd18887b8604569edb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e786a39e7ebb261f3fb02a87327ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306983397a6622537f329821b4c65e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4fafcdf1f015de7fa23b94a800a7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aec5fc7a32303fa463004b53934473494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd05f6a7b4282d65bdb53bc2fa24cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d422d45eba2b11de1001ced561248496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f57e518cf5fd9635020f743716ca33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468ec1207a0e89df814e493825adba5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d395474b5e17717463296700e9d3c77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf853962b2128b288314eebc189da1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b9c4013adc96ec7c3d3abf123e5a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74958f88650a633c4aeffda20a7403e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780cba5d08d788f86c971ef02f452c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f2cca32ac214ed8afcd156041b1ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2b0b96cddd2a29634c461627ef2b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da23ab0c6aab33088a84cedd84ef40e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29824d79a027259d1385b3178d2d989507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ec096ab01d5f921b237464416b28c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f35eb4769250bb07af5a8a1abad05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523e42dfcb409cac49a94600d88b018510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126ef6620c7e4e062f88e12535e4309511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed639b3e29237664a9fd61997dfe2c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa085ca26ed67c1a099a69135b29d2c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd7822a4c4666d482bd76779cb2d8b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea9b803c095c4843a65836aee8adcc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4165b62908b8614268262eb3e422689516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb2b473f095845c6328fe3504ffba4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca5e491af47ded88780543edb73d66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942555d678f82334cbf554e114f841ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a0577b38977cbbff7ed3e3d3a1a29520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaeae8407e8dc41b450f485e9c671f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272f27836d9790957345191ad33dba7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796a59b7359cd38bffd2d197f5a998f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a3fb6df177ac469822ba38b28002d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22bfcb9c5f54bbcaab4c820a88ff52525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a5c6ab982661b396f946c86cb966e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21281e0de0673fe84b227b734511de7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4bf9e488c650e06967624418118ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb7ac80474523ec297e4eaa20de707529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024d7ee4392d07d48b8cd355ac12732530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649929e0b474907a15598f5ed0bcd36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17996f59cc0c49bbc899d27b63e320f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72bfc820d39a130b79613b26734e9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cfe9cba1ed72de216d62802929470534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af865a99e931e5b51ccc5dc1cc15badc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8f0126ae0b212f005a1f70e811fe6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdab4ea34eb9a45d33a5bba86e3ece537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623742f79c95b650b3cffe528537fbc8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce64a4cbd353dea9d7c6b649b99b883539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578395b84449bfc44824855daa7f940b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2899bfb98a7cbc8de58619ab3ddd49541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd957c1ca539f0a9713717c2e15adcb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fbd599467dbaa0de86bc1c439516a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861a52653111a18b8e30d4d4512ccf4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68d38d3e5bf5a23f3c78bc24acecb8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f687e78bda212f41094efb91a31e1d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6615ac13a8f37886e19f28e0bf5e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9cb8df64dc27ed2a161deba89b700548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cb9803853267d98c0a64ab6e299b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33259c491c1b2fe10549b447fda677550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dcdf6fb5e032a0081e7b05faeb6d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77293fafb80a00d102bc46ea905af0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65399832ae9d293ddaef110b8905321e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b28964b840dc66c9169def8d19af8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abd71cc768053e21be8b1d6f26ede7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96030e72754a118084e12d1e37446f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc1a2ab887aebe62b3e0028377e5bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c935dc34c65cb8c95886afe0d1c41e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422d7b32139d806945a66557e66761f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b942df42afc50c66b837d136fcc521d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89307d0c53441cbb8f17cc3cad34fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd83a31e50a6c0566b29c4e8c414993562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e32dc132612a20476335d4370db3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c659142e5b316781b92db9e27d30c3d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d47c15aff5fa5357e06c5bad252bf5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9f747aa68f4642dc46530cc6fb780566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e7421294722d3a2c53b909a351b9b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c795c6a7377b06668acffb4f6dbcac0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647a72856b40f81462e527e21df2f66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5a8b7d3acdeba36459aa7193ddb1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f1ea8c343e76367f072724593b2dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9a7aeb835cac40557a2eff7811e33572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3505aa7e8b757e1c7e51f07f026db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e5dd6e3542d530a29ea7d6a68a33b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d23aa8682f6751169931f64f1eea4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63b54631a7e2e44f3f53383522bf60576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f246093efbf1d0ae354aed18a1f731d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042816c23b2d144bb125d2b8dcdb6b17578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a51101f31c90f92e80956aaf4992c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ec4799cc3a096a228abe816fd7625580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9aa1d9191815b1a60ab3848132575b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee1958bc0ed072850852e1f054ede6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc8f410745cf9fb21c73104d4e3b83583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147546a7e3bb043e97ad99716c1eac6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cc4e4a88961bba3c5126236bea15d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b142c3c2057f0f94d819ed3b5ff5bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa15bbf5df144a522d142661ca973f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf00d5a6ba63bc5fb37ad9759d9d24588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cd6a85dcc65eed078803f8781b417589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f22fe39f4e34c17d6be5396e368f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbeac84b27040816ec834b5ef746e7c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8da668917824889a15f8ab1f3887a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d4665efd767dd7baa6ee41d9b094c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d24ed1a90b64ee9c1a3aeaed839a6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8640fb15d418f99981650747eb1ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5671fabc6047acad14daa7b274440f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80643b77f145b655f482721d809e69fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1d011ddf636d839a49ec88addace1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fb611d6dd1657064f5865a05ca1a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17db1220d59d7ffb07c2f6ac8f6066600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb6d99c588bfb4ff868f06c9ce6c4f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fadc325fc099e4f8d0f63815b4080602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400bfa755ce030f873eea7fe6ac2bfa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee523e1f20e26fcaa9ddaf9236dadc78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831287d7718d8c707b3807232467eefa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e721802e4e163edf25a44c6b32ef23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943632c7b4d0619c471815fdbc6ebe82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01098570ad78b0eed2b48fbfa54a57a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b0f7c8e4adaa65d4df381d8de5317609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd191245bfaa9e06a5fc72621c5a0b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccb7c1bd555488bc5a7d2788550151611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178630bc2ef45c6056c044dad02ce646612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b382fb5669663a37db13b29b75de9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b963af1bb3090ddc4f5afb877f463c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e90d19e089d8211297aadc2abb215615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8ff03cb432624ece7b10d4d9812bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36088cacad569eb061196b17090e1a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f49b1b0838c0200bd0a75fa7fe235618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff48ec8a4d98ddde9a309b8a523953619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b60d98a48cdf642735fdace579fe4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe826b10e628b81de0b5a15c7a3e0dc1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e9166ea132caebe76bca7aa40a6d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838b38bd5ecb539d0825a550c813bdf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727de6a0c54577aefcf1d41d909bbeb8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107c389e7a395e656470a205450dae8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7436ee524e9118a68a5f3c5d7c49267626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40c138ea9564e0cc7ac8dd0dd26ff3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc4650b897995e2372cbe8ed22fa4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b741a44a9df300971e71439e926c1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a624bc29eab5640fc39ef866ca716630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d020647ea4b737e81dd95c7f73045631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20e5eeef4ce3163e64a07025c9167d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938a227f3f6c44ab1d07e10798fa4a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e6ad380ee934390e740aec2ef7a14634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e4b8aa026aec068801d6e42c8bf23635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829b2f9156115b3886eab11f69adac8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20c2c8b43562a255933822ad75cee7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4d7794a2937b4e00c246a30fa6fb1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c616c8116b1fc1f73e1ca03fc7054639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3cac9d9c39172e6c89ee86ea99920640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e9de9016a10ea8bd72c02b9f311a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d834c1e7a7d5e0c09e278e845c794642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef56584f4da4ac103d15f06b73239d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca7da6e47e2356bff17bf35880375c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba124d429020dd7b2352fc5e88a68f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fa4d7df3bef47bbbb68171746f270646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0bde9776855ce07dc34cd9e25f9b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d62a2efb921db062e10b563dbb152648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05a777a71fabfa275f75b93b9a187f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799319a8b419c8699de6c9d69b119f9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211c67281d10f4861534d7f93c0d708651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fb6c8665844e80c737f96fb2f9756652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8205f88147227e82cda6782c8da532653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459779d0953625001dd4cf4833dba304654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dcce1bc9ff9f0a8ca26076e1aa4cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bd479a923d0510b218113ffe428d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3843516b0b6d4d276b62465190cdbe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44750d92c8f4656eeb732b1ac4b970a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02680b3b8d040f2f70dc9982226dcd9b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1677a751bd54455c3d202863802f6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7797303f463a5c8cad20291f9cab9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73d4fde8f55abee61bf8969179103f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d92e13e81e07312fc1af849eb6f75e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9fcbe51d1daad0f6b9133dfd6e6f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378361c38bb5f361d57c4ba38dab6ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494f9dc7ee43c065b8e3f338b3a1b65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c3a6e9e2082f3bedc13a1769d15eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036735f31967aa52b3fdb06dd18bfda7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161479dafb99622d137b8db1117912c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627cbb39a4e81fba1b9c41f8dbd8204670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f80e4122ca6d3514cf40d02d4a49e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37d4195fd41c8b8db70f47e2c6f5d1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f36b9ed592d713ca71361a8911ee46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d739d38123d4de822d8271c380bce83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c14df5d6454df626f2ca30c5b26d33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adaec4ab93753d636c9b306da96bdb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cb4917d81acd4a0ea3e80365f1bca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f2bb656fae151c6835390e8827378678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe1c9926d5932189bebeb760001ebc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97d81edd5b33d1491a5603fe2be563680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf93873ce5fbf0b707becca3c67991681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948e628049f19c5afd40f659c53d348682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71568ee681cfd9a63427f118613d4a52683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694a9407663e7f6541cf005155421c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418e7466d5b5f83d93a4814b58c96d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8735ca8c042dbd4546b1f56d7e0f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27071aba98649b07b77c0a91079f5a12687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5f2ead00c8aa2d3920219bb828c30688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa6486d332499fcee4d318027de9f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e48f481e0edbef834a0325f579660690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a0e57ec054e1675f4de980a0d5cf0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933c3f25c12f19cbd55e6daa3254e64692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aab74d4f9ad2b0de566315b5e29f4d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0786199728f5beee9c863463d8683d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06575cee64ecb7f5c64610dab88178c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c7358c2d89bb17ee189077a8812cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5700e2ea407fca7b1577c24e9e77a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed7ee958de60608ca1c7eadf363c62698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507509a477262cd7311ad20f6fe884e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dca3f89a42bc73b96d6d0ed788d5e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff6388489190000a8f044ebd037f9a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0c7fb3535d864ed99fabd58919f0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be824f05beedac472280719592b2a70703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f6d8dc23509836acc2b10117cdaf4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678420703deadc3800c54e1a9d0f20e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cc2605a20ee0afd9d8d24eb8cd272706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92dd51c98b35fad3eb4cd931db4dc5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a438dcacaf83c4e0e5c3c9ee9a78e1e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52d280ead340ccba78b198dbd792ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fa8ccb8225236b3c685a660a818c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0447049d317799292b0a48b33625f1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325b845aeb2dc519bc19e9f09528920712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c73228f705d4b8ba623ff83eeb23d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241279d824648381d5d3807af91ea35e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b243eec1762e6539ef5bed9bcbbb46715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42e4b1511c6eafdde75af5e2c8b752716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b715783bd6ddb927e83914cf3b2d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07af32c77a65715426e01321724dfe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10115e30a2a63cab0896dd4792e5732719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757170658f98d780bc3d81675ce2ccc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccf457de289a81e477c7691db15977721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e370269022a194b6b5740ce81262c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972bac33cfcd277f174b4026eb7d0da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68e9c524e09318959dedac1f665b75724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069c4168b3ffd2b85b30c8071950fb3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fb25b4a34850c7962a95a7aef7c00726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e768973ad71d23e3a519389049a9e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8a06613787ec82d363174e85284d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58d331b84c77fe43fb9d45b7db7003729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753002356dfa0c01a7feacda73c50b82730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621044c9b238e517b4ae7766510f78a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb66ea0e9fb48b5e23d5da18703da8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530ca2f0865039e45dc4fd6197e12f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeec576eaf252c8b3fe00dbc111340734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53a9ba64014049429f7dfa8fd6d3dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756499b995ce9ee57f9767a16e12c661736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f3d2824abe71e6aeeb4edd76dd684737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4f3f0b83b9c6ebf2582e151a3bf0f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07c5b1ceecb9bd896241feb38c831b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1de08f9679aaf4ee8b5f349a6c0363740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5ab19bea064aaa6d62dbded606e0c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cfd5d1f9647ab7bc19656c4930d04742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2f6de81d8c228f9a46e2368681e8c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d0e290b9ed9196eea975f413c5e0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0febbf1c262ff8c2ba73e988c153cc5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf8cca75792afee82fd97daa0d413d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc5f2baa7f1947b276f447920a1c87747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e84aec447c42e135910e88ca137cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59d45d77e9611f7f39500e99ce469a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cd5fe193fd38132cce8c2c71372e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10329bc58970e69de3d63467107206f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1459d86f1f5f5d48cf363467ad596b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a56f6b72ff8cf98199999a3dbd145753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf636e0194d929854ee13ce28ca39e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f212e55a16a7b538eb1a5ddd3a1ae4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c15ce9d84a7367dd0ff0ae03d42f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac4707c9b301534f0a9a01d77dd112757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53fd4c6c178ed8020981882edcced1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3241f22e00f48d46a9dc233bbf18084759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321bf160d8621c088f159fa4bde062c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7612e1f02844722aed02dc2c5e81ce02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fba378f805e379f7d8991b2d5d3aee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c552d757a83c758203ac167cfe42f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c143b621c1cb869a3e12c735966695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9c1cd713b9754ff83fdd37a49c50d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bd8af75e47fcfde4980011345ef3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd6f720aa7026bfcbb836162aa041a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9247e06869615999fddc9ac47b14829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d96f036ad07d143ea5c8e399ce54b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae17545bd4ac4d6efdb05d0de11ec3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc029aa8816953b365732d01d7d2621412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a8ff137a402391da2024dd084d63113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caf94cdbc354b63da8cf94dfafb34514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd746b1e8931f73b495d0357bf8bb5ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129be1ec75c22bfedea83a3254e4edf316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a6f463f3d5abd9912bad702904cb317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07173e4baefb031ebabbc1d6981af4df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a489376203acb97e85da75d7bfd81719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31172fd9fb451182b8e858e70e4f5fdb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe26ec2f2aeb3aaa67ff3aaa203019021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156ad552106b4e98b620f1650ea52cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39d24a6535620f464c422903d15a9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6ba6b7a3dcead001b964f16e4e9b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce76ec3d935ecc02a545c8a478d68025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef74ba80fb547af635da2bbe2f53f4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5ba83d9c0a2214c0c1d911c26d9b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937e7f2f83d5f54d50c49365146acee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c44fa82db12eaf9ce406fee046c01e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cce3e94bd65b5cfc4d77a9d79a9a4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8cf8232f86d8a67f2673e5212dc2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7c830aaef64228e9d88bb4824053232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b620aabc2a10bdbecb5e5bcdb20c19a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd14808fcf7e5b21e8a1974f608158834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d066996aa6d5b43410f573ff90c94f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db5cc0568074fee2a0fbad5281077a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac3cc6bb3a46880f288ec3753c52ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1be9b7cf3f0440392e9ef3e7af3d2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec3a11f22bf098aaecc0b38e4d3f4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3597e52c995f1c1faa77bb36d8f67dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e038049a58303fc69fcdc6a2c44104e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe0f2c8d36134cc0b015144b5cfa4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99383534accec721c830dd75b54e39243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81389433c4aafc4fdd60612fe1538fbe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a06429ddba9a9fd033df90615429245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3929ab930c2cea6a6a9f20ec69650c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b27bfe3889016bb68eea6a7de75d5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e615b6bb232abc6fe145e285d3998548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21267f569bfa7af8e30f6838841c710249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106ca588e504e90f63cfb590ac4ba1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574864f9cbc630cc18cc1fc85a483e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4bd9cf61f54ee2f4ca48f1aca5b7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485a61403e28487dcd4a217d16dca3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9943a07d1992c5c1f62721ad8afc51454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e654e3de7521f7bc744ec89997c84cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a780f5e5366a8cb0f4f2a3476f2d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c266c63780f2f3ae713a64941b61be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b575807bc11a7aa3d3498259b9b1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481c26038c7d66eb72a372074bc0c8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b368c500c60ff6f7bdcb77aa78fdd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a49d3a69580179b5ebe00ce0104d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbd1b567eef733b4d015c7e85451f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8199f0706ecd3509b67f551a43b9ce963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b9251114d37d4cc26a09beec89f1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e8484878b52f022a4d462ec3b530565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172bff2695a0b7c06c8be12e51ec4a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50379c81a9eb0f75403179b3220150bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbe9a5c49b527a8ffc22ccaf7f1a6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bca38d1000767bf203d8196d7a0dab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13344ddb3fabeef0daa6dd46e761f7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089a37ea66387e9392180a588c7abee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0fc1640883a44062cf9f79e0a809e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ec26245e16ed1ee68b27d144a59cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83355a2b1d5ae4b3fdc973711ab472974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614addbd73f243205354655b3168b8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11cb5a6d5c9e181ae12c167a860fb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2d7b0fee8c6ddeceabbade9f110e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e70fda8811204d671018c10d05e17678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d73a59cb824fe0fbd303b360ddcf3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0865ce90c2b0e2fdae4117044a4306e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67032bc3031b790d15df75d9b3a6b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab067b39bb25a364a8d87a0daedc8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92e93cca4f8b6b4356405dea3e9da783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d64b9244560bf99fa897cc9a4548a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421a70551bd9efab6b47e0d6496aa6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc913403a9dca5b6884c4e1aba0ac2ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8196d4104d0635df9dd744737c5c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843af8a9014ce904d63d328a2cd5a22788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86f9c4cc310c4c10fe830da4b714af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56c3cb31b44f9e83000944076811ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad3a28c664ebcc5623d26afea6733791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2af7a2ca6fff1034ee271cb5b2dd7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924c9d6d3fceb425b2a346777458c3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9af5f292b716aca8f6544a73ae248e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d55bbb1978d6c53c5e99cb8ba0767395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee3e75677c0b3757344eba63b594a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4f28545934fbc6287bbb49b5b96b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef0ee91c5c8c883cce4fe28bc5cdbd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcc9566a808190aae1a8e297f09ae699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f694927dfe5191cdda5fb19ecfc23f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf228e3fbb4c50c00f82190feca1dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c90b8f70b13f8a02fdd08d41925de1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1394776b8a2e765f3f707ee56209d0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3429f91c22844b30de13a75ba2c84d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f114af0302594ddb744128d18b4c408105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e4b7e1c0390cdb3e1f55cda4175ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211e28f47a64c4dbdf20adfff176c24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0a519ff3ff1de300d609f563ddd08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5ecdd6586d372fdd72a805ac94e10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699be3dd29f8a0d4976fd915a4341ea0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121df1378c35fa3555409490eb4fe53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5571d29c79cf0bfa770ba27be85f83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4014560256ab9c3b94de454c57fec24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ca3d991a59d21f2e4ffb14153f762114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec09cabd3c87dbe95f7eac96c8673fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b8588afe19e6ea800f1ad0b6ca069116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113765bbb87b18ca77f7d573412271a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53697d16fb463b77faf73754ae0c1ea7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925a8b979d6e11dec60113ad056e78a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb229c7b0961949cca88b4c7787723120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159611da4acc51319df66a0013ce387121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef119111ce530831ce5cf4e652b179122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab23d4dc54d1c19eafcbdedf1b3c542123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd0c9dc0edbf8f7b40a67f017b2d8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1bb1eaf4f7138ce60e4d5fe303b21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304154815b6f9771cfa36aa18f47c6ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640d203dc52164a1f4adbf58654bb41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0b737430a0ac4ece1bd042e1fac85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6c7a3ff5c0410f456b180ffd6b210129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c194c43caa36f4bd34dd7fab2be7ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36718ae3d47d74e0ce6df82ad5def5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3d20a582515251fcd0c561391ae38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517ec6215771d01a11026225c6cc301133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e23fb4453ff8485a71073ba9ab657f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ed553cb9781e63140bdbe2b8ab41c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a539fccc7e355405d9100b93f9de414136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b51a7dcb7cdfc52f8e77ba88702453137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b98dd7804bad665d59a5f32c430b70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20487143cba0c2ff4bed87b20383f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975082940bc5923b81e924f88d47b215140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d539b7d129a1cad1a3a821e96f0831141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5504f718900703a6e6d1c88e6aa87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accf5e2d1cba9ea58ee5aab9c473a8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbb1221b1a7125b036211ab8c20602144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377eb5f42ca33fdee7a6c0914524233145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751ae0dcbd749f2114e4b73ea17ce97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416930d68c1fab5e65a2eacdbe7e397147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7604368d70b7dd89c810f5199d7b87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92c9f68f7367b29db25eaeef262624149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bb3a47c9b9d71d9b75323ecf6f0fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6396acc34da2ac79fcf61859fcf66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e731290d50989f16ac64e3c67d67b33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf92964216828c4a625cec3a92ff7ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156b2227d85a5b17ec8ff0095b00d84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72611f3144b7e52f1717816e9ccc11e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f53a437060dc767e2e53c25f0e29d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e37756ea5ef08ee8cb2151f3a6346157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59418f4e3b1a34028433b7e39a41b48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b2957c4f4e687fdc539724485776a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b32a38436a02e6faf1496e78f8c30b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf52782c8f5b7e0528e4f4683c2534161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ded1d1227f2cbb3afdd9c00c4613b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f784269735ed2c084774ad2d6eaf4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec16d3bc1429b3ff23b95fe18fc263164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147041259db61d0fabc31c45529b14ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc977a3ff2ccb90b07c7db76162709166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfde97f8778a4aa7fd14119f2a7a753167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd348a0bb7fd4c585d90d7ff64802416168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d72aaccf06c7f713ccc3d09ece0f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c85868bf70cd83ff888f5c80a0588170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dd0b9d1e6d94950909598d913dfb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe209a4d079a577edea705b9a5eb1ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7903bfb1194ae46b95a6eba575341173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9478f2233626e44a12399196baa4422174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509035c65fa8b930c93b4133b8c25a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc880989f3897c9a001180592f4cc286176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f44a9d9be22c8956c3cf8cece82c59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe691f3d051278ad0cccbf5e507678b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa92f550efe422fe9f1089228e6736b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d292154e2f0657af77670a2b29938180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc354ce42e6aff0960d1fe405d256d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ab4e9c8834807b2f36968cc2007d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcd34df802624da26755a11ba06fe6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272fb007fb7adaeff23e66046d5e2d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab169b9ea38dc73baa9fd79b4761aa4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4de2a6052fed879900eae53cf72d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfffe91b0fd83880b296ac1972c4b02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05dedf5c1ab80b4eb46d325cbed2e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12179015cc893ca836ef4ca76d1d0ce6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a821f72c9c366baebe91fc2976f8eb9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6296167e9ea176563767573210c16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1e5f235ff7cfe57a0969e9755e7c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4f25721b6ee0746bc9ae91700c5a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f12b63f250537166f172d149882841194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dff5469b61d73c4c5d13151199ebf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541491b4cc09f24e5379781953e1c00f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37b4aae5d94c3dd5f00017d1613f15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512cb49ff927752afa547c3f2c4edde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8d554bfae9c75104671b9cb8b2f50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aa85da29448086ba9db2127ae79de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3f8c3956adc89768551012b7b89bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5c3a7d160fc47467f8ac42cf05855202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c853775803846b4d013441d58fe7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1690001390f9fd519d06ca78246f391204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5741fd9f4e82faa886f3ed96ef40787205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cac1aa789bec13833532d0f7c25123206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce619c287f237e114e34fccb8e98989207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856784cb81d768e22778018eaf18d7d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d318ee3cc733af5f46bc317185f60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f58c2dcbb1bfde87d4e559f336c0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3d60a4a724facd822726ea085ef2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01eb720d90f7389f252abb8e7dba2a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef4e63005d1f619142ed5237dc0700213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1abaf5265cf309634b5d2727647386214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4145e4e0157191b2771db77062e89215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28d647a929411596a284adc178e113216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bbe77d918cd60f0616286f77815b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22c596e6acbf33514fa1451f4a4e58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7423d04cedc2a3e5c46c0e8a51b5fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e37da945d56779cbb7e4bf2bea091220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320d6cce1835c9b794342e91c23a611221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e3785803fc724f7007634aadb9bf3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240da037e5af4cc49e20468526e8513223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caf3b8dc5384c5177a278d2095422b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc1dfc083fbbd100c4710f6056c5be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e5aabe9c0484fa487c6af70d06e11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f02685169acb0c52e61276aa4c25d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ce710369958366205dea7814c9016228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe7403692984be6da13a4274720ce9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869acb2879e7b164eaf1e7912b3e2112230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414efe156f6168e021c779d747786949231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f55cbaec6dbe20972b37797ddba42f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed2f8603ff406d7fd9f73408b6141d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a5ca0268bfc7dabee27f1d12458d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64954945369210c254beb8c9c2bca38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57d0df26014dd16113eda478929f06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c37330abe9a567482646a4c9679189237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eeeedff73a8b0f09eb0da63a45711238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edef52641776e52811e6bb8a59b5b41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd43a978582f78ef382e7a2abbff103240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237172ff5eec2ac1ce23349887bdf85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0681f40d3dd7710e7b9f195d6298832242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eaadc9c3aa527a25f775f08ceeab1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f65495c966b0d602556093b546bce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f75bc126d4bc2e406be9b4abf2c6e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bd0cc5eeabc0e26d764dbb373f989246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aad44a97fc2562bcec744008ab11c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01fe1d1ac9981d17250d8d3b3f4bf9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301e787ae66e3cfbf5ccb5a5e31a043249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbba55ec7da31a1237b0e0e431a8401250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec1582f9845cbd4115fbc0226b3132251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f9fa0874491556a838f46f14a3a72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1183d83a689db20c8398e327f16fa5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930c30f6203671a27d6e6ae011fd896254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189da3ba5dbf7609607389d8e15ba63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977caf5769a806d797e5a805d557f56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcbea2cc88b5349957ba870d511394257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408add3b18108e95045c638cb3308be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146517387d64817f62ad198cf5cdac02259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ebc0dc4d8b5a4038aff4a1ba653f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558f81a7bb44d99937b9f4df9bc5636261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dc806a389e6b82c1cbf96d2448030262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73d1018a17aedfaa4ac69f7ee90865263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc291d99536f22c1c8f90ad73a20e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6866d8d67f0c89ccbb6e822780612a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6ee1222bf6d5264da26b66785ff02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb26d9e73a842f960e52e6dc3de2bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728f0b6f1638efc4438ff8301bc88d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5d5ffcfa221950cc87487be58a8fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fabdb4081115aa373d0d340584615270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca7d0d546ba5426a5009ab5c8a0cd3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e59acea8e8766cd463e748a9994197272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcbb0751107a5ad714d635074961ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de27155e1ba6ef5817784865103ff9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1063e6f998066b6392b0277a29072a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652655877c2a05bc08625411487e6c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d2399a1c1d3cd9adacb5b60de73a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca252b624b205677b8b7f108ae47e89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd589cb27cb93b4d4246457e9d1e2d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16e99df2672ee6075bad346516be04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f44d224db1f50ae3d0118d787cf5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a69cd10d3b0c76c015f312d0caca6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b2d318bb0ff690a147f599f0ce97c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af4f53ed33aa3262fb643d87d8bc73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdab8ef6731c296a638c0d961c81b0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a847bcc1f7139821a9d81bbe512347d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeda70ca2dca18593e7af4b3f45bb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61348d059317989676061104ff0fd75a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ae166338ff2a7854289dd64a8d1b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd8d5ef8a7782ed5aaf0c2845663c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0efa74b3c65c72c7296654ef3b744291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f284333c33d360b1f82821dc2a3b57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345800870ce8b47a3c139d21f513e17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b898502f7feaa7e6e13e1cd6e1f1da0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98b8d6f8781eae5cb659beed811856295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f54a52d16bbf0c13de421e31bef5b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e93b3d002ba0986692b5565722522297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c0c8f553b0c3a0c21bc0c284a2367298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99439ba58f8c25f05b74f3f2a5634d39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6652c9399fb2fe859738edd66b028c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91680a3910f2b04339196f19c690b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6746104add010d864b9f1f80b22ce2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5488646c0f48e98be6be5b9845c8d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e37785e1aaa63ae2db5f0771074d69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad507830d1c7195140638bb6ef745b7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02562747da158e00f672ea3d4dce5d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae10b927e903634a16b61ef2b76ba2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedff9b30b282c98bb63b6c9365f90eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498720286388fffb53ce66b325dbfbb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c46e37aae0ce4ac242c5b1b416b21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d591d3ab64d2555bd47ae7d198ab0e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ad6f68accb63b3b772fefcda98e90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e14ed28f0b41b39f6dd73950b3626313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e9576e2aee0c712075ff4e35fc9dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35672c742194b5288d041bf3baba7029315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7af38d281425d989638be7feab6ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826a5e5d8a0c75331f4759fe0cb8b12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4f950956ecc6ef878d174e787948d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92cb24e8aa8f16a0d74de03179b586319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdd3e065b214be11445cf82dbc243e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5dde61a652640e3d09dbb94dd8c4e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280e75f1653423e26f53f4f8f620a6d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1c814918caa1d0c1b4322b36f3fe7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d7d08934adaa48e0a57ca3d096c56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2af1b4b9308c7137ee690d763bb8ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183f3acaf2dfa79e1bd5f4bb4f0162f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57935c6084edd7986395383a93d5778327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800909f797072e429b1b30494f240d3c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a731c2559357d9bb9a117fa3ee6dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef9df6d906a4e895b256ec9fbfa545330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8daec49cbd53e289d4bc16ed1e891d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b9279df8b73c659e6dd8b11946408332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6062d199600d1bed8296765c61a9613333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c310d6f84199d507209cc28237509334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf95df3d244c21212ebd135e56e883a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d46f3bcdcf9979e65ef9cb4a035742336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912fcd7e7c0527bd936244076c96753337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34b23dac842969803504f8e7af58b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415fff6b301dac1022325c363758519339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0343fba755aa582d1f985d7d31903a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2067c0645302aa396e546500003088b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c64777033b5bda87778d4fdeafa842342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eefd2205490ab69c14cba8934ad414343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f986dac9fdcecb861387d2653dc4920344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741b4920a114ec9b2a39fab3b6d83a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc977d1d55746171ab041b283df42bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3ab2766c3e7067058bf1ad5f8ec02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f63c0d2c1123ced7e9b9ff33155be3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b67b3a7d1ddf0602d29402c6bc290d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca53fba103953e3d9af8aaa1738e71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caee3658c3679842b2464cb0ecd2fa8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e208282d51078b86da0ba217c4faa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20cf914e92e2c24d5e4d975bce8d93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844c0d722fec42b6ffcda62ac33e091354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63e43a92a42d46bb7582fe21d86e29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1018d9f302047145beeea999813d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19068a40700287c9b1e388b3e97604357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb04bd17d6ce6898c62255f913a5b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb367bf9445e061fa0bd8e4961e2f16d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7354d984dd2f387a4d65d5724bf2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac31ecb8760bc332737cd544ed1872b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da47434b47fd4bb43a5b8d11a6c747362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ab2b028e1ba7da8edb910de84bb28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45baa218d281bd560d93ec82c8de7ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884458d7e5ab9ced514b351aa68e9ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775755c75ed575a92dc02b087e069ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a8201ec6de8f73beba2bddb00e5d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53977ddf36e0fdad0c25a18b7770ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd006344f5126dc3f507c515fb142b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886732928142502b6cbe164b5ab3c19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c45a0b0e056d7217be42c62ca257f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae865ee7a07c2ab8caee991c6168c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ada3dbd10ba98758418f984908f4c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a95f44390d827ec0e58011bbf09a44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88702c2a9d9645667dc9bfecde38f3b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218800850bb748a8053626fe68014a7b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4048535206cbf955f877705fec9610377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406d775791ac20d94b6cb73befb72f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c25c675ef2edda3e985266bc9c64b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcebc26771ecd36832adc0887a25c51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43708a00cc3d6a486832bdc846be4c7e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73320ac28368564b173973d4a9e082382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74e5ddb0edb788c279570cc69329f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1065b506c700204f3e567f2052a74384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0f0b13901c9fcafc2b054abbd9fd6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5e5eb79d429adbc3a98a65478c0b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdf0f940dc8a54333ec396ba1a8b17387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790b3f4f799d6c5e343099eea7414f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260054b028016a0f9085a0a81cb956e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f220a2b4bdb8a9c3116661dc906aae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55b113c0f25b469a7d3b4bf8d2413b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0b85fd5d374cdf089f6e15919e573392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d536c82d74c8d25967437b29eb879a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f04b2451b6409ffe227fddf914486394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f878e63e9a1f8dca8e0efc1bc6cb9da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d3a3ac6b1abf0fff7024784db16d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209ea01d15156a599b53701280b0067397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658df3212434155e8b4c977e97ca3356398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059405f5f967e38abb3fcca7aa103c19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f952b530a318b1045a8808865e08fbc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b71ea18d746a6d21004a8825b4766401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd927ed3b42a2dd20550e4b5cb9652402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36edfccff5328fa1bdfcef80d7bc241403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f3af2d786d398fb4c2bc531c0e491404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a31c4e47545730817f0ed9c6ef58d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c120e91d3a88f2a406d38de696b587c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e43fb906f0960a9139da9b27565066407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0365a40c33e27e5cf93dca814d712c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247518069599421577a029ef80208ce4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde23629e664880a24266fb60d322d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c149dfe78515f153e01a26ff7d8ff2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150eaae83b9a365ba18bac319390291412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbb0a97b95b0617ab043332230618e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1f17aec78092714a1523cd349d0bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1fc0f39d5efd3313dd96d0d33c606415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41ddeba48fea9fc7590e37e3296eb3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013995066c842b5f1b0eb4f8596e428417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278ab7c7895b663ce0154a17a6a7a5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed39edb42ed5862156b1d7f278f7e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754522727260048e432d2e19b91ec7b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04677e826d1c971bba1ae43c1aa32745421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dea176440d7a48a126ba0d5419944422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b0be551e658397dcf5de72da78ce8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7b494c17829c2cb465f26f3a58ca3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d12097f5770c396ac2c0fb8d634fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2077c6babac0fb35ea65575b04f24f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d86f30761d965e13dad3b26fbcf87427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94fb948022e2ce37af9c9aa853dd34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc00db920b586f4f80077d9ace57f58429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32441819812c0d14091e294f86fc178430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361ec3c297328512d83bae7eee230c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d78ef04415e73b328cb1abf6e12ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8b12a6ae6973cc06a58faca611e14433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a93515dd776b3f1701c6c35d0366cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0c501ba11148fb06152eecf07470c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0fd9a5ea307d5e140aff90df4dd86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef27ccca4a8f39abb45304456bf622a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16657276203350a9d4f9afb384c306438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2400aad5023918b1e3bbf6b2e61d5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffb598cee281f980ec026acf86de66440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca3965ebba3f457fb32ff47274461c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d5a3627fc1ca06a6144092729ad48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82ea1ac318ff733bfccc8b9fbcf419443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127652bfc36db2eaf6fd2bbbb3e62960444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc1be9696343ea1f2bc875bc90e98b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a1bbe9bf2b1ae0bc68b4c5a50d934446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2686daf0bca8455eaf9454f2a16635447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdfff880e1ba20e4e2ca7a0f580645448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b730b7e92425fce92e6c88abb0a04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4b685556f4618ef3d91a25a1cfa4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152e1f37c596f5372397c0a9ca4d7d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0e1ed2eb5d995f0144af2eea0bb1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80add956ae56c5b0ece268b118b739453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0bcc6cd98414135651e7b1cd05858454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b257861f134f9f27e9e9322a777958d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c316b2f5354bffcff40a715a32f17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dbc5ba4869702051f2fe0700f0591457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead27411104ee8be2d44e16cefe7669c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ae8469155cac12079eb4aa97b0b46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ec8fee92334938b1ce537dca8dd2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518202e771afff9869893a651f8ca616461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411be174afbaefbc10be70dee9107ed3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2436c873e271aa3b136f3af2f513e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a85ee93946ceb2ec7256f10da3b89464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233859a15d1f965605c3bdfa66a2d31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9336213b8fafa413e8f3c08c4fa993466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f94885dce1cdb8738129432a683a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae5ef034ec19047ee934ad193a7440468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb81cfa711aa4b6125d44853a0bcf8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15410f9efa83121f845492a35c598c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f53cf9574bc7c430fb33d7bf10938471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229725e33b6a8a0c7a719a6cb99ff2cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241060ce7df842c13480da7baa1fdffc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac076471533677d8e1f1b3ec1fde5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660efe781d0dda77c0b0d2485010c9a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798731b8be05383350f3ad9bb216694476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c993650f7958182459d78bac40212477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006c1aa8a4208493801c48fa503612b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075693c714b65d841f8dda8b64fa59b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480913d5849c243dba47fd814b1bc92480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8307d27d42011bc2798dfd5a77e01e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ffb418d22696551c95e5a5ea7fbf8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e144fbe14c5470ba6548996c82df0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664df050367030b2a1c05f45e3096d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433697b608991318873231b4e5f5f8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb382235569b94d4ed35403588fe2272486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faaad53210f1bd31578b523adad7a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01397cc6b5404c74bfc16bb1b823a7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0e8aadc330403dd5b3c34773bbdd5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cb504f795594677e5099508354fe1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85632ac2a3e18a52ca276e839dde5740491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956113883f2a2d43e103c3ee99330c7d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d3a4284baaba75087a2f21323ac52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8584443dd6db0270e416ca661f3db3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9d1138887818aea251979415ecff0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9d59ed55fa61dfd8b8f0089c4a5ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5cd7443f47194881940c0386ab6a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca0b58db64636a41913eb5330fea30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3328837118b507027988e9961e98d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f8b1b435e1f9f8bed2e220c6f5861500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba1827157573d1fb72a42d0b3b1c01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcd7258e219be425ddad285d463524502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791990ef5ddf5c11169f90801ef0e19503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0243016b2a02d912b688d6d5422b0b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3133ad47d8eef4fce5f63a3400654505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fd11d0949bca0713626e854b87255506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ff680da6aa5a149c33b5afdbe313d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923588577e8773c8c124ee04dd5785a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601ff82dbe61a3a8deba1a9cb3518cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb14820e618bbf272e7a7a296b7ce65510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006555f871cc09c29416070e7e4015e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a777d2015a67ea2dddff188b668097512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e765155f04e569aefd1a4957752192b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426537da1556b7515d6889e55c1e458514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dfd44e88bb4e89ad9c01501249485515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d64cd39b115b0a4cb0f5c63da2272516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d347a736a6145a35e6ba5191448413c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef61fca0dddfa21deae1bb18b3c8d5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7d7a453a028cbada9ffd1e8402b19519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df044250fa5edc81863d9285fa67764520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39d26ab8623bda10af51fb088bd06c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c9f7c68035aee4228022fb719ac2b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716cf73f4848b06f3e4c6bd67951e5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5d00f8183b65f0bfe73b432d45dcb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddeb7452c40d5b278b85ead3b3afe3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697d502cd61361267f2cba8d753ba7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292c2c9825b4c3aa72bc33d72c66c6a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9324d53c5e986c7875ef973edc65f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce26d743fa2eee2b3c54f88e1e2f3d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268b1efa0c45e8c862737bf01946e49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0dc6b1b80fee0e50b16e05f45cd3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5977a7d4f3fa561e7e1e904268a128532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a71595410c4a1ef4d08d9de7bea75c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd09b653c8c5ebc7c55c149c3243dc7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34392d1260e8f0a30efea204800eef5e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2da9f3011ce83e008aa1f6a7c0adb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a696c689b057c875bbe4b9f95bc1c52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2d001a20f03094b5c2bb6f2b115c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1258dd98ee6133ba4ec9e8db5f003539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ae654ac247bd9265daf1e5b74e69c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b954b351e7e865c758bb83c21888b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f2c020a57a40702421c4e7f7581bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d46a5c119d00a61c22d46f201e9a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3aa503761fe41da2b10e82fd1e0689544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed8830f4567a122b8d0e837d669899545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d5757d2bbcb554c3fb450123b0cc3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c1aa238127b988905739473461b68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eba656fe66499bdc5f1bd175adc177548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530e9a6b33d969800f916d96756f3ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68731c827db41ab4d79373ded02c4be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf16c82ce287137e850373c19c8d76c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e161bc7ef5ff95f2477d93fe7e25114552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7197bbda05accfe368a839f3bc9a62553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ce7f534cd4551f9f2534db97c1b92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47ed3e30f00c85fe00f419d50e1e6d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f91a65443591c7a0e9ce4778c932f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b424ad4bad483c287292da9c751f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c897b3affa3be511afa60517379be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4149f30bd667686c6027ad6798823559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82840406847f1dee85c3e5c2beadb4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95103fdf87383ab4d1bd72b91bdefe01561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce1f9c7adb29345584d7fa735a4781562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe630ac4ffe57231a052b4e4d7eb871563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aa73372c4bcbedfb44739a66dfd9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398f25adbf4fe5a55ee3ec74599a955565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a30eca2fc0bf97eb39a6c39f94668566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bc78a86bb8be9b8895ee18f5b950f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f2e0e68ec61a482e000381206dd28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bda91e29687c5670c45fdb482ee56e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691910c51a44948d48a3ca128b51896570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635d2e616fb983d2e81017ffb6cdf77571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44357567f944cb0c92f2ec231c1d56572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3807426761280c50d0a5cb6b80bc9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed6650fe33a114c05aa9f88c661006574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e45532d017b199574030ec79c60820575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a560ad8b2941a42da6463c1fcd7aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818582d50497ec41cdc793e8cd9276c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f5b1a4fa24bf4ba58e057e222545f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b802a94306bc1b209010e5167b345f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92689c1d3c4972eb9a76e4234708c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68784d513367578fa8545e86c3a22f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3903a811a91f380fc286cf168b52f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d28c7905064447dcca4d7373282f3a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3318b870df3505c46652bce04f52ddb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269619853a2ef271199bb96e098382d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e214d9ee7a18264b4442024c704b4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8057384badeaf273f3a17c0e410c0a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ede126a869af8fa4ee316a3da980c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef592f8176bcfb33506ab738aba8c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa31e21cb3c28003c0ef62957fcec9e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cbb9290897194082a1a23238946a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d172a1df199cece37434da2d9b6f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc87159e3c562fd63bca53d00c513b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f65c2d95059ba2c8a2a3fbd9d6a442594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb92c31d81068e0215aa0f47c47814595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3745fc36396fc4b8903a8f3b8cb4c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85bebd469da63c551c5c6ed12b0680597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff104945c0ff5f5b820d56bc3f1f17f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b18a04caf5ea094400ba171ec9fd8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0e39f122d20d34899ecc68e4cea5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981d19443d33372afb95724908537a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df06001656b4d12e8481e74c81c214602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0733c7c6b5ca651128b5d910ee9d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cf8679551f267e0d3cac2ffee698f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618d7427dfc1d5ca88c2b458e093ae0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d9b0826db7092711c23ff41af4f25606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf430c702318e23b54af3c4173d500607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28efa706d26533ccdfef57153bdf097608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddac7fd4160dc345d6506b3abc14b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8588c6cf1a136bf9d7d8ad4aa5e59e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcb56354c9a5ebfac078fe226350ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41ea5afb116bb47abcb4e024230377612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3c7b6254a778c9c1096d05f031410613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f0b3b8915f0ea2e35ab30dbd3e42c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a2e0303950fcde16f73aee770c889615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf4c370be825f16e9f8a26474456fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75604e4e494cde35ea0e5489a3a568b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd945cf8e3dd014239a1c3e77799f110618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2f25dd76989c7b11442b303c0c3c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcd839610bc7f9440c39e1f2e9cdeb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bc47ce824f545f37a28987aaef0d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd6a69fc54704f4f756eb69f2025fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a67e2e8b3efea60b7ee64af58e2f9c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb64a42292fc873a4c92ddc2e72030624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87556b11805656b55d0ec271ea543868625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebebec401d8448a20bcb40083ad66c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5a49da4ef08203675dd68d822fe16627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49777d324aff763eb37bc481acb91ab0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb216a83f81d2fe3500449d211cde5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a5209f8cb4a42eb020290ce62ff57630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b3dafeb20c345c55a961c6025db85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10086124ef105a3597a10c1dc737270632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021e451930692c7c61c9a56326750b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fd3093d0c9ced5c3371f15304989b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b352b07dcb8cebeffe98444cd3fb3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc567bff84316825528d4c696671db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679e79a453722967017eaea7ca21c94637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205acd9ed9c6cfcf68be65b3053ea5a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61baa0271b0ada767fc3d3731197e036639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c35e1295cd4134b234afbdbe4a088640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5a86fea99c51676b537842f640a13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056eb9f8c9b2e0267125b77b3a17e6d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe45eb940019a3baf3f8f5744d189d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01feb1e9b8e5c47e5a758e6797d7ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6b7ba176d9dcc63e6841ba3f6c896645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9581fa78689207970941de6b88cc8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a86e832354efac991b4fbd8f79ec2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02404a2eac93ea519b40380bf9034c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b774ebdaf4ff5d38015e82f2eefd82649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf757cf2de5dec790e8ed7d80699e84650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5fd3941f8a728b3be49c035c96521651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaf839957de559d3ab7dc5b237c476652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9982a9e0ba7f455f1cc60b4ab587a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b8da39f2fea0291c8ea18ef397695654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c7576bd713f67c5a58f806bb2afa8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decffc8633853e0fd2e8397364acd075656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f88af757bf455c47b8bf27becf3458657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4d25cad5e1711b86a9279dbc32464658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecc017c462421042798bfe123fc319659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e300edfedefba71cd8f4d7d9f25bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fc20012ca928808812f6f0ced8ccf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d70974fcea504d3136fc3e5da5a4ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1e189569918b946f4fc0bca942c4d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ac4b5ddc673892f2f7473c508ac71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f292bb4a673e4d1f71611fb0b3221b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e1d18a863fc088d555713daed2f42666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf222cf28fb9ef1ad464293092613bb0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fabdfe521dd423cca6d7848c55b355668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd106c2e9ab255e2b50d0e0793e48c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b461644f796d0788b0597427c731a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0b5feb12914bbfd38f35d5fc2d0b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e141405eb1af8b03b5f9edc583f76f2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877c470095069bec811e268a12c9187673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9ebbd6b46517172c31f8a647af2f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ba238c2c22e7f57457da111767dbf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1a30e0fb923858074da6e498a69bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f83644c60b9cb3a311f81fc06f1bd6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28113d0639eb23a8408aa9ec415a65d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea882e45a12037fdc84a5dedea9c24679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dccfff803b069876721a6fdb20244680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccd921481ef386cd4adc39f045f0fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487d21c6c1ddba45afe5c16596894c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c56da6b9a13a06228efe4f7be75b19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf9cf0844fb1fe1a16678fdfa2da7b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfab4bc2ba5274eebc15e573f336fd5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1fbd288e1f8020d2cf698e05aba35686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb2e4e5f7a20ec278ba098698991e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e749cf04ae493a9f7f6e4136a74b5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec487457a4776d210ab671f7ee9fe5e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49bda1901c931f8ae3d4822d80bb23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedf00bb633dad3c705a965e76caafc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce901123c722d40a0cc36ae2e0136c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed7f5f419c89de82d68a18c36c37f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f72ce0bab1c3826d53621e7472727694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d4daa786119ca2e4aec0237288876695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ad087906d11321e88a3cc0539023c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531887a7bdfad740b228b734f286a8fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4a3a9c0a78937720d4688865d1c43698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98511e19cea28f06dad3e81a188eb277699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1ea1eb7ac3140b339f7e3d370863d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bbf3f38f930ad5a7d654bb6ca2483701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae4940c5947b742829ba96350cfbea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a6b326361331e2937de09454a01ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09d9720cc05719fdbe25e343bd9e5e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47299fcf7c6664dbb3e0d14ebf7990bf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770e9aa286029c7915d4a7643d69e47706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6700f6ccc489f08ea72c52211dca2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07843caeb3b0e609d600a64fc660d0a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cbf19fd24d7d12ebda0bd816213e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ce37270af1589ef83df663c30b10c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b74f0415314b64061d6e1190aa163711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bfcf610e53ad91199689ae6c7d5e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b601dfeffdd9ae6a48b990692b440e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c39828fe4fa8fe0f8ff976bea3683714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2b97ee8658023ae141a05ada0ac36715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ca3cd194f99a353a9c1eca2cf7660716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4f796ac10683018a5fd7c3749084f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96130e8dd2386b364353f1701e0beb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c6c355dfe065cfddc0aa291711e57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6446653a633b342feea594caa34ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f51b832569991e9ed657dda1d0a46721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707271c691fc57351052f352ba6e2b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40683ccf927e7f59a8ac5d14a7c7ec90723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a963e8178b5070b1cac1153a31316c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b9e9a5378e177a3abe1bbbdca3a8b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4d6a5cf5ff98217e27e7c10ce2c42726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81119e471e9d8d347f1f2788df7acd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaec8d02c29e948fc6591919425544728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf530004e799db40dde0faa34c96f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dc9afe61d45f30b0b9ed362f6c12d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac9eb7f60f430908ec4d3135c0e7e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01c28413d3c6a7521a66717b67164d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57242e2331d3d8fd0e840170b4d8d9f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55539debcf22b64eb427f028a255bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc4fe85e1162e3c36e82bbbf537432735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b6cbae72d67bc3ffec223ce38eab6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0ec59fce3c2ba54768251493fcc9b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe762b3e30f1104bf8d97daa429725738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5824c5160e35bc72452fd04fe07aff3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed694e1122b27dd8f69a0274e45b056740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b36b34dcb111442cc0e6a1bb7465d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827621c9aee2774645b41ba1f819efa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949c5bc23e496cd25a92a5a33912f03743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04015c7932c2489ecd36818e9a39d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb5ffd2a26f586882bd524a9bd0ac2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4045e29e71a3715048f736c7c1e31746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7a27c7fcf7e02b956dc25abce3449747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2364f1c47a3640ae32169d31bfc35ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7826bdbed6f66ff8583a1bc100f5a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90578c2f867e34fcb44855b0ba8411b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1cfe5828260806d532d14689b1aeb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f22779fe3ff0484033ef371e704a7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6a52253ef6a9eab3d614ce6495c49753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab734534d4e57e4ef7362566f799eef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b953f858e797064a4d0323f9563c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76adcfe403ab85b0e44f1af3ca6f4a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5054f1199cbf4628d8591dc764f7bf757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>