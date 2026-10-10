--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b5cf6e4792508afa45e93406dc4091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1edf6b91dc5661052c03248af18a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2cf25dee244eb6f064c89828526ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb70388d68e835e06272003641194304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f33f300f1258d91885d26e72a73a935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904d5c7547d5e79dd6c5bf71c8d0d486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be1e2a364c0b2e307b0d4f015952be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8ca5d05222713c4d91a2b6e3dbc858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d452a6393cb32d26950288574a7d3749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885e4802667aac144b46d411d42af3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae42ebd6b542ec56a23737e1f4cbfca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952108b3ce242002ce05805e8d7c3af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1d222f177af1cd40d4d8ee7b4fc6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e488a5b5c623e03ccc5691367b20f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7b76741c5178f409a9dfe1064ae1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c66ec182eb35c0befb29e2dd50179b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc753a970cdd78581a6abc99bbe930de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7c8f10d08afcb1a9e074711438fb418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a00df7d763bbd6ed0d56e20ced8b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9427df0e907cb5f6ef471654f11b1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858b2a595afe34e77024c4601aab96a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b605a0ef3b0b3f80cdbd01279841cd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60d7f170d0eaf6af6f3016cca4c2f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fafd0e54e6b7b1f0f56b5e744683824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414808e9e440b5e1f875ca0ad90fcd425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca8c3d6f949c482c6b2efd05173c5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836aecd119177b8aa882143afe20d30527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499d3cb358baa9c60c43e4003e19b3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74597fbbd8b6465344eec82134132a3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c557086ee8a2912b43c910f90562f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13961de3472379e3ad682ffcd45fb031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205899e66e5368aece7313115994bd932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd497abc2d48133dff5eb35422e6eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985e2a7892b364abdc1df0fdf7ce0b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49350d1791dd4216164f213aa105b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaf2c2099c9de12569a2040472a16436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a43007f258a528d3dbc3ee15a231f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80454d91cfc5b1ab52e5e0793b5c543338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20125ced244359181e3d393b7dbe82739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae55ab3902f051eb8aea5a3bcf8604840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf3923d99c7fc468a7118fd97f622a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e23933dbaf3d8b37e3dcc5c7a8c1242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab073a3e2930d59fd9f18357d8d69443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8fd14340e001f2349722913a9b43f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c48dbe7c41da635137604d1e0540c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe323381526a4f2067fee6b540949b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e51b16453c210c70df76baa9e7246d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677c9ae087668861c9db4f2b65352c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8794411415ca4519cdb6ddf1ef079c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557bffa535c09b9e323caa0c148259150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381e73ab3a48f45b3824f2a5f1811df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19571275cb70ec5bd3be7d63ed8e04f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8f8861faa164ea64ca10da8d5c83d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75361494bb8dee21a7b9087dbb42d8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af21de61258baf360f45d8ea8fba3ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5e6eff72971434cac8b6b84101d3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fce6f3f39b5ece75d147355a4cb2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b2a63f92b5a058017d34829badd1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1d4877b6315e86b92a3cc6c1cc05059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20bacd4c2a2888c24b6dcb580c23e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd36888dc538c3b6b8a05b4ede936df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dc740245bb14da48c2e7076cd57c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6a85ef7c8c39562f9972f75e2b35a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e206807dd96fafb44eef2c85e04fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373fe1d01f279b5693b653b22dcdad865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821ee8ea0e39d67e33aef333b01178e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ef8938955e95f0c0790ba838eefb067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0e6b9abc8ab821700f6147658e06468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fb3f4c8dde2a2062046982c310fc369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211a01d752dae479bf02522afa34a1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3bdf4580805cfcd5cbebf381935d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2252ee35b29c33a214a1ac725e970572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898b317a4ba66f06963679ca6c97d5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4aa4df4133cb8076a6bdc2f1219df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f02439ae728cdcdd70dd842d6f3f2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5881868dc66044974802e58e91dc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1065b3c94754c85aa00861c0c2a5b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464bef558b4a999f790c7f8b5c4c2b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a71939fc4cbc55414901993ee55cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb858bfe7b3becbb5f988a914bd1235880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022d10a8504269904dff751e64e8b6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc03cae866ad4cfb033d74185ce7b5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a1df3300c3703b9b8035219948bae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43772b9abfd3796a3e9f90ff65efb38984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d223c4c7f181db129fda3368ce07b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc98fe9b8c46cddb8b3c214dbedaf986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1820d11425f247e997955f6269d55d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a09d5c453923a70282ae414175ba388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d481746c796abbe36c421c4eb83d31389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25fbcf29a05d872e4883319a814ad890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50883fdf66e6cdb329f4d16c2b21a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2c0d099d8081f61a90ab435d7fad492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1ac54610d1b95d9f28ad7d061448793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973d9ab065d0f3f18099749f501a60694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4600c5f6c050d30452605a7ebbd3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322a3bb61972fbb72210fb88256ee7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76aeadf5a7e4a601b236078a9e60af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5953d6b778329fb37015daa17fb743998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39d5f6dca0ed9808d19febd096c38e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fde85fc9859c7c330bc9b4f036683100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3ca7c961c833b38367cc8231bcbb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a49ce5c2a99f45ea8c658370041eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68532deff92e18e7314c1f9c523be7cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365e84bda36d219ed99416ead259526104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82070dd1b9c3fd078a8a06017ea39000105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e78c089e33aca3205fb9cc841f62ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1a4c87d8f18fb1ed1b0618e8513fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0c256a5dba174b2c79ea401f8f11e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db93a2d07e466e58595e9593d9f377109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb297f560d0db353195db6c45220541110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9111f4fcaddf72c9fcf7c14c3ad7e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d4919df4e85cd8c5e38c4efdc851d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bf7b43c3a00318bcd76e274c321ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba2481392c9ce34b2947d292bd5fa4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a8505e6bcb761aa19d04521c9e8e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6111e9052d667ab72e20fead19009116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e92cc1cfad6bbde111e58d694410a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd4bc39ae6b58f29507ffc7b7a979e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205bcca8ff6f050cfe3df01e08fae8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03569b92be3e0f6b14f73ef8be74d826120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a88ac77ce60f7af7e09e356673dc23121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8917ac815b504a968d14ec748b1f4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafc5f4103b3914a0cb2eb9c69c9117123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea60599c6c3e28f9a79c8a12b8253b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf435cd1ee1c6d431350643c3036c1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ca03fbd4694f9e1f5b4454b497abd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038399634923606d2a7d7e91346d996127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3456d8899f22291a825d0817e6a21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f1b9e15ee6e4c0aa7b81a65ddb111129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883bf7bdbd4053cc8c2761fb493fda2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe98e208451e5cb5c41c15854ffc5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec38f35d5990fbcd5fb24306291218132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c214a81ebb037ba655c96fa859c52d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489a23cbb2d1cd983d6ba7f87ede2cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363a0ab3d46181572019a96332b6a09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137ad541ddcaf301838825c3081b1a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16198259eb7cf4d93c90510dc38190ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaa3f8326682414b53e434e5c6a2a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d4983b25a1c8e90bbf0934040cb83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ea091ec8d992c78752c5394bb450a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7a80f77fd2060839a78d946e92ec3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822318ed343e3b8fb846bebdd555944142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab272d7e2394a78f0b811e96f4ed95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24b2888b0e7e7ad7c16c57fa3d7412144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af709bd709ffd2ada8aeb07b88357bea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77f3eba32099a31e1df88a5bc055e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883008db588b4864fe9508576889a7ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e60dee4ba747fbeec3ea877ee1a17d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afee9192cd7e9b46b2d9d1936a51d48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781db0d4aab106c1e7a53ac4813d3ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850337e7715a5db13804b8d4c0f97b41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcfd92c21a95fdfdc88513e0a04e23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cdaabdcf319cf74a9575be4af6876153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b225e0a25f3c601c8a888cbca8bd7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bb480fb41b43d4b299f5973ff08f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfde6486fc5c53c329767425cc897b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e6eb7e81197e7dee7a859141c559d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8b34251114550caf297595e8d9fd6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9e47cd1c190be7d4e0a28124b695f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab3e7252d6191a24b9e78423f8d622160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac509cc82cd78c40902ad219e777d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390865f55dc664ac16649a739489c2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297ae96e510faba257168731c371d2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f4ca7721103228f3a75bb8e672997164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5b3c4d09adaf6db68a1877cd26ce8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd0b99940fd454937ab69416cc0063166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517a007d32540322f0987da6c15a6e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c94f2f02cae2e3a46cf395d88c27a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06165f7eb624b898812c01cea6ff1821169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75bf43cf2a91ce31ae0006b7b52475170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340799639717e099d0060700d414ac0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7349a2a4d46aa033c109c9495acf5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79213a579655d4d98cb6a85ac8130e08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effbf7917b9fa17c1e2e5a058930c73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ee55ecd457cef1e0019df1b3698b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fe1b32aed431842ce68bcd2162ff1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9202b24f4b61b51e58eea8348a03c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defbb8da6fd9d3a2a9abf53ec0f8ef6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8bd274ee30464087a41367e6ba75a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68e99c0b0bd147b3693ddb597b35f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81bd366e0b256dc0d6a7b3c1c1afc1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d45cc7c2c5a6fefd44f99ffe54f53a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ec9ef5e745a8196971288d305fec6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fccd83326562166a2d8b1efefe9b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df627496bf46f5a4d3cdeba6c2e1776185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70ce5e720a53149191db653283e214186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff907aba8b89a44ae8c631118e192761187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ffef273f2809db52cd7ad73986906188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2aada0ddf33248618baf74d24fb3b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63d875811770c290f191d3f51ee2b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee741c942602c64d116d19b53c813b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca76849d186479e41b8c8a581949c2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5648de151bbc6fe72b18836bc0a23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a248141b4f2dadb055e71d4a94e16b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2843b57801ab070540b48668eda68de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ec49c46420cca08670bcb7530fa80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77db47346744faa882d306b54a29ffa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23273b8af31ec6dc3c76ab954fc8546198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910a4e0eef19534a6ab665a0e42dedb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ed875a16d4eaedc7c9e9c5a8864e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff20ddccd0c78924ded9b44a8429e70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d5221b2ed58b9c1d044d30c096735202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec41bbd31d4d82d088cf7e17aaff191203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a43623f74d8719e27e9043cbc9bd4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df37b9c22468e44729d91ee175f4086205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3d18ae82ef4a2ff8b96fa9ba294a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8931f1f075b1326cf829bfe473e65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f4ccad4731f616f8f8a7c95a17b02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be2ac204e1c9ccf3252e721a7a2125209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321394341c89450d1ebcd8ee04291088210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3d0334bb6a547b25c5982d77c0a3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17381e4e009cbf61697fcf9640d467af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229378241b8600e2031a7c62bce1e7b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc55a73b4e7c8c9b83469213e8fdda214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b631565c114d350cbeab939169964f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc1052f211c8f82182f21c818a7edd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af1488642154593f1f3b4332b0e62f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1c5d92e214a21edd6467ffdf73a34218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72808a13b918f124190f7bdf1ca3d6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f51c9d84725dfcf426caab49b7d9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151460ab9cbe06d5ee3134eb908f0e52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c9e80a5f58c6778fd6f0caa9b346a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5af4ec7a14a163bb2d53f61cdab62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316f64072f74f72b2434b526ea8cac6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654670f3379e793bdd9afe41a5d30ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77ef896899abe396ef00e0332af167226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427445bbfba98223b849f0596147eb0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb633d87a259d27fbe41b2e7748c7b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396eb0765f32f7ac62d9a5e6f14c36a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b804b394382bd962ef8346fa2c37a4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26413e615ccfb3254687b5d1f36fa625231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4280d0a16ccaa98757630bfabb4e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbebc4822b75dc02d926b8950418be5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca31b493eadc4d02873796cb4ff1220234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658cf506e69c5daef98f39cbb29db04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45511b0c5eb57d76302cefd34c61c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2547a0f6a79c6d1e5f401441641ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab5c85c0bd76d1246edcf957935347238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddcef5de547c6a06ed17b80eb22e48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daf69e85b21905c56ffd7527665e9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea71e48bc0a3ae1a42aeded41535df7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dde5290c2b8390b68985e049dddf82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d4ac0341273a8af8bd8c0d4d72ae2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2567add0bc8b20651162137d10cbdd5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0bbac12996726e3c75cd7cdc574b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526efdf5721beb320791ab92396230fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7becc470bc3949886acbfa41568e9ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e44b2f678f7cdfd3daf44570cb6c15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a10555229b533ef99c96e574083f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834236726338c44d29c6e75686b3d8c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af226bfa4010ca1bd3d2e22cd755b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91edf0ddbe0e5aa8cbc20564340200252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb980664ee324b00875b0b80136dd1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9c5ac57c56c370a9ceb70462f605a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8264b6e66dffdfc7f3182733b27b6bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0dd2e0b7a64be9eb8af226dbfcee8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf986433abb0848243579efacc97da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d41111c94fe08d1602c37a48bca7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e03ba8009f8d6b9cf412f06c8aa2ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26c1f2d697c1acae1b6dced287ec89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388e9991f15ca7773cdd02169555840261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225952ead11b3c9de83483331eb2700262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a545af35a376c7b0cf763ef1a13eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70a57848044372c97f0f5bf94c889f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b74f89a28680e305d1f38a3cc49e74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c81ac608d87f7c1fe28659ad3d8f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84880bb6610937e9033ba50a88e2776267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cacfec491e87e26cb6ed0ca00d011d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ccdd5eca5f9c6b2cdbb3e8f62b1bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103417d5e81f5d83bffe7c312e5f85f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b6c74b554bcab9c1834b19e6bb30c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16eb00e2a272c383cf1f93fcfe16429272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bf60a524fd57d34cbcd4b28644487273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb42dd6e6860d107d3aa321a8d3505274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6945c6be194d8ab4afc518ba3334b96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63d1e67d305084a1e60a3b810bb31e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbdf8989ae6f4902e3ba10fa253da2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3944101565767fe381b2b0a00760958278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db656e4c1793ab9bb37581f010ffc32d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde10263536e54528715990a0d72a24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4bdb6a11c1487485cd2e8afc4a8d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835523b85f0d36099194d982db6c069282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1465840a72114e213f782ac4c7dc64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df57bf46c62699dc4e3cbf547cd8ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be63869b17373289b49a5b1245da6f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1725e584dd2d5b3e430714aa7ac7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30556d59110197024efff4c7d23ca860287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11080a90deea090cf0bea9b1e474cc87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440b230f349fa2d8f2dec93378a6558289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c5feeb788be3eb30ff4f762003ca3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8c172929425843439c62d9a476401291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42901001850b0576f0818348996c005c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99385a05e4f98cfc1de14c2098ccb9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622154e3a5f4984dafc90f73ea528543294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf956e878e5a7dfd267b7cb489d73e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d446f7b29d951e298aa01dfed960d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e14a79631bae16cfe2bab53c72d44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf37086e293e16b1ee3e17d1324690c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d54167e91d8c56c35800050f1c54af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574c9ba70730c49050d2c1327e486b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceb3e4ca25350b8a3e29794ade80c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0b7b15ed7a71ffb0aec61f6b7053a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb023a24f92722c1c23c596ff49137303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5278fd2991715c92b173454e217987304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d6d415c453a7409caadbed62e128f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b441ec1a2f0b296b09092f2b4627d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0608eea610f6a1bcd25967f04cb3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c79db08c3e8bdaeb815207924cbb71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404edff7000e0084c34a92c54f1877ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41900cf69669d1c2e07bdeda2089d100310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f3965d7b2319961a2bebb0604591e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70984ee754780a1d13284c01b52dcf7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f277c13553601962a85afe3af04315313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d818b834eb62657a4ab371e8473d4ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6465508a00d26427bfd3de566fa26a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df51517b3b2893b2a1550af2c64f292316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58482d0ea6b67efd525883aa0c5bbd0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8236021cdc9e182f41497024a9362be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f91fd33515cd273571674d1fb0eea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29104037dfe12086881cd7fb4c35c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152327af4d885fa45d211ac53857a4b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c9899710af68d56b5bf55fc7b3230322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd49f7f6a18b341f3376c2c5b689a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da0228d1a6c66ab3df0809c9d698fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8fdb041e4d78b5e5dbae9fbdbfaf6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d0721f5264e5e793510f67ac8186b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dc6524437f2780e30900b593e84f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb96e7f81fe31b58d881cb30ec95e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14de4d162a1638f899d4198f052483f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e27eb19c430f3ff37ddb4314b9ca36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad69efc4033b314a3ea40af1d20dba5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb0c298895bb7a35facd23d2535fcf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeec93804c2fdb799541b46b502817333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f263ee440c74d944911cfcac4c066334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7319b1b86a65f84f6ddbc8c215cafa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f753031c5981d42efea9e440dfc95b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176aa564d800f546620966ca8988920337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6481ea2d159f9485abf04b84b87e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804486f823c7780d74313e2550422176339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cd0f8f993484110843ede5fe4fd68340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c953e7229a056622969b75a58bb0f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999686309ed5ffc456d53c2043fdebb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008547a08ce9a6c72d853f174b81bd59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e28648df88065d31be77ded5f2d779344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd25f1a366d611842ab72d16d310a84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279967391e3dd750c03b2cc0edd60242346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb1d8a9be3aafb0db44e560ddc0288347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6cd90b4e128b4ee8b1b1e587d3411348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0b55ce3bba81aa4571b0533885234349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc109e7cbe3e6be0c73e090b0f3717350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b170e3945b2cf1cdf2ca0004dc1f03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65c491ae739a8a2a4de161c35e8630352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89e09eacf90a812268dac9dbc49040353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df32ad3d1fec1112b1c7701119b3ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fa5c598128a06f8bc842640d31110355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629c7894b935f8013588622522653b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fcc36f158e994321ed906b28e91d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde78a11c2829b68aee9968288c8676a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2374872b1f4614f57a27bc0464020359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e008796295b4573c85ec6b1d4d94455360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4510c14f0edf6930adc9f22db117d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76501dcf0b67608da836a7785c7901362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb70f0a93f0a96d64419a2edfcd9b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afd0e770ef5c7f1885cf1f66fdc366364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dde6b7863c63375e92b23183b0ace365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb408f039e98be81d44c2d62af903e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649b11b36f3c9e30048f3663d71b50f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea95cd5b231e03bcd0c0c99960b665368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544cb2035238a24701d65b307e33938369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c7ba6c6d0690ee41283e111c3c4c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2706c34f21a717b23432c9d24ffa06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5b0458b37eb7f44e22fb666635e1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8aa58b2887609b326f9b65d58cd4c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee6fe6cff9fa19d3df37adc4d54d47374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708fd6b5c27a50542b21cf4556fb2a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa5df422a45b4c60c6095f64811d76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608d998300102bcfa9cead8e1565873377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a3f8cf41b373f620f02cbf52c692e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d32eec695fb88dfbc72782e10ab357379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7efeefa8dec405bb87cfd27d16b82380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3bd96841f0cb0debe9df7ad003516381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58b647911a2d514065ff305e2fa394382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7333abc6b4c80993ddca0b93ab70b36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ae6bfb95265c5d4e41cfaea3726ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e382249796d4c2204ba1b818b67d5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f36628ac3869b607a357a72825412386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e5febf180b0a4f4da688d01b2a788387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d437f1b4c610ff1522a301c998896c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514be5e7793e1c59beb56b49822951b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa722937253d15feaec7150ef6b1ddbc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba925fbcfa122625a8c63af3dfeaf04f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14889872b57c9c4fcf218b4f39b469fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594d28a6637a09f1ccbfeaa6d85332f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d50d51c23ab6757475a6840a777c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6c13b4a34f9ed480cb02ad6265072395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10008224df52e80522eacf9a931543b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5cb0cfac1fc84b3d32334194c95ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90741367e2d50f380cc3ceca09ab06e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272dcab89186695b9d749055fbb7fc5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115017c3a285f052b94f47bae102a8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea76a031dce58b916ee5dc5f8d745e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4053328858489989d7ff7e340f8cd5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f73c61d442b8b86cb530d0505c5f2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed90b8880f41c44dd719378c56d649404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da1375f9556116b256322e8844758c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7572146abc5a920ca1a0b3abe8a34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2506c90c66c474b9b34f7cbac8690407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfcaa42938ab4ca15469e555e9ebb1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15b7b0158333004b3138d91326bd7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c764921258c7f1a60a30387f2d610e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82293cff5a2f5907b933690c9a63a52d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e8efa328e61b5ceaac49a7aefbd84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfa9648a82d3cda4fc94862bbc4046413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae325b8b71692c8c67b84c04fa2fcd77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff043d77dfe612cf876f3a5a5baf71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfdf3ce34f01a183317e7bd02e7549416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed0eabc36512ab42c649200dbada78417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac20fd45c6a92e6a62b344326653f63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ff64caf3d7b833ff89f52fc976497419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a27c76bf4585e32fc119b217a7f6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c8265bb16fff389d66d44a9ef2327421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f5c45c6c180700302daa84b0163a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67d05c6e371d6060201cae7f28ad91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c24684bb765604e5e277e25af35e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2e1355d3b8754b20dea8fbfb62299425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c242b50275a463fbec109827c1f18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93500fa3ada8d2e97de99107277fcd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23ab8939adc112a249202998b0bcbc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159aa2da2bb7ef66bffcd9d240916aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d4fa4075b937f7f8827718dfc360f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae6e2146764f7c6603ed01f1a527de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeef921494aa44dba896afd93af49ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504c0b983fa3fff53de1142e541c6b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa9947d493d5cded891ab2dd7b4209434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc395d19a8239a7dc7be749f1a30841435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6a69eebfb4e17caf193b181d58f0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe24b7fa0d9687bce0a09d9ae5bfea7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd016ece594f5c8ad233c2ba740878c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dec62f67b256260c2de1c12b860807439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b76bca9f91d0e23e7fdcf03629271440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4d7bba4c6919d8151fd5e0feafcee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3e3c25b6b46346257b5e7fb0990be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018633d47db2108d8a9439fe51356e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a223224a45c3cc0092f29c495334d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0b680c5251d8981cfa6605d87095b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad9ee7cf2bcbde2da73d566a2e0575446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48431db07b79647f973f8dac3e3f8d98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af52399193641862c22e3d74ea596c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf060d0139b7729da9e6046d673b94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281791535c0c3b90c0a380c4a3269131450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374011fde0e00cc6ca355b4bb4c91ef3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282503a79844e43ccb8da11a3337d968452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf08ddf2d5cc8340b92fec16bb320e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e1a1b7be5e23f67ed20b13c1d21f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26811da52eaeb5126d4acaa1521bdc84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbe3561f08aa2e4dad1e0e12829407456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e1461a9bef6b99e0ead08769e4cbc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f30d6a69d53c9ce6ea8e3c8130166458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc894975da502b290f590f7ae66e34f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc0b2558d2bbffee6bcb2c07f06a47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c925477889904531185ae5ecda87a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88a6379112ca70c693b706c323ec35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9eea360fc1c21564c97c537f59950463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d79334d96e002836748f396dc743a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2220bda1d5103ba0250ecb14a31061465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7a5ba95bd9d980014208f73d22cec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a40a48c1eade383f1d464ca1817f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d0959627a28678b26ba1436162750468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323a004c4bc1583a924ac2a01c30430469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1e21ca80db4fe6b8a8553f51214fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb58b0e5ae14109977f2ff36bb83bf0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda3e38bf3fa4408ac9712271ff3f43472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736ec50b6e7149eee8d1fb81e3d890c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e2ef7c8e11c4e6e41d6e6c4a966c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23512e4b9267817b8e66fa74c14148475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c23760fade3dd93e4822ceafee430476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6417e44f7c84be9206d4d488df6f12b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad9a6105ec85f34064c5347f9165b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597700c371b9274bf2cee7effb4e127b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777225667168dfcb36070c40e980605480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eb2d9a5dda5e54b0842d17bc69854481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca8fac63e36af3b470eb6f0451148f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b32bd3b6fe324df9a214e5009dc8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db1dd12faa7022171234c851e0a97c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095df8c3af52bbf4ad34bdb41f52b201485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d9dcd35c2541548d840d6f8032d53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf250bf6ad9810cb5137d54bdb6957487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94230bca062d71a91a1be27fa990df46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6a7e83507c54b8f63b9f08e8cc805489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4cb1dd1feed5987cdc7c9641e7f80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135c0f4c46c31159f372748ba48b3a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3476556a7af44d3f791cd6743fe49492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aca16652f1b373129b6cbcb70eefc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9bf67ded99434fa3be7a74785242d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606dae82f932a686d4ca1ea9c70b355495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6c0178b4aff123d2da8884ba4e685496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab8d58a5f30c23e8995ec02cb2e3c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c347de2bb6e56fb3a4e81246ff05cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d32005c27221dbc2821cd9229e349499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae0d455516d667a27c4f010336c8dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9f74c2a1d32639c3a53db53b31cf0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5ae1f92e77bc3f1d716a0fbd0b96c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae36c40471c1e5e79a39087f2c0755503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d14bc23ffed700f9f27e1e7f265770504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53d613d80a587a9c9cb3d71c756084505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95f8fc60ee125da953ac6e7d724169506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1079208a6954c2c04cfcc90c2fe09f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386b8a7036c694e07ac2fdfc7b6da75508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906b447d48a19b648655785a8657bec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60303614e62d892f363329807a83969b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a39acd28d78a163a8d5c16d6fd721511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464cf40460a7d4e16bf764a74a7f1c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb78ac6e84b877186691cea624a7d20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cafa56f48b7332ea5ebd30a3c8b1a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83ddfa0182147bf7b61cb33f9186d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afcb3ae9785af4cbe31213e8ee9c58516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de92349c02d065537707655861cadb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75a011d3d533ebfb73885fe4dffcd5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5021fb5aa67da642843cd4d16fcba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0c9062145a7c120edf7970bb701ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51917be6b7ed578d30db8cbcbe4369f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33ac70792a33c5d276ff54d009603a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97303381188985ee69c0b3ec4adc0656523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865fa001381c0a16ac4a7b989a8cf4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09a5d46a35bd2d1a5f73ba5bd374c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fb7a4468129a3a34b65edfcfdb958526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b460a9958bb9954af883d440cdf7b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344277c0d5deb79d1d6501adcafef3d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e840aea4d688a418fce42fa0d2f41c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a3307aa7ce38f7845fe572a6e08d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62471b8e470df4a2c483d31952d26586531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fd3507844b9a1782c3d73c33c74f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8aedb955bc2a3e313b4c8af19d25b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43cff268bcae403c01fc79ba64c8a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc27863fca73e7195056328599520f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872386537fbe27cbfd1a09fb079bed9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb742852b8faf40ee64326627bb40cd7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a09def475e7c737ae70b2e0b103a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ccbeae5285529dd22e73ec801af62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ae21d8cf407c5a331b4be9c5d0f1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a7a18ae018b1510652c35e4d46760541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912754b57887151e898f1dd69b99acc6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d339ed6191fe53cf88557289c51787543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314a47690cbed10524ee018ffe7dbb5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b63e153f663b2a0d6b6cef1347f15545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f9e5473f4ed4d27f2ea05babe7b51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd26b8976ad40dfd7e07aa41a50197547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238d609fcfc9284b45bf624c52f78f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4db531bcf5dba003ffb4fb292d367549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89035f32f66a31b3f25e254163a8b91e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc0d38c73e8d63ad9f10ac4755be7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4069e55e19cf0fe671385d17094cee4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905e71006858dc2b18dabf7ede4173c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e00567718bfd3129a032540bcc2147554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a5ae70559a18fbaaf7c245537450b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7244f2bbd8fed95dbf3cc42dbf3090556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e7645a89bd76df0d05e755ddef01d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b34a4b504599156f172b8ee1f5f05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac791a3bffef63549345215ce60af4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cd76bdf3d14dd4f6705cc1410ddfd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906858cb6bc6fca0690701b557737020561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebe27fdab0bb1d0a273fe453c99beb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9877dd781e3dbe9e41c1e4a14a671f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d466d5841b7b7b509a333de1193a59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bfeca12dfb5808b0075a1f00fe28a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc33873b9a6043429a217fbc38a0342566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afee6dcb64681db65cf1bfb52e7c76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1be3dabc4c0744ed340a2863da958a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430718b6a099766158360ed780b506bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefb0b28ca42acab6b62f0ad51ff134570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14869cedb04d5f92c3e973e7fbcc0702571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f81dc4f5566029924966653c22d3a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276344ed448dbeda55636b5bcfb8ff72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53297f19a2dace3f3fdac0d56805bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd0607f8612067d5b68f758548e9f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39a6bd8f4956839fb22925710ce8b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0034f87d232efeb755b105252ef6c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f5eec9939146f86b3ba200ef54c47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935a22da453ab5e53cc06e56da629db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35dd175061b187aaf3bcb2ea3776cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87ea8b049cfdc97e6ee061985b5fc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0474e7696552d0aaa2a9510abe326582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f310d77df145211016252c779b1130b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ecf83dc5c33cb8e08852f95cf0a94584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70876b674f59e3d5381fa2f8d8268c6d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fceede12b69f66a5421fc8827bda4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adacfe93b4a6df1a437ca1b03c33c8a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9211e4cc1a1d966a789bd72f11d1e71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ef675101ab7f0c63ac113b246197c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59835e09c0cf98f586f782e5f1696207590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c890cb205aac516563a9c0222bb2ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf810b5b28096c388dd35b8ae8cf51592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd1ae528eeecd6fbcc885212b7f2f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5417c746fa81d01eab70ac49ead0f17594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140a618fa3c0413fc61536b2e0e1164595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d1fcaf8fce153d486941f109e73c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b67335de2cb763d56719b8460af96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567941ab2975fbc1d4faf3459ced33f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4caafd6e3e70b4193d5ae7133914b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce96322fedd9e459b2d149ccaa21aad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb71b601ded3979de4e687e53bf9e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383c8e609fbfaa3516d3727e00328bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ee009d931c56c4f9e282ef1807ec8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725461188fd88222e349b6fbd966f71b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a57211367544feac7c6b88298dcfd1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2116de219ac981072fb18d1a7ab2c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae3463ecfd3ac302fcef31e32cc701607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd55f96c1003876387e1f8cd63d4fa3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce12a3a1223ab1a38453ec40c3ecb06609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71e75fd60b1d92690280ac05129dd6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6139b11d835389f9741b013fb72afc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add7a2ee3147df9f2d8e562133a76eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3d6a8ed241e74179f111a247494a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d508829a4d446380cff1b1cd494c5f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbff96a485d3debe1b6f44e7818293615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e7a3a70e353cccbdb8cefc9448eac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43991424d8e1d2eb646e598eb26a639617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7cddba744e46ba20c2e214359db57618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830b3e3e628525f4675ce7b231c67a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f1bf831b79c3151e3d9d6c04eb39c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3308a48c13a8a081361bd244baf43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cea809cd2995cdf0151774974de7fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039163bc59a48410ab0d5f66e4a88f30623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf1c6423ac1e84bf44e360ada7dcd8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0bdc4766b73e71dba00f558c82ca4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab29babb04b23034abc990087b9516626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff64526c100195a272b71237c25aaba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9fc47de4680efa825d62355a99ae4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62c3913693d22406026d6fe6f640d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f535f267496cee15615e618eb21d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6200105a298769a3657c7efcc4233b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bf38f1d3d63efdb612d1e74232a99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4e4e355db53e0874a2219fb3b5b97633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518bacf4884cd915c02ae14a995bfd2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44e11d181a362f7b47ec4863af994d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce29a752ff1ecced89c1a8253cac6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1f50864ca6e60f5e3092f92d1c383637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c400bb063614935af0f03884a57646638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b181bb28c53a05ac6ed9126b94caf00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b576d3d2604196aba7953495a364a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8d60f5e9b9b20a7831fb641614cd2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efe3cb467c19b111df2383b54b14bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c6f81be0cc24319aa40ace515198b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571af7e3d24eea9a694360fd4e11595b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567cc2a5a473dab802d82e815e1fe69645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253bc0c04b9704616a3c2eb28c72366646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111a8374139fb29d5fbbf211280416c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801de903daee7c23d903d08a28aa4ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9bb1350581cb8ef2a72a7b4459908649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d4fb2ae6040639e0679fe3c5c5d40650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86a35d7dd116c674cd54876d5ac768651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f48a982852fdaabc2054fc0fc131ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399dea25fb9ea14f707ee6d686da269653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95c216c5467c411194039a5599c41e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152d28389c1b942d0b7a075e97b6fdc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51537fbdeddda3140b26e3a919340608656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfcfcdb960f8b5fcee1f76f823c44f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fa6cb1964a58e96908fe53373e026658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842020d3b7c26aa5797df7b1394dac3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbc944b7a246967e5f82a0f64c085e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803ee9444146810da2e876f69a7a95d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e72e4f806d2129d00d59b93a3385b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cffc8f9647dfa6e14f03dc05ef00b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126caaee39fcabe832edda808a5c68a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71d664b1a338c23ae5debd1e4b2311665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fbc61a98cc702f36dd60c540c3d5b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf61de95c97d974a14d76ad741bb4c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dbe20d77e8d58255ab97fbaf8f47b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eda951da3a82c3a6b154ec51b6854d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d11e6c7d3b088d3d149bc7ee4bf7b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6315853ebea6780a688ccd829a2d84b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c6967566df5ee9ae4be01d2903118672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43542eb092ef2dd8c0e4245fd6bd61a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de90dc6c09de4c8ee82fd1547decc9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f219affbd60819663521b1a4b2d14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144b6963515a86bcbc90f19d7c2bcd8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49557b279ccb8c5f9ece33a6ee564fad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad1f7dd863bb95361adf14af4cc693678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ef681e9826638a220fb53dd7f84c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb5122773bdb5b75871f27c19afa3b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d8e8b8a91a94f11d7ad4ad57f7219681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8a1a642dd4578b396773285e3dde0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38732ae7a8d026fa34a38aaefc82b2f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52719e24a6bf09396957f78f96526165684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f7f30026bc9397f9d69d133112086685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053630efc1959c867799a232ee77451686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c530ab0fd4acb60fe30153730ca917a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e785820cd928a178b9971be4a9da54c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6865240384ef0893b3a752a3ba8d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f6f03f0dd64dc6aa5ccd33c67886c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847b29f274c0742334381077301ddc1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047aa026523797d15400e4301316f16e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4df94cba0a362c91e5f8adbc8c007e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cea1b2b6b2e9e216c26ddf11a84b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a999c9f7973c7cdd2252e7f4d6de7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4659462e63e736593fcbf9b138097d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094df22fe42563d3ac982a248e70e9c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e5048c9d2f3189cfe69b0ccb51ee1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7a270cf65f0b1b289c9a65fb94a6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1ea8ecb90cf745335e57fd79100c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e885b14654ccf50606185270e1360701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94cc0c54de3c7d7580faa65f14c37a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69524e51d7cfaab2af0bc9523b5b2ee9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f5e61b3934e1516a65b28fca85d2b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbee3897b4f0926e319b018888faa8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96383883d6ab9359d2003b014bbe86e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28537fa57b966a1c192fc6cd1436dcc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abb8c2bed401111c0c477b9d1df9e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8291929e44d6919cc782f8fb3d82f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0039a34682234ae66fb389ebf14469710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657f61ac7e1e47a02f584580c449352711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfc492318427cbb3afe176cdf8d5a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c39fd870f8e18f81006be0eeca6da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320a6410609ad0e2956dce3dee7d84a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b2b87f36e8623ae77d544f4b9be0c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aad0bc6cd491f2653406b7092a9027716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e53f840fcbf60b5fce70654a365bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301f02ca6bc67f2898be55e3ef8f3a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae2d09db3a095ffd7b67a73651f04c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2dc08f9ccda02e4f57ad8fde73129720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f57f64b3a4ed154be3d3cd3f53d12721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7f7d291d7b186637b7d98d50f9f58722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecc22e2862c87d0b3aa6cd2025b028723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc79f3eb2778e809b4c49292594e7a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a8665f50090ea72a8099177a8d4a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc34e1a6cdd4a01c6fd9daec0fe541726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6df72d4e90289be49a9c935092a050727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dee1b831cf11063b6ba7bca990c0a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7cdf9e0e50cc32d5af76631afc066729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f2f578f2704f58a75b7080ffee16b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aef27d20d157bbdddc541751a99a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaccc8ea1ce56c4931e0dc8a2ff237b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0bf9969c97c101f113f79c24e63c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa8cfeacb194d3475fabbac5dac777734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf58ad758fef63f65368ece7f2a4e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaff2233aad46d9c6940945a6bcb7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1a2639cce5fd8ebad44d209d31265737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba603efc08dfe03e632199b6d8180e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f915843ea0eab4c0f17ec43deef6e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636d5cdf9cc72968c5e15454c3f2824740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8899a802e4f5d641367bb6a141fa7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e4360f0e0e4f9a9718e9e85cd4333742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275d2e36ebda0b7569f8308b21c6106743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667c80c8b0a44c555461d36fbd8e562744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb746ef233308f99f36a6f8f2360ee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e157d1fe0982687f45116ec0fd018746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d39b4ea3f7d1516e458e3ecce59e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5a2fd5b085c5109c45e4c40ebc4c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460e375d4ecc04663852719696678d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13feeaddcb8fb471290bb0d9f4a3699e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87696f4edbcb675f6186d6c370a5f7df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2f3daef47784fbbf671221809dfd0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c7e5a3fe42398a3d5cfb92439b545753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf37dbcd45bd90add371a95e9f8466f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2b9e2162dc68a6cd1b1a76e8f0e28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84400c63a208720c52e0a415a3fcd43756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b9f46e40a44b092eb16841b03506c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b95215d37fe6d01ea0442eb75de61758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d76c3fa750c74ac143fbb7885242f3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6ea8a36d407d9e18d05c7a1c5c2541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d305f419aafe99394fc6af3eb26962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd2dc86e741efd3a073afc2db51d3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a230bd84f67a6452404b4fb51be0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342400d3d22ec8efaf84e6f7555413b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cb7a9d3662f2b6b961624567194e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864d0c764679dab8a3968393e118ca77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8aa03621a1246222124ec5d1528e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bcf1b863cebe5456d30bf5862df629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc0b37069904cef90b3fb2ae76807d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042cf2092b2a8f98d08d5c3b76229b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2ec4f37af2f74419a6a0cf83cbdf712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad9bcef762081548942fa54ddb954313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf8df24509f463be9d66cbd91a268314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327c5f48a9d68796a295a8b3b388e2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a12eb9e2ec2a2488c56def195116116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ab7aa2bb6da035e516bd42188ae7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58561decbbd439854153480f693d38e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac8f5a92393e6a50bc38edbf8751ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f471c2a4b78d5518c03dc4c2075fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06d23082f78c4327a15d56c6e394e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99496b6b41511c4e6b52b4311aaa24922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedfcde1c7c591e58b619f95d8586fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f8f2c09e9875d794771c4d4fa1d1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34ba1cb6d1d394e0f462ba8ca19bfb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c8d45b783f3430ca8fcbddc6c78d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30b6fa213dd14bccb3c2dbc6c0f1f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9366218ab6ea49de124fec39ce983628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c654efcf816372cacd4bb5fb05ef5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe7018f38f206d9d2b6d1486d670f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb35e43ad29b5ccb3917ae5b1287f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf54839897faac05ae2338ef6f427b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeec3217c88fdb0330a8ddbef24931433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c718875c4e188864ab18d6d89743f0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097bd422f3a51875c4124d6b453f7b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea41aba3e41e7290a7d14d0ec6f5add36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0008d4f27fd6e01688b6ac14ae52037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e3c2307816954db9ea1c6f2fa088838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ebc5d14987b6c9c5051c5278bea9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13909014c875ba141845c8b4372c1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c537261de84f0f7fe6d39acba5a9dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ce5379a9083925e0901c4d62935e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370b6f2fe59b05a2022b0ab7ad01a8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f400bf42753d81f655732808c1c4a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc5f4358807489aa20c330b20eff7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34e1287cc6dec8a8c3331c6c4599b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a3f4a7062c4946da1f1c71dc8aab047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9028f8303517d524685acfe821814348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414516aa034371d0812cc714749cc09a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b87d8ff62c93f4daa2d95b5133550750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62f9fc6cc73ef90c0b493f700f697c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9a9caebe7f25a261afbd41d736ef752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d79e189bd6703fac23c6185759b63f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152169126f048a57438d611c90dd46854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438ba63070ebe0dea5d16034eae994855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e5b5a6f8c72757690815b5c242a3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a516fad3f06778073d304d579e6f6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4634cb3f4b4d9d164f701c5d6605a4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4431cdb5a5de35d5dae489643ec6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e6e12fa812bc608266e4dcf7cb02e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7f2717d204b5fd8fe1990736b7e2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12817a664e6847b4967568febbbb2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6278e55cfc42582b963ff7b9b20c59e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ff713fcb107b6ae3c5a425b07dcc464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129fea0f7a5bf0f3d89a89b9d9ca27865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c04be4a8d9091e182f73ee6873a4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974e23548aa472fce0f65dff0ceba8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0a325ab4668d7248fe54506ff78ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19945f22024982cb9766299f7870b1ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2916c6d8d855b1307069b1feaa02a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c576a59bf26ef126ab73b66dc5945471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0a96850feb317e8960631e81b93f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016202cf4009e4e2c000e03eac79d0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254d751ced7126edf540aa60af3f0c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d680ea64b814b4211f206f26fe7871875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56766e29b0b05de3b113be8ea8241c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34b68b1a987f155af3717aafa7412e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b270c7085c63715d8319b5d53520478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7790f6c4e252eecb2ed8f9be93fb10779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19420a1df3a45af0d5eb2f35cf9b6c6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86417fd92dd6b2071c5a36b963d50e0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a4519f82b243c7d608374d40ced5782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f2ef18621ee616264000908e595aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e0dcba5d7c6e23f2fbe96d2bfd59d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6e9cc876dd0301215eb0b5f148ae285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e544f1967fafb7918b0162bcbc6c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88fcadc6a296b1389ed3191f991e6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2517512c262e1e1bc99f3d7fd5cbdc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53941536e0773d475783e11a1dd6804289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50e322c973895bc44bb344fa9180ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fcd093ffc3c83807020e4173a7d5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241368fa053058a79c446aec4579d74f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd06597c37888cc2f5416c5776213d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5fedc6e5c3244e6dce60d81b3786594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e617f72fd001f657fa85efad7259a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05213574e73528c72976aa3258871c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ac7c2d19794d7e51509c60b6454f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e0093ffa67005fb871015118a296398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28a8dd8256a5b73ced42fb0202947f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009118bd789bfc0341178a727c44f829100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af1279551bea85fcd567428da58f76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b8a2dd50e99ae60a37de16c61c10e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d86bf92806f67e61b5f2a0c3752f93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce0bca347f4f9e5a337fa3ece70af7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2753d438d3928389f1d7a2febda3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ba371e8f6510b8495b1ad5fb673d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f49018463b76df4f7c735f47dd3ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acc638fdca2a072c4b80acffb320b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c8845d3aeba09d3da532e65505eb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1ed56ff8978faaa518089bc56e300110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1eac555725928e13d32159a81892ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922272545e5f9739f8a22cf504ea3b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad164f03247ec3f5cfab015793988be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4f2bc10a0e499803648719ce6d877114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670550ab983a753ef07c5fee7f0916b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1c1f023b859ee82e5696432e47ccf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618273597b6daa51c6cc685ab9048f84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3087288909b93e301cecc7b9c208fda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b832f99924e8f762171fd8f650dd5b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e9aa974f92be12c5ea08eb78586d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31531010b5a639c35ad434ef9655b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796644824907e849d4d7b6171c387b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5440a7f89050183806076cab8b739f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c5dad6e3f5eb053a6dc0756fcf4c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b726b66eab36a99491015ca808e00c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf55f4a0634f9974bb67745a5ca7c41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5aadbaa5be265f107546f9b833a0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63253854a28896a99cd898d5466782128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eeff2829a90e1de22730e04d3a4a1d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718ba0a5bc21cd7262940c8a475c5af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00443c376069ecdaa594c6b01e9ce40a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ec85a7a2de106cd4ec83dbd7c40cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d4bf060af7a1aa6aa9413c2618148133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d372762c23773391f7e22156c81de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208746940cdd1499a4cff849b2922330135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6479414c03cbc5978b5552bb4197a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256d895382cb6c97fd0d9ba4315d30b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327a73a31eb712a5db124490627e525138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7210f7b4bb12535393ec79b826f54e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674ffb6f2251040cf75c80f567f3ade140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa7730bc59e30aec052c65c4210abd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61dfbf052d692c092e2d8b9a2bf8fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dc178eaa6efe2cf797916d7521e92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0929f31a3cac61a85385a00804b9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01864ca28895a81eb8957250ca2b31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef1cf4e46e5fd0f61d50a3c182df7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a87e13bbb02e535367b02a622a27b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c014666ba9ea898dd15b403fbd0ad7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1a36cf6ef5d66df62f74f38246288149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dae63c29403663843718dd2aaa1344150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75471a402efc84814316a740f0df8a44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3f165577bf7fb4a73634461ccd4c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0eeb8b5d3e8888b26fef8dabc0154153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca708259971ea1c303fc8852159715d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d5d167c8c15bb6ebd8e1dd734d806155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d998feda24c88b24b2f1dac12a8ef40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c5f9203d8efb185e10c0b4f2973cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb4878a9c2992769831d238387bb24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab21146dec51fb40c69db894a145d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe607c17163a8236d782d06b46211a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3f370d25c5b817c929ef742083d6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77627b5a39c78dafce11221b98ab8f6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ee671f0a8ac1747b7acf7d281a5d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf3b399b7f4777ba1fa75b9bbf2f66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281b4aa09e347a41ea7ea2fdaf39bd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585fce520b0d2e58a5c4ba62b6825b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2bfcd729d52d82259ae0ed3493faf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0194693e04fe64da86add27b139df7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec2306c1bce6d912b51350dbc4c049169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2969c14638e83575d0da0fbb73c67ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e45515eeb1f5b37723d7c6f6de7fac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39882cb175a319322d6a050fc1ac2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb626e97ab376d7872cfcb7ab1d09e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec5a856b844717733923466802de8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52201c9627b6d712be9f8a2785fea50e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6125f4a44058b915d3f03dcd69964176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c948e3e2cd6d2c12f0a01c77c8665177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fe8c19d9bfcce83024c5c79507ed4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b982c10fd45e52968e36c5e3e40b3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c5ff5c9a546786ca0d9bf1b02d5ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016c0d5ba1dfcf96885216218d66608181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01fbc6543f02ec07d981c2e4b03750182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7b14e6107703140675f6c6a67b41c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f1c52d1631a17b5f82517e9338b5f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fc2a6a640e4296fca77a26e63a372185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7277073f92b3acfecce3ceb0017dc4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b583ce9be2ca18b09ffef78376494187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ade52eb64349c8804584d76cfede5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef66e827f35d1b77904960103f64ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca968f6f5c6ee6390e1148717a69c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1453c8cd8d41d353b98c80e1f9759191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3563777307a6bc1f5ccaf76b42b6b0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2744872248e8fedaacacc4dc7914eef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba92632166e920884bf9f7e0fb7331194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0655fab160deb1edb15c47799c579e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39694cb7230fee28a8ff0c741c41f220196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab1a746051cd5c40d8e166d75c5836197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ebbb3201a82c6c32ef267c1ab520f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd52cc9dd9903346383531383d1d6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955d77ec4bb2f37948443cbd3788662200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df358e3cbda3ea575f8de7983184e34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da111453c31d3c9a54a097c071eea4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec40edb11cef21a26d1a68d3ac94f58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b5ee1b712e49ca87a8bd126fa4432204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8e172d7e1ef59c3e26d4f0d727b4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32641f3d7127a688cb45d5c19b895ed9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99eb86287e0299a1871e3da3a85c2c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f60cf80240f83814e80fe4bd43ef07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591f19ea72bbabd86a5524c26fd0f90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d66a3a890104552146b2dc6d91872210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74e058ca14147bea59c72d19cfcd98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6a4ffcd6f18ce773ee0ac5cddc89e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb1c34da38dadc9b2dbedcc1affc55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bd0a6969413b8218857438b7aa20f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21200951edb9b8ebe98f4a4ab86c1cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b357a2e19bf8a8d568c44881c5c92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb2557d7b3ebb3397132e9ac3a95c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d9df54262cb682cbbe74570ef1eec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c07d39dee1ff9ea5cfb929f5256905219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c694963249c0a0784af17b372d2b32e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb37fb1c61e69b82ad6213bae085560221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c71ad3e975f2a892ec0204e71e1785222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9400c5b9e8a9baca7360ac9820db7e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520721b3203e768335307b8af4a9ced3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f4f5041466d5bb204137e8029a888225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c593b4e7c6d86a58d1127c9ddf86659226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daa1ff8aec2f31b3c4fe91d352c407227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f7ff5b5eb2c8007a2c48f33ca5e37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f56e82b599b00cda1baf4a527800f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ff20b5b09c6acea8c38883808cb19230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed7756f439f091afc53d9ffd620c2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10edf2609a052a0598a89d35585c89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf225db58a51b0ec5ff59fac158d4d27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f0895d5f16f9da27ac0f5ca6b39c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756fffe0884dba17877cc4c68c41a3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4c0b71219ff99ec092c1ef7ce4364236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d3e160f7cbfd46bc17eeba7fdfc81237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b05fec59e22c9192eadc083b85817238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bf68de814a315c028a54507c414c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654f9633bbc60d82398428532805e38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e06c6d0eb8bd30e05487340240741241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db5d62e8ff54504b0d5d93837489e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed90c52c6f105eb01d1f55e3019ea9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f441c655c7eddb7ae1419636b2c1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d48d94e436f745906aeb5d792656ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a577b75b28c9a3d40e1ee50ca882e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383145628cd0b26742c455fd1ddc2831247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278be4528f661447c99c31d079bbf03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccfa9e209fe563026fc1f9e1af9e2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19496a038e9da4446bec9c6cde7832fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d624fb744f49c623ea3ead0e3c9fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc2663984ab26f0d4ddfd08f49b51f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2765221c505f8dda6ccc077bb90be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad71af76dc3d9821d1757a4d94269e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26f456f26fc176e93a253cf682c7b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808930da7855805d4db6dc5fffb3979256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23995a764dfb841ba96de866b6dedacc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70445827b2d0944b36e3c6282252811a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6f950bfdf547433c572bbbcfdce03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf591b3bf59b666e83e6aa923872c8f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b32224917959497591020089a606e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ed63c53c67dfb32c640429a73bb18262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa99f6eb74b3f12a0962251031f82aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e38e7e8bd7386b36bb2b980f6bae2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd2f2993cf8c127ded0ef617728449265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab63b07329b3b1548eb4351336c91c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd031a67e0f9c3fb33260f80657f37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcae7c1ca2bd45be261c8041177648b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103326908c82940daab873e8f09a326269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f7ba862d50baf7d90d5d4e65ae6ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2336631a291c5b8d5f7521e2c4dd91d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8e8cabd89cf449dbcd1008398a9f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3611038dc87b366adba5764434a05273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b00c82b9aad168481ce908eda266a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f825f302c86ea557d7aa0fe666090275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee430afb184165792198cded238619c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdb98254bb4101dd305de0e0a7f2bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fb5d0599490f979a87d546fb61d29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700d09d2b58a4e5c34b6bb1c08746fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd717dbd4fe65a23b63af188dd55e06d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad19a95c6bc71592cf43a9da4df266281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d790f270b3bf72ec2d30f21c2ae4ae6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ff0eb1569c82574be14f251139349283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4eab6bbdccadfcabb1379583bef97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e65c9a76fc1ba4a62e42a279c98220285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ae3c244e0ca7def1675c9bc4c6af6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a94ee7cff2b498ac643da0addc8d75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdf66badf6e0aa303337170c4d5ec8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088cc9f4e3da96711967fdedbb3958d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924efd2c2df29430761b6636a1cf7a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bc3d732c9f7980e88a1fbe25c1712291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158df01f6260b0153713a09e726ac31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cb4413b10f976dfe81f6ee9a583df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ae82b182389dc7816254e4be9ebd7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1efc846adf45a1d1de3c0a12862c91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8777fee425a0fc0e8aed5c69cd1264296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956452469e6c2cc7471d55bd30ab79d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5769234fa4ca07e9788cc4c4a1a2c27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe0654db8cc233ec04754450bf54b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeb35d895c87138e19be5d817c7c83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f4c0510ff5e6c97e146433777f883301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f822092f604754b87b3cf01405acc61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055de12723dbe30bd11af12f59ff6dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d55312100a2284f0342b0336fcdf8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cfbb65fcad848d3894b02e2ec4d01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082165d79717ef6a7f2a19e6f54c087e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c130e565533b850024a49915d9d5222307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152d29ffe488dccde3743150b0fa5b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd202ef625d946fa79396ca0b344aac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe020054f9e799d4949036dadccf0d64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04229343cbf201674006c5aa30bb322311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c855658198370536ebbbee781a64cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2401fa5e5bcaa46f1192f6594633041313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80ce096499cbdd199c546770d0dc4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2f1009d7044568a0ea9285b3a0917315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673840f0331d1b0fae8ec048a076c695316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a4cee26da0d4a9c9c153d8e4bbe15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff136c2955c96008bada8946c265d0e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae811982d98d9df715464e3e13ab6b16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ab697f024e1c91e9ad79b398bbb56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfe690ae1d5c95061ff25d71ce3e5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3539c9a04c36f519bc056e28c80846d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b12f773f5ac8fd94200ceaffa2db72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84956c5f4eddcc5f18d961f95a6c799324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017682d32af12cfc06d05a3e35de47ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538002dbbf752f457adacf9688aae512326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15471c8a2e8ed104465f05589536d35a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511e039d83c76d65f76bcb53a5d8b3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b02045510a81525922a96cca7fcd68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a790a0d9831ae7cf0852628ae655d58330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3a7839770ccfad63642be075bfdea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fc7a2aa24e36af9979849038f7027332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d3a2258af7056c74ccd5e627369b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d933c4a280a38a07a777b12aaa860334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a893be346b093723c5413ba24f966b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298d42e829584ad19d5252c3d8748fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd89d2a713102dd597b948a6b83ac8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ced7da2e196c54ff5e4d2f4f1ec57b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc089b1d72e0bbd6d576950083c4ccd6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b2a2f22142834699089699a61bc08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3603d17c804bded547d07d772137fe3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c8fe4020f53c2fab4a23164dc2592342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307d4f255d7f89e3914585bcea781e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1752546f67b33c6e6760620890324344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d4ff48e1ef7a7d6766f5c0555e882345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f625bb50e92a1d2ae8f2531b938e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be780cd516ba0b23707fd9ed88398fb7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb274cd119cafe67d151f1e32dbd869348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526af8344d30af1958e8d2fb47b97936349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeba08c9359d0fe135e7dd76b4c80fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08324b8eb69281bc063013756e1380a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01084f08953eee3ec7e7c06323930c29352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb33aa3ffeab03dfe4fd52135b4533353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32da231714c1ab0f4d0e914b6c34c2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c9d1ac476850eaef34191eeb096dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcc9196c20a3dbaffbd9a83c891bae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f3f30625938ea099f111b3900f696357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14f89f4a9d838782b11d57c1f1a87c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ed60bff640cd2e10e06847ea72788359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba042f17db195a1a9ef519f5e99aef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b6322cad64053726a2a9a68c8e439361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eba1a93d570abd4f252841eb64b2d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d37c2f39487b40ebcdc7599b4f055c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d7ef85834da34b28ab4d044a5dacd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271358618ef2928498ff000a432a52d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ebda91d64ce2ad5ddad9b5ca2cc95366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a8bd139d243c8d0c0eb941b934d34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ece6c7ca9dbefc68266f459e0b6c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0df71be5228363a58b3c62e874ae6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedb3e4c03138fdb16737284b1162ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f2f8a6cfd1751b65c3bc397261e1d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f220a1ca0a1c8a373819f0fd05f34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c9f8370bf5b59e649b7709153bfda373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a944f26d6d9ca77d26174d8ea61d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c6bc352494d71bc4b6debd4fef012375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fb5431cee55e3ebea2afcc2adddd7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbe2c4e5bbcef52862db1d265ce57c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95144d82aafa30dcc8fa2c80c65b39a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec2bdd8c5f726c06d1dc90c7c2a097379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cc0e65a7ad4ade0ea8d6d916996b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368fb322d0bd9613ab9a565cf16d105381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b42bf8f090d9e0376d4cce86e3de3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ce585f119e01f01e4e52ec488a54f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35809e99c855b14c11e5c2ba936d3e93384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad927fb256ec3f637e3cd462b101dffe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8d65fa16965c9e1698eff483c1768386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecdbf44a65764f2aad75244c2a4a78387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e06b7d5073a578c96b0fd1b7b8bf2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b7c94835e6f37f0c5b657d24ab2e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a16925cc93874006d38e4624d7126390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bf409d5e02dc4adc31b4f3af1c916391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84f6c2200b55ac10b58e47460eddf6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ea4f4ea3209c935c9eb9b730ca431393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949622236a455608efb69963c425cb61394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8e1590e08c2761a255bf9653c4edb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5c817ae93049e65842077f131851d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4074034495b905ce435412918a8037397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71683d59a6d40b6c61d9f40047fa2608398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a670dd5ddce4fa5b2aa348f2dbe1382399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d873a4fa54882d32fee8c92b06003400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f076e01bd7393ba27253b730b9235401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a0fba32a1abaa0b8a9222b47d7d2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738a9d90f9a335f3e902e32964a72d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa404bbf060403d4aef984f4e1c8d74f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fca72c0fabb739ccf1e5dad032313e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ca2d799bf700d4c23e538c119d616406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ba8749cb3156da6165325b629ca77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1c5221bc1c13b97f46fbb70a69905408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616f0391db2e2e70c124b58f8a77a34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b34f77d49288d9d9bb849efbc756ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7d74b6f13c7b86f1955fd9cb6f772411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719b1e064e872caf0099e6828ac3f87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd584eddce4dda66173c267694640e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2876474541d5f6cc2774f9933ab8cbd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6235fa211bab3178b8971f165e05a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05878d94574e9876ac9bfce74d84c418416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c308322e3a9a98ab2449460739186d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553c3bd5ef7754e7f09538cda9b885e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1003da33f61b7b28a4985c6a17a8cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b39e20416b12b0152a0730e756eb3e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398df2d9893d987c5ca3561ca2be0f20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f1a78b5e4d67efa49bd0492d2f0a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88a9712485455feb13f24077cb8b99423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7e1dde7bcb3b54457a40bbb47bafb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4f6adcbb2d49cf155a61869da810d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e2d854405ac1eacb5effc5c50c766426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cbd2e5fa24d6089c0b836de6a012c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ce8be367a9be54ce075485ebb319c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d866f6145f2c9d7e2e98479fde2376429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eaafae7f8b73de0b0aa0ed668b28d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e3f039357a20526423c402983752c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819b19a0aff126c10823b5757a3436d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15de555f0f7506816dcf5407569b125433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edcebeed19e6478df8797834f2c71b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6ccc675f7783e5acf6d49c81f5a43435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37271e6345e8528ddeb11af54f8ab51e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89472238c67b7a7ac2aa8be0f24db43437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39246673da5def4ef9bd2407fa0b6b86438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8e8ac42848b14c8686a999033f5f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca36b59780506095862e912e0406d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388542dbefcc744174a2dda037cc723441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa12529cb949e8be94536c6f8f4359442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842ce94366761c5698c3595555541a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da88fc31a493a7f7c26a573f45220dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d56175495ba15a1441dac0152678d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48458daba8605b4dad746c440ccf90e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44638a3a83b82b83083603c2c9c5fd56447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd331186b481d4987bb7f8305c3dd74f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc823fc36559f6d2c3dd0ecb594ab120449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f726fc73ca8f4a3688ac653df51403450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc4b771c3efa2414e95271dc8f0e02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8edb6a54d70809b8faaeca7813700e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dd8583fea2c75e01643c5eefabf25453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932d4de55462d35bc7998838f6b6e2c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a6019941a961bb6de7eaac7882aa8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31a1dc49a81430cd5602cc70d290bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132496365841978fc24fa48837a4157457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b16ed24c3aa1928fb6680709c84a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3151f519c0537ce766de9026bc8d3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee746fed4fa94f4c2da62089eafe852e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb2caacd4281303520a4b41c10cbac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372a2d59bddc75e56dc0569ed038bd7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5de680221d452a1310662edc09ccda463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705e078c90ec6cca3764d6ab5e56288464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec889768c3ead52b150aff523f01d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f68c564e90e64f3aeda21c83c4c303466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636910d89f5f76b1b2690b7d47116f6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e78c18c622f8fb89e2a1e0db6f086c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac450ae4cd664cd2cdb72e3f0d350e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bafe2aa96908bebc1f37feebbccd7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672820c6acf457577af4aa35d877f6bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1babacf37d1470817fa3f5a391cad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5128bf4a7fcb98101b137bd95351c20473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fea1a362af3c265cdb24ef1d69caa4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c3c21f4f0488fcc81b7afecd7b0da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05993daa4b11891ac0b376fbea74f73e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624e3fad874035509bda7155ea05eb3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d06884fb6d511a5d04df2be75bf7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda87d3302ddf0db6f3bcee8a4fe76c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b04875fb099f86acec1ee93df09cb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d024cdbd4c46833154c6635ad3b31e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab0732a8bda1c70ca5566007188d89482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f78f7f3882dbcca157fb70301f60b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc71a5fa45d3009ca3b7e741899cdc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f214c6e303ea3b9ff240f90f5c5720f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0b8f2921bc78ae5b3eb1b1a649362486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed4edcab07487685eb2c0bdcec70df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714a4d0aa47d26056188b5986bfdfdd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceedd81920507b5468b5752c3395670489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1eafcbc063fb61162f1ba705fdce1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98e55639a9f9c2f24edaab4a9ad072491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc12bdb10f5deaaf55f2b7b5adf9f5c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093be6f15dc3a8bca211c0fd0de66ed8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626572a33db34aca366a9fa3314c980494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588db4018fef481e8b4109643d96bc7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c47aff78aadb9b815696c3bfd63809496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd9705b1a252d231bdc809bda64f57497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247636e09c4feddec967b24fadbb711f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27b6152eb1b4c090fc79bdb150ec3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0514a86b6614e5155b0ed4f2f57ab2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5f3c26a7a37b35ea76f560811e308501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a13742ee5f6a7f29e9832015d6123502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9cb084d221a549581b736de99762d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8227c67b9063c7c9f35d7d7c700e32504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445827ed185beddfec9eaf6a9e29abb0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab487127afc3947fda9245d6d31d9c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9fc389442ab0de31d2d86fdd3010d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dadba54d075155424a98d8b4beef4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce34bf1c9b9988df0e4f17e3d857147509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b6d635ea5de1add83eeb3a00b4ffa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccc23efc79c4a4322762653857ec51511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116d30a92515c333752802592a7d5a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffed0739c44d17fe790fdc1060a2fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec609d7c8cbf67a28d8188c6db96ec50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fa177998df669b4a576a0a7090d08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f9224c1bcd247461806c5bd63f758516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fbc4bdba2f91eff6e40907c33ce00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f32122b391edc7f32c9695e0f3f803518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914678c671de6cc2c109002c0bd159e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7a8637929d0c26e9acc357bca5ad5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2986a2eaf3882fe2ee4e498f04fe6c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91ba4a0f7761ae8d31644b8b9ead14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c427ae419e6796fcd715ea7e68b10523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52ca8c35edfbc576ffff71871a6295524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a69c8bca80eba1197eec140310d98525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ca38ff4b23318ad58247e1adc1b38526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb8e75c5ccb3064af483b15b786385527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a90c792995951f48f9021907fb612f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372fc12f2b178cb99f625057e10ceb8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d2082bac5579c4cb18fd7b0f8cc52530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e94462aa9598b05187acbb28b6bde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4985f4fc24c08d1bf67e1d83934c006532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542cb13357fb7effaed54387b7676ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994121408e8bf110db39f21912d254d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621050a5a0b52dbf6ff9973a1e1e238f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86141e56fcf723650ca7d0917587c88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9dc955cf93891c3406eb066754d61537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c369f8dfc4e2d32691b8fe484a8804e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1bcefc9ad03565c3c173a50a8dfd7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba757798fbe20ae1f032797e7cab23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676a86d4be131e2492aa7653d1fd7ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b187ad957f9174ee07476e9021a9900542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e8ce8631471def189b30018342d19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ad997d90e012a095cbbfb63546546544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32de033715ae490e772bd68b98ed2b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b7186a7bc353457948cdbb7fe1813546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc6a4d6b5cd3c38377e099c6b8a245547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409985eefcfc301bcebd793f950d4bc6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae117c0a5e5905425a456dd2f4198b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90ed4967573c51eec2e83d1723427e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d1e7d5ce6a93a2e8f7bf66571b3ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9fedf9e1ffb618ba8542e1406aea6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f7191dd1898ec32ab540fb5da8ea0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a7b2afba6da4dc0cbedcfcd3e2a64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86c275763d4af187f60336f2a67b9c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10095b74c7622feb2c91b2f6a68dea83556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d002392b03b9fbe5abef8ed2009c14557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913a82cab02bc1163e549cbf35b30b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157a41f459bce2dd2f679a4b2dd7bcf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714af18423d14c1552ee1d34a12c540c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060444911c08237c17f0562a5a79078561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a32c01b44fc951ccc3cc2e4c22e829562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21d0d02b39693ed357a2f9b0e58867563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3f0befd3e6ee5c01367a1819be5ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16061bd74c989f3ff7d6865b09c193f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c64839adf7291c93eabda4042fbc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aff86869218597a8376b8f2e7419f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b8470f6891e630ba9399e6ba3484f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51224fcf3f0077aad740a43e552325569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348832c680aad7ca64f8e57aa242313570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a563e18d84a6b3efcd7ff8e973cb280571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d524d44cd6fc57127dccfa02d000e32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54bb96a9bfac191af611989d17d521573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76f595803a5a021b53d1c65d258a2a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c91eaa3f6a54dd511758a6f67a2ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0558ab51807ae0ef4adf916135f38a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641e973afb7857eb3bb6334f8485749577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3e489d17b64f711bcf1ce29da9b38578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921805631f9f9f0d1cfd9b06865e89c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bac969db8e0572bd1738ea26e7ebad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cb035edeaf9c9213d8705aca965ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e0338c0cecdf194ea3fa955916945582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23631cf7a27a21af96f41517c271f772583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7254cfb960f6657bc508bf7ec3f40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2e021760d48cfa95407b29f15a67b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f837a7a9d06031a21c0d98c69c536586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90b102699cc9e71c15be83439e61f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb954b5218afc68dee1824f77c0d41588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404715f36b3f9752850cae362bbaeaa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887791b4c113640f6546d3835bd30d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c70518f6f3010b30f85409d3935a9b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006d1bd920498f0912a65a6eeb9534b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abb14bb5721daa89e34218c1377e6b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90036a7b37be9e7987882ca889a73f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e8be4acb438bb32c6f03330602cd4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe944bed52e7a8d3680fe7f4992b87e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732451fc4ff10bd909b960b037838e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790fafa859ae26b1fdb7c1e63f92c02598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce322f8658777ef93a2b5f135ace13599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b5651fe87a2b9d54134ecc525ab28600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6fc4d7fbdf9742cc12b4f30405d7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028e33648b805d5659b8e7ab05738ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0672a58c4fcd103e9997fcc7b588d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f10a9649a9eff40e517d41e194c00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3062474a7d9df56d59248365a632a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ef94e8691b81884020a98d1ed4151606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e4c7f0586fa582ade648392c12c06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dbb793500033c3609fc9256d3748f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ea87429ab598c3ed542418f805073609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ae2b1191e0d581b4917485d35d5a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b3ab08ac0ced662834f966f54e7aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4eeff9cacd1edb22ea459ba3eb3677612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd53dc527b8cf4e8c53f5575473ef3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81503b7b9550bf388e8701cc3340cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b9fad5a8d5573d523e3735696b1aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a9e63d59842697df374c12664efc8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d9be70d11d95718896a1c7b3172d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db512a5c27a9e841af02daea1e9186618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99468b69bf542df1e4f94b8ed47988c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f10165df1168eaf75d53e9e9c6e67f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd58007ca5cc14a94eb0930e725fef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ceb50c02778e97155ae759cc42698622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8a32c9b27e80d0ec9bad84c554a8e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5157e6246750a251835675435ae038624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973a7bf02347959ed031c5fe2dd20e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd716506d7233a883f117d9673c2dbb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca8640373eb75570cc207ac5eec3a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b04124fdde5eeeaecbdda5456b5783628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6a4bc8966a9e834adcb01ea2dc27e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c786b71c1da095180316f604bf2051630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80712cd9a3e4203e6c7e7933a5c34b05631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b251e7413a6bd8a5ab3fc55f0d335632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a57aeed7cca72d5bdfa06261fb9e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2a5b349766454146cacf97e495031634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac9682ae523042cdf19fbcc9d3a0bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f72f82a0016e8d928e2652b4ed364636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973481f310e168152451afb0628866f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4654e87ab9a5884d978c0ba1a0b9b46638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5aa822d9cfbfbc77f43435b596524639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae0830e8afb72322420fa4d538bb96640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734a13db7476b178bf2e8e5e7d5729e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391985261f4dcb2cf5c657667c5a4e4a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdde8951a69bef403393a4f27fb68b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebb54a37dbd582ae3404f02acfd594644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83e26f463d96048899ab7707a08a7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689af77016b16b51e263cac24b500d96646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db277932f4b99a69bd62e7c1b34c0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a05fe66f75294f64f68ca40dc04d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687d911afda6132c1f200381e714f5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abab8a616caf6f4a33d4e860198007650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628044310ddb6baca0603dd16cde06d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be93c4a1091f74dc969c915b49e8aa6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfd9b1e762989ce016d97cadd61350653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d213931c9dc2184c9eb01122029e0c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231a0e5336374feb5022f090f4a62f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24d7652cb67e2f85281cd69263cb33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4cc0eba03cdf91a25b24e70e354aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd23df1d94470df7331364e22d2291658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2dceb6ca3ac878d9d29c7ad1f6ba9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f8824ac812f6faa58e6290ffec7ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe917c94df1ed96bb24c2141db08acf4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b070e60e2b904cf4756ac45d05fa2ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d0fed0a5e0d134a9c86024311cbaa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58d86afc0063b09594a446bbac51fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53322e0cb195409f15b9a0d9222cbc00665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b760c6ba181abf8fa2a6a5b422787666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e66406c989fd809f41e0e6945d3465667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639235b59bcfe746b6098ff06b815f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6c5f719b8365abbb491280ed7d344669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102816faf80191b4a516490ac0e533c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7562b76dd78d79b9fddb336da84bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2346efe4bede26f692b55cc2eb9a5cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc502329964958b5b56af2b2d0b832b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25775eef13cbfbdf7cc5cb21c429f95674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3b5600f188e0dc54f3504e17e1178675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618289d61a720b89e0709d964dfa143676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae1c807a495cf7f270e3960e96b0f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449bdb034308e59d6b1b6b354c62961678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738f968987c44cdc83fe742e0a00627679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2aa0bfe11ae50989b6d4f28b4aab7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bc1f8ef90c50302b67718c7ffefd2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af6c5f92c3bd27a1ec8f1b9c8a5f6e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224bd4cb2248c28f88cd3bc56a45d44683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c796cde038aa7a00859136ad279a383684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc82a1c4976d207d43a71b07497b498685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1783ebf4eeadd0fbc6def388a6b45d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6672fc2ef6d559c116aba6e9b0b257c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ea832b899cef0b7f6e264dae3ae3e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c095f21d482b28aae9d052436ed76e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5ddad1e8e4a414fa14b93fb25617b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e95964527e43c75a24db2357976125691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209712977b8604ca62ee46ae80292ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215ccbd4b25582308d106aefd4e7038693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3b2b46bb5fdb2754dff6cb18fe6a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc998e82c2f2b7a91a2dd1fc02a6b77695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf71af31aca1743c28e055c9805c835696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc227f93878be7780d32c463093fa1e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e134d4ad3dab9b01712161527d61605698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e2235bc360998b8931677b80f381a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6528f0927b060befdc236c73101894a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaaf85c1301262cb8cc09ab6c5904b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506562d3be26c1542e83a2c948fa7b40702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa00a9b631ea7e12262512d6b71255703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a9cdb1f29ddd506b8044ca2f6b2a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb5e6a90855370ea46030c4826906b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d8ccd9c3b7c385bc901628e7a6719706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef087474c4c1439a62537c57c1751799707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd74cf339b2ba82e63614684c447658708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64619f449cffe2d3da4e24dd4e41f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce71c25e4e2048e067c225616fc11a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2969d3a23563117fd8b801c04800446711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098176ac6300527d29964cd482e6ce3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ae827e096c11f164844957769385f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee920fcb2baafd998ad4f677fa5f2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e9436410b87e69680299fe5b30f5e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535a8a5001540826eb01ac6c6d005ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11349d642a291960f37a8cce876deae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b67d43ff7241898ac5ac3696692803718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0657d07771f14ab7e18e19e889e6d9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcdc9c3f4ec122563a9ff19d6ac2f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7d61df096e34a9b81b4a0087902d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f2b4812ec3f290f28b82bb9f9fcd1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd9a1d5bf97f7e5c9611a80920131d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f721413145a1329e33abcb49c691e32724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d21e509e76d081dd628d34ce3df2ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0bc722a36bb187ffe35ee10ba2954726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5dc110086557757df832bca9dcf33727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d98754d6e06dc202c31753bfeaf571728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ae5e671eab5a18b97f39cb6e58982729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b62ba00c213062ae66bf8546d45737730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86542a1c736b761daf59ad9636581e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321c75fcc4c82804090e22b890a6472732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f55ef937a32443a8aff1b51940470e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90138d9c3adc286301bbad58bd42b67734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44c975739a48bb1f8fe2ffdf8393c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e073ee9f0f20273fb8993e806f3671736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492c5b413c0483b49267c0286d42225737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721839c961e95ba74367586dfefe9e60738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92315d8a897553a1a2d731ce5289e855739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60063878f555eca2e0f9f936f7d5cd08740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7905c0bd997689d6a73885a519b085741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e4c05f9ee4088aaaa4655d985016f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba08937c4e894431d4a39d5ed0023c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b481c6d857261eb5832f6df37bab82744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4940344a4133e717e9cbe830b629fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2b35b0aae3e74b3022f0802a36163746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a54e31f0161c0c65bea6f04a8c720b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fad759ffacf2a46d3d4cd1fb579b7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34b1557dd4b8d795c63147bc0621eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9eef6df293290c36fb9d1ec318c5ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca713d883e2181e74f58ce4c77df720751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236d6625456f779025e7915415c73c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3be28b721d64b4d162825b97cc8c06753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c901bfb21baacc9aecda38e770dfad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ca59addf945a82b3b75e0a19e8126755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7e2f47ae4fbd849608ba6b51fd9bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae91f043b6703393e798c868a30bc3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f170afe2bd3837ce34763c71bc91291758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdd9729a2f4dad16d4fffcfeee1136759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>