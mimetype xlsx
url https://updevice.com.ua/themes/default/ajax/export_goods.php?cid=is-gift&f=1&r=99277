--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279aec1d160f3b28e99c20fa8886d7361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915a91b418cdfcf2272e8e787b75d762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b557ed4ea45dc3060c07c093089b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f45db1e48ae0d24eec3c17c6c55264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24792b5407b1577b7f1f9a5d044738605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ebb204e0c67665f295daff2ab01a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83614e15239e69735ee2c038f63d5d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0b189fb264d22a7e1f6fd5a7a46798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec0c6b98be01c0868d6ffc5e6c67dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aff2547e9e8cf00063bd5cc03c618410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a669e8cdf2f4b0e563e911fb2e99411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a848e0dec3c9e9f39d88f8d23eaca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c3a2887162d52fdda0356118968e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176e74785b73ae2b408bc66aa4342f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b535d4a2de808e09748f9199407460115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5a032ba9ba943ea046280ef7cdd4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81149f9b3dd4d07cd92c21fa321e3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a676608998404960501d4acdb26326418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da80cccc010c5b036589d9570fdaa0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c55075e40ce85e28e92cecdd9691b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c03c9f9eb957b94bad927e99e495c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78343d52a2ca3b71bb97e1f70d8b24322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319917b76bad9487855f744ce407342d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1558d01eed9292c63e5183616efd0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916567567a1a01257ec2c37c450c09f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c5b64985f73621c19dd426f4e635b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caf53ef636b6b22de88ff7c232a25027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610d6afe07834ca8c265d25ffc02acb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf321de68c5f24f67faa9114bcae57c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348b7bf64f2052d34f13e28f6349d8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd482ff72e442f239cb9e690e63d2d8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338442acee02964f899e274847f4b2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c2ff080febd01f2be1f7928dcbc9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fffa88df1a9933e348a74b0b0ae03134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c48cf47df2ae4a52c6a86f7c0cc17535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63400e4c8df8fa1040fc7142046d030e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee6462ae4b26c9ca6df2d10fb8f0d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3983bc3478c800cd913f176d3ca25138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725d18b1f34be7a65bca882b31b168c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7638e9ddf45be9636b2e6de6150f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89eb4ed887dbab5e9d22abf2b348bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163ce796573b3958a4dac80dd853dde42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982b536c24e630176f0794ac7cb4d5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eddef7ba97fa56e7b80aacc7a666644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b738e18388b943504248150212c9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43309a21d0846e41ecbd23c8261bf50746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a278c75509ac82ecb3d0e11cc2a7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682dbd8bf1d6029eb418a4c784f0b0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49bba564c9ca4dc53557bd89dbf9d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275807543bad1258b0691bcba2d852f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddd3ee42d61e0952d73f9cb7ba020651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82b48efc182f34a0fcb2cea397cfa352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846967502d7c87ae9e6b11100740d53153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6894322d48212395d3ddb563bfac2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75966e8da990f9c7a63b33160adc5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34ff3c69515296a28ddf57ec44220556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510e45b06a0b92211d6272c322ac9d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506806df5f87010de85b7bb2f4d2de9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078d7c36e959bd0545991b3573d138b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a996f2296e248037afb6d0f8697db060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0b5dbc8cb95b77e539f6c704e191c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0700fc3981ff316d87733b96081f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2674c38a06be1ea62fcef779a3a2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b083f49b9a7981fc9d8d5a755806bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c713906b20dffff738599e0e7d3ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7d7dfacbd01fe2080426448493add66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b3bcfeb079369096f418aa42b0b8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952675b7173d38b0186c6ba7a6c5fb0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e706b01c08b90d3159d9af0b3554569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f2c93a12f5dffe13c277fdd17eef970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ace12e73f098d23488c1cb4c5a0ae071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bd2f4478d9c4b7ad1399e516003b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd973cc1aee2cd48419dc7516187ab173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ecb7e75a3219410ecd478d190634574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc63dfd14f52f079f5e654ba3eeafe275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2a3c763ecbe241d043afbe28d6c0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2a64bc3f44422860576f64c353e0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec1e4bfe786e60534e159007468fc178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5d03ee8f092b9dab495586b91dce079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fa498d1aa7dd7fd3d47477556f22080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2890d52713cf28028194bbf135f7ac681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c707ed2682b8b9c553947106043a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdced06098e0da367d9b07afb12a292c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ac67b837d65f98d5e437aad6a16f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25e0777fcbcb648bbc1170c914c82885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b42dca516c3ea8d8e8bc7f8688ae586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdeb66302ebd743ad65462d3d6e70987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f350d23182372a4c8fe53502f76d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683829c0610ee9bfbc888972296733789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827acdd6924902b70626af6fdaa2d09590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daee279e296c8236216afeef8ec9e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d3b1cf37501472c0a59cd1fdb68c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd3b338cc5e731951d0c1ca8c43cfb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ffa69f455af14adff95a9a951978f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35483534467657b9f9a20146357fd0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893487e1821f252ba691c8e35087ade96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6b1dd77dc7c02838d3a995db83bdc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf7f310849be3a8aed514ebb71b84b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd5ce1523fdd248cc6c0eb5e740bdc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619f3e9ced44e7e35134d57f2352d35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d86905a1893d0c81bc86cea2c1443101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ab1613bc32cf9a0bc9a4adf58f74b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326aacd410a600ad11e6bacbcfc8ab5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e664a2fb84f8c913ea56db5e9a3306104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525b8ac48251e320a76afee26fd564c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3445218f5cf7f5d5cf11decaebb4bb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c02e179bcb1973e928f1036063dc33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d01f57c09f08ecd1e08b9861dc8042108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efa489ba6e09ecc6dcbf2131f8f0bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d34286602245b0062b07d8d397d2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667dadeb2a1340819804564aa6747d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17155e241d63b99f96335cabb703eaad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e6677450df7e0cc10dfc241c4a556113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309ef2f38afefb65516c71011a72758114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7727c18015c1dca7ec6af5f44e02dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8f9cef27a30bd40f272052cf3dcf9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf735a71372ec3a0b361783d8b9bab2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359408ef94b811b5c74e4c330f69bf4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c8889a209216f6282e07414543a6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6863ae6c7157bd30e4f21c3f83850bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5a478035508e1eb1e53c3109fe3a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9aa023cc7683ebd9e1b7a52cd49061122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760c312ba1cdc6b43fdd7df06a633dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163a9dfea8d599fcb5258e84b3640bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d8fc9bbe27760e8ea07f71911a5aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e8caf217f15cc37788a6973cc75c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b25c936f1d3e95ec7f03779bd6dc0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6cafbb7e2ce355a996a0e1af03f16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179007293dfb94ef7b25ab22086992f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060c2df6e140369865a881ad7359952130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252c22497a01dd7688b89bd092db640131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a22b784f050ea387148faea2afcad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47555a9bac392203a732423014d2a423133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0616a2ed0e54a37a66475aadd65d26b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc84bd694be3d65c087386c6e12f4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835a8a75320033c2b77827167a7dd28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b362ab804f4a08c5415fbc41dc7348d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5d906aa5c555c174b666fdf104cce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcd27f07fc7272cea5cd46213d1ad1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647cce24d90c3ca84600d7197f120a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b751b6f45de29cdf583aba649cafb0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3cf0d9f0ec400edbb4848061357d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06936f1adcfec21e324f2244deca14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613423ac09486be98b509302c5fffa58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d88a1e6f493eb751bf92f465ebdcf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4e71d9c297c1c6cfa632aba5cc0be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe425a2b20595c112847f9033db6d703147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19150396dea8b8eaeca7009090c6da72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2167fc0ae69e8ccdb3d1b5bb14e45e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da30748b4743740b9e71a5c36f07afa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317406e77a35b8bed8dc05f3dfb605a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc609cac55a01cc9fe3931f0b0e142c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c70696e6dd1bdaed31cffd7ee9ad0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a558cfbec10f7d5fc9a1c5e5461b8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45624a561110a8bec468e53d4573fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab96acce36f491647f72909d2737a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f93767f0351a0071f366f86662902c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac545f3ea5d30282bc3a02f55b5bf55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f5c33cb02de7a79fd1fe23c24d745159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9088672858f36388916d315466d16cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effab402818cdb4101ce411c32a21c48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390fbbfe3296aef8834c8d66a7e81b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7a954a44db930b88ad4ea8c34f3ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbeabeea5e397ff01ae5414c75ff8df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a902c1e894ba6f7f03b66d6bcc6786165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bead14ef2c981e186b286dee9e297166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f77d6a75c594335089992888683682167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c84ecf4260ef3f87a625be72acc95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720029cfec2c730281ecc83acf89a9ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08860383e58db5e21679e60289f05d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e7e5ba15a30be066752dfb07a41fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852008fef29cb7619cb39c2a1300520172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3571de9fab7c1f2e0f36fcb183e1d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486383cda6fb0f0e449c54c2c8ce166174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27eb0ce0b3f266902a2c5a3af9b072175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b72f32ba0a3de6b8516311e3126cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcd980bce7a7a61c7abccd8d357322177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdcfff0502b266bb836f7abbfd1532178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010357cbd2e002fe2b1fc0b21f05525179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45388835eade3c12d8d53a5bc20faa9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8a597203512c487628a527fa586fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f44fe6a302783797233eb09e18d9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366d46346a3d2a4ea022757e3092abc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3364731351b07734cfba63682365df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55278bcf0a5b9c30b6124419324d379c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263481d202fda0fb28b35d97858cd493186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253197d880e3f880eb10b9289df5cbe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5a970816e9379842c0c1151e46205188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc68d40dfb39b9aebaaa80e933a79bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e64043b44d34f429141ffddd0caffd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6da623d9845d5d248ceea6bf42a22f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a029bfe26e52fc2f491221cf06c078192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041faf3813620d22aa21355f92ccdc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dadc8dfbd23599c7b32691e845f3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bda73b21240418bb6cb6f8bad749b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd819c9bfdbc0b1cfc15b124aa576b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19e0aa95487386345eb74e26913c42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e60d61362dbc677f9d7c9f49aa5b7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e71156070d0d860e6d1309a6e46807199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa95895023ff3f7c6a8ab3685dbae3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5a342860f365fcac03719efa59327201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e831d789400023347eb733decb0460202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61195ec9773d5a404f2063f1d853870f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab19886c660e37676b1cd69fab9b600204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635bc5995e22c00166c314400b44121205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9665da5fcf24d7a4372c8c8b8dca8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034bba540f647b453bc389deb3af210207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20a185fc7f160ff39d46157bd04945208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ce1fb8e7157b68007848987032693209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426e56fbb0bdf816cbcfd6102940675210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edadd56869f8fa5b864f095463a9f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f29a54f88abff51cb00f9bcf6ed729212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc50287c417fa4c1b6df259127b80b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6691372fcd2715f20037e63654ecde214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c31cbb99e9ac7961a67da925c20c1c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb159d61231a3a1e200efa05dabf85f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5147bb42d3743d013592046807a5ef0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1044bfdffe4f29cc759f3370ff64af5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a4c854ac1bd25e194ee6fed799799219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31602227a5d98e1a590a7145edf67fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0a0b734d3ff07e11a05bb2b670370221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f14cf5907f18ade57a93675abb431222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a608f28b5435b02f51ad54947ca426223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f42db400ba2b0bd7111cdb8e74f469224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9849f632052d58f90feaa36178e1f83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c5258e8def34059c0c451bd6ced1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f179d35fc60e5df84ccf47924e96d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37674d9673505cefea9a419e0a486d2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2c68a8765e2096f6325c19a2266e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e628065efea58be1d36ed2f38fbdd4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783100a14ed19b2fec7acde256aa3b18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e32b7c05e8df40ff1a9efd924a2f34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fe157b8cb15274947cdc009bb8373233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0329b01c4c10f5f96e81e2dae3ba424234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494347cea837f94603b925e5571a040235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac823e8ac3b29ac299db8276459d782236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb96eee37922190fc09f69c4a290abf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16e0b74287ffe696137097390a992a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f46e3534c66a60fb66c5437d22368239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3de83c872aca89a096e15b5ab1ef2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed621524c16a0f78d3b74b5479227a9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8115daa7a2601d5bdb1154807d82e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e34d727d7aa212e45b3cbdf6e5605243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd6a72a2e1671937f002d801292fb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd177c25dcfcc08ae09c70180948950245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea153bd9e94c79d1820cd71b901d3a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405429cd8146ac72d90f7f4f7a4361c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb088a66cd8c4f17fef09fa7b2d84b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a48ccef4320b11c6a47b5195445d13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d46001a6730ea314de5b56a8e87c37250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4dfe6c294dedd2011a5ff72d35ccf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a691b90c2899731b8401f2840c2c1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f190c290576e65fe3e5a28520f1b57253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1241d3d09a3f54d2ac2ceca4f84b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c5fa41368adbfe62d7a7420990b43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d28c212cf80350a16dfc69d9c3e8fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c445520ec0d3d107c0531c95304ffa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d065f589e792340da50b434f19bee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43defc95be74941da05e253194a5771e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924621e3938130f4bd22d30b883f2e19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e710f6267ed6141e2a18792a95aac1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4f436c68b74f4524b895db54ebdc1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf3d1c523d3381fd51cec9c2604e0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbad98e3ab168f8114db1e32527c1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf8f15524bad14961d97d89bdfe324265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079a15e8978b074e8f3019ca3481619266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a123d69121d6e8b5f36b3c543e8b05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9212f902c8c4fa2dc4fa7b86360ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6691dce70b913b46eccd7fd66ee96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c8917cc508dbadd58e1699fcffbd5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876be3fba79aea038ae093a0aefab70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33a54838b8bfe32743e75fb1217b22272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b22e0edc81d3013b0772c15796862c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a9d26779011bbebc2be0ebc1b9ffc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf530ebbab663641b8b25508a538ee0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de99e1770afe4862692567e8353f6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc4721684ea8620cde67008ddeb5d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e9aed5c4e470186150e8a7949baa4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcae3c3553df788f59fd767dc7fddd9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745b681207caa584ef7d033541337b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65210b6a5f8c177202120e15cd218433281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dff7a737b3495471efd65d2c1f85f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059da81094c7f903c25820e2955a1ae0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b7028699a1688aa57a2495d659eb0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4b8c267f1ba9c90d62c53abeda4f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb085b12e40562028adc81b069eda55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97161f20b78f3a427d6b4b7257976dd4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71ef1fb64dc0364b64c623ba524360288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fe04802e35195e89e588f4eb365bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1a1a29d5bec72911f1b8bdd0b3db8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f927eee6ab147056c4cbff790fbeca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a236276cfd43a8009d90dea33b2cddc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7426354db506b8bb86dcabd907136293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaabbd58422ef84c97f3a72ca1172c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f84b134c2592d27a8cc5acd2bf7d9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972fb5b32a578b81df10f74fddc4420296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f75fbe9cc74284535ce70182908b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fa5e2d84e02c5dd96aee2c9a5382c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3aebe23a49b3d8013268b48803e2c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd20d3a3f38bf854491023a81a5fdc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cceaa5f19c376f24f28ab2be3ad8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99034220da84afca94be60c99896413c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970866ea5ebccc2b40f27bb3a8ce2bff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8bc79703b39293af08386857fdc7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070f6779275c62377430a061732d4e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc96922006a2b08cc5edf06c8172cf7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f12d195cf76d8858b67381baecb8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801a27801a2f05d920ccfffc5854183308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff3943ecf710a22e7ce2b4bedb2f41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945eeacadaa94ccb6aad2ae4c2ee5ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccaa2a395552a1b273ea2e962d176b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b1b184431dbee166d2b8fda055879312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7b9a6584d5f045a81c28a1adc3bc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb61673f0611940ee29e4ad9c24166314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820226ef60104095e914077a695f2e76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45af0bed48f813a499af9a5289c5fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9e717d2da6707897c58a553d744a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7b5ff981d1b014935d29da29b83b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70c11de87015e3d1d1ec8f3e599bba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de550a757ec2deef374d1ef2dabdc985320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc9f93e1876a0652af8be2f79fcaf4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aefbe5b76c27d26dbf0e1e55038aca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adaf2011c53a4de43e3d023f1dcc40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67e0471fff5e63647dac22413d866b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435cc7cb5822d273b047b206393a3c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c822dfe10afa675771ae77c33b650f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbbf35c29897885fb3da441bd4667e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3c50acddbab6f32e3824ec03baea0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc210a1896232c815325d97c287fff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d517173db813979bd40c9abc88a26d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dcaf7b5d6f5ffe09a1818b9af6812331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5359b59bd303fa2006d309b4b31cac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ced3f11453205514ecbfdd455c0842333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f4915e9cd4a7b8ae219c4ae8410dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f76fcfa6794815ea237c30b07c70e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b5e74c4218b4d32431ed39e90cce5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef623dae3332a7eb9556799a289374be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c64737d11dd4c987d8ac97a8eb6fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03510e08207ac0abb13f5204c4211a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93156b48257703f091c521884986ad8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d185fec2398fe9a442433366c901c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b741212f1a3f773d3e6a448e70bc7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82666bbbe13b196e0195a04e8a03ea7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9932c400ae710e7946f6003cf845b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ecef26c9a30a95a35d457bcf42785345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17073915fc04ad16df85c44181e51c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3750f145ee936a46cb5aa3759f74b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18347ac3ab1e2bec9613afb5e4c179348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a580f7708615c663afad4bbccae7c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14f4ad06be88e62ab120eb9cc67234350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d828268240b9a4054963ab6c5c16d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13d11e6fe325bbd698f58d736c9864352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb58c67fb3d0c12fbcc8e052f3879e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb607f0294f354d7739f3e330552f23c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329c1663c2458442f0fa1e56db3f1af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd69f7ad72f6ce270819cd7e900a989356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407ca2bd14b9a79db808cbc45bfaa5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2ce18b5839da7eb9d626622611742358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad6906e9d04d6cbaaa0e3edbfddb77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce92a0117229f753aaaf17eabc1173360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc68739c6f5e3192ca1f77bb34db38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8c155416a06a11e29bd06b7dcf867362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c522f35228b4c08b13911924b27db05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a4a66d344aba239800c185b732d62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a89fb0652f7197d5c0011dfa7362d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138699d577cfaf893241951bb6268e5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f3e297f5de103552a821f56cec52a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d100dbef572a46e0a1ff5f45435ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1a6f3c7dc1af98aaebfee0752d3e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e8ca2cc2d2b8ff322d7824d5766d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfa5810681ea0d93914dd36cf16aa9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b801fc900ef9ad0588c65edb6644414372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d900abd32fa0725f26bf44ad6aad3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625774c2e89a525fd0a54ce7fb521915374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706aed523378c33b16fbb2b61838c3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48778513992289ccf55b6196d2d42095376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45976d4598d2923f9cc0ba99a1d79314377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab117746629ed50f1585da885ef2239378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee694843159b9b9eb5eade949314acd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4b6b1b9ba7e5ae298039891cccfc3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1e0416757993a31db5630e1d975c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3350a7fcae0dcb0bea206f61276dce2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee6ae7e78a800df9c2a867671f62a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5843a42b061d86981dcbc5e73bbed1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc49dc7790ea119bdcaf285d28b64b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e07a8f691b4e911f3ab8092c408df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4c97184b18ee14d515fcab485fa21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617853e0913e5cfb124c440f533a2ec1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978a310d91fd901ab3c3ee6a0029a8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2e8213dd0c3afae3b55c4d7418a13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ed3e8bcb950913e0800109544633a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fb089be8fcac98add9c4a3ee47a19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00649c7975149cb2d072a3188cf07778393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42c06f6dc67653f962a2ddf5edb01c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6e4601c60c98a0c9eb77cfd481562395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafb43534738097e7d0388ced104878396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d8d2449561c5b4877b13f243c4cb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44718201fb8926979a54856a5257afc4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8185bd2542eb061135443e2ccbda11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936069de6d677398648ac80ada5eac6a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9f223d012e11b4e56cddecbc5837d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e2ce069eb4a17c5a5d1fa8c8f8c64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9aaa0242273da900169619d64b0498403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2250a644e7cc2d5f1172958d26c0d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39152b2dfb7bea7aa4aded7a5be17ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149953786f59626ba90ebf45fdb59b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f42f3f745c8c9b13395dc02ea3600b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a1c562c6ac9efc92e66fa6c8c5dfb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae34cfe6dc9f7f335b9d5339a5d63d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d9ebf5b409e3af9dcce041e36edbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9256b8f72acc7e4861811056abcebf1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfbd5962d44c8ec8a15ab7f001d7ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cd731e18d9d35084c75f8ba67ca6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885a3cf23fa83b94c0b25841daefe8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31bdb5ff71a0109fff88195e17644c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260e0a10d7cfdd53a433521eea413d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdd8e3023a7e7282949cfc3232b8cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e94fedca731bbd3e51507f96995fb6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf493d99f958cb4427bda3dcca0436419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797d513448289820ddb5fcf5301ea4d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b0d92c6d7dba5e7ed7dcb46978832421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04772771c5667ab648fddfb83b5f40f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d21a3955f935e5f08a12dfe147d9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c672f452423e40d236a814fa010fa1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6a07abf0a38b9d93c643d92950ad3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acbaed34145ad9d49cc457b1d8c000426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc291c3ad4b9357f52e139ecf52eef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e7288b987d342aaa45fbb95c75c87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815243d7c003d386704cde0741ba5f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13474a7c4d6250341db6d853051aa7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551b0dac053db44c8d2c2972a2158ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104d09401c5638010caa8606587f25a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db892648e810c39ace6054a46729c75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4b53216fed5409548ebc236a57553434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54661bf4335dc09dd03510b505e7011c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2a306a4c6ac23a1a1350455850523436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ea6bfd6614c1cbff7e749ae4c9e72437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaa71adb1470e3bca912768dec19e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea5c439bd6d26de68e4da12075032f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27c0a887349207cf7c9bf83b6dce46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1293c4d4663237e5ccb8d333f3cc45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3272ed79a6977c18419854ebd35551e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f489242bdc3c0867a28a6747e8b14443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5dd9c9e98d8f10855559767c8d167444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497fe49265df5d37e1e4b88bf05455a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b4b68d69d5ce4ecec259b8716e38f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256bcfd521bc21386d9b7ea676e1d60447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66042261b2bd14d67a84f8540b59f7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6291f36d453f99194ded21724867f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b6cea56d9b2e69288a360fb920966450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6e06576a7f9b3d245a453ba724c23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e42c30132176582c4e04e504057d48452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2593438d8f060dda24a7eccb7db80453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15b37eda7e6978abfec10a5032e58c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b34921d3ddc856110e5715c0e0c92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842ad45f54457eedd200968836dfdb8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855046dc503bf61de99d5d43999e9a4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbddde7192802c7067c7f91a3b9af7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b702d407f706923be0dfe979dc1ad9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2ba52d9ec022b05a0930552c26020460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76143e76e76985ec6d91f3c9c4d53b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd018e77a1c9ce410f7269d1b270b6aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4233bc0ee5db674b7d5920a6c75af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b01b6b908e6b4467f52e7a232a3c79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41db02d912bdbe0b1685e1756322a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49962de46470e4c41796d4d8d05a174466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f383ac15dc760e896f2a1f7f81d51467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e4576fe58a976ba40de1e2dd2cc05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6898a300fb5491f2ee5276c1a116a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291f0ec3cf9db16b0f541e51c8117a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970394a0068769a1c5a51ee5bb50c306471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890fa20fd7f91ec86dd983218597489472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ea8c4e65032fde3d559ba790ebddc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2945c71742ea3d5ec7d5181e8cc10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565460980cfa0ad620f5f4caf65da9d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4d557e483d64ae6a1987339d6a81e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65987b58429d70a06b6630888a63ce79477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab142ad2d87b4502f7704b223f87f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a910972496ecf1e455562ffc79c7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587455c2f828a0605560ff8af9e65dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75d0a3988b8e1328d72fbb30ff19c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8729ca339a3da33cb407eb0b063b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ff6f5c3a9a19bca667a984af673c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d3461931c88310c499843594185f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b967c53b223a6415cdc1ef2a2f98eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc809aacd60a6b57506ad5d7ba8e0a1a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e43c6dbc4145c19eab1b3012d07b4e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb46face7d1d03e7a92709bf642912488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88759c6cfbdfdd774c04ebb236c368fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106b5a7375b352f8b5ddd0e5c1d8c4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec242fc2c3cb55f3b873ec5eabcb5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f18808f06f68c63bb1556d82907833492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570158bce0b5e8b8fa722bdeadbdf14493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d7d551f2817d8139a447ff960f86e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30ce0eb1de97670c9d3ded42843f9c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084ffd0a31f1c800d208cafaab9fa1f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1000c38ce2e7618333517d4f38ba53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c54efc0649988bc91d9c74924ac33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da428a4a105589b258238f2341d0ea03499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a62ac77525dfe21ea9008005774e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca43439ec7a59c4a7c57e17ffe4b5b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45853285eb2711b16584a998b2653c71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604f58c58318d63f74294c489bb496c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83443cfe0b916250097e1a1c5ebce066504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b59e34a4fdd824b06b829db962707c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ebbed5ee7a759824d239b0c9cd544506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc805ed7501d98df3b13ab1532275e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de82894513f6be83079acfc50a234cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4f066e6343d4d4439cfc59664c399509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84051d02d61e0b5a7ebee9d86588e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b17f32658834342d90e2f11a74ff2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08c0da42dd4681ddfe1106ccbe406c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c281c2f27b260bb98ca99fc33288a5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e393daf23077411a1157e9115bdbff8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c240444cbc97b22fc8b01ce6ead3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b45f2d10ed13f74edf0c868b730ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de871106968afcbc31460fdaced757517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa329d3456315b7c812b0dfe165912d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506772ec14e7409b32fd8735aaa5470519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37507565e796423bdf21bd0bf39567b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb9824ea47722c7789af6aaf1e49fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48396b2f021e7b38556bbe7c1bd79c77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef48eccf05d6101370d59875e2b9a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5cf99639c8ee6775f4abbbb2c2258524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cc8ec19123d782e3eb67087f07fff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb402ef00f47b2a33f7fae0e557903526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ed1abca5ed2d99e3ecb22b785cd79527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3264bc0e08411a48ac6af14ad50abbe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48e24e2dd08665c788f6cce66c231c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b14d642490b9e52ca68b04218070a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b25f98c09a209f37b21a3971b2887531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d747aa3ae73f5973e0de8e8482e6cab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcaa4cc5049eb15948d4aa924771be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7aa7c1a99dfffae3d02ae908cf951b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b57d31e31a4a9bad2ff39a1a925ca3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a90e945955ba34cfb5f6cf0263e186536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a42dbd16fd1a093adab8fc4da3fb2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66011e9d21ad2c7c2c6d45cd8845c7f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c4c74541116bb2f72476e4d50c059539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb256a6270493ed803f1bcdaedee8505540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae094246cf321e31d9d25b1e044db966541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70df621c91067221db6936323d4a98542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da7f25e2ad22b9b89f70d3bb0732ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d199b22648a4f756a9d6c102443b60544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b43329973dbb3b506e44ba29c620d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cd0298adeac6e85df92e2250bc851546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebfbcf3ecf9930632bc6944c2ab009547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7175fba25da66f54441b0b5a87d19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba448a242eeee10484d7fc78fc4356e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25504cb2dc3ed1b153fbd57ff57ba5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403305000f4fa3ed659b13ca28259a52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519913b54a5ddda6b5415da8fcaf5457552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d160ff87e597845b530ce5187370c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a023f39d62acae4f6af7d29dc080e56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4e99746cdce7ba95150e62d810c3c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7eeaaede2a8db22499f5c36a54c0f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3f75234180a089dba9f108344235d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d356c62e81952c613b1346729e13935558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fb921413a65a0998d8d0e4b45f422559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cd38c6e09d5742cd8d1bdd1ac3b64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5ccacdf9caba5b85761be262adcdc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99650ddad30f153a2902830ffd14a5b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a9389642500ed76e2c6101127b255563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c187bc3cf9ecf99b0acfafcd457082564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966cd8cd31542a3adddb5657366b851565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bae78513390b1e5a634d08254eed3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73409558eb8362b948077a02c5838c98567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601979ece294fa8a4c158f1c61bed0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a47786a61523611830d88578f7bb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124d2962dd7f9ec647267c2dafe030c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64363b72db52f6758e9db553812bc3f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5a75992bf753f281bd84cde5b3324572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0722f62173e827a543a9a0c94e84c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc255e36ce3ac3857444a53dd73bd6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998b1df3c1a45c34c91e300f6305beb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309e55995687248de6eee9083f45b52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af00084fabcd08a13bed02cb5021639577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5373fe77ad53738f5de53767665ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabe7523464bd42edc3b05bdcb03787579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cc54dad414d3494f5677498ed242c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0a4e87e9f3bba9f8da32c0bc08118581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b7d61c472daa5fd6bf3d58c8ea0b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea156c9c46b7fc10e6dd4ac79fd3c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa61455a621aae696248116bc798c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c8fdb008e45b6c5867fb3c0ff6b5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027059c13076b960cbb0997905cb17d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a0b8d0773122f1d805ceceeb6bb4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f281d5521f963f5b9ed36c0469f9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8d0f455212c6e7cf1d70321f0051d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984eefc218f357b58bf4eeac05542e0e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4a4d87911752fab6a9fe40f6bc027591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b88bc2fe1cfd2dc1806be815e6a5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f233399891199cf2541a9ff988786593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97a64688be9f170d0bddd6ffc81b79594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f082aea79ffb5498734782e6713ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87365d0e3ba50eb40b56559f8db18bad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910dbeec14184f1dbceea45ead92b54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6704790b3e328a98f8b2d425f5c8d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588406e90f811f11a3c6bcbbdcfd1c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ee13892d29c2cb6709af937d04ae7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ce4035823227d40e45eb6a542fa44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123828e0380467dedf34ccec3521b0e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953c4d960bd103573693c8e57f8011a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80323c9293cfc33519189e5b57c2d9ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207ebff5c238b4fb1bb4f302ddfefa6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f4652cb7540b8733550e504d45892606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e80f360e086ea783b9d19182b5ebcc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c7f0b185ceba78448f942e0758baf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951880f51ff2c503c75e447d9aa06bbd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23cad0830b9f0cf4d084a182eb4a50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21903373ee8d683d455849ca35bc7c3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bf37707e2908f297fe8a3a1c1c66f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a87243d425cf0de3be7ba4da22ea11613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322cfcca105d63ba2e3b7bd6adc9e54614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87e08886fef75f9a39d8a768d7978f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b05a5942c5ce2caca022fadafebdc6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99408cb05142f287d221a81f7ca276617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7378773c8a8a4853a58c6a14dee6d63618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa422a6783d2e6f8931a7e7af5218f75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba98f2b81a5baa049f656e9a19f1d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cc46bf38004e5b9a4147190d8256d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bd85c271839c45b0547ba12b495ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a166504c315534f4e46a09224bc89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819b49bc840417dbd40fbe7dfc24697624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db21622d5c8880fd71183e30afe0a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaa5ee2fd455eb2aaddedbf5fe8e93626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83253d5adb201135a37339f40c400b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb9aa900b84f08c67114b46b16888e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83b78d1097253e11765382241b4155629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd87cc46a3a2f932e8cbe25ec80bf0c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311341c46c2ca610c8d2a99c16369ca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fa418ffe47ad4b21664c5b915d519632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2e8971b9d1c7a917f42c8c6e54884633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef93da8537c22b9dd9c885449070e32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58e497eea106ec1abea06f6efbba2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f5be1a620df4c1f896556c7f28313636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fae71e31ba42ebfe6d8c6443b185e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb73ec46fc2b28cf7d6fab3dd3e9a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3b0ea29669720e289a7eae9b6a051639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee3dd38141729a923d6c00b51f963e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e31203e67c641b91f5a8f964d80e28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa00b0a7083f9b37cfacd738af8ea37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb501ec5a2c1e19ae1469926d29fb3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b5ece952ac9b1b385e94c584bf514644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99872b3444e79e814c5f30fcc0322a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed9d328cdec45831d88eae63b11938646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66474aa499f167670d7102940f8d3e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236c4d46d234c35e24a8ffbb1522841648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6becbb49b7e4a510e470fb1a1dcd87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03638deba79eea35ef2a958a61395314650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcd001cf5ebe14888fe9181d0a1fc6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fb11a852af81210cd9d7d89aba32a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a615e77bd2e9849073a922ac96b9996653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47ea8d6dfd88530537471a8e95cb1c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecde6bd43bac5f7792588ae6aa3e6d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8cba9e9e437a225dc8f9627de63ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634397a5a445a72d494ebb16b66221bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d0442997c17127c4342f5f315cb02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275517dfa6c9dc5ce5382a32c3636394659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78305dfa3cc1ea9b28079d404227d81f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd481481b8cc3353d42cf5b71f3580661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb0f6fff75ba710728ea2712dba209662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e4446769cf6d530301a7d9e43acd3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2363812252819684392e9a07d3b1e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b48320c0b72cdca6f7a97d000f19b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d92ca95c6f056b5990cd5b26d8a04666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c6f27a60f445bb6ea84925ca53aa2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36202897655279959bdb9cf51814b72a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5002aeaa1d6028a246b23696611f303669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ce834a962227668569b3e175a4d90670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53da022fa9d187dc10dfba780feaa33671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd219b8fd9623c946896be38e25ce8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd292541e6288d369f7cbed5939ac1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832a4a52d6178f2f99c76b9e15abe58674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bba99204fcc57374f6eb2520b33a54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec82a0f0cf5760cb0c769f0013f09d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afe18bb7acbd916936911e4251f0d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2061318014e1ea6842a26fb8849193678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ecb5d7cd57ff40736978b043218df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b97d7ee5ed0dc8a49a5b591ed4799a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd805bcec42c858b8ef6af31a645e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3e3687624435d7cc2e12dc3996f28682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce30d8d2b5c9a975409787b74f302a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2817633d6bb1aacb2f44f7c1b797b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf62c8554b3cda18d48304d668deaa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe509723ad751ad5c042da2b85db734686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e03ab241d435a5bf94c4f5b91e0b26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d15bb2f3815030164bb306b7d5f1a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46f792f99f44f542b7fe3724fe6283689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8e31526f7ee67edd931c33274a614690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc4cbded8e5b714c9378e87336ec35691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12d5c7e95f5b39d1a749212e0dfd27692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88faffaed0f8b271d880076f4fb1a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c41f96f1855620af00425459ce77c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb020c4e28deb85ea9763b856c03246695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e71a06e77e14a4e7f74f4131fa4c85696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b122d506ee10eb7cfbf787ca52388697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ee68b850f57a2112436e88d2648d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1717f7b3d9cafa8eddfdb5cefa3fcd0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6598e540b351c26a3646c2e97f64a1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7614dbe7f5e0a9884fbabbdd4dcdb39701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168650f6401cf252e4ce449a8271cb2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c8e7fedc73fac33f21f2031354741703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b862b7fd1cc59d5533840624a23cf0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3090a2699f259a32835f13f3f7e9af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d4494e17e8400fd172b75b4a06cf6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014adcae39dd626af884c540bf854d61707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec4f26d4fb242c23e17ce48b26d3cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b260fad5a73bc0dea5e0714ecd5ded709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f06b7fa0f2446f14040f2ce800621710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12015c7bda59bbf6945d56c7b6c90425711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f020dc709f2872c66acf5a780ca8d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351784f794296cd18e86ffe02886f684713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfce48d6fd4fc93899558e7bf18747d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72004e95cc9c70847bb0ecf0e7b312e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8c7eccd6f8ac2a5ceb07768fc7aca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86a22fd28cb69991205a72cb6d5330717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa688efff39757f0b30176f5738f069c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f176a35c4662756d3b51314d3fce0c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568bd172ab2b3b37e18db2467b983dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b759b34b71f7830ebdb5b5763ee72ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dca5312baeae35f904c5f796e6807722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798522f743c532ac973da8807b4dbde723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6428e45dec89a6f60e4dbc5af2d65b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890d21a288a6c80fc7e37335e3d6a40725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c90b178c1b14bc67afa1b404ccfb4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee9df6c514528fc96049b6d40e386e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408121f2be63b9911417603f280ecc3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba6418a3109530609b6768c10751b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ea2fcfb967a4cee4a9817e5b91f0d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c0c599446da9a6f349a2427d1bf5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03061684dcc11fa91186965f82e6f191732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12b3af4b1ffbb54a2252bd2df7d598733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd010d21b36d9c22c850e996114cca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d935a6dc3d4d2952ed3bd2933ed33c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8549da322e1722f490d3ddb07089e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b6cd225dae1b7bec5ff16f1a1b1d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f37f2bb2570e381c2aa2844f2b65a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131db6089fbfad92c636027721a028f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3359e5913725f773aef3da89947c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8d2e35445ba9230eb112bf61cf740741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38b7de9e9e6e7b5a1eb17b5b666ef5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01166dff4b0dc24dfbdf5179f4c60244743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bc61cec4138f14fcfe520e94db618744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164390845ce54cc71225d5c1a2dbf93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd9a11183cce22914df16d27e68704746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a0fefaafa7e6253fa684986107f90747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f76694b3280938b6fb4c9b05dc53df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b486a3fe1f134e788f23d0921e163749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9240649afe965c3a759edd68a2a6846750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f16a6d18e99b73bf1b5b4e7684369e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a9bc76c572e5fafee431e5a5412c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45129fa1dbcf8d80f92a4393d5f820753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dd3b15b8e9f0d1300a1307a2114c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a204a88280ae332af7c888b66dc19755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2fe9c8697e75eb27511f6746e83d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657650ca32e4b55c3e30ede2884df495757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe54c70cd4cea368b01c71e57c4b3d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e66edd3869c20d59295cea018cf269759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7c040b0eeccf121e38b1eec46b9e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f1e74a038668c0b3b7f77e9b385892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe20a2efee2988c72666e54699cff43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5252e543998e1d41c170f30940e2214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494d254e2c45ca9116c5218d88c9d425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ff32f4aa519e4ca26f3f27714d76e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f9335edaf2d207839c4ed5f3ea0987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133ac99597fc9c26de2b041be74e43b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed27ac846fa905b62dbd801109c1189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf076593584c487ed5647481f7cbc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ad9c093ce00adb2c1c6969131bd9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab757ca1ef4af70758290f54674c9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a6dbcafafeada041de28c9d1b007a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6da315d36536c03a2ee1e45fa8cb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b4531626ca099e7c1044d9b03b2b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e66004951d347ff10e01bc2d293cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec091b139b1580ed80380299de6bd7a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afd9043ec239fa559d5480e87a010618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6272e19966046da1c0665cb1c333319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62354fd3190e50c9b0df9717fa72ee720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e9dc96cd312c1c806449913147d8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128c83d5bbe9dff3d4487ce9c5d433a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642837099a198e30fb2f387c9d3920123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dac041275e61409572c772c992f3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8592bad01a767e47189037f2fda5c4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d2c45abbf3c7dbdcbc01d3410770426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d5214091fa55be45b7d5b48630b9e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44bc2fc307b0e08f9375ef23147e5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be932bf9c0d9b6c3b6b11aea339da5b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88290f22ebf7649d4efd5e230d59c3d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae182d28cf9b0f693398a485bcb92bad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27f3da4ee133bd572d8f0e8aa801dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73e0ee8a6bfdf629affdf1b1de0ee933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f0f0e22a59bb12e0e3c0b2b0fee4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07147a752e151cd4c56523e95f1101d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23695d60502f9cc4eb290d42d2f4fd8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd637d82e5dd7b65a33167f3c4de1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbf915d9bf467e3424f55fa21769a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc109b203e43964c3ac203156e4c1ab639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f454cdd60edfa16f93e7b18fbde1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069a05e33bf23b9390c612abb3e601f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87d043e4c09ca4d31724862b75b17d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb056c6df0d8f7803ceb8e5a83e83e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea4503927a6a81735f161f3b08548144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7e20d5c66f001aa80d3fbcab236c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ffd5dff9192b4eb3454ea93012a6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbcf39c20193b5255435811292a05247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2401a60dbe97c8e4952bb42631765548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199e66fd405b522f1d0a68917d3b14549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2133941684f93c86fe9bd4d8de26450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0e560467ba1ac4e432725b4f9e92f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf2f986da5adc218a69fd2195b3ce552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c19bd34186176451cc16d3d973ef953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629aa3d87d99bb9df5f92c58f9969ad654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abd15d194f2c65261e34f9f700440455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c3de1a752ac6db16fbfb31fb9f0ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72227163f0ae9558dd25ca5099f6df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255a6940a3e072da665a4a6a56c4e7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854ed05a4d44e047bf0ab8b51c712f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e515ed498bb2e9b6d14f6b35a2b45af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b059f8b33dfcb62cd17d71b2220f3b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbf74c9a63bb237162b1ae7bcc720b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e91305366fde802573cdcd0ec7a3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a33450d32b9bbaef0501d84dd11d0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0b350a5b4dbff04b41a96de1eb6f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b6dcf572bcee9f5e8962ddf95936866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc7382eea89ae3eb138a925c5467f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029252a59d54e07eb9ba6764a81e0b5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97158dc6bf02f608bc4c0ec4db4ebea669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0c2bded6c5dacc9e0b77b10226fb770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e92125498f7afbec25f11849ed68171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a709431127e756fd1387efce0540dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b027e724306041cad56222ca697fafb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd721b849ced93b6e93d95e45f9e98574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c82eeadda50699388a0c61e9dfca575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b19e5a439ad434159c687d49d0b07476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9926e0985d72a01134b249f5f056977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec364c4452f91affaec5f674d89268378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696afa30750ba9dbdd7cf90f880796d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9829b5b5e41a7c228e2d472dec23380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ededfb2a656641743465e1363dcd4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12adf344bc748fa8e1145a89d763d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60d2d1616404c3bb2ef8c706cd703983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3a33e484edf9d65e1d487d895e07284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea913cd6543fd3837c76a98c5e810b8685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb02e3b846ac096146a8f28ab0172e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c05b5de817e896a7027e250156665487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8530fb5fd81079ade1a2b273a9cdc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8761f7e4a9cdf4ac34b2c46c3f324ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e267aaa4357f58884c371775fb83ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f92ad8b8de60859576c9e6c4b6c8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954e9707d78b6a1062be498953e76d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc028009bc3c287147a5ac91e98ff2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a7857c54917c040ae5dd87369666e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33ebae32281234d42ab10f110a018495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975385a16f68cb79ecc7c40f822fdb796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5e4c9c71ba41ca0e712fb582974e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e70205029238557dfd6e845e9a50c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bced2c655fc75131b8e6cf6360330d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5fc016e3e4a2d978012f99e8b7398100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6166814dcdf184d424b048806a903101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20910f962d4070e4946f4a482ed2575102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00631c69e175defac189324143b7cef3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e27dead98f140aba90b692f20deba9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3cff1e2d1804375940c60d23ca491105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cacdf1575d53e50195260df9875688106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf51a6ff6b622d76e9617a20fb3d7e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61423f495f70977c4e7988bc74db3892108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24339689745b8bd1220393665c4895db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc571d044bba86fb092b07184c53208110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5bfdf9f1d6b200ec34e4e376de0a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9848daee8fa70492850e0a5cba499112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b2f6287efe61e10b93bbce356e5ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45db08fa8a2daf32c772dc464a7bbf7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e51bd375ac3f2acb680dc35109ae3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29f885cb6f5d79f8875eb1bdb756e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2eea744f2aa2d9b8284331983eb8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71406cdd80b5a413b191297d735da959118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad68a265768dc76d07cee2bc519bc88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca676be52000f36914003cafce92063a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6df09a40c476c425c653eb4fc4b13f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf96af257e136002622cf417e7aaef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df48335e4ffd92bd379be6083b89f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf979bd55cf038160627336b22c2ca3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eb6a6bf11e23ac8dc6c67892cfd88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c324a2c46580fd773bf330050825e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456d9a4d019635487350c43028fae50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35f3a0e73a2852371dc8edaa9a213b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaaae35cbfefe7c90cfb8d2907e510129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2794bfd019be5684c8ddc023a251d11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bc4c7779fe77887b9613fdd1daa82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564c79ad1ac0603b6d5e78b52dc4613132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c213fb97b2dbed0714a273cf863e310133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742e3b3692583084aaf3c22655e86ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae149117b2ace06bbacf7c20e8775fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622712f89ac7c0b90ec2635959f13ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64638a6feb1ff6a320147261b622a225137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29aa113088b5620db4a99a29ea6e564138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31754ebb721b8ac95404c7d99a97f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7214badb7545ef082f6971dee5148140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3d3188812759b105e1487bab72e39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640fc5f73f2d0b6da84a6dc8060258a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b1bb6316659fca2705ad3ca9472be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458e307164adc7acf2e7cccedb5dab8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd7828ae6fbd51d1e1cb38dc9a6ec2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dda7b945dca56f562113f1cd967fa0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec785434a4cb76df50f130c6e6efc5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6e98e55821c51578d04e73fd03e43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cde9a0885d67db8f4ab696a7d428dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91725585ac3099e7f36da99a638adbd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f476f4891d179b42b3669fbbd4c98de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b24e1074e5d88e2c007942952b66f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18906380415de26e3f979eb3fc3029153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f493884d44638fbc4b6a8b3a22582e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c29179540562d3d6f74946b5b814d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf90b3cd88bc0951e385dc90e961e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965992346e7e79c4ae8424d6907b7d45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2140d296f6b1447b6512df879b845f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6651ce9e743abab5104528f86812b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48552b903f2ae0f0769656c29e5a5205160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1d530f7d3f9ecd8657f4ea43a6a04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5ab3f47cd2d5cb6a3bd43a9ae8b38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c8d2d0efe9ebc3fe4248d86a01d1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ea3511474d6df7802aaf0fbf91921164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe789651a0c636cd78d90c64275a171165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3b3a2b22a1f02456faf885ec0e9e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a7d45e0cda751f28a9eb86bcdb1cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53351bfa6bb9c860a2fe8f4d6a33e207168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aed4ba6ae2d262444d9310942d0e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497baad8948eacf3602e2fe81ec71a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9a437a0e2e703a8e3d67f56aa5596171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19294d38b9431549bb3f37156d867cec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e42778d0ee11034019e094e8a302d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d160d0f26c36ded113f552beb2e34ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788a318fd0dcc440c98568655acfa8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d0336ed0547eacd0d758050b1096e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4910e56928fe9e6373a06feb532828177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc32f0aa8cba8ec4690a9c4e4e1305178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b479b3ed6df4c626cad1839c6f7dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8be39bc64eb3fb049d3d27b2083b0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11b721948249fb5fe4f333c3ef48d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29da8f428be8708b70c676335560d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649b09dd3f6bc8eae4af3016f23c890183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d113e56a3861aca07bdb93e983bd87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02d0cf2a6b3d678a1794bbf806f9e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a9aef52a775c9c80bfa408f8df058186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488322cc41bd0362070d50c6d5b2044187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fec0d433d49e76c2672294df146f25188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feef9f18012f7d77cf57f9a33d72ac4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d504f5dd8c571f5bcb471a4251f0ac1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4ac98c0455c03c5b210fcd561a611191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3063a65e88bae19f3d40ef6686f02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ca435912517f39c57dac7f13d507d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78a427f7e93f72092df9279400af70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ab1e10af6c98556a140ec0c0bf8bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb8975d2a2a8cbf4ab350a9765af53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cc4002ef68e9c2de3b0285b834474197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8c1f1a7f3edfabf5b2c7e826a36a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c03eb855c393bcd1a9a5adea4fe83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859005e2b2c5a0e643eb0167ac5fca6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cda58e4e4b9b4e5c94ffad0e32b3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5c32822c4972dd6ff240946519730202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ad03eea05aa71afa871e27c40ac33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ddecbe65f9b73a6df43c360062365204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea185774c9608f610dcff54d65833b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f8e2a9928bd14ecbf67bad3b7f25e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab0ca5c3d73a2626573ec430a1494f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19f7b1a3058251b9e50b1b1d42f121208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b908025ba5e2cbc4af52ad2d9a20138209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fd9e3d7abe06f0774373ac15d3f3b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882484560927bfbf8598d8680cfd4fc9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4ef5ec1120d6d35787416496c3597212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fde7c7b93896ca67e5583627600c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fdfe4e210faa1b7b2990cd1369eb9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655c0d822a0b9ca4f701c3950c45ff4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a96393e6691298df566be840333fa3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39d641c630f88bb61ddb12acd94362217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773ce7431fe6ab6de971584c72ebbac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209846e683db933318f0d0e921777dad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20025ae8cc87bfab00e04a19cf135dd0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136ef42fa03b7b7aee49652ed5a6b73221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffadbf09868ba573142ffaced0928e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea3b2092b0fc24dcedab7d1e3314f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d837142d4b10d554d2ac41593370e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7765ccf5fa8a80b073419e4fadcc7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bfa7d6709af4c968cb45263180876226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efa6882f8b171259b009ce21086b7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705751702175fb97e158fa8ab4381e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b899171dc67161a5e02970bf567af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76470736d009c0bb6288706651bc8f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62f5c79c68b800096c1580649c0c03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad128c9bc5b6303a564038ad6e875f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f412b0d3201cdbf84782456f93ec9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bd3009d7835e46c6f02074c08d85e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e91c793a9f112e6d148fbd3ba3ac44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f04557c9b6d573075dd938f4927ce4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2ffe719e5ceaba5a2d83493ac52f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbece6293789a03aa116607ea276d0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac00182d1587024ecb00db2812327b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f548b78a5dbbecc1ea62bc30f1f3161240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0b241d8050b6716bbed5c449773ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ead69b0a497b1d3fe236e8fda6817c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf567fa01e0fe38d9963827e4779ff3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62f9ccf142ecd4068c413a3baea69d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408f97ce6db18dca0fd2452b73f4c55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3379f18f9763d8aca3af759a4f43c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67183f5de221d63bc0a26f6601936eae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219302c71f58529ac902b95e0580c5dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dec812d67c77dcbc9ed30f1ea8fbe7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c9ef72d92da9a80a483bf8935d603250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1d121d94c76a880a5bc63a88b7c31251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49410d4e280579710f41c7d703fcfa9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2de773dace77f29cbd990b312b9f9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625b978452e52d48b7e7dd6ab827ea2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fccde0932be2c002f772299facf7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932823f65ca1ee46b707bf5f93f4e111256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9f30cc213c0094759c8d6157de0d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3128e403f61b51db784ba8a4e557e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d798c4465e7a36b14be3d7567572e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c8442aaaddb7bf34ec479fbc72cd5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f84b9036880c30f8a44c3b9949275261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c162afe5c0f09f7f75c4019d409ce4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f907515af42bb9c66b51265285afd6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc5013984a4ddd878d3f49675709f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca48265c40d6500b2c4945c2a2bbe9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe5c91a9e0ee7bcd719d12f14cfb9d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88579dfdca03c884fdc1e9c91ae038e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2fe1e6bb796d0107e2a24e5a6ebf8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa593d6a17232008f2bbd2248357c7bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122c4dcf4c7c44ffdbd8461a46b7c8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5106d46c797892e614bebb408250e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5449ee92b182c859dfda58f7611413272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca59e92accb3145e1137e82f947967273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc1afd82c01e28391e1364b3f541c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f88f495326f9a75e96be96f49235d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae816aafb34f995d483891385d5da8f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98ae4a63fbb7d806a067d4e7c72424277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50651b8b8244d1698928402c478296a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff60f1f17bf5c6fc83d81752d58619f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf4aaf42739f6605efdb0c783425d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996d2b3d55f941a6cb0509ed189d276281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8a4080d6e1eb42109022928675525282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38ae7a92e3fddbff14020dfaf51502283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7751206aa93f2b08d512b58e31ff72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635dc0459763e93acd4311d6be565a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e720b36af20c32ebee816fa5b58d074286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98765e42ad81898f6479fb64f75d53a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543ad64633c1985da79cf23bbc1a375288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5d5fb8dd2103230547ad9ce7d8c2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec278ca3eb7bca4b7b6bbfac09b4eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ce472c7145fd3c82f243d794e7e86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c4e13f085793f1db7c6785cfee34b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec80fcdc2e4dae2820f4e5e8e97359d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae7933a2d2302fd650220cfd5f631d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd3b9a99dc9e32236e02aa883fd9a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3334671312882001031e6e945a4494296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab36a6c12065aacee89a6a9edfdb26297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185be0870beb2ef0374d8ad81672b7e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357105edfc86957b5f7255b2f7f73eb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0251f3d3d8120c5a83724b9c9f5b3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b477b8eadda067e31e2e1b9d0e3d623301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6c6f92998fcb0e4a70f4fa4310397302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86228ebe481ae61730898186612f19d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648c8bf9c3723c87277fcbd90938475304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d48e03b0485cc77348e826c5c02515305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7790ba2493b81c38efeef5eeffe6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaaf296c69e2b5190057d723d8c4281307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e183e82f94f02499c19292d118ade308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db23f2c0fa859180f2a280c39046b3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547023a983295de0b0a6788024e31b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b49c943d4c6a4345168a1291604d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0c2c4babc839071537638f19bc684312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409956d9d8544526def5a6f04ac8792313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c35144eec25677269e52df69180891314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985974852fc7eb5811c76f1d4433727f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfeeeaf4ffdd7e812e562f1c2a83ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caa4857667a2443d9f517c451785ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e5388b8aa15d52fa1f10b2db74ac3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cb27ebcbd1289866a2d09d92ea4ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4d5adaee7ea0fe56d2d9442e01de1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad785bf9d4eca80b2d178aa3aed98e9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8d28ef7d393617cb13d1253b791db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6e4ebf714c7159ef66d18439113ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22f995b5c24aa802aac7fa9887bc6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496749afbfcb66f262cee09d828c2fb1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e12f24f6b5189828dff2e12aaab41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cc18d8adbfb318be06c8442caf8c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9be95a14027dde54dfb8ef7d6bfefe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe6eda7f30074cf0eec165534ac1dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a693d698ea99db7a9e75b015b732cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45de85ec7bf42ea080966279c4bb76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020164221f9084fea685d791abaa460332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce296e504982c9a5f68bafcc4ec098be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb1f3ec617fdba734404630374fb49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61f015b4437770d497f233a6eccd92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b325de899de4c711614b104805049f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3e9042741300f9feef38662f07a5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e656468f2be3c831383c285ce0a4d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fee1b741976bfee4269ca136f9cf8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41095b3e10667f48676c4f1e689bfd60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48998cc1d18822151d687d58fd8405341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edcadfc6b999c5aa10fa34755a02fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35943c5b3c2796b0abceed8fc72cf2ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d044cc51490307573f4026cc8537c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa9f13b3bd3bd9d6016469f85841db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29877f4677469ba46452e0f2e2e58f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f109010e6ec8107a62fd05ada0a0920347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840866db64ee699878d05126c9854c0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738142f04601047d3186852e48352635349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd7771ed9d4171634d488edbe8759c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b15007ad153881ac947155222dc351351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68816b7e786cbd6b083b77b800ec6758352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ea4206bae9e53bcb53641ffc30470353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966745f00da3472d002599dcaf000d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dfc1589710c8c5d5ecb2e310f5ecd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eee9f06fa5f55c3afa42f3d4faf765356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ceb63d9ef69a3fed89488e5a9b4d8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a006609ed84f3e011ea88677d20a6af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bab1f6920c8625b689a0afd398a6c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432e91bd24780a7d2a9554a7e84cef5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6299067bd7b2bbfbf66675688bf6a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847adc81c175f3ffa04cdccb01b467c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62910abb2ec9093903142e36d4d4dd7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fed48cf9b659a7d7e879737406667a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230544a99d188b5111b04eecf631f428365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943afae997a33b87ff4dee032cbf2077366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204f2377e49aa5391e13fa906d755f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412cf735323ced9c2f65b7933352640368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6058cc8a5b0027e69fffe5fc5143f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b415979abcc36b6b44b695eb8addbb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6f16b3e32124914682161c0ccd653371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9b5993f50ccef41d16d87ea6a4485372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37823cf199d3066cef060f4cdb04aa3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f53d86030c6d8c5607fd38ca225d0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763aeb0e40820374b28af5f6ea5992d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd67f2921560493556f535fe4fb2f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344a45ea55863c520e58eb87347fe9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dd1e9b13ba379afd185dbda3e22b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d8e7c879a8990d194b69aeb8bcf8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6242206fb4be8707e9345097f6d1a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c408fc076d646b2347d6fa9ffd8f8e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba0c269d5d725a847ef81a395bc246382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187a6edfd9c49f779194a632a6a7272383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6bb0f436dc6533d1a5ae2abc339c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9536a6857350c2b452c055d0af2075385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072eb0aa5279dca86630c91aa3f9e7c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e06bff7c808c2562b98bde3e50a44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb194dd870e55fcadedc3b85b0999251388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68ce06ff73ff86784f949f0158edd5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03836eccce5e841de0bf82fff509bfdb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77a67e1141e6f78b4b08c72e658848391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c6eda20d89aedd1e075067f662772392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62a7dbe9e6d544852408fc37044646393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb10749649286d04fe5c3e129b785a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e73066474889a479bcf9c5c68be52e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44141768498a8c4a5982dd155760edbb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9011cb889b2e1b4c85c65fcca53f083397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241bdd6c87b3008afdf497c58e4e07e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e37a5224b6fbee785308c6456b9b08399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cd6232fe839b789c03db0e543e94b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a8be869b99dd0cc274a7ffcde6e6c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d92111208fa439bf8c9246593c00c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993d6be934043f1e7bb231e00d19203403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c60266434ecdd126619dbc409ef98404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f491e58c50e6625397221f3d5b32e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b54b2b4e8f290498428d4b5f64367406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8931216c67ac651b4b26eade893408407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3d6b0bb78fa43d10ef7fad8fb020e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dd54c96c772fcc268797d1654da49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79f3354bcc9c429122294a729194ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82162ae49bc1144f25f416826576d5ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e27aa72d834460e8fc686e1cdbc1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc949820850de25554da0f07ada3804413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e62f8fe48968b4fe166cf4ea2e30fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277ddb26cf65451e3628a8ad69893d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d7a02ee35e9384cfb14765963ccab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0911c7ba55b2b706e7bb8746fa2df9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727195fc2b5226ca2b55114ba600e98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1631617a2c5c95950c15ba9d1a6773d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee327ab608e38602de9faf079cb598db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5482fc158ae92e1921e1154fda025421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825e76643cd00334fd5971918492305422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6e47a6f31353af77da86baa6754c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f645040c50952a30d7b0d80c483d782424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e08cefe1071f72f3c5f7044e5def9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263557cde5818f7476242ed70151c421426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561eb20c0d2de2ca204ac0696ca84f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf6b799e1ef5ba9edcaa3e30b5b7ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449a5a68364b38262f7c8e382d8fc03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0930ecd68bcf109cd84af235c5421b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc6dc582924af7e577a9a0a089c970431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c0416348f48b1680afc8320d9519c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e928691365a4859c77bcf3675b70e90433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53d6e294bac575025eb829afee9a34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634986ebbd9809531b8fe180130933c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9941fdd5c011365b32abc278bf59679436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6b3f6ff03890cbab586b06d52d469437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d19558ed758e5018367115b960c5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccfb74224f6b286325203c1961a820439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a65b1f60691e02c1ca4a2cf8157e05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1ce4714e860b56c6184e61aa00dfa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ba5d11618549e80585b68ff596f57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed24546cf884ec1a39b9b6a23b4c98443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583feb470ee012dbfc2d751babad36f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df01c1414123e919b00faf27a6f277445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3858e4bb39f57e948944f8ab6a8329446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fe759fbca022b8d91896575f49150447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775409c13909b876dac536deef0ffaf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321746a8b2cfd4ddce1d2cda19d59c04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efb0cd3777f09fd0e160a599b81478450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3e8b3c75cd56659c1e32e34fff1bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82dd64d4ed55d7d2d177664e8d8b2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b3c595401271c6e66361098cab1e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a000a5157f43c29ecae51ba15f3009454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cda4fd7638e064b91a707669fdc771455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289ae488365525a5b55de8b72afe9b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a28751591ad002a7ff0200c04375a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f5d25eed027933aa0ace5f868594d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc786a5f265dbf27daded10c2f8bc7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5836179fffc972e3bc664583b9843460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085df70e4f055dab548f0f709178227b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477d3b8220d7803ba2b0202aa94cb51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d199214e2ba1fc5cdf55332fe51c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8814bf26b48b3fca6b6113719a35bb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e681dfb8c6667df05a4af5e34330e6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77330ff81bf12b48e28d80ff23879c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ce56b8d4b7a45e9dfad52ba3af279467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bbb08198c8ed61a4c59d506927347468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf4df23dff543b48ade793f080747a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64ce3d12f6ee89f84834580f4567c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c652c43140f921b21ff29179029e033471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b724607ccad75d0e9a62e320656c69c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1835805c3e7cc4b573586ea8d5e852473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97013a1a52315e4d509caacb2c6dd75f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b51048fadea5f173d7156cc8ab8e3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b422b83effd7d905fd3ab9ff4465d7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891e6e0eebe867b702054fa298b80c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1d4742b0388a7767f9b66367899bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657b34a35467c60b49c67610d02ad94479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a768bee0ed70112a675e2fd15b2d03480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7979fe0b160e08ef37eea6356b59e7a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee648c506eadf1a6655a6847e233d5e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d32ed1bc7c6afa62829473684da78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfff4beb2150a67b942a1e9ce39a510484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117d51085c159f8c4c3abd40a62911b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711e0682538d8428f5515b4066409f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef02afb4c053e176db3d99634140fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb984e652df3840756a37f4afc33de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f5f9a7d2d7f5a84bdd8a79d0e1ead489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a519c4eb19749792a8501da463149b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e6d25d90acec8da3fe1079b78a7a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c0e2a3ff89e9a76d20fc1f0b5c940492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec704bd8505c14d366f7bb25914cc6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1bf70ab30dcbaf131a93e9bc38b42494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7351b5b47c8092957fb8514aaa88380495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677348d3b0e61455aaad167d93082509496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07819c1c744aff8b1aa103fa36b58b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5faed1b1eb150a64b1c962a0138a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bfcc0910fc0ae43d5f5df73525c6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ea89d85b79bcadfcfc8cf43faddf0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbe29a2a1a51c9a579055613ab3bd4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebec18fed3514abfa2216f960f81db0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c01d4ac6f8c267071ffcdf576f12f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799efe32fb7603baa09c0e3469fa3654504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395516f4128f50778a1ee5a0728e4ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584eb3e3de79daa370b0dcd9adf7edf9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eda0fd22286af25c65e72864ca902b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b70fed8bc057c15173231d78f5d16508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2750821295a100ca774694129b7726509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa3da041ce115251e93ec39380ce43510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0c666698db990cb565ab0b31d3869511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaab399649b639b482686a53e1a583512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a30f63ac3c17e5508a036b3c84d8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6f5007881b9c71d4f886d916fdcdb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acd7f3ca3d3543ad4cc480c90a7c1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe359baf36d9b9e15875fe7440d962516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc621c6934c0d2f27dad3fbce42e1f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8312153b6896e1de0f2e8b887ca937518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fc8ea28204323daa17e87a47cfa91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930c0bc85df702685ba9fdba93552b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73f0251d4fbc386c74f20ddb82dbfb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4224a755bc570a7ce33e3e3658e63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacfbc55db9ad0555b95b70704cd302523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811edfd28d742c7bef9b964b251eb6f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb4bc912b157a7288a7d000a7e5020525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad30e32af46c0eee320f76353a03f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bd4f0f8442c2d00e228e56579ee58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42beaa6323da04c97c5efdef81bc59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761b0df6396e5aba7b10f4fc9957e70529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7de2267925c531166d96be3e32b24530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637e70b77e0867b2c582cc20cf2475a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1475da7b32664f0355af063af4013f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b63f5311c81e8eba2e16eb6c71726533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b327071bfca0d8724a0ac04b0115ee3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582f4a5b43ca9649540aa472859e6e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836470c1cfc8d3e508baacf254a2d6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdf87efbf912de1ef27e5da7dfff45537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0156a85666f373361758716a4e2cc3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ce2b916a1e55dea91d5135ddd4dd1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81d3c96cd851a26de4e6724177c151540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5f2a0aebf3990b170a99d54445473541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99410dafb5980aa9711b0eacbe4bf3a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640983f52f5c0b29df705b5b035941b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf4c6285636163df659e8ccb3de8ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279d4a90545c1879d2ac4172c704523545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc6e4495996930c45c30bbe9028d09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a119e71cd6e43d0394e34a33bac0ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc11213f5192b155c0a0ee82a575954548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b86368ecaa9618c930479dc5bfc3d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b751706f54af24fa37ac291ba2db7a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c59cb18535be7f20f80e482cc60bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3c6ae4e48348093e55e0409f18017552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22130dadef6d4034beae95d30023c2bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b6eee13afe7a25891d52511cf7afb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef2ae267c566baa2ce5e6965f64513555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa34310f2d343b21118d8b13efa5821556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3460778c8b9f89720c81d6347aeb59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e15cc17b3fc037cb376d96fc176ada558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be13cab8f18a95b10bef5313d56b20f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7cb1dcc7bd08060fdffeda1fb8cff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26984a41403bb79ab79d38fe56579111561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8894c6ba5e1a8296a36f47d1f1fa270562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32987393973ee8b9539904a5ba0be5c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac405464db94e93ef47d27be163bdf4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b07c0d41aff06bfda3d7c316e31c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67739e362d6c4a1b008cb19d7010e5fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbdd32abfc4d7ab93d668c21c2451c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6b9b902d46fb317b6bc26d77cd6a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a291931e4468b1f1f7f1c950d675162569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e80482f9e1ca70e27d96d557f288d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90648578082392aa49508e5514929a5b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351759ee421727769a0d2a8e206e1a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaf6756494e4d29125651c25513e22573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177949c20e6274cfa57ff7602b34f400574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee37914f8719a852126a06e86ccae62575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e6511e203bcab350c25cf0e61897a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fd8d25b7d67e92fb5f3c69ad9fb1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4471163ff922cf1480e27d5df923c2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23403a594897862ff63180d4cbcbf4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46958fdb8af3e6112b5a1b2e800952580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2894882e99279c28af487d4be978d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd4c688d758de8fbdcc75637560f84582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f59b3b5f99eb8d4e777a1fa6409cf9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fd85bc57164f1cbfc27ff5275161a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814ed570729999a86c4a6af24add362585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491da5f3498f8b857de7d844e4d4bb07586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf260390ab9f6ee46b792d715b97a74587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ae359d2f4d148c957187eb2a2030a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71d61eb27f7ff11fcca695717b1000589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5bd382b32e3666e3e6cc2a1282444590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99867ba4e5bedea63756ca10d2a10e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600c57042f5fe4cb6bfc423a08743a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad3f8dc8ebda23ee3f11e9dd88234d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df271990e84295dac6a935c557714726594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fb3cf4cb328e41428ba8625357e52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3e54f370762de27434ab3c6765cca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85a3c355133778a1a1a95b4f4f3b4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c9775cffaaf59aad1e79784948a96598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bdd2560ec67ab6ddc24eb97d8bdee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2756de53088c75afacb0d639b8d2f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beea4194f3f29c7e2154e2489ae5a20601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e571b29db8a76a40940f9d77a67f10e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9039ef85eb1ecff6bb2ea54340b531603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20629612055ef0f632e6b4e07e4f9f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e284116cee67b2c1cddc91938edd1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acdde240a52632802a1db6b10c9da0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c33f74c2628fccb9c18bb6ad9d6d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f360ffc778a47a99433eca819f081608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c631c92aa92daf3d7f64db182ad40e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c69fe49a9e05bc3b65e0cfbb1c575d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cccc13bbb12845385f3ccf77cbe81611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf80ead1927872f37aec64ff3fa219612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1678b4b617a724f69fe7af1caeaae52613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98a5ece51ff67b4bd93dc3925ffcc7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c70e69203c3d78136f9b46d357074615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0dd24cdb04592030106e46ac147d69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f4968fdd7e26e11ed036395b41b48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404402e55ebed2b36dd00f6b4d487146618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34fdb785eae9f493248bfd25be1ad4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5579d1b994843ce820f82007b26f243620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4c2da9c0006b0d4d370f04a325582621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b036854365c22ecfba391195bb6452622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f8d193bbfcfc82ed85c75f65f51f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e243bb0607b1ec311bc33c6ac58488d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9b818179954dddd99db29c5b35514625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34f1d7a273c38699a2ecfd9ba1bde7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf26fc1c5299676d8d33435f893fb2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801396e160d8c3f5ff8bf9ccb776387628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d6995da20090f3f91a02c60eadf66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee2c0bbe46c2b595f460d8e20f2056630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb751226c24db0de36febfdb3a2533631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb839f9617a9f63fd003e434404dc13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b05fa71979c1fef94872ef2403ccc8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887540c2a97279367898014b7626c2d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a60b4c3ee3f2c1627b7461594606c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc357c8d1a692a8d1c6cd1f2c20d73c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ef6d81742d34422a2dd919a78022f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928eec7a463e56988fc2df650190549d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbb937174e3cc4a25e62be48e7fe0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25839480aa14de9d63c7a5c99ee7167e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f08564e4b6af3864d1063a897eab4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915b4dc2e4191e2b39a9227a16ebecf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba96d29e237cddcba459ddbee077c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c8ebe01a0e3b9222395b82d153e56644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857c43edbd98dbf8ad2ff60d89563d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82652bee3920612a6f4a4dbd950f1f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1563254d4341ded93a75f75e947ff84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27712464ce8be8dc7fabae6def2a3230648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd09ef301c76af0422f3f343a20cb87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31812601217cb1d198f017a1e18680c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb05bb6409cceed8de81e045cff173651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309850745c76612bc2b84a1e7ac8bf4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a73b1ead98f6af7b8ccdbd2acf88e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f065658b182cfd89bea8f7474625212654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c69f346c87ac20b2c0094020f03fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589de4fcab476b9b92b75972c6428093656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ab7d840e914d269e9d7e444d73c97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41196c23b0b1696de8c6b4229ff7e8c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be44ef5f4255f45f669a1d33ef8848659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb431725f4e909f077a66b07f19dc57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848126751c5889f277e54e2a429a726661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66151c83ad320eb7e425c4bc48a4e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13247bc30a175ab93dbd67663d7965e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214d696d406545e0ebad3630d998854664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee7ec1161ee8c85d108f5e2176c977665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfde00e3d157c360f843a27140f968d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ad06d0e829266ec438e9c131fcd2d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56888882090fd1adf0f731c7a6cdb863668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95f2d1014ab1dad5065b62f3b822fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00522976f6790a7576e1ddc83be95e70670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c122b6325f4e05e5cc5728a6629ead671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5b4cae95538ba55ed8f511ce26649672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b203e50b3c6f6000bda0b9a47d07190673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8463ee3acdd8b7d9be62a2b7bf98b58674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c24ed0fa54c48afaecc1cc063c06e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fe6a87cfcd87d155198f0f6743e75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5ec45862c158f5b82bb0d3b63e45c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7da2e85fedb94349cca9155a533562678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3da0d7a48805d4c4c7bb9c1143f92679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa69db9b6eaa1c86ed7168fc7f4d41f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1495c9de9ed2d93a0faaf96a81950681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe115c9e18edfe374a663a0b93f39738682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889350a7a1d2e9e0dc22d83a32d0c968683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d991ded2f33350981202ea64e3e49dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60943438189e75b940c225842cb4c60b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70941502c7e52395d73674819ebaa9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54403c33a7b6de4471039f8ba0f57cc3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b7ca3f577ee581a6d0340d8a149ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64924dcbee14b243edf58b62e656ca9a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789df430bf9e76d47bab8ceb8d0abef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89d47ed21c856c87d764a65d1469c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431ab45469bf93de08896b75c1072e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432f5164633b9bb0de8a152b8fc34f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5282bf23ca5a3aa3477edccb64625694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995c01c4953667098bcf3c0a5574954695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cb1783ede3d19dd1ccdf57af761de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bacc14c67872f05b09721d70101620697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe10f7860874fe5d47379006689f3b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9781d306ad7909176a68498f5fd24a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101efa39056df3e02b3d1d15913063dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24844ca45fe91eeb89157a9ce3ad10e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567c272e339f209e54ea23dd8b2f8db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba1f51ff78edda85ff793266e34ab5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa2cc519fa0c169391c25f4c5022c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8c765614bcbbc7a19d716f32bf000705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d48166155c4893eb671bb9bf1948d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32b968ffc062ddcf7c6c95cc8d541e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c8fb3640d600562585e2cc40a70e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f082cf30b64fc728ee3cc46e7b0f946709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6308db390adfc88cb3d316552f4bd4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62482e1a0235a1c06e3e34249921cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b5ed7afa888569bce1be8be7d30c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826c09fd071f80b0192134855cf14ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47317fd20bc8fe666145e549fd37e6e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853ac3693711bcabbf3dcedecd56e70715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c95eaecd23f778bb726caeb9181bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a9b0badc627f425ddf3ffb18f48b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f4827c33a40db7c0d4caf06e12d0e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e98b811621c20a8d368b0641a12bb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61084ef3077e1563bc251956cb25d430720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99aff22e3eac6de8c07bc2df3e374f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3feb948b645d853e05a92a959ed0f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cd1c373a5e28854868acef0c000ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46984d05846e2e45ef2843e230951940724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a71b351e0ab563a9e97f5790c7db01725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c29c22a396beb51a419c451eebb4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8711d04f034f29922348ead2b9c38c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee5dfed699212fdac423888890498d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a931fcb9a549caca6bfb4d640085d56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734401a764b7a9b5fea79fcd92f8e4d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f54b34c892c60fb84b9615b796057731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2b2bd91cb95300243311b814fa40b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b20563a3a89c07b4f643ccab7ee037733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b69cb78392d3c6ee68891224155a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748e5b3d8a549d2e6ef7547b4c0d83b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b394ac100f10258daf26fcb3597e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b032e48d3c97b0aaee1d30a8b121c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902702caaf4af304c56eca37cabb79a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f9b2dbf5a610dce117b41568ff65f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957ec6e27fc0f76e7f29ccfdcca874e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36b755015837c12784c90ba5f1e6dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3167e4409dcf1106b1bfdbbb53a291a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cd6643d65d0afd78b4566d4e45ad1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d281f5c5c6d8d6578707b070c1ece744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2013ec63dc166782978041d53c01182745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2310aa767d3298fcaef7eac4cb7f4ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bc6366cbd358cc521622b68caeedd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427b76f61fd2b295063a1947a591f8b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e078319396a03016d04b60cc974b5f8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c7381d9cdf59c75dadcf60935357e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5f9704455e6748e653727f3d71a1b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb432868975edbdac971b8cf5685dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3969d9633f11657af8a0bc5e6f2ee8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc30f51cbda7b2f5a6f3cb79d6d9177754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455b3db20f02e1b2fd595de82953708755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09211fbd23e61916de525dbec8434185756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3a3bad93c539299d4eb1176fe8fbe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93829db4c594e8a6bf77531b8ce2740a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1d793f1ee06be4481bc2ca67dc99a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>