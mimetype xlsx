--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665b7ea3e784b9c71c7da9ea0b7470c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaffea8bbdc59ae31f38f6dcec9fa8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6568e4099d765b7906583285b715f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7a3db8c59bcda269b48d74e7a27414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620870c040ea841ededf0874b4fbac25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccb8f5a65636785b58fad985b56be56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed434750628f1c424bc149f31cdf9477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8078b04e1e37f21407e849d351030cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce45a6f6986347dd59d8aa5a23ee1ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fcd94bcfa36e8e85ddbe3ba9086ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04891e3fde4d210a463b9ad9bb9e2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68760bd8e6c52eb414d16c1ae20da5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c7e8549361af5e4881d4cb61ba2ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68634de7583da4517aae7fb8dc47a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c89712254c05b32b2dce99e0d0ea6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67778c3b8f63ae41a94eaa032b7e4ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743aabc72332247f18ed9a7307abf19317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f20048a12f0f479e598875be468a3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748723eb919059a18c27782659ec18819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8ad2ec551f42e661cb1fadf3a5f5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493889de19735374a342f2a3284c439821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c68dcbb620d5b2bff07dfe7bc070d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46ebadc2aab9b4283f6c439272f1ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a64fcf12316ea26d4ec6f77669c69124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f40220f3b843481b9710309ff0d28a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac26697d84bf49a392339bfea4b7ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9123fb6be0af6fcdfa3890ec8f22e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadc1244b33e74c21b20e5fbd92b60a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1fe16b520411483853fb155f2141f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab7c6e3237477918b9c1963ef2c73730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb615a9803e7be4ce159289f29a4685d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf26fd80d47b33235f8e94d3e9206832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf6c19241c311ed0ab6d4227da879d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cd4d0b89b9bf2b9044a570b8766e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dfe7980cb4a7146ddbcd34e49655b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b95fcc53423aaad44e530451f7b1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9622b3514696b13105f9ac3d669ce337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c61d587d8af93799c1d497420d1d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eac851e4b926a0708d60887ac076b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b6fd758679aa5baeef60daba1b3d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303988ac6f0e741bf42d9df2eced74d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378445511d587e6d538958bd1ba396b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f5643fc2f68de62f460f9f18ae48643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfda353ff3d0f4ea8660310b5aa12244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8b664640e6dea093e78a703b61b4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64fdf35fdc715708218dbe6fbebd4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e71477cc8bf7d35374ac7074355bb347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9217f7fccd404e993e232af8fda4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb82748661b7d5c66cdf9b010f352249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65003b96dfd3721bc6346e95e055f7550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f924c5051f11f5d5b39074c69453d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d069e67378b713e92184630d3b91fde52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03798095f126fc880a9ea64f3f421cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf071b26adc1a8e17b731563116a10054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ace4875ab8149f7b45f25f17768cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70ca2dae8302579b2062e8187d4f3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc52de090992090bfcb4ef10b615c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1c9a7a7b0d53d545c77f65bd43dcc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8877882a1e5d03ef8fc9fd8bdd20ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b497a28ac371cfca25fa2bab8c8f2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b4e922204c9b68fc0cbbf645a2ba161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced87df98b5cca7748169ce7dd8c31f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840c6b9521ac93f77ef4a2f422d63b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac857024111726bc88cb8c3a8e8f8de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a00f362d1437ca5c73c0d82e57e23765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845a79af2bd5c854fa9f24917698db666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3b801023e8f85dc70e461c8c7694d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfdf9f1c1b98b33a6410a80efbe23268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755aca623061ad8931006ba2da886d0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b3c25b5add2f0a4f56cd1945a7bef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c03e32790be9e9fd8bd7e544d0165c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c5d697168fb71ab6b9e4d422813fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b8a210b44c3087409d6d26261af1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab102f9574fc5c7303847836a8aa1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cffbb8e0257bc0f94c6e8a6ad6d7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b4439c1ed68624e04bebeb7e81b6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb206d27e99a0181e65998c35c358d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975e6d63033e7455ab1340b19c3599b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471ee16771a76d59583ffbbaf1b64fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6029a48009aa47a8f8903f3f12ade80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408a44b96e4680c838fc92128d8981e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfa41191a4502c280e0fc9338d36b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5bcbb5ec453e9ed345e54822e01bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dedbfbef3fefd2613b911480362eea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa4996d749c509a7bd9820548b354185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b16846ef3a650ef7cb939b2249bf486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56423b276562c408829b61e1ea2a7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bb58d489b7b4e527af86d7d1d20ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910879818f209eaff749e6ebd54a7d5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3691f92bc199cea2cb9444fe1382edb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859684c5b75bbfc89c19255e38fcaf291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21fa3b57557d31ec8f05bd6a72c47592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be1b45cb076bbfd9d073b8c1dc794a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8225a07e897f9481f0705a5038203794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb5fce0e0726557a277b8a1559b2e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50617cf35d2df0ae47c8e35a31bf0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af000ee5f3a8690a15d94b8faa8e2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94c07e64986dbc89e6e39905dd520798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c727064facb89e7b64f1f284a3c3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6157929560fbcb09f5385396de1df3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bd01b173e127b3d9a051d4a53f803101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3d174d835b3035e139af79118e62c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f1e27919785f2f597b5c302de06c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e4ab4ce31965bae45f4af83a372f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e682ad94c4a0e03a36d2adc11189baf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43d6b2b09f2e1c656f5796be890cd1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916086cb95aa58e249fb7c8a26cfb5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7c34531dcf64c113180d9ffe06465108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa073e56aa7d51d0424bc0ce877d5a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e308fcf57a41b07feacbf4a4110492110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2572a2f22f915bda5bb594564ee95e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a225fd9016e2d95119c7f1ac90b00f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f1839b4a4401df576146b072df802113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14222f1a59110616ef774712a54b128114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee47895ce95bc148bdec980a142fd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4ac29e3f9d2e366d16c8285518976116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99cd54eda1a4b026b8e4849ba8e56c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5294294c07042fd10882dc8f58536c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb094b443cd81377848bea4e313351c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a728ce6dac4c28cdf87cf6654f099120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f15c9afa273de10d4ab98f8e4f9277121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f49b65c441d35068c6698b64b829bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0907a5ef1e131adb386511b11b272123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ac72e0ae6d66efdb4c0470a66bc4a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ee88f07e04f3ccea4583bbeebf0f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3121edf8db53dca01e2773b7fbc3701126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b4a6026ce9f777d79194b07e6953e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0e7f744de036c9901dc03cab57f4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c0b352ea46a2772e2fa8adb41ad60129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb6f11325e3e866afa9dd2b6afcd28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4813e385a50cde654e6716da730250e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55905c2c1cfd642f48bb46d7e96f9f14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542304738fcdf85eab89401b9093b047133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acea663cf64bcf0f2592890f2f7b82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6e45796965903a727f631049f4055135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95215296f40211d60be37221500b1d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d249e40fc26116eb595f59ce750a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47f1c7d126ed051e7b2250ab795f45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18fdbd17049a9cfba8a4353f8223de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657bc4180c812a174758ce8f2c79241140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c10b169c0534e8b087a71d70b770d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7d17b03fe504c6bd8f40dd02dbb10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b137c62a0871cbf457e2d5591f2148143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754f8460b299a0472e5868b94270e91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63eab09067c731e66df13c4e77193e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b900866cb8d24f757eb07e2e34b6cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ab217f5826cd16d220235f4e7d84e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2865759ce0fb03a5887313c43b0b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44b66d0925697915854c891033a06b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6017bd7ff23593196b7bb5fd3e6b45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3d0c5ceff8a4636feeeeb9832fbec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252435b4600e97a00017f4256efc095152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee903c75858b66d8162da59a9a170a80153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660eb26912fb9baacb4b5bd1fac5eef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f1a32bf778379b3a1fdcadd253eec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e25f2675d0f6d59dc3fa65400ad5bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9458483211d758b37d33dbc6ad983157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196fdb371324f7818e9a4d57b573241158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f34ed8994e52280c2e73ef829da15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca028684cd1307ab5028858cb6c0cbc6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d726aecfcd6e46684a985e6729e4c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc5d32013ef1948a608ca4bb03c885162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a23d8e444fc265a0c87adc1205af61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62c988d11f510d9f2602abee5d8b98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44040062a3e9b2e9cff0007aec7047d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9ebe5dfe069de22522b97a6f1e23d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b46a4a196f5d0156488428d6f639e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e6a74d98c21156b226327f8b480e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e90b5b095b0e68a44c5a0a5ff57e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9574c28bc17bf75281648b83ee9079170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ea65631963e0bb9163db0f2f58b9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a4f985b72eef26904576ff19d7998172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bec7dd0834ef1010023c2d6d1b462173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782dcbe50d78e07cdf839ee4f6e632a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fb35859f8f65700cc0f51edf0649d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e559fca6d9949648fb100104ee3a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3ea6e1e8575d406c39c1dfb0920ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3bf2d6bfc818c537fbfd57bb85966178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f53fbdb5404e5e681a2e7743e16d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46779a03f8dd428f766a0d497d4e269c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f82c3b73ac6df252790af3694f4ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc99562c6715a75ae6b8b70bf6d3481182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659e2d5f4109ff87f82f07c6717e707183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d45403e6ff38373e3ed6e5dc9dead184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c7ecfc64f49eb1bf7967d34344c7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7dcf977db4edbe0bad0e695b53e3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d8d72620636fd84aecf6b6a268ae8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5bd493e15e6e2009f63e358f0af84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacc5b127918786db18fa21fa4788ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8d52254f8d2c546382c774fdb86eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8e001fd6956a01faaf3c663710809191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cc8bf25231143505e60443b97b473192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624ecf226b9150c46743a1e6ca2f467193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934122fbf08ebf5ba339016ee3aeafa4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb988b6ac4c0232b31687a2440db8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bf02cda8ca5d09162669370541507196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be990bc6d9cd67462fc3016a6adf957197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ed599045b61101ab6328923867b37198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17013ca433a201c269faf88ec7abf3a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bfb93ecd7ac4aac0f386cace30d5d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd312f1ac6aa1592876805fc25076b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc1cf36d3b915973022d5184791afe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be4fbf2158be6fa38b2b9377714b89203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ede4a27a8f1d829c8fd2dc2358c3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa56db78d6b969aa542c98fced53df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6fdf0ec866581848e884dc873d1b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0436c078a34e60f47539dd1e7004dfd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b969be1568418da470d9ecd4829c1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e1507eaaffe2221fecfb9386a04fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc22e0effb8c27ccb95f0e16da2e19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce0613253f5dd45abf1a7523253edc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a68aebe0c0d3f16433910c2215a26b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380f8aa21038f9f84dae83d3483b59a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf25b522981485df3c0874f27d49e32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7349d33078a6f8e5b846bc2eefd999215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02a7a5083489e521f8950f855ed69e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecdec007f4c833a720e0cdaae6c570217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97752469aa13b1ddffe6dedf46c74c88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b336ad82c151149826bdace0c29d9ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eafa0358ca7431bed5cebe137510d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5991c6fff95ce28942fa20a126e3d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9265bf7349da70a9fe9f83b426f21d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786bdb10640bc03d8559293f9d91b0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208bd627873c0e28520ef25bbc754ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d972ce253b6f92bfa8f838eb80df7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994129c6c78fa0abb4f302bf121897a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3e534ef7682014104ad93b27dd4f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39eb5d933aaa9e6b90a81fe41151083228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170f242f531891fe677bb53fa8353b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b073727fc8cd1b4f4838ccf3971e9c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746825bd5cdadce19ab23a89fe3b397231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bffd17f48b276eef5edd756b8c84d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9541742afe4dfbee321ca6e229595233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f7af874da795aedaf44948e676acb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edddaceeab021a7ca06998adbb257d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2937fa0fb492d6285b7dc967ea166236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57228203d04e270aa956ad8c263aa1d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb061540d6649de715e9cf76663191a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff3221586aa4ba623bb0655d2dad2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe9e91eace10363bd41a6ffd581f40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fe6287011e0dab878310083fc12c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c085e62be40500219f9189e0d028ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc748c35e8801e1e7f4b9d64e380da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f772189130f0c5868d605a406bf9636244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9555613a8e54de72e5dcaf7a8850e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100df258dfb2dbb1e6c09f7713e9ee5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdad954355f6bccb970d5075e4b7e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adab30ceac68dd3945124c8df7e6cdf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28533e495b937f1785fed667d613bac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be81a18ac6bd74bc72d336fcbc6f58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e176e496687b1fd582d07e5aa21fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f333b2198a60319d53c2c5e303dabe8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dc4dbfdc1bc7bd0a0426570c22767253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cb7274c1eb295906b96591dc7b43e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67f1c4299deb467ec00be58a038e40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acb383cc98b871941bbd6979dd8eb6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca84c1d0edf1534983fc725b7f17867257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b817d9d045d4b966b0ba784a6242d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d824606ee7c585597862d8eb814d5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa57a3dbd7016fcb6a5abd15a2a9e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234bd1c122947425653c9aaa7bb4361261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f267c6576f11f6dc555a7de00ca88a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1aee775e3ad4eacac0714062b1be08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819dc45ff53bda3ec443a24c35abd85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ecebeed3339faea5608943cdb6e65265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d7f27a3881251185c4c47b0b2da0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441bf9af94980307efc685e5ae6dfc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e066f73786a456b6b92b08ec1c2e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63a8878255ae6a3d8aa6327b46a36b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e470145e491a752730b06fc8b804034270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1650ff0b055256896c493b6c5972d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948840f951ca07540ff028bf71affbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b35df9b65186c5a6460e1528f1947f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323658f25a8aea76d6c01a45baf909e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fb13b2e3aefab093e7e313dfc321f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b0340ec9f2f11577e230a04838662276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6c028b9e408c91721668d3e7c8514277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e713b5aedc84f07eab3de128101869278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86296414a5b60caf101ecb215b984ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173fcade82039dd13b9237ac6a56d6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8729210fcbf8d727aa435d63e851f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a987f64fcb8f5e3447236499318585282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e435ddccf8f37b2f01e155e0127ce2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6bc7fa860ab5dc98cfec36dc51edc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d566860a64d7f1c70ba9a53d0e2c256285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828903eca41f22663e7aa6acc516a3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448231041fce7f569b4ee3262774073287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d775fdc115703dee6e9e1ea904c6ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ade19160f02d3527cad57e70980bb8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16267369ac988d94cd283a3211b70de8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dd64ecf399151f556f2dd7218c627291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957895baf4c2334df9e34e4bce6a089e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052071efa5d7cdebe98d9878b09b65e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32575bf1428176607a1c11071304a29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6f8c12ee73f58865fa5bbe2c46119295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a2eb5c42a54c1312457f3a2c4220d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e47e2b81a32f9dbf1f1584df372171297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868989e2c0c1c36f360838f22012d92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b052514d1cc31701620e6f78661b6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a21cbd1027c33d909969c4573f662f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab562437b063012178c70f894f04bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4d8bb5f5676a41a0ef65bb674d5fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74db3d65aed11a78a87aa5becc807e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061f032d408f8333407bc683318d551304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f5a974eb0c799c6703381ce3ce217305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55d8bae0c2ab64674c8e801764eb93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b88fd12e57cce913e0bb1534d85bc7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e436f9eff11dd48a8d2934ed8ffda6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dce8734d1464cc323668159fe5177309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552e96920eedb19fa5965944a18e202310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a789e3d6fd08a278f1d345f49bbd33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed0ce3073cbf037b52806262390a9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b535d0098dff00a32358857ab22d6b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff8d089715aeacbcff7c6b4147affa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcc5985d7ea6da3e6c7c3bfea296a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526ef6243870d491c9b0f15e9ac51db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767c33a1879dfff2a8fdaceeb045736317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fa0b059a907062e7b1328345069b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fcea14821d66b9f8fcf411147c65e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b71bcff83e347c443376a1e94810e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d48d3a4f0a3c6461c9c82d819b01ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b6eecca3fc0dc032b4ad67de944d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3697c49ea32248ba0d6114c843d5dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12027c28c692d84df1b6c3b6137474324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d7573150822857de407097f2f2b9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc42e0de044928e922f26583107b72326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116050dfe70f1486ef1e07eb5868a80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8223ae00202b39a6ef616db2d1875328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c04ef6673e74b8986cd50d1b9ccbbe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977ea47a915ec4dd2a786a398617e14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23430026f0697f573c00351431ec3a12331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c6187c6f81572958239dbf103983c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309e6f684cfe8b43a35affe7ff4e3ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7d28027d487e2447169c0531d8004334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b223e634f4b2c7d63ac18f31642a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073eb34826e78b829e6891ec9ae6db5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b98f4f43e61fcb4caeaa92bdfa1a36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65610417ab10364e65bfed1797f98e13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06421896ffd4f390e9b5152a54614e35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99d97727f609c69839287319e11386340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3faf0dd801569a8fdd7d6a32d317f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d24cdbc7cbe3fd3075b7fdc3a102e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a53f378d01c2713d018dd446c6b84343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b370b110fd6e44e5599275c3ed1945344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e845c3ca43220275453fa242425dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23831bb80a2a1ed6311fd2cdc34d959346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fa12601a90d7eaad44383f9ba6673347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489df73e46f79e16fd2722fe8fb7c345348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbd3f87c21df4f36ec744135275fbe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1f3044c2e77b0f415907f0ab2aad1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b79826253fe3e013f05787465bb48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b57ce42172c8d1a0a3a12914cb4ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785933680c4433e3c44fb206d53da6eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbac5e7ece839e8a236ce1f87c102a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cb7bba97261dbd2e4a0f5adb6d103355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b489dfe7f9f2cdd971591100c620037356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dc1585b2c3607a121e2252fe3b65a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013e0699a665a382993db8d7ade0225358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e886e1d5d536e90681f72c2e796527359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed021a7a5b5cc7ed17e6a35a4aaba34f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bbfd1f1bd969a76a64ec27b25ef63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66accbb10cf4b60fe25bb68795a7cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50975e5e27b95c58526e1b2d6762080b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c560d60fc915bb2a360f7b10fe23f7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45d5397c15f0366f5d3e5158c368bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbab6e6f0c638cdf4a972e5e860938366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285aa1877be66627a839b4b596e991cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df37f74379c7b43292015d444a8d046368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bad14ccb290c25b670606f29d4f67369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba61fe134d2317a8a92773de34806c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe28562ace17d5eda4be92eaa4e4ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a944c5dbd69101924e6bb415af193372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6897371e233e1c4fa568870a5124f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4e9c3fc0aa0fcd0f4505eff4a45ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8393504820e0122e99c67ef903d8757375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f94fbbb4c7aea7d0e9802fda3f7588376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b827de6bdc339226bf35fd7d538aace377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4b63a69cbc8a80a6080c3a5685f33378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640133607fd95ee423112a6eb3b5efa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e69f32ebad3dbedd27f6303078be6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594f266b7df77aeb123a835da3dfb5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ce9e335d8ca477c7e836f62acde37382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c1896020c4add4e2c2430134d1f0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e0523d6a816f2d32b534b0cbc5583384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee667afd7650934c69c07d93eff490dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdeea2987a3081fefe38602a2727f1a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab01aeaacc411859be0ece04a55a3dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74ef68ecd324e69388aa06759b5252388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37e7b58fe880da547ad586460a463d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed285e2f6494f0e6d43f94e8f0c52c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bf2495616228ddc51339d7feba332391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c87a05287c2a95d2447090af9bf11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954b19d1807636b15d67656e20950b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60bcae93f9b5ac46fe0ed9827786f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21abfb4301af3066814b8884375ada2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918c98dd5e2080c23a4fd675ae49a75396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f867ab6791193e25690d36522f171c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb041017b591b80014c753bacfea17a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dca44ea1bc4f332b91626508c090b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2a0b7e67aaefeb45be16fe78ccb73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5c0ed005bbe3a94dfc2a3d4f471b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cbedfea044372b4075d26b85aee5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e79195c0913ca165b81ef997a18cc2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0b06b87dcdbab43c9b0f96f689233404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2d1a425cc0136a5973bda710a9048405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb614bc2abfe37db9a23c86ea82326a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3224b7fb3a37640d6a289395807a8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b6beaa54593b397ad15ae736ac5ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2192cc50add68b252bd6b4bcc2d01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9256d5fd0014e68e23dc16da723c27410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fd2f50625cf595b971c853370ca5a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b61fedc60a86c43677a3e069dbe0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5ac7b57d6e92aa775525ff1c9e8bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6551cee16028e90a75fa19913aaeb0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a531010b9ed2b9330d892dfe9a2e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5048de58f48a04a517610c9ac5533ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017786cf975792ad79f23d5dc7b3f62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cf368bf14f9ba83a0da6b4652b86e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275cba6c457de4410e4a361158969b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42150aa3ba1ee0c4f23584214e7b311420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9129c4a2a5c4c2de0231214f0ed404e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb75031ebaa4b01b19d3c243be7cce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763712a2ddc3636483650ba1929bd02f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a172ef81c5fd8d5bbda432e95c96f28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ab5437e5f6f612346ff1e5bc67659425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f77929a8f2d8f4f7b0fa55ac9aa0a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8472827512b7b17f9d2af673caf3f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9776e5240b11aef3db8e51fe0f95555428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45786a53d76879b347f8e9c4ab97f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994ea51c1dea2be657af96b435c6754430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66758271825de6f0f5f0a9d319eb17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92894d991f5ae4430b7bbbffda486633432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93351ceeafdd927199db2aa42770c576433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1b3d6d5a407a8f0c948e8b0813fb6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742b603554f1a71477c143a21cdfd1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1642223eaebb3280141a0ffae8344436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e598ff58a9524e0efdde0dae550c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadd6230e95324801226cf482038aed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71d848d62779369baa78e46eaf5222439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6489e5c4a02c12c1b4f2f345eeb02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5ae8d776b6fd4c84c59e7cbbb295c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fd8fd82b257905bb873fc85796122442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3df186a162a382b74a7ad29a58eee3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e92febe3cfe0a95c9f76b67c5f4b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ea545ac23f25c7c08d20294cadf6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b21a7bcd35896bd5f0a0272053748446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b597918c6a3ff0484016e2ae15bf6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dbc9f0b10253ab24ec997ad17f358448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a870fac52926ba63784f55726ba1a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a87f16922d2c07dd579e3f6082314450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e9ce8284b042989f906d0689d4815451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6411d536495ab7dc4b673e9db8a1468452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eec4f3de1cb6c671c622d31b6cd0f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e48e16ed6e3ca335547eaefb4f134454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9655d41ba52367640e5dba9a7ca12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e6c7932c7b892e31b9dfc9cfa74cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3db1d8380a9aba36e6e41e55281dfb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3dc718f04d656e6237d7780746975458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d90018f537f51b37413d9ed854214459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd8f6ed65f7810a5455e077ecd85a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe001781d8f611b5c18ec65ac62b5d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb1c059b5dca61996d092751256cde462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdbe3bf7a40709bb8f10c3fad1f0ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcc7c2fec1b1813403176ee9ab2aec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e14311163b9a5911904e3e6e53f8e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3539cda19514a64d5db4faabbd5c57a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cab1bb881ab9244666e3fe78e6f77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4b9eafc89bfe07d4fcf2a7ddb9d5f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a18d51b9f2bb61a31536d797eece62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c461ea6c32b0aec1b743c97dd27d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37344e0e0cdd9ca986cec7e3de45add4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d6ddd0d4eefe34533dad4943510fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33557dade509d369a2351c6226344441473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c39417e42159c63cb49c4c7761cc8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6896f543fb2c2846644e5961225a3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2b849b3adf35c47276bfb9a79bb58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b86717e232f7d4c98607c9d0aa72b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e659b5fa83ff371232b6317722a89478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257f5ef642ffcd0c2d6cd928395c7d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa4eca14749f80241abcafa46ba221480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bafe4bdfe6be0e71ebbdde35027a34481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a117b7ce1e06465052eb7b67272c141482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea918d554b333db21cf4b633bca2715483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc88985f8437b27faa61e13cd54f4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d359a81f6d10fc3c072d14dee3efe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ad70888f44b9fbf3fe3d2bcbea341486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb862345b97ad4dc9f75423f96b9b6af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d4478bce5e1ccbacf4ebabf79e238488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69165ea7da3004064f9e16db74b997489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b05525359f1ddcae28c2f4f560f1b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5962433f351406cee8049288204f126491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eab4262972014d9b7b7ec31c0faa82492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256263be1f5b45a68689c862d4879c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff1f2e41f8cb9557a3119539000cc2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3b52546e26107e96f3ecf11b91ab7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03343d74d342cf6d7331e71859facb3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd87912f56565929970ce424d003e1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd2bd1147587fbdab7171014f7df72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca51329029930fba11f350d1d8c8ef1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601f2b2b7e447221a844eca99153841500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94c76ec508547b070a6d2252d493dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818863d5d32fca2bdc99761efbccec2d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb10111fb678224ece3946496755fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fbbaa73e2ac9ded9792555354234c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f4f6c6894043b15ae116046c7f10e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5fad931283395c4245dd728ded3f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc67c40cee4d53c5f96777ec894c34507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e16c5a965660b30276d376938a137508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3b6a613e245edb09e1e4225437a74509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006c10f38b0c1d0d4f76cee6db4fccc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c99ff2005b4f33f269690a4136cb7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ab6e65e37b6c9bf701363b9fc60f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3a50bf9920c8dfd3fc762cdd3f41e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a401372204b8ec2a071f3badcd14ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e69480a63f144b82a1e6bf5164823515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148d80489d7699e3406332416d7bd6b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9307c2a9ba58fd5ecf859516cd3264517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920bcc217be2fac0f5b9bccd6300190518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23897860c4e71da7c80faa6ff1e249519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe350cc3f5ed773744cbe0996a2e241520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7453f20163e1b87b4f523b64511f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d53298fbcdeb684ea7e8f5fbdf6b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d13ab17be832dd94ee102a93adfe5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015ab7b0803618d04ab84da2c9bfe3c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fc58580485035d465e6749ce8d499525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560154f8568ff4cc8b6c475ba402307526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287ff7dfe5b15390d0371ccafcdba47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a696b175d469be84038b256ece07a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6a4d2fbae5b399ccdc0eb8d357f94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3a8993380c7dd479ce2dddbf4d521530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088d8e96e3e712bf438bda3ac0ca4da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58270ab31ba44a02511123e2a9378385532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8dbb4bbc7a9386e3f1d3e1f769260533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bea3a334cd4029e63d839b8cadfe2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5eee20881ce7faef03b257996fad0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e470e41b63544cba29e5950b8ad641536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cdefc2b1c901f7ed6302e5d446e77537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc10db7b6d4bb2ac8c9e61c32a1cbe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10af633e480a7ba4c06554ea222d06539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a9164519607c19b697c64e925abde540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879a809b9384c375038f9aa864a5a46541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa857762c4be057b5cba1a64ffb31b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b856b77c31fb3b845c2d97b0bf5b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfa45ded7a46769f1bba667136aee9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f02f12cd3e1281efee47e8bf7240c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf148028470e811a92daee8bf0a672546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e301d07edad6d8e5ca7fd7f8190ab96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dca7e1cc152632acb3aa9dd2e02dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc152c47a0ee656de3863c483bbd44549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0211c7fd497b5ca10d04ae641ae2cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d270e6fbcae26e9cf6294d4f8040c80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df8d36acd948e2c7e73e6104fd89e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856d8014f2468ab5ee05cadecd3cc5c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb659d2b0104fee3bd6891fd8468148554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00aff2ad349229a4a95a757fdbe557555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e101ad11fd74740c82b928166bf76da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d36986892edf08701f83d94c9d34557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13b7d461dbb0a73e8387459137aa92558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0980afe2be7c791da07659312a025559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7449279c1ae5323b727e6ec9a0e03c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443ab3f1ac8b6d814fed1fd20ac023f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329cf1891294c18403f4cf22456911d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8ced87618a7a3183bb53039bc0d73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1923971ea7d7f3af9e1fce879c6c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03bb78291c242b654ff807687e3b0d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef6c0d88b753b3c659011262497ada566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563ba3c4c3cebc593c67be4b371ab76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727f0ce86a8bd706baba149387a5112568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d479988b7b8b316cdec6cc0304f85569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60972bf00fff9e93ac9aa3431ea93130570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed040cee44272b909b4d2626cc6ebf3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75f6cc4fc3cf673529bc98079fa1c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de9535a88a3ae96aba4839214c4b85573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776629ee2a490fabc5047f378a71211574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a169cab0d7bf8dc506a410473ee9ac1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74810c5fd52e3901370e5e622b90b42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1154a19bbb4243e2b8cbe11786ef4ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc6ee03b7c9f89523593fde3f1993a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaa6502841787aeadc922387508bf8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d878b6959933923bb6fdd923fad7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c561274c4691c8b9a82ecc9cd2975581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ed2398c1171294c437bbea313886d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957a07d1ee7ad74eab513cae6c74068583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc10c179d669b24556d87eb3c9cef99584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503653e7ca9c75474e8e99f39db9e05585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64125a20591e3e7864e1d1652fa15aa8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2f61efb93d222f530041718ff41fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d595528f4eafdeba98ecbecaa8d2e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cbf5e02d92b05401516de1dbc3bcd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c592527de9afdb467e20aa60b114f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69a8dad9ab814e08aaeb538b28005a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6750a929835cc3a4ad24d0fc33416d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b2e0f1db5b67cc5257a28b282f855593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ef378e94eb8b381b1663581ee0396594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c37b76e8da43938cff3ada2129f677595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf0c95f3d7e0e21caf809af7288389596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb770913280da455cfba8df38e04e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b927c95d2b527b8feab354b184f51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091b6d636f989444b2d11cb9c864c8e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d854f62efbd370f9e69a98b69c905600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395616609988115b997deea978d01d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6eff45f7caa55b5e814a74698a45a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a3f95b7fbfac4f0dbc7d17d81155f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab30b79743b184091027327d1b07c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ed88ad66bb85f0edcb825a9a26e85605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35da40dda9fed34d75fed8b6b78804d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4e3edba92f48c00866a737344eeda607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936953deef9c650e5272d1175e28a51d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067259f70062236fb51897b4b861e586609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0530911852b336c4c19ae65fde6e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393df784d8c21b7f2be5f617329efd61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ccc28039d640ac8bbf621a28a9d83612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fd1623bfc5bc14f2b9882733cae7d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5da1cf7feb47009a33444b6190771614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219c1f41dc2084b55ad570490fea13b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae95351c3aa444086bf5b986abd215616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0910ae662fd0f45e796bc7c19941e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5ddd71993526fedb288e7c3655114618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c389bd3fddc7c439324bf96b0fc40619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e05b5afdab041537d571b829e420e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2620dd337ac109ff208a78eebcdc9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54c93c4fd3a8fb8b675e89680ba233622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a56e3b936817cf6db810529aed861623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7b8aeab217d1d073675261bd48383624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4303bf7bc87d2d98a4b47c8fe08a913625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d294fdab33ebd016a6ec3196bac9ca0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856c0e34d41716064aba4d8b5250224627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e612bb123f03dc10cc4a7eb329690628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62be5bc971633bc1c7a88ca9ab0bb4f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea770ea96b876f7c00d524bbaae588c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ecd531d597d191205fad8d760c30f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463882f7d1fe0f739a78345d7fc681df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d742395f23153c60f92152310aa7f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b6efb3fb240b547b33df975ddeabd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608e06abb95f6d0a003a9c6fc0c3cd7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965158d46e9f315351fecc085038240636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ce5be1a54c5eebd3c1581809a1eb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386ddc31d1bbc115db7a5aadc653086638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536db3202e8cf7d14222407f488e1ada639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf0abd274ba77c526a8180c9f3f7bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18d1f6875c0be42edf48c91fc9621d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5970f64dc8b4fd2c5a232a9e4cacdc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb799042a8085fba4110771fb0efb3e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f748d6673db74939dc45989d450cd9c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f38515b1dc074366cb4f3a45083eac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf9f1ea3bbee53df5aba65d1212e37646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513f94bc4d625f3b3d2f9f5508924c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb6e197446ccc957b4f97bf2609c60648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7bda8a1b1792014050d6231bc117b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caa1af918efd1038bf561f63ef9406650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b806025f1287b39093bf2ab9a95cc9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656460860a0f63b720f804eb512b44b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073eb46cf873931833008c483449f3f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a460c3d927f5b39883eabf039fe242d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180679a62bb378b063134bec4e53122655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa4a6f44169511bd169aa5a4fb3f15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efb6ae6c7a543d6cc037f44dadbb0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c91577c71b999ef5e4c9fb4ac9d8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359baafe2ebd0fd5f82a8d3ad62fd271659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c878d7e37c523f8f78a466734f6fb8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23753ef5d66e97f22eff29491d203f8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785717168d88d1effbfd7f8352ea381a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086685d22672f4788cb5d45906d43448663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5667dea76c04eb854e6aa143780ccc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d78c81c373313396f5c32064616f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daab32274ff78ad301545e8168ed07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c677270e54b7e444de02e13af9f761667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bc3ee14b46be560f4350b5d950587668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03d87d149efecb84e8783fa921ab0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45319de3c510128858b39cf690c74354670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b244b9dea49e88e05d69e27198646a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02707b59c36e478a6c985735ed8c584d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863b5a3fe377bae92a8d04f9bc0d381673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce90408f672c07f61ca647f8a90c550674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc03c16ae1ecf223aa870e7aa4178d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd69a03001d3bd6f37f489e72e3d35c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa92c63e7023a07b187bd119989469b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce75f6667fa5edea6006cc5fd17aa46678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174d71bf2b35cf075fa9b9e9da6a751679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d4d927d47d74638ed2b3a7534b449680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8a622a268bda89f647dc556bbd818681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e338ec32a6ebc89976e6ce7f79fe1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e2cdfc12f522dacb99f6bc224fb8d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895acc9e3ad188e5aed8a9ce7805c54684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601645c1f62384bfa9bd2c5f83cd44c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82958afbe67b3f70f33a40b618eb6900686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d409049afef3576302defad44055f45687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b6d9d85ee7728a06fb310d6e4e307688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd8e16e8431858c0323be9abba2d13689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51a6868b4b66e7b98ce692a6805fb7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797222c8ef8c251d3d3ed9a0aef2d08691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da35dbd2d0f15c4dc28a4976af9f36d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0780fe4dcad91a3a8cdea7ad65b536693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907257ce991f54199e27701a2e96c8b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b89703dc64eedfcab7f6404563b198695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73c4b910d196bf9b8030115b89dfbd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def6de4a90523fb685f1db8e4b8d846697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab82dd3afdbe5139b565dc146330b29698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6ba60650b3aeb87b19b3da7408527699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc28f3e4edd13bf7683c80e94cdc38700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352af57bca613336477cebd515bd029701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf2e85be82e2acfbe7ba58f5845474702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee22b9adf7733580512d5352f89e853703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84102842fe4dbc9c7f3f5465316ebc1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5c1948ee044f552fb940ed4a25b35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459933360b7de191e20b771e6e9db7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738257156da8c5de073ff5722cf0747707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194be72d65e8a1a7b2b9c1a6729c9fd3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f116346e723e85ef95df1c748a2a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda1e5b7bea8a85e12200a53c29d947710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5cb7147648beb1e8d4b47081f993e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2d94a2640360876cdbc7ffe0512dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892327aa1ec1c708bbec29831fc2e63713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c21768bb0039dcfb57afa997537bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccc4238eabcd8794c769bfbf893927715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3617345996cccefb30e57f5aca76d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515122fd1a2f3ee32ec9695ab175ad3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6b0698fe20000eb31124d665b3a44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235fe527a8add9d994b927360d55992719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0cc592e3c62f478bcada1393a814d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78fc5336dffd1ba1b5f4365c693995721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a8a5bc4c7c870abf85ac0d6188a4f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c265f8ac4d34f80f84659d7c33831723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9144a35f24d83787afb61703efe19d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e3b10cb86080778af04a64181856f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec962309177d3dd7e19b33d231bb9bbc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482481ecab3b13357c2467c6c4c8413e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafadf14016894757fb150cbcc1219a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73244a584636ae17b4c32e915bcf038f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d415e48046abd86210f826c5e14465730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcec3cb7b4c6f8642e2eb9d580eab6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78cf3ad5907cdf4048f0c122724344732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad94559e26e3c233c7d0517fe39419733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1854ac8f222a9e0b698235dfdeb30734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45ae7c5ec1d3de32c0a85044fc5e7a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a267598eaac471acf97e663eeb3cde736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f857da3e8d71ef79cc6f9475d7a86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dafeb4451494c2dbb6556fdcb00a23738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696f83d0edf07cf7c3908fc9382403f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cca0d0f2432e7b6821258b1e6c767740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79c37cc3ef0839b919af7b3481625d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6c1f8b35881b492c20d10ddf3f736742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22001a00677ebb796283c1c8d2dd447c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e30d421925f97a39da7246ca334ca5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb25d794cd3ba157466998d886c051745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45103ee03b70faa7766797d37655fb0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ec5c0cc90eb9520021ec0a025ce97747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81da229d3b5053d2f877dfad13cbff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ae8ffff5003632f36e54f81a5f133749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2a886a9ef5fbec80bf5c0109a1e16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae939525cd505ec299ae2bc64ec88eb8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655b46ccd2dddc76918e591703fbeb0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc19dcbe0265b3d4eeba00e73115a37753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c827a3f934a208a74a3e3412f0e5a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16875100ea003953c2f176816b577fb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e02d528f4482cd0653bf42814763cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd70c122363f75b59910fc0edf747e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859d3f5be206021ec6f47fd5c67bca55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527de65f88d0cb5fdef4af1759c03866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d188e30bbd6e83f67497d827183cf87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4429b49f3015cd52875aac2c946feb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926e3915345477f046a06e6149de2c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e6320253078a86db54e60f578e8fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08751c4bc365d1a357ce6a66464bbb511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107f3a677704030f7c859cd0ed7b2bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a02a7abbc2c1be30690faf66b8992913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35bfa4a6ce19f341aaf63e255f4d5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd88e8653a561b8bcb8e781dd34f71d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6590ae10b301646b2d7296b13933a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7436afe010722072723abe043e39e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895ab7af02f4150f046683ec52e34fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d76a39af794f8a452233bf253732719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375366d3ef2444c0ff50a72fcce060520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15a86784e94645064b4837e8ce3dfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b120fe171682c7da63ef6c1a8f309222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cab778b8bf9fdd68528024f18cf9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6865d0d5ab2c31fa97ec089febbb624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43b0f361facc424efe82aa27f5c66825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79494b7f2e7a995a99db7522402db126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c21edce4d56474030ac7ea71dc7f0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962d14320fab701fd100db0cc3a30fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d60018a94ff5eb88cf2f3f30001e9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d450b7110bfe7f1ed7ca67e44654930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f1ed5a5ca3434706377de2da5547b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9324b8385e273aa429153537c53722a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc801f9f8a8e78668dcef56f004ef1ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af7c6b03d0aef7107c4ba00db6fc5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fb41fda2c85fc669998ad8d218acb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659389fc365d981607436d09ad8cc28f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc16bfe9f0a4f8ce2024bf7642be5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdac0ba474a4e8a52298016603db99638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d021e2ae7a8be717cd911b8fb1663df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c2e22beb2270235210ac8cf4cc4d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d886605a81f47ac8a1e0ea06826deaa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526a871b78103873a0b8b0cddc60b8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e0a6f9ac1630a7072da3b8094ee0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd06c19e0eaaec003eaecadbdf0f6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def7b10aea5cf9d1da6f16b7bba8e7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126d68327841a2570a39aab0b301cf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba427c2b87837dc458cef79a19433847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716dcbc475ba527b1d703018b2282fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7b1c20e27e2057bc9907679296eab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8f41c55efdad0bf875b9a20ff6f7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3a83fed9bfe95961dd694c6c2e65951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d18f3a5d52287f2ddad3406566a3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975127448b832aa20398110b9823f2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2b8ba753e3d0cc18b70498eff299254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499b65af4beec499903958456561fc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890073660edc7b4b000686f9062a16b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a8b0e0aa6d059d08ccf1ada445f6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead515ab372d3a4ee85dba49347f389c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5fcfa7c36ae42706c091240d4f2f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c1a806cfe9e3c547dbfeab6ec09f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443d6e6faaa302560814644863414cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341511ebc19724a7175d1f4cb43b67562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201fc48f4fc70cd751d3e149b50dc9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a6b2d5545672ac04fcd8fa49da17964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e64e0d85111e8678f23f29234b6ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2529eb9d80287386475738496b8d50a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa840d8d523288b64f813c46dc414067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1ef499f34671c6b6d6913828c4f7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148cab0a4f2a73a6b1fc2e37c6d557a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffdda84ac252bdc0fb93d85747d1ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb9df7269b7c37c7f8b7e249d2c80b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9767bf894cd88dd36d1b7bf3adf1f9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255ee8614c9832d0a7d2c5965cd613d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad688d1b7176d721ce3b2a7b81307374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e405aacff3798e7dc4e3c7f1da80b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03fc51303d843e3221bf4fff02616d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831d4aac65bf40dbe304963e0aad91177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dff0ef54788a084f930f66890aa6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273eb21dd9d61822fd2b111c16883fb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a20abcb34d7fbdf414fe232c8f540880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9ff1284b48a58ff1c181c9f466aa181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71923655374bbfad31fc0a6f3c1a1ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fee6bc0f68b94d264ff9e4e3b552e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1e23fef1b07cc3d48134d105558d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf82079c4bc2303da13ed33c88fc33c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6f69afca421b4d51c944d5e8c366986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31e90446d0d97593dbf854d8e0d06f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37474d7a25bff9cd671c437127fdf78688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019ce97159eb5973342d79878640ea889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dfe01d0c1a69026fec3d1c09bf5a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cae600c141553c5e86e25b38dba02291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a7de4d350ba7b39b716708b6972d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83ee20b67a6a80a3fda5f5d942b0d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d5db30c30ce798caa44b6d982133a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad205d2e45f3d87017ecea0e7ebf684e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef27dfe033115ec369035d54f5ec6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7ba841c1bd2e108bc5e031dba847b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b57eb5d1c4712208c7e925124b8dba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5cbc7e4779e9b9dd307695b29d89d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fde35897ebf72297c5e4c327b0a69b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806acfe6ab53d290fe82571900a4f68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c4914bd08b3aea84d3e679b53a623102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577a7d8b4c28bf496ea474057749121103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934e6b57d89f74c6f69a0c265fa02f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaecb018f4feb5704094f7331b3917c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15ed7133f47bf77c8e5be7c35767eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf408bd17a5c82396abc833d7a1164107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3384f7b0baaab0c0cd37f2173b94892108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0b6123682377f87ac2d4bdd649694109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51352cc9f7ff650addfdded9b3faae23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38728347bbd220ca0e8aac40267e2f5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ff63f0a86b76c37622afc0192ae28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d8add460fd03dd58044fb2dae0f27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192d2d3534eb282f63f889749435ab2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc6b7734ad17f4e57628e10d7edc8b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00727fd188c7df437adae6095976c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd33128f4eab83fbd54a21b3f36c1fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d203b620131f8540ca012b621cbcf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bf0911ec4794cb799aed8a0f31f8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4113f0048127959dc4e9a53f8e55d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8d0baab85d78ea1070c65c734d663121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d537917c306b0cea652946143e21f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cdd3b53d2fea8a0c5d91c24cb1fb3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221288a084d56910cc475468bc5d54c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664e56dbcb837245bba76e3bb891673125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d92840b2fe65f737ca190857e620d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b43eee2cecfab103318ca26148c51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a46c0d108dfe0251c29969164f8c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35961b916557b59385a3954f063e8058129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2a4f3e5b5ebc1a7b0230321b1dad3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239c27e742e240077fd78ef9504328c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccd2d719227533826855d22bd35481132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ec6ccf255721515051b97e6225c81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e8166c2514751cfd2fe8689f7b95c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14702762c007249f056d1c34e595d53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dd6fe79f9c7f1ae35ff1fbeb0adca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c35ae49169edfd17552f80e1b095e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf64a0dab2cfd7bd38d169990a94a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bc2f1d5bdc92ba9bb625a1ed389f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c901074d3086ea052e9079546b42e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134f82c64d6b69d8831bab4ca07e175141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acce1e4cdf80e8abda0eef9b356cec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b69977e75032808840413199d049a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bc9d1511987233a7d6c4a7b820e4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2e92c0070466e5a04dfa7ed5f8e74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee2cdab6527c2e2393306a0091e411146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c51aba77c491197c71f636fec88e91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70829bd54f861240fd0978c7ac2aa6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163c97782ac17b0d320777bdd9a0263149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392c0eb2a3da7cede507306a96d24d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffca1728cb89b07288a308c15de717c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e3ebff606b9deac9a277c4ba5517e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d29f136b351ec4344d5d0243e9d7ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778ec3cacf9f1251640c217024f12f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92efca47e9c89f15fbdb78181ce62a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617351663697a07950b87e491fad90f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cab99cd57775ff77bf0f9171470e47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aa30bf468725d502be607d730e177158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d501b77c9317cd9176977d7bde18367159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21425b19bff53ea0b852bea220fc85f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f5c6edd144814008b33e8bd4d1351161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f996adc3fe2d509c06952abf8a266de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b607c23358017bb96bc90ab5e7087d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6696728165f8557a436551e6ca6cb33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472238bdf4a559365599c1f4d37af6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602d9e8c9746534e493b22e74b36634166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d543b3de9614f01dc7602632e89ae85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deeaec7293981691cc3dbe6923a2ce8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f91d4a56d4a4cb363fcf23e2bfac6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85013d92e1c271c88cfe828f51bda3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7ff7ef9f63ff3f1ca474898abbd23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f7ba9d09840aeccef88a4694fb609172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44145eddf387547f2652585dd83ffe98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecad9fcad3b9238331fd8b7da1080e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d449fa53c4670e3c5dfec162244c954175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c765ee8c9750ef7205fac82c1fa6ad1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482434464e98c08fd819a0f480057377177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354182574000ab77d0f2007f6a37211178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909754b2471919859eeab2a55dbfdb68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08227a8aa4d5ac1e793796bbfd230d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24b33552c1a5178a2e6e37e0f2a6cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae233bb0f4433aef6f6b766d2fe57ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa31741cc2609ea2e15fdab6d3c8e0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66022ceb7bdbbe584cd781b4866761184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390eeb7f73304ad96e66b16558ef6ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489dfd8f61acde266dc0811ec95c794186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8ce8cd78f368617b2b9a87d86224f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c46e0d109c54621cccaacab1098cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68903c1e5e691f1a6c46d4a32686668189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55f924e7ce48b6577274c6e88d5abc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c7eec551ec7905b383a4be0e70b89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ba32e70bb246a0b3ec07710d39915192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c52d8e7dfd5d1766b56b4acbb996c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd1c3bc7747df420734e0ff1e9d09f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adea883d9114412ff7e9f15bdba68d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e864bb957a62f9c81b1b0d5585bc2d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30086856a711f6e33e7ee3335717ae07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f612fe37ef158d653ebcfcbd2e529f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca42b377ba7a66eaff8ba3b2cf59a9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86392125f662c437d6b842b6afa97e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811f299b804659ae35e5246957ca6ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044946cf314318d6b302f72ca119b632202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e152258f3ad0516a7207680ced645ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88fb8532d221df9929a3a3855c02a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1631538948fbc271245e9297230f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf17164a7c5acc9acece6386901820206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075fd3b64fa0284dbd5ff3976bba99f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce64e3efffaa71d7b264bca1e976969208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b14c0e4cc9e95b286b4a609c22d8e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750d3eb6ed21dc3104fe993b1342878210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877ca00368138bfb8a21199ac2e96a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d9f75bdbf26833c3cdf8e14449d2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecf10ff876ddf23a5a1dd43708a443213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd084c474c420e16614f320b42b508214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ba25efd8a8fae6dde6682fab65179215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18bcf7514df56de4ac6904a13302ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28741cec6046f08db6bf2018f01012c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2f0696e843994ffa29713a56b73ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646610500993e28c2a96b7f002d7bf8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf818ac20f83a2a3dc02e8584ccf1a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235aec2457da468b34518305a40a95fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3ed8261362a3f295ffe2a7a2338be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad682978326ce85e1176dc4535817429223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cee882736b431d55d8b5114ddeae9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a38d6f3eaa50b1a96e252a848a9f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b304d673990781d919bdf951c89558f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9ede38792411d01a499d5a789d31c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead4a4963d316d6b810cbe9dd32d167228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b40907619eb503da6db806f4bcc6a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fa8e93da43e6fbe1e962173cc51b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541d4d3c805d64492abdf1b27ea1f39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfebcd63f3115d4034068f3c3a9f79232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de343cea5eb7cd08389544a268dc6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8946ef4f5152e12ec5e05d80797c20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67255276d33acc49495aec4e033eaca4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b834d91ca2938f07eb9cc92f1f4a57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2c7d9723714acedd314ee9f6a74d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a91886697cc0ad2f5ce3ab3a00b08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee248d30c206dd776afc316a1b58a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da1ca7e63801d4cdeb163f70ffd341240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64b3688e8bb9c0121c62e9adc1c37e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f861553cb561c46857861aafd5d1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250589a71b99cf4e7ef7bfb221b4ef9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b6f2b40e93543a4c533e210b5b599244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bd2f8de9ee1dc3defc477f201014e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fa3a0788ba67936ebcbc63c374ddd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5182029a721749b80fcca8d6ef233b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efb85580121bd9863803c3a428bb0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6df4d93f5ec03662ffe7e1a79f1ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a27a717bceca2da5b35eb738b5348e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedeaa6bca293b66eb1e340d5776587251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d86193c1e77ef835dbe1f854c56a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995a0ff7affef186a697c5b68cd6b92253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6911c7eac13e218f2e138caafc64f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004faa96aa55054e6b7fde634dbc9acb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507f871ff8c4753c9fc2399ea4c8b91256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250468b7bbb7ecb60275a81909651fa2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b06216eb64d45ae646fc59e84ef62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e558e9c88a279ed945483a7f7b3333259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d843ee1dcf4c0788566e09641a865260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6db3496facdfb0339fda23f1dcba8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1089916b8b75a625abb0bd1f5848217262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba672606b18e2d1ea98c53be2bf60fd9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154952d174d53fcb65d0b66fcc49a82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206630832c7f92164d93ddbd9fb6306265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120ce55769d5755a66730375535d6c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84316d8df5a4da73bd58570905b79d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f44ca4c9f9a3be60a73e3366166af7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ff0a9e04be751ae4c52666179fa2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776c75b7ce8b09b8d70667fb4ab9ad8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5c13d623afd965112b3ab0032e12a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a33438ba1cd812544f7a6a9e08d808272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2683e0875153381b3cb5a862540c613273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2a271cf826ff7978443f9dbc6d004274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58174118340c670a8ad03944a7130f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badde37148397a145f3246f81d1353a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fab1b44bba3359143a6933e8e4c408277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40c810bdc7a20504c40d67e9c72821278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa0922433d7ce015ed86e73b686fe7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4949401a449b34725519e663b5a708280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a360cfae7254f39c555fe59309240e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc19b1bc11cde0f4f8fae6a72562311282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fc31698f65e407734ae6199d5fa73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9818b55fc78d2a282ca82ca6bbc1b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbaa0fa3b4e692445d6dfe2d755539285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa801dc4a0d81f5d26b57df2f9e15283286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf23fbea4209b6ae85300ed76d6e44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20acf6649a7577813bb402329e14ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66dde5f57f079c5d82e9011a6d565e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5e3abd28c90c5443d5772efebc899290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e84208beddaf23de5571c5e8d1271291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed77295757d9154fbf8fc1d72a88176292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ae4bd75de8fae5f9186595032e958293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8971efcaa7d937248838a4227cbdfde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb49a6f5ed8444a6dd6b38043115f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556cc33ba60a26da41d58e212e58b6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5befecd4660daf6c398abce74969b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e46c81c8e0ef3feff9d67292c33ba6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c35729b8bdab9139e8cfcdd1cc059299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eb72aa32a97516cbcd726ebc85883300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aaafe5b4f19593ed0eddb7b9671981301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e10e9343653b5f9ffa8bc73fe42e65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c923d004cf9f9406b81fbf2cc6d8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8569206c6c6f6271e0cb57dada42b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c11a7181cf682eefa290225eb33c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c1ede748e9ce3b51e28f7eeab3ab9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489982c847a627b91c59fed968d0201a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90d5276229f6209b92d77cad14e099308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586c29f0f46497cb7c1f36a67a02e76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cc4925526b22c58e247c204bb813e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed568d8383ee75f59677a44bb20f035311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da14b0f4bcd407b48eb1b539cbef8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a37a1a765fb838fcf0b0191f33f745313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfc69807e99756d19122f7c7d1849a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3070ccbc7be8abfa505136ee89f11b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad9269a324ee39339677a4252d9563316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a186d09a5b5fba4a3b70f379392aeec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed50d9b9af1fafd8494b9dfd1a14cb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adf1c1976f48231264a3d23e253acb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb025b944c2ec03606ed17052fd834320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ca0bbcebafb007ee4ce3b08a97113321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa4b2aa15707b9d1b6a895964d9dec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a13f602798d6c6ca46c008650038f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ddeff8d4a0b1c7d8b82f206834155324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dea76b557b7a7dad328743ad99321a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d306d86333d280601736a0a48084d03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16daf46239e3102e87fba39374ac684327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf486408d63516635473821656b9079c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7075b66c86353dd27648057713dd0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2898415f8427cde6b216cc6c5589153330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95ef352fa23b1164b224790db26550331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee852b61cf5a190dce75e2bb35e6eb8a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeeeb84e942be1598fbb6b1e317c0b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa978dc584dbef332c29342d98b511334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58dd50d77421f3eb7a0088d7de4f7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66197e475a0a9e23b87affe1b0c16251336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52868b7147d5a47b03ef6a09863c896e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215c1deef1f509fd7f3f882433e1f0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfaccfc7e781e70fc2ae7b97da0558339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedbd01c8e2b6f7299b301fae4514dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a05f94b05535347a90fac9409d58e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed02158ceae77718283692bd10a955342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46731eed5d0daf984de430d0b289bf3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b763e29643c146db58439bf1d9e13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8fee6dccb7c7effd85b27de4ce893345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75c36a43ee08bb87e4fefc64f4fbe3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895609b7e7b5197f297ffec18a8e988347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dec400cf6a07fc88c1670f282a524348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812806fc32d2da01f3477f9de4e8ef59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a5555257766f8a72f7030e49d219a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ffcf0b040fdf66d6fb420d9b0e945351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cb0cabb86d6e790fb95c733fa8f17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaafb19844f49a5ec05ac4338d73e11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cdaad63f638bfcc8d5682d0ef20a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d81d99830650e9d7af9b8226530440355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca208a778cd9bb077914909011b183356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c33e2f235db3d8a507f742cdc6e33a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71015cf36034766f56c49575feab3da0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d694622b17265ae31bd9392d05f8074359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94114ab973736657716b1a2b2feae510360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dd0dee7630ca28f28f6ecfe7923b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f3332c1c41c8e0ee84d48f7210021362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59433716358e13a0ea2bd9e9d0be9321363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a6528d8c0d70e75dae95225b10db2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096dc51410dfacdb8590b06977c27c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ba42649ef15f236590e948c4a7bb4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe42298b9b8f097acab1beec14d4f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a28d95095cb7e1f2eeb40b2dbc02c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039037fd2d5260a91e1a845942e5bd2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fe890ba270faa7d4eb4a59eb83a5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652ca94720acd3b77d4b9a93257ef8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d0e137aa0fa12b34bb8c37daceb10372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa99f454e01ec627b37a7367ca4c5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ad7113d0709ea67b21c5bdb67cd6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf96cb6f08a04004ea9f5929c2bdecd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecea2db5067142977fa482c95cd0907376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289931f97e569004ce2f472d269b9a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e9493e495bce51eab002b5e73f632378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858eb63b3551c037187ddbde7580841379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a58d5966f26e43fb153a85e482039380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29710095239c656b211f28f02fe8e82c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71f129a323f1c2586e8cf7f7cad58f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320b37f0e368b81cdfdce1caabb5ff2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78072562bf4c4667d3f3843cab6d164384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b753402fc789092795fe6715ab5810b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8954a4534639a3b8f79d49174fa1017386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5c8efcee2cb681c59ac8ba04401e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6c093ba822273f1f63d404b739065388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62761898a5a586fe551ed0b31ee13d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a2316bba643ee88d1481933403adc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f4a42833543fc4bdd6ea43dac14d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e85ec9c2c4d054f719e0aa1285511392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd9412cced664fc635a41acebd6141393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6e812346a882a39a4dd64b59f9f5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c97bf00c1c2862d5858e629ca5874e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959edcc312ef50a749a563d755993ef2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bae7c9b2bdb79822cda694cd723e37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c69e9b7f04e76633d04543a99cd32398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f49c4f9a443133bb6cea43992115b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199083af2a45c4d70d69b000da275d7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86421a86260a6d9265e0a9f690fb73c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05d663e1e311ee394f02ba7b1e6035402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab7a82dc4e762fb042ba88daecfc04403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6e47d5cc8f4d3031e2aafd78d2f5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5b8f53c3ca8da302a70e71a766d1a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3677245d62d9cb91d23c833d67d90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc181d3019f5fe0bc7e8bd7c14cb9460407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb687629bf31a96e2bcec1c64d6d1a07408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db24f190c22f97f1dc9b917608878ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f74684047d5df207bda5ad034dae0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ddb89706915958d1c72ab6510527b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d2709056cd736d1aa3497b7428e49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c793ccd94a65a50a0b7f79d83a56292413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa015783a285dce1182c9b94f8a286ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed057fbf25a0a16120c24adc7bb02ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398d108040a5c628c0ade82212e4b77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b360ab5da9550a86483ffe7bce222417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac7d8a67aa783cf77d97349796a4e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ea333548b47db7d44154bc017ec17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cdba160d61dfdaf646232c687f66a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484312bf592191d917b12a9c0b0bf80c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6501f1f8e39a42d2456f65a7209fe92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6cfb422f984f75c5e178c592078d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19851a0dba12aea7284bbc1207263b68424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eff5afe4d3e1d0e200d0e685888010425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e903f10fcb4eafbbac3e0e1f03da5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565941c01640b06477f6c3585f5a489e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c7365c549fa3c2e67b8275f3828c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b726381edc307515d7225b90e8deb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0ce4b90bdd5e470674041b25ef2cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33d43d8b5a19aa036e4e72dce3f884431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10921209de145f1d35a53a76e196a773432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2a4f49686e3cf57c37940d4a929bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb2ee6f27ba69394147c37bd9f9033434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053c6b4475ec04fa90c9be7426f387d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5df90187e438030f50613152056b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c812a369333cdb53a9517706ef633437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877a0ec56fa2af7e4409bbd1c4f8040438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f28b0b5c14403bfb2565b4f3d20d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f130102976694d298516048d25cdf6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28a99d4e97bfb319f43b162142cdfd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329292e776621bcd044c58fc484fefb9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4349f79266c147894fb2513baa3ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679f317ac5d5b579b1c0be756d89aaf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da515413eb59e3e322f58d84118f852445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304ab438fec8a9097d7062707965f39446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3387a97efbb452d2b70d703e64c5fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a720139d4d33965234a3158d90a3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d2500474bd93407b308486e4613c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e119ff1c3113b1f5bbdc45526b7ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ced8b065229581b1717fc62abcff97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005c939a4ec232d20a4eb5348f564ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45de6715297b1f866a1b8378f03aade453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5af80641c29f23ce9d4aaeb9096ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed062a278dbfc222e0bd9f5025d60f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664112fe8bc1a886e7f8d14e0f0f85a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd878c8b44c8a0658e59724d614d8cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942912f10e316980aa16e662a4512c3b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b053f35a3e6b22c193c5deae6e2af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d9bceddb6d528e0ea8555d17527e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5250a2e30b1d7be1c4c8f71c3ce9bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc5f3fa00924b2f579d9de795c127c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364f794fed41d2f58c52f996cba7ac9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e29f1e8d3dda93473844c189f0d80464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31155090873f3a5419ce55ace251c618465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a1754c3e42a2c731f14b66c609b31466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5d4f917d21aef9484e9f1d0676760467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597c11691f67401f6f587fe99b5c193468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2f3bbfe42888eb760f4dd02b6f800469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216c7fc188a85a0b7e5c2b3eee173cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81a312aa5aa962d2b762877995b9a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199852e76d9e35df01c2296924819f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b2b69b23b7965bbdf60d16c073285473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9116ebe3961805c0ea454c8754a9a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33a25ae9ff8fc7b0a9eced1e522ad1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a078940899084c103d67c19c147e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a072cadbfa113def242d5aa870c6a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f9e6fc5177e6840872475290ce293478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efea98ddcb1c599687707d2a4fa0d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdd4dbb000f7a3d3fd81cfd7f21916480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8265a0663ae659321d62324f27d695481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e00ae2250b11b7600d3e13cdbb690482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5e102b8f5f26651237c9643c66920483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502b9656bd3ae69a714dd46db228eb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05810247bd66a41e355fbb244f96f781485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee813bdfbca63cdde3967623cc3ec538486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a94d7803e4d8d1b2e72a356cc23a5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afc66826bfb7ea2e95eac6499fe52b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb1234694af323e26106fb3881d7e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fdaac8a69023380322fa88b5ad282490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd315e9c7e27f6da5ad153671912b78491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e697ab5f8b0892688e3b0eb2adb498492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04ffe284ee56e2a4978c2d0c628551493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47307c40de8b412212125d52a60dce0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30809e6d89217d8d4b4a003ca1117e80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70aa7a94dc1da7ed04a219fbe5c4863496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb219f3b7c50b5820c1b97b907e4d713497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d89347813bb7bb40a4dff9ecf19908498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463f42cf463064f84e5024454dcab83499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a6174aaa319ec133f56f548ca483d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac332d362478a4abd4fc9394cf5c493501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276589c82a3183a86ea4a2e856e74a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e168ad4d2a7683ea00c2f255bd1a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb508a4d3338f5e0b1fb61a68694c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed6e30bf6a1205641d8356037e3a6c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f218b5d715420c03d104fe173470786506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a977c630e1685b2012e75ed7c84d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e96710859227d0cdcc02798bbc599e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ebc512617f7e93f10deadfe884fd7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b54754004b81c86fb2e2724a14705510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be213cb4df07e48c0ba843471c836eb4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b8e2645720c1d1c5a8f3a0ab828f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7cfccfc48ba3794d03cba8bd3d85c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee58c4f6b6558b9e43ae8688d70e3ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc469027bc451a39f607de2fd598e03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5f7234281472a21bce21b87d0a1e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006df5a3a10b63ba8a295bfd6130dda517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a42ab985671691227d9145ca11ca27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725a0c3c8e3d0a8212b64289b93b6fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca68acb9afd644209c16fd37a29775520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8596373e7c6085d051c8cf413f6e855521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826858189e80a0e45e7c6d7bcc3c465522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cde08c996bf9534ad0d742dffa6d41523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b62fcc32f067b68e70a7bebceedd5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffac50304dcac7de411395d8d3bf72b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efafc82a5c33a4ed696161988c48652526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d8ff8185dc16841ef2c26e57a11df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7305009634f38708313a31d7125330528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a3bc7e5701ebc0afd39f5684af376529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c09d73aa32af99782f7f715081f92530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f641f0bb7aa33fe5d78029e57cf32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbfbfd00b8219fc12083c09199e249532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeece73d3f3d07e584ca3540979b538f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b64da64d951b6f37629217aade1d95534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1b0f56943eb837e11791cf9ecb7df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac102b49c59c7a25ef2dd9e691573370536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95704525235764b9047bc307b842eec7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69508d9dea47d9d58e8444beedd8c410538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44408c147a2e9dede120db0d7af3c2ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c9c785087cab50da943479212dddf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a8fd184afaa4773a3474ef21343f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b78c71d887f65c6c065cd894d06990542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bbbd42716436498351af8dfcf0be0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bff59b8d60b6c895f48cf4f11831fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ac09948d78a23cd01902befa6daaa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa08ae9333fad9da7eb07f2af24a2c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1bb98a01ecc415e1ba8b99c2371b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a32ffbe2c8ad65141177eb4b54220548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004ae321ef82ce5044f7ec1e0d26e9e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7952ea86ec95517739478cbaa3432550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa34582f39ef3ae396bb2b207fea5c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3eabc2df7202b25c7883ad98a460c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810629a09a63c4834c9ff4b96d1ef34a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014433398dd02644983fded155521d11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7d41076a1150ff1be0ca0c8ddfe37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba350ce8313ab953041c07037b17f25556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da627ce0719164b256276cda5440db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e78f9187ffa139189d0ad8698ad1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318ab64d3f9aef2cb73cf68ae005804559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aec5bc56a1025784c71e2c98ffa39c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb77d92d2e4cce51797d3426d74023d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033be539b03920311fbe8c2695ff87a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bbd6faa1411d2d4c1b0b77ea0f5b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f483b4198b195778200867f2776050b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2330c773ed70c706a3d3081728616565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b67e4f17c75fd3baf7f3b26787d9e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e3c62415249e93dfeca897e2bb061567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d94d90ae9d62f8efbb3519c7ba111568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9330dc26271712277504b4c93357f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c43d57a869b5ccb2da010efabb0340570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9074453e1489c7e47e7c213aa2bdcd2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee58f941f50c5ac60d0f7f2647ec2f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb0843328f0ed5152e641e86b92ba3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f71aeb4bd3dccd270ef5789e09723574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a0a8afcf603be703cc60b22531e6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7687a96f0926294e814d7105d6e4f50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80c1154668235e6c4312bdde8a79c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa27774a680bbb8a56bd37a5fbb9df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3bfab6c98ad2bfb1ce7fb60e26334579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af38f676fe8ebfed095dc39e612979580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cece1ee568e80879edbf1fce90dfc10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbb0673a3d352af945e6d81e87345b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746330c0cec1cdc418708f0632ccffbc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ea994264b6a8aa698ee33d12a8e4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b39f9072c794207a6be7d7131ffb4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b45d4a64dc5e0fb42f566a859ba6b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b7397b10b0fa46318bc54a1150ab1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794f4a653eea9670031397db292d0ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f57375183fb5a2b20c591b9cd98ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfa340d3e9a1ba40aab203582c5121590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92cba09fcda178136b66ad23b223e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1177cd1c8aee615b9f59f1baf00d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621f16b59b77718d20d788e92be196b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72ca05ac4fb21123888bbcc765ff1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e9a15c37232a0b54c773bba43d282595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536fc25a1132f86cdba0e14be1c32f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9b136a65dc9e5949fb29ceb36a3b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90a2aed187960a23aa0fc91ec737ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa175115378062c407fed6917a31d610599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed559b854e5f623783bc3a6b35449e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efa9f80b7a0579f600f4b91817fc85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65650de8268c9609f490af359f0130602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960bdb834d5459ddf695c3daf7a56dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981adb86b36eef1347a092b09c322516604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13004de27e4c4ab78b063d38c9d0d358605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e35fe3c1f45758f606f21fe12228b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de129da5bd725f50a748ea492d48fd2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70d1a812841ce6de548b3827e09108608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4aa8245a2369bfbeb55343649e2d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06779ba7213a6f6aa3a9e87e04e25f85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f07840cd3d2f58bd6f416181a0101611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f2907af4189148bf8d9b9f460620a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12599ecd78f5f39d405b09a4170c5a56613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dfeb2e96e5389844771ae31f49352614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ee9e1464a7f0c4ce4ba30e54ac8b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b598adde6782f8e3cc7bfefe7f2c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7266e5877addf4ecf84d01e86728ae6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bb13b3f14db0db3890c3b3288691c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb993e313d7036c0b7228c84bf2726619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd6d440354eadecd3f6b765c507e47620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7e4c9629142f646da9099096ea655621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2323bb0bd9319dfe55e614946d092622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4f1e686ff394164e1755027fd658e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffd0ad1c540a9b77cbfefbb10759b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b08d90e18865509eb005d56fb6c627625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615ac3162e59acf62c6dff12dabfa4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054d4c6be9d949e09c2c567ce8a5a8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccff1f84e14aedd331a68f4dfa01dc7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6623dfa079ba49cc11ffc8b425344629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e48e355069b976283eed2f32561a81630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b53e13c9fbd054ffe091eabc86450631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693d7c7678fb0f49841cbeee84855a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5eefb6f66d0293395fd3b892aee37633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289c28467197a71f08e646e21d1689b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655ff30cd3758fb042fd35359e882d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04f30776fe842b725d44a02d4346e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca222927b7a6a4a4fb1f8fdc55eb34637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848be4393d5ece208d96cc1eac85a1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcfd39452814d8b30535e4b8c55eeb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a78f8964372f281950fbda33be41c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f39caeb825fac91105c71bbad6fdf2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0b07a0f21dc19592d6bc62d2f9989642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876a41084debff3e5a5fedc481a7f38643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee023eb0568591b0de60d83a5c4b0337644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dde575c2176a94e7474eb3804a7ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba449d24b5811028c3297329027876646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627d4a668e03254902e61733c812204647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2302548b7166d70e032427760e3877648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adfa99a2e10a21a2d0aae489b2d81d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11dedfc3d225e12a76d94ed9d3751f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05520264995df6fe91eb99294ab41c94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c261a8ec375a5f23158edd4673da9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953d875563e6d98cbc2d967cb04a0df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bee11d0bba72597cc9b63bfda381b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50583221125b1e2eb81cbd8624d6d7ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165641cb25d8c5e4d70107960447f38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d2a00dcaa31f98e5e50f2ab6c38c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf114c498d56dde694b170018e44ebe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486f0b771cfb29628a10cf9bf60f1f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0f36ccd9493f903b1ef97c449cace660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461870640e8537f93a56c97885841ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66617d70365d84ea776ce5851f86b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92349921bb9b09a1aa089e310cb04311663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa47d085679b7feaf06241c02cf7b8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea984409cded5a79a236a1bcf54bef0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11673d38b1f53332fe3e124c06942e41666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70e8f3b4fb3606458c8063fa54ee9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b2e05e02969adf5f7979628e63814668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95423c8378ef9eaf61a326c34faa63e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc308cbcde05598d203332ae2967ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778aabce13ed946386160c395966452671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7674222130d49cfa9a3ab6a06255cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548746d446f98121770fc02922a48db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c846a9df9676c7b145c6c18908b01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb582e9d0f2a879d1e4a504692833fee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933e11c0da9d8cd824c104bab365eb6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a26f4eda3d87f8d77315447787ee9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ffc743fe744592de1220c81b1445d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92831acc85ee9254a13a90a498fe5653679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e5d887f336c8dff3e6b726ba80f85680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623933f96942a406cc4ba6c0862ae181681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253202d81b30e6777d57672b5338c0ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4764da63021ecca70fc870fde43b859683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453df0053b71f8dba4f7ba031b62b15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bafc5db30dc3ca185ffc23df9fb0c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac38efe385defffd8a9af26e5b9c77686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16b0136ab89abefe6623a6713a8326687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec24cddbcb60d93c190f74736ff353688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df2f667770d44f52b2a2323de0e743689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f476c31f1cee8037deb0893e45e48f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be2379d336480e1b2d949541ec5766691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e245fa4a25638609ba96968b37cc93692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dea6392c18acf6fcb60ef1bbb6fbb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeda46ac675180ab23867a604ad9ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34144abac0e114dc028f0b4865a586c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6fae3801a05698d96c850c9225643696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba92e328e4dc98befa8965fa01aac8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fffbeebacdf461ed9f8ff9f719e920698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8101c31a1de7e3a0ff9ab746576bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a03d50efec7840da56e5c12d0e8d1e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be4fbd74ef0980cb8dbb319e6b1809701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d2466dc6f201cf6ddb3e2776aad9d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d1f8b03307f41a0808d67f3d7e7aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3c745e591d34329b322e63e51bc6c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d04c3bcec6b037a797e7f4b8a4536c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36b98925f98c2523c8a13642eafb09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f6ab871e2c3bc67600d036d1a785a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9d145e52d49679298865e431a7a22708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892a0e5b2c7fae3052a370263c6c7b4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858f2f1dfcef54fcb3d7cae27241d8c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f423d909b88af1699ab0d007a1ac6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c31d688dd321e701b03dc474458a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e63498f18d3af75fafce5866a50fe8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80f8fc0adda3c9c23f7fa87ce4284b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d59cb268971db35bd04eabd609f47b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ad1497d10125f80aaeb09a1ce1215716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a9a722fd961c297ab00688ffe56ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad4d5e8ad2644be43b4fc09db00436718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366b19b881cfc021f951040aa26bae2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4196d3c5c4464d62c102e45a0f2816720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec050882c9d27b81b9b5b895821a5ba5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c117a06e30b100cfa16b8cdb39e5327722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58003e015d8e22d25a64b04bdb936116723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9587099bdbdee7a459716d7774db7f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc387feb31d0180b0a48d68a98278aef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199398031589143ce79c0a624b2f6517726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56687e94656be4d0f49d10a9c99f466d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f94be27d975eaebd0651e1f364a7be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623792ea325f72974a8fb4a914af449729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980d81001c9ca2d63c45fe019ed6c55730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7410a6820b3401e74ec5d1dd3a22d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124a53b4afff7897f52f66e203c489b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400962802494e9ed2ae4e4d8b4d462ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4404f89d2fd7b7f69b7369aa48ac5f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592af6b0434e04f8d3e9eadfcf9e701735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46d4ae4cad9ab43b6c2d3d1a77e577736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11242ac819628c92271de4961adc8f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991507ac0bc88fd7671ec2c6bb1b6ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c30acec2130e8742f1295e8c767be9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec543349025e1af67727aa01bcd9ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bc8b0537bb0687a8020124c2824a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a2389fa5b5bc75e455ba4df3b3b15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c35cb8d91cbfba5e0fe72440c8f5ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ed7e33d12eb0d6bb3664c56bcecd4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14b291ecb2a3ba475671bbdb4a499e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84ea389fe3ce6da6cebfacac58bf7b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4d20280c8026c11f3af5ca45ead73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75485354bb35f62c463aede1d53748748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d9aabf4aa4dec06b398f1b0faf4a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7edcb4a128c74f8b4bc9eb6b1d19cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be8d047949518504560652dca51bc8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef4acb2bafa19c54308a1f0239cdce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459eaa951abede5e3948867dbe0aaf5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33cb32723c088b456cdb0551bd630a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e69bed7464b7173b0baa28293e5fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460df2aa9b41964f961a6081e9bb69b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33379cde53005e29842aa46c5fde4361757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>