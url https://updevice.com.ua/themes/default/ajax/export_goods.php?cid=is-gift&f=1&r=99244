--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac19ac9df86c19f50944de9eb126c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb872077a17fbb102a8eb84b3fa638a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e80a46f94afe44f7502a0fe1fc82433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92c93e95a6fc5945747bee22a7be774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4d1db9801eecefa3ec530ccb0732f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1da4d8a97b9b6ccead4d5240bd4b476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31017f379a042d6323a3d7d0a9d317b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01723919bbfb83037fafcad12d6b848c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f073e65be74154d8ff6d80d41943039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e1b328b401dbee9c017a4970654ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8a6e4ed8c21bad1adabbb0e494ee011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cd103fc62442aae6347ef04e4971612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4487aa453e70556be6faeeed32dcd3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c80920870d96cf4890c1c7eba4432e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b973e1ee5b73dcebcc3a67d2f3c24815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ddee54062bf9b6571e480ee337ba216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc515bb1e3232197d8e960f925a67e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710feabd43f4f9d638be1a18bd1709518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1608547e7e9583b3aa5e1d5f1270e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d39936e6148c217dc48b321c0bc74720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546512db23ab8ffeb3b1d9ff5f90e7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ab8c42471487d5be42226d453444522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051f144343970c92f4ba9554606d18723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366675a4e70a9307d1c23418c663b4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a27d2133e8eda2feb664233bc8fae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660961fc054aeef74a21a6dd9c9873826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faf58d9cb55b5c79c3074983a62fb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf2c755b2a1cad3b7353abd1f974ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527b98f97d4163fb370aa5dd338025a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59384bf3b911e23f9bcded86531dea6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290222e1dfaefa81a51713e4349f74531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f13cde003004add687be27a5ae9d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94694ecdece54740bcd596be8e996b9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4d6a65c9aba52939fa7976968789234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d63b2746168d36e5af0c943f4eb8b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03d2ed9dacf47f8bc6fba448002b1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d40c6e0cad3b76c9e39493341135937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83d003483a38e27cde61517b3913d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c54333adbec801da82bbd76ef629039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f102495c64c931cb1d506386d70462c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c37768967548082164577a2414e9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bfd624562fe9f7a92f12c980dc62042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44264a9c95ddd97b5d21e18b836bb3e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793c47acbd7826a80b70972c087699944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bb6e9a961660947549ae8b527c65d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288c429980d8c42d6f2c999bb450bfe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff32146b16a00187711b82b824608947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daaa8aba098fbde9af3393643acbb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7470c563b065a16ee9a5eb475d39bb249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d8cdb70845836e9dff1b149bf6e0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa444446841181034c15e26218425d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fe1dbedfcd3628dfaf58afd248fac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fea0019c757e47c429f8c8b6cd451a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689de360003f40951c36bd1d0f6f4c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c790e33e0254341b9c818acd6ab80ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63343b0e7186d42e6a2e18ff13ee1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498412828225317266f0f79ebabe501357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db2a905d61153e7815abca6ac95d0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140ce745dbebac789645ac9452d2f0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c551b27bb0ac970f27a698bfb822160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69acc0a8e445902c1df641d2b34cbf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfc3b6d032f265f5ebaf62905be68a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4b7ec0df47f433713de22bfb736d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af909a11f3721177b72fb1e1b56f919064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0351cf73e2016cba30601113a2d3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b1ed7b882cbc2be77d86f0161f5a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bd0aba99a6f6e899f0a91609f526867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6a911ddf4f2b44a5afb03d903876768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22f6dbc2194d742846e076d29f37b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad894fc0f621265d8fc7b27af9acc36f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0da260f365285277167029e366723f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2769013f670670aa551acb34af21f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b9e6698fa8037d4511151315bec0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717582b1aac1b959f5fbb8facd5fbc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c3e15d7e1b09fa044c939446b070d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fd7a536a53ad215601cc7f99b71ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a8c41a0b745af83dd46818920823a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0da7e6a43d1f0ea0f4e8a4efcce99878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9b2858b0507f66b2c78a1720a0d3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb9d7068bbe4ae4dfb72bf659c870b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48491a707e106b4b934b3776ad01be2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375950a8380594b93cbc761a194ee16082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2818caf4b0618080ff1a135de8579e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b38935a59819db65a14b9f05a82b0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f7fb3402ab74021a775541c9c286d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f45d7e503235420b1b983e3e76dff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cd54b89c61daca53147f39cf26a2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca459c542c4dd11a06e3eda19d72ae288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75569122e6318606128d380302724a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95092d366282132fad921884917d0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cc8593962ffc518dd94949f109b3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4ae07b6d07080d5efc69f119214df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebd3c39d88748e290c55045f5cb7bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6d9772660bdb300fa6714fe83cab194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c2bb3950ed093cbf86d3fc022e5f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d257cc8bbab382a0090af572b2ef596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104d268e8e4005ee2526b91884eee9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdd4712aebf4b7fd642d50c44d9b4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8d7743eb5d04ae0e67e4df48646dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b79b01cba50d87127579b8d104d17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a9f98fefc42ff0636b9a0314bc92b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79725444e348528a087e68350c5d78f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c615bcf3618c59f88a36f78a7c9b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a87c6867a3834bb1e9c46062d2a78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f149f6b48963a05a7a8caa6899a5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce0c03dfc6e0641342acd806d08225106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcecc444e13fab0073cdd7202c0dc20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986b1675c82555f156d1a9f04c0d0c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecf3d39536482173a39f4659aad97b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ad4fb294c4f28a795276852315403110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e777508fe51a33cba872f8db42919111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6b3d4b72b16611c270349a1ba1b6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd112909d8e3868cb8abec1091bbb8f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceb8109eda6b4e8365f5d98d13a896114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ab45916d313ebdb36bf88e9b53fad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c71d709303ecbf17e6179209122e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7329ddae6dde074fd364adef0c98f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd1fb11e20e887f420e3777790a9b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69935031eaabac3de5b9c1ade0d26807119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64baeefe5590a289614fed377a640af2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20682b794f773872ed15d1d4af8f60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba73895864ce118dcc52c513251385122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ee22ddf71c65a36c8d4b53ba926c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9d1d92cecbe857c62d4d152d93d3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7720584c7f117863c8ccae17903b38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67768c2cc5ea0833911de23d5b5846126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ee28330f0594099d5021fe5c55e28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b5498f542536f228237ecacd9e8b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24269ba50e22d84879eee601622b136c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f3613a142159229b9abd87ce0d407130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27792591804b0a775f8c62d9d190f5fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986cf412f6fcd316bcac501dc7c5021132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c379e6043571114c3b9bb8aea9bb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8e71f4fc6146a23c1112ddc90330c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1c129f98c9cc85d36b2d9616dbb0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c773adffff6d2c4361ff565ad2d40b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e76d1d846ce5d40de8094a02353c20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b07e5b6ff44f29d7bd109d622c7191138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf668b2f802225ca3082eb5f08a91c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59778eac91ee87bbd889b5d189197cf6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702860ea731a64190fcf834510f3ba9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f30ce085626f066aee4af06e84714c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74371387db33d0fea64874c93419a011143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d77d0cce4dbac7058cdee3503f4cb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1734ecee9e0dc1bf6e400abb13f7819145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad2f8a7302c73b41adc1afa6f1fe93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063f083b73b786e1c938c52e2614a07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d55feef7c362b68644bf3cd193138148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f4af7bd2d27731fcf7600b60a0af6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618026764cd8b59989d2b26df48cb7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9c457c23025db6d2e83e5c451063d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619574f4825d0d70c62bd671aa6e962152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16c4d3abebd5687812bbef81b37f24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddca6ab18c4168f9189fe99e698a041154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df811b8c5491d5511fa17e27c471ae01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b1385705a9c5772ff1ea8a8023069156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c8da34467ce4eda487d1aed9c9aa2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb09288bbcf56a2fb18afa64d402fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4897771de2152eb25224b288c03d494159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0d28b84eae9f769b238b1fc23c029160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c7d195e52519beb2404c952939c62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3695502bc7ce12f1756f8950ebde1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb56a31ea83520e023db081f2753c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4823ec5698b30bc4eeebfae4587e2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423841913b794b93c0474bfd23ae236165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0034d5b82a2ae94566c3463c6ccc1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84124abbabd2eb1233edcc4b10b2a951167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741398b8191b08d735e7fcfcdf6e2ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bd80a7ab62645cbc69aa8bbd7bfbc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d308781be02315059258e66f2510c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de70e6b59b99b44908878821a4c5991171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15ba284a4667a3674e35ceb80fd735172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d9d43312500e8607bf69e0fe74867173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b063e5e1b8faba693e26dd11bb42f9f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dc0ff56407d958d176c16ea4b86b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a14316d586fcd29652f6a640ce5b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd47293aeb8a78594c561d5c7e5039e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7418165f0799815c9e84a90a547d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee66c8a1e5cfa883860522a9be5403179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec21d4c2f5310efc6c426c0bca2bdb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fabc4144583956a8d14c009b0b2a29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a6e7ecf93f517c6067a0dc59289a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6c0181bf9c8d4a59e1c63bf9aeb89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117955ba2e815ef4744c424b5e3c2f53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570cf0b035c5ab755f7c6874489f89f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fefaa617d6f85fe9fd23b0ed55c621186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177806029be1e707ba376bc4a5948b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a767116f1c932d03ef527f096b9c18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c39415ae84c0ce9d23952b9fe947bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba013759205099079e2f61fa7cd8b8fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd10089c2f5bbc8d4cec0234fed0630191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb57480eab3ae590f5e8552cc2d595e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dc32e38ea8709eeac58f0d9df4e10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fdbe447c5eff97928aaa510ed34b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e273d935eaf9681c61f652282792d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0136458d4d4cc03131bfa0ad9fe1570196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476b2ed76ca9fde57ce73ef69ce83b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fd2a4ed40c9b48d7332b7006f9a9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9abb73fecb6c86ae88c6fd7c401ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0e5da4f03650e5023461f9205b7fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83474cfab1f4c8a81f4fa3da960f4fc0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fbcd8415f0bf9a952b08654e41d69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f39be57c445333780f165f2f592810203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48501f7a2f25ae1d4f73c757b083cfa1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd654fbc1bcd2e10a851c7b22c09fca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf251e0fa7c654f89370a238c247be0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7409a96f777118c682b9171ee6c367207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e4726a68dac42f23df9fa22d0cb78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b24ee1b3dbe52d62a036da53c26ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e1f229e2aa12e73ce2673052a0057210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d3066c99eab483fe9bddb217019aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5c6daf07ede431088a37f65dd8fa8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077c24f427d21436ce96e52f3631a9a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8a7f2eafeca5784301ab2f26de6e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587bb6c81aef53a4b5220e5abc4e695215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88647e760fec99765dc970b197e2158c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470c41b7a4d5a5118fc2e0c8d6b563b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff59ca48b552773b70ae94646f51df6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b2188cbb99fa130e0ced06733539e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb1b581cf895ad7a2177c5e139436b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6d5c82d05c6ef56ae5f08f66b2cf3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38f6e64b2d6952780d78cb4f0824e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961139797f326f680fd57279de79255223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37e879515848ac3330bdaa7a12af33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea51802d5c62a73142775c4e5b0daf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d112ecff62bd198e564c3038b96476226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dd759f2d752244227f190b86ed780227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd21d0c37f88da523de454f927c4b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059044fb1b3ff89bfbf51d40aebf4ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd1c61afe10e995ba2f004f3c17459230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713121824ec687b77ef07d7ae419050231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6ee66b5049a3b4bac7f7bbc9630fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a845983734477290d78ddc4bddd2792233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85643bb5c442e07c4c986ae777095335234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d6f258c1c6201a4f53fdfda73dfe1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c778f161d8961670e8720bdf31d18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87eff444105fe8aa307a67caa28b83237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97293074fd053613c0843e9225884d43238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda2426480f4f42cc7882d34cf3f7dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63f39ac5c25b425cff05d6d726495b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135748b0d1be641c80b0e034b4bf388241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01439de7e3711227d1d31090e0d5e70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0536c4d36a7a0ed626eb36372ec453243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4475426f9f05dd0f2b9d5ca596a868244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560baf7acb0a2c877aef31762b2c320245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bdad782f282d5dd3238a85581e48a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fed22d095bebadd37408b8f3f3fae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7eda1b9969d0eea1bc3dbaae4cd46248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfd93efe22943e4f61799521426284249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70c41793d847d29abcd09cc5781a00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229676947a9d9258485cfe59e4d4fe2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea9bf4f3ca86011d15fe659bb34843252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c785dd542aa08c4af7cb770a7e646ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78875ad671acf29b4a77f22d77d95467254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407eb2611c8f2ecdefa26b0c24850ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a39b33254db4d564cb0b6c001ea02e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bc3c4a6180bfad70f893dbe75ecfd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486c965edb68c99f95234334f28a7a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9679e1c9559039c958838a61ff441259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de9b8c064b44d43c8b66cc9adb671e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b010a0ff8b36d05dfb8eb7553e82a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88380524e5bc0b5dee476011138c95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dce802fa9af0efc627b3c2ebde4fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2277d59ed9179f81369f0e5b6d9ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282b950906e8e33339234d42907ac03265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ae64860bedda228415ab48093bc09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad5fb5b174e34600e0134e5fa794a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d141a72422b37b4df17e874c34821268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffb24762d9f7ac38889e8429da25ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbbe7fdf0f7d386be87ac7d2fb4d66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f30b950b8b293eb104f22530a2ed45271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22ef6708be71799287acd7665f53a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9dd9f0d50458dff08df7d35b2eb3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aec4f6194fb023db7f5cda8aaa1fde274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c82b43ac80e1dbec14bdb46fbe676b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddf63196f1fd2c708c6062e31fe7ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cacf1c9b8e2eb1cbbd2c629cb8745277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7854992838608ba70414cfd25ac11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c759dc484ecd83a3ff3fcbcb813c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0004788afc82d82ced24d79d173debd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9d344c07903aac8bf3615cd9bb29a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ae9d31e2504ea31d59c252ca7efb2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c668b63976b433720c116a8dcc86f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037e739032f5cf81468d114703fc72b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161e62a6edcd6887882a62b0d2d1f30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39248f5d1d1c9b4283bbea444ab6c1be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e66c1d67d25b66956055ec9f38adad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc91c9129f1456b1f08b4180fa5579288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d258076da66230e914b08ddd8c65515289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35e79b32cdfd0584c5bb495c5c0709290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371598093dd9c6d1dc9dcdd3baff5d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019290213ce61e119863079b3beb213292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efe4a40b003b74320b96e852c91b1b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce25a918c7561b342f4b5e1ef013dd3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f61d5e3c102bc150a523e04db7361295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36c6618bed21779e581985530f47b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd362747fe74a419e915a97238f97e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251fa453ff8311283027e08228b5bb9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd49b29edb1717b4eb155e124c1374299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca06af6b3a4dc26a11e48053c25361300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545d52abb5d237f21eae79e07ff3fdc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a52779e8f1ebe4a70c6182fe2036e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47100a7c4de7f484ab3d61f4da796b8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62a9792d34fe356dbb011b8feb7053304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad6c13231e916252a3110bcf191a8e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3bea05e630d5bc20799dad12b8542306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6874744de7114df6d7b3d95f9995b02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456cb754f88cf493caf0d31ae4041c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86880f6be2535014098876f55ccbcd16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e3acd44359660f0a235ef556b8564310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51068b818f66aaaa4c432d99a1da73cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0d34e2998d041ebdacee6389213ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06645101ff0e4c3b7801d9057c0b2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710b0059ec0a8d4b6d68865f33b962e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ebdf4ae72bce67013a6e55b4c7afc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe23d5d2e1ccefc68b68e9806fa3a14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dcb2c924f6befe3441fedc526d22f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3b4c12d2d069d1bf5a6855a4681db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991615698e325cf87bc40f54ffcdca5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4afddcb1b41a06303ab1a08d8793c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdd65b52d43f5f8071e09b41988162321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a7a410b4280a2ae8d192ea826f4ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d3f5f6a0bb0715b9d527c972819a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dff7b816b0d823d129338123911ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb5221fab3f7383cccf8ddc6e461a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32037585913034e104bce55f5d8b990326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900cb603bca2f6978eadf26de99236b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfd83b0c88357abba2caf8abc2f5a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74654400a0eede8e9ba5e5870eb1d330329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489712201aed81988f7b897601e4f2a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae7d12029fcae656ca6cdb77dcd8e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894b6f33fc39321d25602c7fd186354332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8783b8a120d2ca1458d83695c22b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61169bd52918395f2f2ecc3d39e6a072334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffbc1ac0bf17088ca051d3b159ebd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b0ff61724a1413016377aa00d75e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c662b54ad795368bf6962a59edc17337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a9f00ee8f4a2f9723c4d46baa4ca3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca757f7e1d51b545462bbd6c14c0c872339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70387e8f8f70ba868ca6c80e978e9e0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d6c56d56bede46ee8befa6c646810341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07d01971f7ad6122f13e0c7c5215c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23169de8143065e525978511b2c5aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d041e8d46c7e02a0f21f5be7412b52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00807041f8edbed24b5fdcf8d6fd1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f9079cb50deacda5286b66dcfde09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44937c9c116ed999271aacf7235eae1e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1223907aa9f5339a3f6b2db951e9e1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da58f742c7f71e19da95cc1988bf43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6251c052b71afca6af78b29c1738f32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aa10ca9dde2d29e468eb748ade8d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d20dd5c0d0761675f7a638f28dee1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f04787b8d09993d5279a84f5936fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5996ba34377b8ea6048da1243f545354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e8bb48912158daa3cf8aa23770e87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef668b69e19736fecae8591f1ff4421356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a144bc962ea26a62f37c35cf0345ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223642f27bce3c9aef66b32331eb513358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b76f3fc5d7c367d9ff9e1ed4cacafe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a16e276bb6d1dad5c5c66e5ab7d110360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4cffeefd96859e78413e07e9f0954361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823ecf9137b36743cffbbaff0a7c3b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefe6fe453acc0cdfb3842fae9bee84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba63ef98e9947b60710add6e0ff6f73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73817472c13369ae6af9cf0a5b152817365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e2a719cacb9692fe441babfeff2c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccd7b20bf96c5221ee70c249fcf82d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12915a5cd58157b6cc673a9ea1e509e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5cc6f3435f3d106a493ddf1758aed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fb3ec74f7604a49263f617484198e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957ad80ca43686922b492fc047d2ce6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4fc6f4b5b3a046d243f4e1fdb383d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5780c66dbd27f0c63b56a694a2f5c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e06cbd9b1bdc54940671bdeab1b8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c73cd09e5a9e3562088df06a4431c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699a08a1bdec043b8c2f4234e7a6471376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0540287be2dfdb5dca9ea543f1241377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98dcb8fb84dd67bb0929be3e7335ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb91ddd1ff037aa6251774f28fa076379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb52c816df580f2f4c14494251b1970380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0fb129af386ff69d75c92cb9deba1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcdf3d7f08cbd7cee4ac23437dc6bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61909455e4211701e1713151000ef7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67b33a4689b2971af44bd750de1744384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b99a14ad464223b54bf8cc6813c62385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4459f1d6150349e4f633feb5fcaf9a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d7cf21d17f3cc95d94e0e2807e599387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26371cb9a1473902bf4804552a9161388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65afc7f400a4d36e3f1e0635afa776b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da1d0b8c5b5cd9011b9330ae4acfb0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea7edb067e85c5d9111648ceebec28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c64eab539fd4f4ffe3ae4e0d64308392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbc182dc1ce61741d4aecb961c4486393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3799bf17755207ec2983489a56782b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54c05d7a2a5f80ac1e52d1fc1be020395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5873e5c55edab83b481d8096a0b3188396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539771141fcfcf412d20103fe2333ec3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95e8cec7f2913194ded288878fb3c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01aca52a76a1c59f299b23adb98502399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665a29dfcf47b74e2fe85dc7cfdd301400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15dce89a38f287aaefcdd9aee71e3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f1155fbe02045684f6691f90b98f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a6acddfc3944945e94136890507a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745762fccd06a47f8b0285955f1f209404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f8a4695d319a941f80cefc7957029405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495d9864adce6f7dd7f007208dc0387406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178e2876d770641cdade07b2d385b90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e3bd9b4a21392a9f4282f29cfd904408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b92ec9b3873f191fe54ca89f80706a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862458c6ed586d7c3ab113622f93daf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc665274795fc30106a43b787048a75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a822832afc2a275703263427d8efe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcac4d79cf75ff29108ad663f1ca3f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2aa31f7499d54e52bedbf135e05564414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb7c574967d90a97cd55f4bb61d59f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb72952dfb99527239cbb4771252ea3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e8b497e8617c4cb20056aace0ae98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34632b95ac07ec69dda810f16e3a300418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb07559d8f5f162c53368792190c2e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a00f1da91fe4c9d588fc434d293e04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3f213eaaf0560cda691d213c06d3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16185b143ca300a6da70b91af337dd56422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4d8d5d741b70e9d8d562c70c1c5d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7dab250dad8d84eb7e6fffe7d7878424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2afa0377c3c8562e923218c0a326b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859df809d735cd9fc8b77888e83e5f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51e7e2c3730a5e2909b431cd9f975c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36c71c7fbeb8d12cdab15290664b75428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc25364481324a7791619bab08a3919429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cd8df1e32c75ec3254e5ead01bc30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260cebec83da69b7d869be3aa896dd2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc33733d062b0a1d76fedfb11efbef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894e8fb009f41481628b0906510ccff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accfb39e50eeebb826100b09b6c18b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4173b22b6d7e5b0093c3ed8064f7994435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b758a94f28f487352b75b4ee9eee1ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f5fe84ad75119a05b6edbb58dbae7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73b46200d6acbbea64b3af4a227665438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880ca7c74ba7f51f0c8d85882233f24439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc18ae9bf89a8e69c89517bcc3189d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549239a320f581c9a29f2badb9995f11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22696be2bf285df5424e688160bbf8e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db998b616634112a6f83142eb2d5108c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60dd170d037b937e22845f81b25fbb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465a5cd8f2524a0c325f17df2f57c93445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a97cd7e289e8ab84f39828d579a3e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28b2b4cc951cae2513f6189991b2fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d597b7853896b45d88a6c9fa95c8fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239586d48012cd685dd3200a1065a9d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61c43a11150cdb86241402cc981bc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a1cc17e8aeeb81f5f22bea900bab4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b449541e94df750df21e055b5e8ccd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9202ddd20953a153d993c3b9cbc6180453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333051cbad86600c5559734a49615001454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92fbb42d3dabe0d51351b47929d46a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f3761163bb10ecfd1fc197530ca77456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a98fa0f51f794c41bf069555ae591457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76453a8c14c65362582b76c04828ef22458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961d614a649a2c8a8d156a53f1a10e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604c21b2b67d56ac5fc96e338eecd71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06d0b9128076f823203855d0e780c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed45bd4c0219ba16f7054364aa5712c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e965855bc1afc7f9ac7a234198020c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb6b79b950e896f373e3ae254debc3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d720c7549ddbf708144704b96666fd2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caa25c6c31faff0683f8730e12c807466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0710072604b30e67e664f49663b381467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90e1221cb6bfbf7cd6856c4d2e15e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ce340b4ade7eec8592c2d4c8b8eeb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be688c7d43f85691d94737453ef563e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f7adeba98e1a2ab1f9e8547804a04471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92727fb78e3dc801b6d4ed500e652a1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd59fcda5831a8986acc46cf476fdb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2bee8c9ba82604b2acc951d4bfc31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd1d31ec44b0728dbe91a83fe37494475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6654ce22067064a6500636f3dc5fad3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd74eb5d5148aad67151baf09fcdfa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c1fcf2c00ef3ce0c77cae3405980e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3521abc10c36621bfe5804da831ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79295ee87d2cc933e5e1eec5b2ce8731480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f16f0ba688898fda5f90e8eb631b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649034a589811dd00b1c781f384626c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df87e18f43ebcbd6ba12d1ca6cfcc2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2df7507bdda0c03ae68359060eddaf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce041c95850510758fef3b8c42f2377f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf360f7e12d6ce29eeab300cd8ed0951486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27abcfc19206661cf3dfa558fe44aa9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba937c473e544021266bceaeea156a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c0dae740233f4b23c4cac6533329a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1a76367efb710224ca88422a7181a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915e79774ea90c4c8e5d5bd17a94ea7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09f078422ddd28aa486c7b608cbc1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88a6d0f9a89f496730c9b28ac1b8d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d99723abf5e51f19b3750f79457a92494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71f533d0b2e42be51e0f16abcdf9bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaafed623ec0bd54b937936a07bc91496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26b688998e7f50449b5a1e21b99811497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133a88b016407f315fc82034b1bc9ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0bf0b88be01524ed9ed700d865324499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d7282dc7bf0133feb48eb168e3529500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1260c4ad0a37833d282651990b593a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd71d7826d3964b7897fcad3d42e5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18713756f4694b68a8124997659aeb3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8f3d150059dd6191ba3fa06c5db38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b415e091402da133a5e4e99736c2e99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27d2843f76ea5a2db761ee57810394506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f14a4dbbc9d2a7b91959f51bee610507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed3cac03082944e8eadc8563b4da71508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048780584fe3f440997180f2d8622760509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce992af19d115461f9d4a305815fa957510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38798f3b35d07ca5264bb36e55df28f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9826bda72a693bb723e8b1c2843e42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033baa195cf69bad5c3233306fa7cfd3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7d2eaf3074c15b01fa0e8ccafc6db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df777eb699e23bfaae310c9cc26103b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822a868ae7c99bbab4bd3eb074f8c4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c958d7ad382e84114e46047bb18c632517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7f1596271ae0efbbfa4eacac0a856518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a092e703f5d90121c28d2f67f1c533519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abd01e81c95575870c404a9c51cea5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4a8c37175c99ede508ec32f405e2c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d74633d8e01a13f7b56df227791bb1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72dbb2592217c573860e591f0ddca0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d185e89ffa0575a22057418ef5bf77524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69628f0c192ac7d00c92487f311b84525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbdd1ee969f3e498f76372c5534a3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688c58c92a2d5c0729d613d713fa478527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800a25b9fdf41d6961b7d295b74c103528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42b8c1215d78a035f37c17c489d036529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a79c8cc0b67cf368ff4466cb21ab3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8dbb5bcffae7de6c770d8e13e2163531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db81b3f00e38956bbea06cccc1897a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d678eab8258bcbcbec7519e4751dbb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ca5aa0234c8cc8ad839d610e7e83b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd12858ef6986edef4cceefd8e60b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baccdd59f3affa12548fc9494f55e9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc00be230b07742dd5a3de257e03e2c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019f4304ea8d3e794ec7ce0553533f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e94bcd6f7a855ff8b48894e491f87539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b7ad4df9499dac17817d67c98a8b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c26928f9cbe1cba933229c5aaf003541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68280b0de55c9150fd6072bf4b0c5526542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ef787a85f1d6f5f7547a6f93ba996543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db4a7dc08d63df93f4746b78d8465b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264c857c239682659edf3e450fdafa2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd84db47dbff150e7e0e24e2c1f48b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d517a065b663d752e0c358602f47ec2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6407fb5c0a72f072a31cccb969f5843548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf87930b3447b3bd886e3b6e7841219549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a4e9d312aca5a0c593450c77ed054550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e06c080bcd3be84667f5bf67fbcc7e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab25d8e30c00c2c3f764ea755fa87f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d3f254867427f25dc6682d637ed56553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b80c410a2881802e42ae1d8a973829554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfee5d619b246448972103947c50f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755688f763ec33a250a5cc63ed318de3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd33d46ce6bda653318d104000bc8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481d08b0b2ecd9e1982e900328bd613558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77cd4a5b1881196a6588475a0308cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41feaf88884d2017015505380b31e1dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94946849c1ccd2ac7849c0ad8879adef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618761e356eadc9581ddaba5332d3107562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0a592709e1477c129403742faa0f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e9f3312d7d87035ed58979bacf84e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bf6926a56c1df7fbaf91b642ba397565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493fa4b5266d514c5c23ca76a4afd06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007fae8acd0b183cf50a8fbf2e7b376567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8e81662e2b8657289b1176444d444568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1f4b945faf2f615fc3475e22af5b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999cdb682046eed1115f7d1e767575f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014aa34c54df5710511abed1cbaf7a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa7c8555c9426b1b585332b0057938572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c91e6fbd9e9aa0008add79505df617573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3febd7660d3d83b141dcba2e67a6798574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649123373180b8af13d238c4f66ce3f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7992e4b170eb940eb99e2302f52e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf522d2c22c4af99c4706560acf8971e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56543229df8fc4beffa5b80e4293f745578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc74210d0a624f9ada33a0889ab5dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcca444a24b36f1045cd3a56cc90fe2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc38965b72feddb93874cb2c0292b7d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1c4d7278cf21e9af92ae6b67adc40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77460111ab522da6e7ca3425883987f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e400f6fcf277acd4d3397c15ce1e4ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca38db535bae3509a940c81fa9ba6f2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51811fa5645e0f40dd13fe401258e3c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37044bcf506771fdf42aee993aff33587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643ec7caf6aee778053248511850324588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919d2a31174aef35d093a3186d1c7d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a1cc6a62560f534383ace655c4d9b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64b25e05b7a2cebef34517ce414248591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35447707f6ef0d864a87eee2c347bacd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c4e04d52587a0ae7ad8d7a33d16bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7c27ca2665d73ac985ce7eab2ade2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fa96ff796faa7ec7e22ae56e7c35b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b39735099d99c274d7e54cb36bd4b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0250e765605e0d1494a1974d8da65d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9c11047d130cfcb98e13211bae014598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8f3445258214e960e38fda38fd6c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154250dd433acf964942345b5ef04bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5534c0b3c6c7834b5f2138a846f1b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1965b5765a218a4f389d3a765f00af3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8f04ad2697247e853ef754db2678e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01def612b9bd2590c82659cbe10933eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0363a600b260367634d68c3d3aa28ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392ab6c0dd2b7d945f1d8c838f530e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86696dbae70831bf149b8674285ee479607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643901296c05db82cc57767e6a11da6f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450c6894019540de5fc3a1c4ae8f9f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29e9877bc85cf078302198175ec1fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53212f719ece0ea67487a73fd8075036611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8e2b80b519c5d58ae55f8d6775644612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479f760c29f731b176205f7105ac626613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5e1509ee4aedde692e3bd210107ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b040fe3da2f20b8a0e081bc19b902615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729894e122952d4c78c3027953aeb649616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a5965640b3af5f38b2202dc38a3e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0423022c10693a8555f733d13a21b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe3a9806dd2c014a4b0d8acb33497c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40f6e157129815aae97aaa3387417d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a40d5bef3f1ebdb9bc6defba94e2b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea84440650467b252632135e7fbb5a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de182cc3931588be8e38de01dc8de541623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3707845994a8a0c77e7271011b5a57624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2ad8b91c568b5d97a7c38ed3da457625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2003ed04c8158a5e091373b656b9833626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c53bc5b37b87017e398139563fcde1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ceb44989889ea693caee5387b17dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bb50280abb4077b4dad65fdc25829629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa4999bbc5a14f89aec705c6ab4328630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895169f36c7a330af7573861da8558ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd9c9a0731fd60d89dd8d94dfefd00632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb30bae46421e414935b3e7f541ff6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a18b3dfe2fda57d07342838eb2f87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da104762b27fdd6ea50aac717dedf2a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c5b013054675b64548e4575037ce7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203252cc8f394e7fc86442ac095efe3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a9c418477b8535bb624e358b051d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc395e19f6d249633c1e0de7d7ea9e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbaba807c594b2546ed038031651c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458bc0643dd3d42a4f354490a96f635641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e64cb6d0a1789b3f92b2e69ecab8c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5671062e9d3af86e4f7902a9ef5966643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4e4e173a487c4707cd45fbfdf74da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2db45b366ef007785739e8adeb3775645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c938f1b132c08606859a290055ecc42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c92847132586edbc6b2b10354f6a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438464d962573ff7537008696c8bd57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990daaa553f5219c96ef5b5c0b10def3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73be16500d82e653050fdb728c8516c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21044ec1744659af3bba606d55c39ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fb8472467eb9722f068197d514a10652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33463d1818908ab5827a950f78cb16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bfc78b663f2c634645936f08a8c15654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f3ea29cf63d1052ec995cab6fd9f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03379b03e6077464e6c8796ae1c6a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acb0faf3c37a7e934fe74792331fe8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5bf980a86fe1015fcc437f8586840658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770ecddbece80ae7e4ca4313e6421e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4a3a642e5c6eeb6b12167f9325d11660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965078014dce1d8698e36ad8742e08d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b5413add2e85cb50c4a78c8b2226e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcf5358122f91dacfd6acc4b5c1b4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf5ccc95aa7dced1e6e0df3279021d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791b12a1da03da2f06575dae494e764665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1d5b1539107998647f6c9cdae5ca9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685e6c647c91133513c07bdb2975b62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5929e23f0defe9386cfc76c8dea01668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917da92f76d4237a4697bb882c687cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85aeebf96366d8922f0a0693be98262670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05637380ee53213f7bd3016882bd81d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c79f871f93f4e95e02cc6437da175672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e28ded56651173152b7990ec3d3bc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749638d2518627567f538445493651b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881ec3147515225eba8f63568ea4383675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce038d027450d7c72d56b0c2f81b88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab96afb0bfbdaaab1a38fbeb30c051677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ca8b580a3a0c20f48e6c574845e64678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150fc697e75cf6f1c56e156050627a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bf1b8a4937d352efb77ed7659e923680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1546b9fd17fa854a3a266ec6f8f82681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94541a47f780e5df8dc9ce82d5b286de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396e57222bef9eb64ae0f66e9c7b5a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc32aaddae5e41023ce1c6645c9be30684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522980767e43f9573f12827ae3698cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553299e798feee630765422521ef6bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44d575b252e6e97bb20bba424ca0fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3ade38107562b3b8398e423ebd029688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3a261b578e29f7ab8e9b5332c6392689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab46c7e690e44745c4f5a5bd841b2da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fadca91637f51df7759959eb721c07691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e345f42baef9df4bffccd097fa3ae5b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1df9a0a88e65995cbc3dbb457ac19693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08e417f5e9a757ffa15622ed4664ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c6574880d6d82be243cde31e2adcc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d283e52cb039bdfa85a85535f1f86a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf4d109ed3522209acd536c502ff37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855dcf6f06d2b2ad39313e2d798ea35698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b657cb8fc7a0b675c5510164c20f19699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa151b663c1d5bb0f950d69b5100af85700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafe5107da5b5b02a153153fd213aaf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589350a2c273fdaddebc72e0d7314ee5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898ac26bad2771fcd81e29ea1d9dfca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c73d07388c47badb39a9666a491a9a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e766e04f9f9e6b8cee3283680a5f83705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc1cc4aa6f04e457558fc17a15564a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792fae94794929d04de187efa9ffebf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e20428cc81f2c2e5df781e09c3f28708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb66bc127511df2ba45d03f55e9485e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fd40f88f06a191105acc7cb7f53e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf49fda36948eba23707202dda0a26711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589ee9f0b1820120c736a61b7e5a19d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94a029a39f8667aab2754570acadd9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57a6f47bed65d56b5a7cdbf0964f9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9c97fe70562de5183e1efa412a168715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b45d2a4e7559384709eb199a4f4c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e6abe5ddfa1ae3e0882f876e19df9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf42415bd3696506926d87ea87523d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dd91b6e55efbfe65e421df8edc765719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d7ba696defb3e2dbcb50e8c8fdcd6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0e0a38a7408f561f47157d82f48f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaf96c506acca1b3210a090c385c4e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c334868a9045fdef01a7452e4c29f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ae69133e039fd1d1bca1027a66ec5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9985b318e12b9775eb8e7c1e6f0c651725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdf35f7cd757a061e7d136ec7a923c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1499d2961e2209205a67befe87a6683727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b47362e14e85e351ce8e073246ed17728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a9927520a5aa5cdfb512fc3c7ad05729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b5a31de5bb80693dc2927d547dae0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92322c30d0627073e7198f86a0d5ced1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390b9731f330b524b62ba26e9acc395732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925410c853c907c1199755454130cbd8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accd1336cc935a1d569464cc38c4e44734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36389d826b741bae90e8542121cd4e5e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b56c9ed3c4cb1694dc4b66d1aa4e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5bedcef3542cf159df798d29f08d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007f3878bc927134d1cdb77cba2ddd7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5a286a5be89fcf6f0570cf6e3a14e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f0fe7beec0ec534e0983bea221b42740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569a6c24b91861ba7f73820ee36ba61741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb453dd057a31ee20ae6c8e0e3c63c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126650667f9ac37803676769241330df743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e4dd031a6248b4680005c42da77e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af17ef4fe65b2d191b2bf633066d4c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ead00fe3a2acad64077ee5191c549746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d894420e464266530423ca9c42939747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efacea434c03070efe776b4977449fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc80f1bdaef2287eb9ac53aa402cc1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171868442a7c1755bd4d3ce57002aab9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee67b92b5b28601dbb05e943ecbbba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5eb11e7b2969c3018ce470cfc2ab5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c84f91ce8ba90482402a05ce291be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8670603864d98ebe70d2899acd3b05e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ddcff1d0c8b8cd46caa880ba34e9f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b01448d0730f4b9f9d854188cd8ef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce15531c9a5194e7647b06ccf271bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9535de99165e806d5327a4b5689a51d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dbac8c066310ee34784ad026506d6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9967217007594edeabdff492bca779e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039a5bb9470ab6fde80216c3ef2364e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ddfc7903dc5c0e907d6106015b17a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aff405bd21515735bdf01ec9ed6a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34370f6f91646724a44eb83268c55915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de9848f7116ba7a30c518a9007a4ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9beab90140ef5b89bfaa1699ae45f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39c12ecb8ab31164d7496f9ee24f7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32132e48289a2f5d6343b864b6c75719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71413dd7f9157c237ad4a4466e62a0d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b5b959486d03ee16c89a7eba4d90811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8b555fc411c0754474343385aa2a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebcb910e04d9bd04b20866684801fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883f31fbaa3b29c4af410d6e866433114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46ae669d4e9c345a4276f0acf48f5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd8e5943de294c46f68fc2c916a1b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d18c762ad6671c50638d78550f38417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1f8d9618f7ceaeef620b157c601a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbece1c3b8781ac557c4bf0b85748d0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16290a537ff10f11e9f323dc196914e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b466eaa13b2d2820298872741ddaf5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e4c90ec8b2eb44e5f60bed606a2b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052e1fef2de53e597cc985582456b9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2cec95fa00f623a366f5f47c0d5bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de966ec2c4f88d37e347cca7e47d2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e472b100448f61e45b4992516b27a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe528d87dcc3b9248197e7880ed7c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b8821f33c80d607eee6a8da3e208e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c55e231d4b9b011569914a2741783a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03be6a091cf5568719dce3292d920630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58817a01c138eda851bc8990ec5ee36131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eccd5a7932a9c00f96e611aa5e14032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b11d05e625eb52803bba6501db67233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688c45612a5db201e936394c777a21034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7fa686ad04981e20e00311d67975c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc0f0428e7846f471c39fafc6ddec236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a7006a4db1ea542d4b8ebc463152137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562a77fafc580053c5123dafe8ffac138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6aaaa527a5692448d8e95e377230ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf9efc7c695b36ae444c8a048879cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641fb935ff3b247929ccaa2b38c9a4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8029a66d6549a0b4eb7f1554a7ccab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0cbc4597d7a35a7d593b60d724f0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea148e743cf2bd3185e449214a1e8c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0703888d7bfc14bdc9eeae8a6f4a4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cebe5aa5680fe0bee72c8fa76aa2ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c837aa2b8a46cf1c9a47f3aec2608fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f831a433206f0f03735581bbecb01f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72654141d5bcb8b874dc26e9152eac1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bade8ccdfcc9294d77f5d432c859f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd389736a6eb2019314368b19bdb8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02926134aaa5c58ffb6b7018d2d27b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15097895bbf8f2a00d4992f50a54457753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c13e984d51fd3387613f14c4c002754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e0de1445dd4d93d781f95111b035c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fc2e5e685130023a8dd92ef0f86a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37972ef1b62016b438c851a77e327757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bf780cc20995d4138246cd873818858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c20603e3a77af8e495130539c3fa159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3da7ca063dd41bb4192fa7860358f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bbd17ab9c896c19f3be6eb5c7525261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b005e396823b681b38f1ca94219c3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb05fd671f6c9aef3999b85f3668fac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77820b19cc5e3df4c53f4cfcb52a22de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53ab3abb84f35754040ff4442e23c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bcb004a0ca265b376e9743d9e3c4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b755c8c7a61b535151f522b848b5dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d61a2ee6404b4c5547f9af175313468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc806830466184026c0b789969288d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a7910332c17655e6b921fa82c340970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfac5e1ec83a7f241c8cfa683c8bc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51410420bb06be574b9dfc8dae94d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac93215b70418b7d96b17b9dcba52173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c150cc544cf022aca7cf40f7ba11f9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b37e81257d466101b628008701991875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324937c062bbeaf529c47f1a037bd18176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77b052936ef919dece548548a23fe277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080773beda48c1e18f9f0deccfd64a1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927939b6aeaccab24dcee7197eaa86879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf3f84fea302180ab0eeabe911c28e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dead7abb63c1f0c7dc5a159132de0c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b3eb5013ada82a2155fac588d9ff282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd480d318fbd7355dde4ad69de7ae18683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb62eabf6eb77aebc19fd01aabee8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad9f49f1817adbe0533b5cee152ffb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc88f5abac28fc14aeead12bdda65686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec5960460eed610b51de6991abffa287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b6e970759d63bd40d718db19d800688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970b9ec4fc1032aa1101c7cbab6ec2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfba354b776255e7ca869d6fa455c0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e43a099effee89fd66f9ffe866fcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38d80a5bfaf6869663807144af115292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f69d9a32adab088a1d60a7b09ba7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ba0f95e2540ffd4ede42ad4eb119494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7e9493403373bdaf8a39143ce250e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035181e078279327d9df068fe5ee99ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02c843cc7e53a76007114e5d3be71697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fbaebaa219a0dbe1301ae88ea525598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058ed79a77c7a6d5d31878326a7562899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16328975f82533276e8e3d4112eab9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebbb5172cb9c2906a41b6fd4678b5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dc804f996306592626eef6f6486e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd22d4ecdc1832f13e459e22199bcd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700eb2574020747077edc30fab6dfd0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e47a6241b9e226edad7d7bb546d27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33773e17bd1002bd229085b51819fbbb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85f9795671bc75eaa81335dc124de3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d9a429904bc38f41e673e031801e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f9dc79df0adde4ce1eca391936adb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fb27152cba478e1ab6ca1ec4e1304110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafd01b15b3a8adca0cc5526118b267111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0ce6424f44f3e4fbec647917bb45a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e14eedbcac1e2289287cf35371b9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1d04663666827988a182f0d7a1bab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabe1c428e434d9f0314a1d637b2495115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7705bc0e70c74a98a5070542f141cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764d541d91f41bce9fada2d83bc83f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd674d8abc7a6ff75a6dd93e10137fa7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b28021263da9e29e67a36f9671be8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570251d65f99030f13a1b4d39320e1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca3c5eba52a01f4fec15a664845cdf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda78fabd3e6147fb8d91e46f586f2c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdcb5cd6902e7a0e395c2d07b6cc12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71bc34605359d8428160e3a8dedbca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56946dc9421b5858adfcf87152cb8e5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3fddf9c0886a9566e5df91d0f12c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b544de2458678e2c22f97fb532b0660127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49777a665a409ca4756150f2bea7f79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756487496b18a8d7b5ccfa63deb2411129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c6fc8b9ad49ba884f36de729c56dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb10db62cebc20c48772fd0fdfb4a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14514ec6a95575979eba26de2dc7bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5954069af6abc90242910d37845e59133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc13c6605e2f65ee032967fd4e2f3b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab5910b2b2dea8ae73c50a18e62902135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6821d8b22568af43df05f8af152b568136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4c645d5265fa86eae7ddacdeac430137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db752de6b1e6895136ae28d2153c84c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f93ae7e2af03aa23d4885679a53044139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59625a23276b05cad1c75f5b35c70077140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73e3838184812b360ef75c08a0f4ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940985aecf85f78ced4082b60393da2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ebcd4c5ed8d37f05fc8ad52d2a8c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34904e3d69df4f19ea02587970ebafbe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb09e5888cdda4f003b769b1587d842145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5249bed8573de4fa46ee8e6e706eda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f72ccf2b4cf3fb069c7743857659cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70881329d0225648c348b22d2da7e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7834fd3e6e054c156720ca3a05510b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a5ab198b6b145bbe9064177f24a25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e34cc6d6508df2582c6b33a41a53e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d485693723ed39ef9acc6e3e53c64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a276b127685c625dc004fce143705153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a5c894fd40817d7ddf59ff56f7a47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ed763110227d56afc28214b817fc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027982ab2226daa446cc3af952ba1ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd4f140745950189f3a193f2dd471f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b8625e6f8afaadcb0b6a2449dddee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd299c643c765c18ba08120416ab1bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c660448dd9e95f29c0a2b0d73be7242160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb46e8ee95d80679992c6c57cb4a34d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73238d06b99d6c2da5b8406c96d414162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17760b75dc4eea439e8ff832a4719f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800d632959045045ebaae372d5b19a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5ca0bbf1df03528a07cb62b6ab656165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56668fda3786f1d3a7146fb4377abfe4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1316969a2bf57b23b1be5d5753f70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423f379b368b32022089fb299b3a7ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020490aa2bf5edb559db1e2b81e3cc3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7e0fd3a55f706f3d690896895b12c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f8755c6aa30b8bed3bf995ea90238171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f366aebb4b2a7f0e44ee9284d758d09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320446a138d396f24966e04a3586833173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a00b272a056a362bd1abfb4b5c0d61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a8ff282845579ccb6c2ebd5f7a1e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd733087f15d827a3463891b649ade5b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d03c89c18954bc2286c57a90cfbb9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f66b1a311404c6769d2b9008a2a871178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda05e5dcde11c3e87d2b8a099cf535179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a2521b246c6222a4888eaf14aa14b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af5ace186372d4b9c470cdaec5d377181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b61f6c7b461249448c859b11f90a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1bebced5760ef995f4c08dc70e613183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c82176f93a43973ac0cc2d23adf9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce62fd76118d960c4daa83b49472461185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e8eeee4af9a4126b76f2226c6ca25186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba4a63ce6dac11202c9fd890a9f6fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0655c0c9955baaae5f789e22d4d52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e9137b0d0fbb988a028dc4a107019189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f5fa5217d7a647165bf3e51308e97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981fe498d5030f8d8cb8090ff929eb6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4463502f4c818a91fb4e73d3829544f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fca4c0c7b29100e5e519961d08055d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3fda24f2e86afc8ea38a8db69e3f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f144413d37cb9fb6666a938c37a4ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e23c3a10ba38323a41d2b1c7495a98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3b45689f69f859b1f370b345f55b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585ad5947f41e9fe27e51187c06ff2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1f7a5632314b4cb05fd420d0ee0fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505dd530368c07e5fe560b85ec879e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f4905caf029ee82175dfb84918e08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55648f5dc873fa385ca64e06ffc00d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284c901fe52f89cd6ed7c3418cddc29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e29fb0dec1f8b2275d129d5e088c58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a866ce438a7db5ffce50598e4ba83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fb08d27149d415a5590e491a09392206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c8084c5251c45a91d4f357cde683f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950ee02c92f63b94297ea849ed99718208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a24984c10bbcc757f4951a76262bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e7aa4b1bcbd11201e979c5feda6d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a1b4f164dcc72ebce6a67a62f1b5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bd7ff393c974630efbf80ca5847c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84078d4a3b4243357495725c7af7392213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57043555a65c90e3ff4c0e8e47d366214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983d6cef191d53fa9ccb259cb8d24d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49842ca983d3ec755024c24061423048216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c798047ce4ba52b8b75b248f6b979b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd80bde7027120a4f11e42f75836c04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e818d20a4e430fec2535d097bba7d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cb64cc4cfa408fdd6e5a2fe56840a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4129361de94a36367e1a3c3acdf78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c42c15d5763889ffeed1fd47772ef7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d80bad0601d3489a75f3daafbf9d8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1e143f1156e09a434c2be0724381c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd92d67a7b7e4f20d8fbeb5dc70cf6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0505afd8470c8dfebd763560f0906226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1aa2da0b932b4c82e5dc0d1a186fd3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65ed45aaee331dd750811561b80140228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba1906fa83a6606fc056fc599a5870229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f1d60eeddb6f8aa1eb7948a9bbb79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4f367d8c23a1163ba46ea985dfb26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8469dbf41e7ea4d98fa45d5e8acabac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41df89f6b0bbf3a7664689fb47b597233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a3d836cc5104c760e356bcc363f5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78318d41d00fa8e0430a1d0b6e914357235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eb5e13b46b9fa22d4415d6a5ec187236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490e27ee1628cd481a937e29804a56e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b79c9299fb9caf844f7559da655a69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1988305bfb797913c467e33676a8e76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce40e581580031ea86a10f9ba3e5923240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5abab465c9987162580c16be36251e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd776c8e183543fedd98b5b53c6a0d02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6388e938c9a67f1608eabef19cda774243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feae294fe207285a22f92fd3bad36d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13531343de4962161e34a146cee42493245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d69229983df3338778119cc066cbe3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2592a653c5a1f9244d744ba4b21e269247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e322687bf4ef10eb5f407e946a4f7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2c87c3160f96c1f6261e9f59ebbd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5d17aaa8a6e8d6d6ecf4dee257c2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0decc5e9b332312f454bc923b3ca33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8e96fa1e74bf9b772ccb49f3ff0de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3af9dd4f93f4d9800ac13f5e23bc1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d33f1e8b2debf2cf94ae34c006060254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f241bcc1d423bd587c89c1366a1fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ed8fa36b1980fd4a10dcdbcf499d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd243588c5a51cc48aa58865318556a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5475e1ca765301ebb6cd16115e2d73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3787de1ac0de3c3cd8a5b23f70c8350259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74eaf91a2cf663a2aa2155cb914c84260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa5623b200000d00f2a96d4782decd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a4dd20b8c644f70b0448e6cad0e27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2f036d5b18e4297d7c9f86245655e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fafd1a13ea2e27de06b247b2fc8d58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59161fcface7a56d7efe71dc198410265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7887a4e47d4ce462d5a4e5482e9b3d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef883b3df379de827faa57676355b90267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e743372b2a430afbda2a5af3874846268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329edcd44e2f58c69c0e488da8d2ea8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c64f8d1aa23693124d5940ac67a2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d645b5cec1b3ed72d34e9fe88028439271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec12423742d570c3d0716540c057ad8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a6f18bfa53bf1a28460dbe12f287e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9559dc16c29095fd01bbed48b99690f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0186e31a5a36df4ac5fc66c30c1a32f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b89043d0550b3204ac0397cc36008b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15f36fbfc3a1e5e35304fc0bfd7f3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed176567b985d7ab8fbc3c5720405d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ebe7d8bef06e23589df49bfed5715279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f040d748f62c4af94fee1dd302e17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e050bb6622e8e8ef5bcf8b2f3a2e03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5b8cd859f870957ae56d7562e9f47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d35bf1f819e75d7891dfcdeb2824d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42038043ab9a1f52c5b1b069be7b3eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51272f9069125bee4e9fcc9a9a769599285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7764664b0d5529a4aea2dfa776270286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b391282c5261742f36627dcd2a13f10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482851a568be4a7da4b0f4c7c5fafbc2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785219c76f5763677c8263e60d5f910d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43952b59e3bf706eb48634faf7b6051f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59b48a5ff5a0d63f9783b6f2261338291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240370fd136d12bc487e199b4a9f4b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d7a456428e9f6a9d5a012fcb13bff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d1c3abdedeb11568617187c9ef665294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b80799c04d60535f93e596413bde2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b31481892dd06c69f0b342afeb2b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136af27a28ae7ccc69f11d8438e52ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad41f047eebee3f04b26f9c32e3672298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6553e6a57a04b020e25b80c57a83c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ad604375f5b7011db1873a5763062300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b04360897c4d460f8c16baa1608c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a211154b20a89b4e7b9556bd8c589302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40d9594f6679dcb92929592a051f9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73978a8d0e1b9aaf24b55858858a3139304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1f0788e06ab037387666d82097b30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0987e88a5424e59af59706e16a6e4c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178e2850f8a78f9f55f25705718371f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87374cf6538fc46facb35ebd6eb87ead308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454401b6d03f2cdbc819df7888353e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1321a58503d4ecb25f2e0fce1d67ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37a99b4ea769cfec251b9615d48e3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64126fe3ca96d91c2fa4ba7e91318bc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe50d8836664a1e26003a63f9a3bc3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdbafa7c42dcafcf1ed1e33072cfb6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7240c49dd63eace20eda03bab2c7516315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c708f444162a728fab3378f8b5a9fb9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c3b39abe8f4501969cdacea651fdc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47238a3111036500aad00fff9d721270318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c70c0a2f6263b6f896fc4f560d2d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba3718185c8b3c2f1cd7d2d8cbc955320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e602e437bafc8fa9fbdcf4a3e99c67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18286bc14418fcfd08f41fd66630e283322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614613ceb94fb58f117a14855031a25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dcf43ee129efbf836846b2847efdc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d01da6fd64f670a1603932e2966d21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06200e8a156b3a4c588dadab9bd2446f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c967c312659d2d98a490e4791ca76e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe9689a23032d24378500ba337be60328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b158acf7b74ddeaee32cc9878033847329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdd4ddd3d93ac0ff0f58b0729d49cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdaff2882734660cedbc1f6c6c468b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf92e7a58dca874bcd165314d2539d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb945b8f50ce65251b506e9294409e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4266a17765080387020722bb24b337b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359bdd254018a15eb927f3db8003b33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606e1a4985dc0e7310c154825359609336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8afd01868d2ac44abec66ab704a30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca52ba38d25d417b3ac49ee0c21e15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9582eb7305277839ddb1d2cc845717339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2d548966c54d61fb98110d7c73c11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9149ab160db3aa7a4ddabc0721c8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29b35d8cdf98e875d562bb7267a8ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fd52de1d9f3d0686776f2e3e6a93c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e23d8c130bca4cf524228f0dec903d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2f313f1eeb2414bc34d79cf84d026345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9b1527abbf7b6175e85157d6aa9d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46d34d3f263199d0235833603fb121347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419249821974bea4b90242acde04bc0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1680d2337c2f24f22cd271dcbd2f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4f15133de9a3623c33afd3e76688a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b937554818337931ee93201fea50e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24353f07b322a246d5bfe0c1d54dbb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4845e613a710073a88630c82022bc8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc9a48764f527529ea32cbb90f8ce8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b355e00f3f5558f57fa68a95480e44355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b4e7864d51b524e1fe0cc4436ea35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cef3cce9230b53fd5fae67ace60fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003c4d8f4350f6c64df23d3018b0a2c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a74d493c2f1514352e18332ac4e83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d978c93b442d6684146eb782ad06113360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42afb76252de4de109a85b64658ae7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52ca986c2d0572b7f66e63311822dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82830307f5d8ba56149f38efcbc651d1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab5edba8029d5adcd15ab39f4cf27c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48294cd924af3f6a20bfb83b65d12b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c0f90bea3ae9f80d516c95813e84a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa94c9187d86ad0ca36a691be11b97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d850d9591fd87d2c971695a8deb08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3f7e6c5388d59203849dc946e3445369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672559a6bc14c96c887396ee48df5268370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a331dbd67300ba2d91af61046db07371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dec22d149088f0cd29c5486b0d93c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1e744fb389cbdf37b5a3653483635373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276f769b60c7369af4a0a2c1381002f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814ddd35720e6ec50ac90bdf79d8a85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1b7ff2cd23a2f6e0e1e3843159c22376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce42e0ef2a9c112ce493abfd804d938377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc4fad7e1b9bab4929799bfb20f859378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aed5d55a825e5a5b44c0896de2aa8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a9400eb5700a6715cc2ef5b8a28ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528429a3cd15d8aad53e34ba5f480c6a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e6e2df8bdc5c879b1eb170cd5c443382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14df581eaef8a797341a388a3161fb0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca551212ebd9e4592da9523b42c1d0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230667d434ad64200c53b5bba68b4de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8af81cf89ca8414ebbd5ebc58085f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e628a2afbb2c5c7c036f56c6a438e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d23729c6dbd413f7e30e853d8b6ac7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c548fd1d4e31f4686530c974365e321389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1844be4135dce38097137c87e3d49d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63f9645099902a797018069f4c18e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ea8f8ddc1d9ce6b8d364d0557bb6b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92e236ba288fe123cd5c6a2f538986393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1117ed3ce8969af297c4209d521acf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe9b424efefa14fab212f13e179c5d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce6d5eafaaad2de2b139c41c4f99c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdd2fc19dcf5e733a3387fef9d4bec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d27ea3d3a5ab1aceb54712c787b9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8514fc613ad26cf0f7a2b1f340bff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1d08f31e60e4cd83211479375edba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c9be0005506440f53acf991b74d46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a7d489f2a65708f522b4383a46cf3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc336e92e5e0b043675212c07e0b3e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90c8873043225802c3804e77faa005404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249e1fd5b9c406aa306df7ad2d1cb11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cf86d4d7346f4cae11a808d130506406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a5a8e4d336bfd5fd279620ea30933407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eaa22c3aeb1b78917bec34029c7d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f480c7940eeab78c67bf66791d5c2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc119a0bd82edadfc0e9ff634d7922b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b141bdd05b266cfe314aa278e90e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27e4a9e56dd45a968ee2f502b4be46412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664ab8c199cb4cf286ae23009a0bce5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50f956311658120b58e762935b55d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423a75e23d67c63e6bf065f934c8468415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aec1fde6addc619d6425a6c7fd36ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717883803eb3446aeca477aa6f10c81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4e6d52bb9d2426ec319fed9f18038418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d677dc1b520f8d240f5cb3600449c53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b525fcc378d27cea263924c52410198420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ff58c4296b10a1417dd4cbaf8512a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61faa92ddd7c1c7c2e8dfc8b88c308b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc9ff9791aed14b50f4305ca4d5c9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccefc2b845d6067c242d3c77d59f79e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b53e6068a78f188fbeaf454e66c31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c4f527bc7ceec5983edea4e6307b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6a4969d98b6773f98629823f75f01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad367e2837c2cb4d6f7985cdf13490428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522b7a8ce1180b764297a23486addf0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfd4d417fbe1b3f463619abe2bd896430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351f400cf519c3bd8aaa075333478cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bdd31867047985fbca8b81a2bb5b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2083d528b3f76c90b1d6d1f9e0b040433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b6c6798884c8c3c2be2b362ea4e87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd74c7a8d0cdc419fa1615ae356e40f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3917279a82470e739b95bad9c6232436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acd9354dead8f06d11551a6ad355f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796777df8aead0495f08d64e763469b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f570acb1ec5581fedf950a83d2b503e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c0bb01c69f2dfb3ac0197484056d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efcde78d5759d478f4bbf78ea0e347441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd898e2cc13bb12cf1afaac90088fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069ab6d7e6e4a48638b0c0a95a96605443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8bfa434cefa927a869b72ea060a75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972ee46f438d692afc3b9f7bb091397445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706438f4b74719984b8c3da85f8abe9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d019480d47b004e4d25b879e8a3c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fac3e0b11c4f2a9f5193053d3d5c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f3ad1041885903aeb3d866a64db0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4a620d305aee9856d29d8600cabd9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64d1690d307157cce34b75137930ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a26cee3427f175a4cf947596fc93bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d192344638781fc22c2b3cdba0f58da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef034df219d3ed9822da563e8b6b5ba0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a80c926ef372ede0465bf9db59c45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c5aeac9b183c0096ee7df5cc6952a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4be2a5097c34625e8d259261316801457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0ca6edf38e100f526df8753dd8384458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71f2966a97fec1fe5c03dca45092ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7e31094b2e5e888427874ba9dc2d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe2c7e6e9509927e3bf148e9b70b6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda951b3c29afaf49db6094d9dba77d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a03bc04a0a1f80c50a869dee741ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d8e8d9e7bf3ab8382192ab18c4679464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590deb2bb28004f4a62200867ae0cb2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e56d7f03c062962b12681ee89379a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e96b75f29c1b0790a11006a4789252467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc5231540fe33c6938cbc497bbb41e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4095d84b23214ba66533299b0aece8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbea64789201c85904bccca8a519de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b27ebe4705f87aa4c14d6cb0cad0c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865278f2f79e05e8953c90ddeab0fd7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba1bce7a9936b517a2bdb1241e3d5d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d7a55632a1e8f4942b185462be375474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4235d5f63cdcb65afb0177ef0a78dca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a453a695a22c7f075866efe0f4d654476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289aa6a4843e9a6ee731bb82ec006730477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0ea71498c572655ab2b7edab70d9f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8c38874208ac4a6f2248c94e21898479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388d8541006ded8ba1ef5a6484b3d69480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad9c140c04212dbc0ac59ee1292fde481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc013fcd78db256e0a849c0f605b8ea1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51aa2a4b504dbacd6ee62541090b92483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d52227c2b64f51c23b1a8a806979c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031e7423faa347e54e4ec647a4cbe77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058165a7137391533a4b17983d25bda9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa12cb378581ce709488257b879f881487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b63c77c4225c5fb11f0bd2d185944488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b79f6f90a65f3deda4970770fb7f76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a369c9e48823635606fd73b75e1c49490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd9f02ac404ae01d7f901b10a215ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd84d5d5117e7ef9ff226b2f2bd3d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26998a3b3ac0727ad3d6d7ac4c838ef5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25518abe8bfcac0e6273c86fbffbee8e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67c8414d3202a4a7cf89f4d0c3221f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ef67ccfb34591c855a7b8084c9634496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489969de7521d8e4b5f70c915e99cb49497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98d65f84ae1a648bc1394133aa8c99498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d8c8d435e9fbade3b8ceb3368f0c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48274c2c0f705cd4d2b1fbe52cf689500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae2e6c90e30a05be16ba473e57e0b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cf8354e01423afa7ab652cd44c467502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1c1338ca75a7805ffe62510de5f0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff68d04cd68911a744d838a45db2ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278618cf8b42b424d17f0f45e834a3af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d14e5f6d396d8eeeec34949b3308c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89ba10576d5deda83dcd7c429355cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0e234886c027ce6538db2d25e3aa0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e99ca6214aff75d6c24c2702c0fccb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de92307c47c9d022b5deafb540bfa2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7e3b399cca348540c61397c74a503511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b22733b41f06eed7eb88bf448b29e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07e1f2183bba36b553608707b14338513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d67df4fabdd27a7b1d212295e0102e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df77c44637ba9764c01fbdad1f2cb3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be681a1c621e453102d2268bd8f28fd4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63c7a765538a34c870a476f8de45e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6a6abd5caa06935066ec901f46058518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d85d56d99a1e471c5b9d16702b19d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dbcf5c9bdfc240d3de9013099131a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f618d4b43d6f23dbdae6b3d37f5789f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86747b26864d20a43dc603ede6e28d7d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aef618616ea1d3c13f6db8349b2074523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834eb7824b6daafa3a3a1172215acf8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa92e768f4209b728087499573ffa6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a76b39cdf8ea9aba88865726b61043526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2e689067fd898b7dce416d2f55e08527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f34dd46ca1808a2d7b9111856a0d0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff3c38a099d2b43328b0c7885cd318529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efba1ab39bb63e2e60c2aec7d23a9f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71a3db0e6a52d19f54a93405042513531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558172e33118463364b1550e857a1c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81a57750f4f598651594e85b010f9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce885f123d3bdece0b258cce84c4b79534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7884ff5d731fa73e6277f45ece28b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977f8dd2509cb0ec29c6531d9dee59d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d4271eab65d55eff79bc4fd2d01c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1ce65b01f1e145fa6e279fdd31866538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e76ca985612d11a101f1d3a00118ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2e9e8a3790e596236be89606cd504540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36083ac3b73920d4e8a623e650bb73e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8e9b465471b61b5a49a1814a08647542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0190afcbfea5acbb0bcc69a266300543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba953a4dd67e494b065db2eda70a227544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604b229f896c919d42c81ff1c3d4841545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e4fadcb7498402e8fce0e28118330546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde2b2b88b2d22e53b4a80c2d8664fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b539caf5db04dec2eea459b3aaa990548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6717af1b10795795242469748e301549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc281f7b1e3a001ad45d91518cb0a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad93fefb983012423178d2812707cca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b15ff2c94af40247f09c17a45ac1f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec24ac7302f8e65d636fb05f8564980553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fc99f84ae1b9eeb560c877c083290554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5148b55dae4e6d5a81e7f99128e45ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bbe1a60bbfa822221288d4c7e9948556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6caf1c45279e2710ad33060dcd763557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee69827888f384fcdf0bb1fb69824e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e28b8b6e3621eada28a9412eb4a95b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e92cd0d7f50384577259c0a536013e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3733ce962a6535ef2351a20697be0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce307c9535d6eec422120bce36512478562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413a3d2b8d8a683422504b4394a12f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b035be4b23f71959dcdd7bf856c37564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a8cba907bee47cfa531a1181aaeed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67854201528db0bd6d7ba3907aa35a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91a510c81ecb3caec904bdcd42eb8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd69f44bda1d3589a458522628b559568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b94cf7bfeb201583fa821b93e7e9fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0ffdd654d0409aeedd264b4b02e59570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216096c71e74ec18d8277db0a8e3f61d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbdf0dfac7711ac777c6706e586d13572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97ab79e03eea04af86057203023ec7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aae22801eefafe0e0be23b0a198e4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c5f50bec1ddb79d7c9fa2438a94ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be56963f6cc90b34165436b0fa8d29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844d3eb76bd665100742097884af7b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fce544f9c99e246545569a01c134d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96765a002b7cbbdc165132f6cef85ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d02174b081f33ec677b296a42d1793580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6e01b9f050ad73be5787c73a92355581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87073212332f536a933b0e2819e2c80e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b697c4d8c4d3cb7a20d5d930d504c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02f7de2fc2320bfd0d0e013d536719584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db26672721b9294696a349d40ed5c33585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e90289c7ec23487aa7b1b834e0dbd8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a57dc1061ff9de135b1184719f046587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0b3c63cde54c7d324d1f99b4b3012588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadfe8139fe3be5245995d337c2fe3c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6c30a725f67a3a928648a9d75c677590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268905483646beaf4a86c54a8f9c3ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1d21d52460af94fc5804bc9723cd4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631a45dd1bceba3d5e0a7f48f2b281e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827755d1aef45e6ba0ed98970be6c6e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0afaadd42e2dea27b812f92e7b815595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da58059271524b8e9fe30ea7d7338e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d4b52e4d76c650dfb55c62d2dcebc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727c1109ef40c25cc45779b1eec7b35598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879541faffef2777891f16558af7c47b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6019281e1a1d0819ac556c2f63ca6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba776ef2196e31f499587669b591666601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c8b9499c8f0e9ea03683136a15fec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b4c3e7f387bcf3fc68ad4ca87d2f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844f4380734fd0c4b0b84851b634b12604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c5593c02df7a378e3b4f76eeecc5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7076ac17a4a9f9cae274b7e450b01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285b3375cd24f9bb579d0fa56a6568f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1c5f4ee43db91efbc3771528b222a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff53a3439cdff77256a45277f7423fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae85acb0455e19993fe77fb02f0485f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155db43d1677489a0fc6d3978344a38611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352757237e2c938589b005dd3e20d09612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5237bad3c3eb18a4bdebf9c997f2e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea9002161d7b25e48fc668a98aece9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc7bee1161a4967e36db0b2e6d3110615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9c6e68286bbaef0c6e99356a68043616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f0b53d79ab7b6844816c81091b418617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea6908c3e2aa9494c43638c06269ea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e32a425048ead6dc6e64ad1b763db6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f82139782219f177252dffda1da70620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c673ccc473fe45e4c78ce9a94e6adc1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a5bfee783ca0dc178f84f561649e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f1838cceffee5cf4261b2cf340be7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714380e0ced4f8630b9bfe0dac81eeea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf5013a861ab0731fc77cfeb7ba4d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409fc5f1fd7a8c1960ef81e33f6a30d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b15b3b7d618b1d0cd253097a75b2e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef364e36ca8d857467538df7a08b6225628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579721e178d1fbf232b0e0dcc936653629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3cfb87d745566b5d2ead5a6d2d62d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd8299de089b9d59add99bdad28b25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dec34a71564a30fa8b35778464ab6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630fab75ff4d700063d05311cd281c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3ad724a773ca4c786b55c11af581c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683db41d9f427ecd0b1463e80e7e83b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd266b7171cd19d6569164096fbd647636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba03101048bb0331081f67906d497e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eed2aa504663b517719391b8b48dc2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a488ac8dab19be1695c12dc75c68ff1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47153e31f586dd204797a90e921a7fe2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac376dbd8988b550a2177a157ac20d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e754cbfac9f7872592e995512cc63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081275c27b1a03bbc43a24438b02c26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425973562fbd7c6b7ee810aace82dd48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78302485fd19e58fbbd44c7c07ad1fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af076692c9e3104907c798ae01809fac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed87b6622c27722f2d710d683cf9bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148a607c4f2e4176d6ad67e0c5b5232648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833befe9c2b0463e062693064b85b0f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0a252a52082284032171d593b496b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0a3f5756e2e48ed24b8377c7a8885651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3749fbd559c63e74e69dc11247c8b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279a9184c061bb8fd537731a34c1d89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd2906e23cb9ad9eb8a6e2c1d29030654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20b019455e69e2f71e197581114344655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befdef0c165f9e4ed5e0aea4c00b217656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b5483221330a3c75ff09d1a317f6c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa37c1806e52b272bb08d1f422ae807658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d7e59d3c8415f2d6ddf6567d5ff97659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb48a162bfe24aceb64734b21af203f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f13411aebc2dd6a5317b1c03c06d33661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a883716d23e18743450c5483cec7b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc61b90c62cdad4ab2eab24d401469663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d24b6dd357b6c317586f237e56094664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96b39463555ed835d400392a9b28f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7126f6eec645db48949c41d346703b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020905e72cd1dc520f9d635e22fdaf8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2bea26c51d3da6f2ec5809bd16d73668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d667ffca30d73a3828ceaea61c3241669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a403274df960ed5f268adeeb709705670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c33d859bac66d8824d3d55354f27e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8c985bd6e9a6aaa493bde745a709f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5914f39fe7b32364c497f221d18bee1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a446b4124d6390b0ab631857e8a4393674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119ae87256cf42df2fb89112fac7ded675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c51deda8b5c72712b4dda28657a875676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b46ef0163d34983007c33f85a437bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b59f9e3d42120b7762a38d7b4d19bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83c1b62ba49234e6ae60994d34aa42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8bc0c7d62ff23ee475a52bedcb0f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7342e4bb046dcf85ec18d511c66659681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b470fa7e17d2dfb9707919c66cbb5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842185772d25b2e8d951d823585b143683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533795ba2fa8c1df9f3d435471f40093684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d398a59c09c88f70f91077efdd4a044685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089e463ae803ca49e1515e99fe07168686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7de3fcbffca2fe14152d26ee07e157687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466bdd63deafc6713f96914aa5d95b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a77b7f824f2e58739cf70079882587689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7a9b4e3fa4a21b154fb1994e39f89690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c658809fb667565922a563e4a490f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c52646fd7233925a51cb1e4cac490e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5568af838edcd1e52d4a46d5159cd1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9e08bebc6477da63f9498b8c1fcce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72aa684ed552da6efa4af464ce7bdd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b48c1116bd51b1e1a5270a69f14ec9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1944cb989816c0842913fbc7064a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13437590ffd0a3b60fba7ec8ee6f0ebc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3aa69dec2b0ce2da10404b53d6aa9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44130dd673285a82cd1fd5fd235e4d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62604c36ffa8cf00b4c7049fc3b37c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5277b8a0fbefb60067098a4575dbd94702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ae13139c41aa82a727156c5359fdc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2b7ee4137841d1efc10f0ef112743704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b568c4a0cfc8b521a45ddcee9df97f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38550ccdc3a0596e1dac549bee0acf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a822669267ea7046edbf6492a946300707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e8139061c478049531670d7333c9b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e6f3f3c1ddbf88a62c852bf0cb919709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7b9d1924a2ff4c7afb37e6e8d1ef1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258626238addeef9a0aeb6c91e2ce344711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ea997ed751bb5f244ff29df61bccb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3146c8f69c13f8613f4016e7b0e514b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bc9b32aa60a9e92c446d3935614cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113a68f15db5721b394a32863e8fdb1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9b56a4c218d049b8c4c8ccdb960b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2c411d0775607f34ff8bc39c2635c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1368def7455dd49b4fbe5147297b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddf065006d9534a53ad2139a99b41c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3a1f88cc91be927bf84f8a8cb9ad8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc60d3750a2c1a025e2e0401e1f2314721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1899ff323fb5bcba0dab6fbaf2b35722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69de3651fdf20c2c5316ee6976313e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00855b5b0906b207bbb86e26afaa99c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91181e988792245a6403705912ecb14f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef00c4189a8ce65b51b1b71b56a7d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667af77b8b48411c48d694f6bbf426cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611cb30e13fccbc57893444673cc802728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b803c44f9a52c585f89ac7dcb7e11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74592271c76c874a1148cd6740c28c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790e1822ed32b2a65265cf517d8524b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f37e4db96de2cf642648dbd1b7b46b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e9c206ce1a02d5888703db036371a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05c1d619c4f8b30f6286709f2e6525734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbc845de306fceb6fd738d2fc9666d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a5c598cb80c431e5bdc9c75ac3277736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1bff36dc19d296874f4349e02dc4c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926951a1fe73c71824d91c4b7b88e03c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfecf569817d5a462dbf3e82cca920739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc01ef243e9d6108db7c6a30b094810740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f198b45127ae383520ab8e0ef4ca9d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8e653203cdb691512fe0dce9ad386742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc14884d245cc45ebdac0fff4778e06743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9243e5aebe446a4f0d3a7016631ab36744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25454c22a523039695efc80e4dd2bd0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f035d62d92fb5a57ed996eca52d84746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e324e49c6531864f55adc0a457b2b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e2908f720bb34c465a65feb5f1be0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327b9695e1ce44fc11c3cf7e4bd3ae0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2389354df4f00c82f88abcd1d9f3ac1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70fa90bd978212204074479f4f6b76751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f07e62f66fc5ddb2da14139e03a3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606e59563ae2085c86838a3cb729abf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67afb42ba483c51dafe6ade4b70efab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05744b5527759dc63e722ef6042785e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c57bad7852b1bf82182775b2599847756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3ace744a832669fde33c6dddcc171757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>