--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4ed7800a226fbbba1d7fb508b4bfc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a71d355b3631ead90c293055392ee62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f36706cd537045016c57b490a7cc713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cd3ff48e65e804f6f9bd60bb0d1624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f038e1c4b36be30f7851fe5a704ba2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53c08cb53075806b99ed14f0d41be96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bad6ed6cba2edd722fe4c6f4a714097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53574b99aede09af555456d826da02698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da573d8600baf380777b85a8a1445cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2aa3cc32d54315f9146bb0bcc5d2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79d0a199f15e57d604d93ef2e990c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce37b203ce6088d422b27d6abc216c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243174ae54229b94dc8d9b46850298b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4729868e16affe9d4b3f70a105468f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921576fa499e895c11062c3aafa88fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cb6ca8b6f5812a5e63a31e5037b5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393db14f47559f3ff6cda5ea357815cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7b2304c6b62ac23773727cf011df618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2935627603034e8333d582659da7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaca6d3148a84e11bfcd928fe95383e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d10122ab5955491c71f397ef79a55421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1393bfa2738d1c4c89016adc01776622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b17dfcf2dab3e8b765c995511551fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa48fde256522e4e0054105821d339124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0b73ce2a54f0017d256bdcc5722df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6816fbfde7231a5ada1c5609ce08d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bed566fd2a64b3397aa8e845d684f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff58438da8df10795e6d50b7a64f1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc74ae8484aa3cf47891c7b35238f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64974dde86bb65bf1b6dbea13b991c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1c694331986f54e67b4b0e59d445831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d4a03dfc8701bab122b07af5553d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235479e7c9ad7302d0171bb35075badc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeac539d50c15fe8d8230707f70603034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b2118692dd4d692c80d222ca6c66035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76edfc183178f34940086df73d654b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1418698f7466be494914055fb2b6c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76812a151527481c0d39d4370724646f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0f9ebb230e9d4522dde986d4576a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9b1b0cc74be3ce0e20a0c998e55c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f09a6a9e0a7091edb711e96d09e7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf81fe30175ba681af021a0dad090642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900886978a6528f184619ffe5f704b7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc8cdbaa87586aa1dc4a78ba9b2cb844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9311496b1afbea7e22bff8837efff7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5584de44951e745b8e9ce1277c114d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4384dd87df739299b3a19009072d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeab375b6c904dc9d9b313b6498399f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8d9e006b7bea9a05222eac035630149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29d6e6cdffa2e1084acdc67edf6bf550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17ee030b3f14cbb3248ffca74dfd7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d412aa5f17e7a064f8063edc8eaffa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88091372cf5d04e23fc012effe1694c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c072fabcd4aeabb10d29479aabd4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a91de775c02e505e366b24cac29ade55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fee76ce3c915e9fe5fa3951273f56e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fcebb462bad5be4a0d4627a7e3fa857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbba810cf4d75e2a8257286e06cdef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfd54f6a74cce6c4ec99dd26aa9f7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f05aa49d7a450b66af556a58e27dac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5504b26958f5f8b86ac974568fc8f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f36e468929eedec53c1882db069fff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e4d13bf58066684d6c4564944e13763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19bb684d16394a42aff338197a66fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5238a4fa25f2b3b228f15d95e3771f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a9963c3dbc7014c2c2f0c594cddcd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320245bb1bc0e8e11e4d6d0906d48e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479115ae72c8112e7bae84d6bd8615da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea54961e34642e22d40077aa01c36c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfdc398eec4f434d4b69b5632f666170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568007b5644ddd120de17de6ffb9a6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56807280c8772bc56531fb9d13207e7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122c430f48834567c460d2bacd2fb1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820f6b3bc34f9c108c2265e7ea9520674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ba0944370ed24709bdd7000e98fa275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69f15b4e36bdc3e4e332a40963ea8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32941e0708edd14b8675bf490055e9f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4adaa74c0d78a2ec94ed3af54c1f6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d477e6c6fc1fdab6e58d7f93e3c916379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fdd84bdd1795cb6f50776bd6814be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efc95eef4ea717df48e8259ced97d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcadfd7dba4c65e2f60362050f3093682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f8dcdc03213c1090776378de533dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9913c16315008e1ad506cb0063d00eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38801dcba27fea1f7bcd2a5d3cfa2d0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228374964fe17a2967b54506f304e41886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11c1e4a690b91ea0f123928b5ea5dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955935b140eac4e16aa5bb85fd7626a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baedc488bfe49791803dfa42daab8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1c11337c9b5be2467fcec6442eda090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fcca83cec534df5816f46a195ae5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5251b3c549afcf51ed9912a748722c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f017848a274b85a4a9510b4177044a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b311c586972f4ea444fe6ffeaad77594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff781f8f7a5aac4c769941ab7ae397c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13714b9aa339c500bab6f678b962011096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfb6171c1939c26b6ecccacdae3fdd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077406524574f90417b87c7c002348c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754daf277a8d1a0c2eb2e5f06027491799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b8b8d18825f47f2089f99837b4379100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c306882d918c32ec17a5cba6f7e41ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fde13e274754cfcf1e6878deb8a85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285b52a02e9e97014b3c6d27d98444d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099f78807f858b8e3dd02a42f044035104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016abe43a13afae9f22de00124043c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0386c4743b3ef34008069aa1315ab5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a298e8e4fe070c9fbe7ce875131918107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0171749dcfa6260d21810c84345c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416081a156336bc4155e36f7fe737206109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb47a67eda4b929ce47c865d52d410110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782109c0e602a6d2e8de5f2cb3923b00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba76d65649138f2036ab89da6a53c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fa6a60a5220dd00ffa50cf207b43e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6bc4fe24bf30c8412e47127ad9931114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d9c4302a2d083375c1fd8e76cb634115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68898059d180e9d91b9524477219ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498c4645b36e810573cb6fb5f426678117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea05fc4842a7d3abd82cc897662908b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90912f95a5fc801b6e3f1a4b97585f42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34d88151c8ec7beb6f9635067033f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afc5ba1d352172e9d59554fccbd152121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125061f34ddc10c614736562bf363a67122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ca7b3060da7f2ee1a02b39a4bcffb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a93859e65f274cdb6692af4c5dddd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe3fd0522941737405621a3917f46c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47cdf2c7b42f7039fdd83917a22d65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc17d4ce79eb21b986307374676d736127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8272ae1f62351d0c8814073392398e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8478a7b248eae4903d671f1a9922a18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f945e57e5b4447ae245212255494f4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412caabad5e0113bcbfdbbeb4ee4f8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b7645fbfa2720f376a7670c54e9b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced560b185a8e002fbb1787370504b0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82345c31aeeafae599ff221d1d8cdf7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143468a0b81dc08fc31525def9f725d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f3c465b25747e38e58eb26d12d60e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146657b9c529acb70c399a8dcede0c21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba15a382e822055a902a75857b1cf4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848cd0081492cb630d56b7f89e886fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fed2bded08547692bcdf88015eb0a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18e250c613eb2827246e4283674aa5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd563904c1622f0c806a86ed094c2ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ef611144eab94499a8e16ce9ce52a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d2daa18eee7716bcae0230cf6f2bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f80d850e70c96b625b8e4ae05e17b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600be55914d89e0d4a68aa69b03732e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ca25adb3160939fba19b1a955705e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9342e23b3f6f95832485e9e00f45d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c782def5ff3a58208ca251a96c7024149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da81080a9b0ce7b88d3f44a8a8514b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fbe55e81f93b3b455fdc651271c23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40715b06f1b9c999a79b86152644cb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ee95b88757e8c5e27e60fe570fff1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed5ee1b65d1f33b056372258e9c62d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d373e50584ca97069fa7509ab8d3d56155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99958d7fd1316c25f7fe8552bafd5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e5939025842fd089c45589f8f5fc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01db875ce5f18cdc078ab9a029e39c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cdf2a86b446edb64e2f8ba364721c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa940ad8534c5ad0ce14e0feeeff740d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b3d69f014f3df4a868cc7380ef21b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3443fc6cc05f7c94ceea7d64a5c622162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69de8ce9cb99dbc2d5a76a917d5236163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8d14b620d47fef1306d1d7b27f0de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a45bd5e7362a7ca1426679d554a239165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e974c01d011df53210c9521ab97ead166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7389bb06067bf31ae7de255481c29e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beddd94904e88efcb0cca3ac08e086168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac9b6c32419927b55e1b7eb09390de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ec7a568e3da179af9ed2146aaf5a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628dc34bb54407e48bd7ba3891c90b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e334dfc4b89f02ee9af319d6c32f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410f631ee28c5d4ecf0b55a27c64d95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467916e868913e0e7f11efefaf17a838174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338787d53b641b545c67b94636ffafb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345d03a93c9e9a17dc4ed9bb5e26214176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252c4bd25fe13c93edd56dd9b99c604177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e69fb3803dc4d18129c15e3296710178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b6ded40a25bee4d4b377e27796e78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebe53101f1e003eed108a3c0209043180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241ca908d03a54bb92eed213e353158181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce010e7d5dc67cf9ff4072a29bcc83b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a132d371e4b58277f11479bd0b805183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197187a3af8d42d3d6fb84321178cd46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ab8d55d8556255d3d48b0f4cc450a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde06542dadaa6cc2a882966171b7391186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174d59c2302c5adb290d516e00e94ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34dbe6f758d50070309633db780cb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f57b610b8e56cec47d0eb74566b4d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152128a9aff3e174c4543bd2d6e28c8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53555c0bdd6c7dd34da1ee76c60550b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19b429832f9f3d4384a2c9abc4ef7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdf90681ca9afc3987279b0c5f6f99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa149094de1bd4f27a129fd3655fda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865b65c5b0e5ebcddb9812395ba853f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a2cd44ac7f2f757ac4d73b08d95b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a2ba87a99ad2c248938542fcdb51a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a2aafa21de557b23c718ff2543be1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176ee1f6dcbde427800c8755027afa7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117ee6f1570cc6de6aabaf17f6ca600200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52954fc9857a288e3883330ef10fb6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba61e1bf7017c0838401590baa5824202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380ab4517735cba640894c4bc4d4829203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d9ac631caf61a2af87f6e2e53c470204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ca81f7ba0c6b694395138f1d1233c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c55115e9986b9ac9d9a9aa42909f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c40bdb8cc3e4b0fad3d480d292984207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1f16dd6307d98f16b35c8fe03274b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6313f42f8e28e917b643c98e9aebd1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96503ace72fae0ad7bc168085d053cac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75736211a5eafcd9cf3175a2493dee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60d61839cda50f99940b1e83c08dc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d62423343ace0a346f000ada92b7b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c62b917bb18f00698eb6ebf568933214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25a8b01b6198e056a65689e2242d19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254a4ebba3a16beeb6d0a41d29ab3a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5088b07ce3a81bd3b5cd768a4e0f647217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650f64a99796b248ecbaeccad8d6723218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4863dc83962217f3feffe9b91e7f72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4097617f594de21a6fbb9f7b8f6f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905f204c5568226d3e73fe0df30a9ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f6fdd255da9f54b264a6a6e9c29e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cca723599da35f60c0f4261de776b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f994c6d39a33235a25e2259d5c64771224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffabb9ccfbee566b29b05e3737a9fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0aef9a93a8c485cee092d0f98efe0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2097d20c3efe1d94ba1f0520c241a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97936f479d00c14183914f03710c379c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87101fdae08e8da327c4eb51964cabd4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39fde1eb80e5dfc6b3d147e418920d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d988bf9732763415460bc6adb28326231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaf8d994eb55015aa52722e22bba1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130c184e9d3dc3cd4cb8fa8d61e85d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043957f3d815964edd6f986e9ccecf6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94af708379afb8b79989fd04440201235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bf0c8504ae67f932a722769e877f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f0d1fa8a628169933388438f04159237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680c4d9bac4a3b400cb72aac5c27183238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f73b03675f7182e9209ea32dbfb94c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b49912c5b06283a86ad213d3c190f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d76c6f4ee822d17d091700bcae11a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6be78aa74e2fedd057fa9d26f819e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d88dcf212fe760ddd6d761a895b6fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e761bceced5025334c327cf1fa7bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc9b37aefb5275f175c7e79a4e06ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea14b07cfc11e01053df1b2013f8af8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58cfdeb1bf2fb0cf7b2d0950ecd4cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f745d68a794fe8b83ec9f9f319042a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238f831886ee527fddbd771761f67c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04d4d76c519fded3a40496541010e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78749572c4113f262181297c3ed1135c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cc5c3805c7aea40f24f8b9f3a030b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68afca5a16cd155132e1fedbf5455c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50915d7e36e56d0f7589c71b02169b2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bf3fb9d3962e3248763fe5972a484255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311acdbff9a569fe7f2208f455969552256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7d8ef44cc8bbddc78584241b716d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824b3b944945697ea70ec1cb9123d03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15e381e30e889666a0abb8642811f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63b69f31aabbab5b0a37f8f6d1e784260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3dec38be5ca70081143486bb48d5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06ea7eb8ca3a5e54a315dc5e8a9e24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed9ea9001ac5ec79dae929b647582f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec911d1cd4499c15ad28b1190cd8b8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd5cabfe8c06226728307813883d80265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc56e4c379d9fb9a69740c45c782a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4004c88c1bacf24991f33ce84f66937267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041cb82234858e1691a9abf14d87165268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29179e8dba16f3ea264a103b621714269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc34b23934bff5236efa271f1acc60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b2ebfa006b6e6da3bad5ccbc65ffb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ade0f1405320612f878eecd9a30ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94395fe612e20607fb8c5bf7cd7373f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3821354c35b52ff826d5af19e862817274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625d072312c4174fcd9205b66a697a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb0137227c36c719865b77e24f5100276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcee09e2e64a89817a94b3117b827c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a2b1bf0023d9eb0dbf21efa6904e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82042f8eb37abf922bac774ad70a28db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4309865cd8901b720315cbcd2eb7a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70447043fc7552fe8c0e5fd8827081281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0447fe6ae6838989949026578cd500282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770c905925e41c7228f130cad25eff5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6e61fdfe607148222cb090cf2a9eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9500147aaab0b9a135d6e6e3fb35da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f05078fad1e602579c0a10252464b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1e91df295d56580a30e20bce7fdb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71c5f99cce572a73ff2efcbfaa608e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5e7a934affa3673059828b192e3b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70577dea1d4788ebf793feef7ec8133c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266b22b8560127a37388926ec3904e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14d0ebda98842f6a1e209846ea1e81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aca57ff7f750543645201f30c6ea1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b68905e463650699fead57012d8e3c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aeb51f1435c15b13781998b30cc47c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3da1e89c4a2d19242a92c910d5dec7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1e13c40c426371418d16d82322489297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077eeeef7b09d081840ce9724d6e8a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31097fb4919dfa498eea9527b57ef41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70ef5ee4dc30bf5fb5ac9280e36193300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02990e21fa2bf4286f07b8e10d3a86f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3403f75a2556e83fb6e70daf96dcc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30801ed0afb8f35cc84a2f0435ee7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ddd5875e3a9036c9f597f92f8741d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5cc1c3335f08dbeccca9e6d4a5ed2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c87800b9903beaf0eb5b6ecedcc61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b60e397189d8cff94b4f7c69528fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763416f97dae4a3468c48d9e74cfccf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a89779fba73b3b6ca34d1aaf9419d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff453925e6b2c7165bae797e6bee6b4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f601cdcd9be809225bdbbe082f4871311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956343410732190cb1fba6c8087e8c06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb72b26fefe66299e7f144fcef75f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e8584b83920c45d0ff4d84095ee53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775550a78b4ac92a2a7a3b9c32ee131c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bae40c8bd34f77f1d76bf4a68f2bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1147b76263ec69a3de287c0e70297e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9979a4af00835da6ecfb1c907a60d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5f416464e88017b65f227c2428f48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134bbac3d7686ac3e2f28fc1f3427d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fbdd29f76813f1e0aca7283006c80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ddd3d3b6a6b19ed37503cca02474e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14570fcee6205fb7334dc322e1c978323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a966007fd0b5e9016e169fd9a73201324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28e6e98dd03fdb15724958a6b3236f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21ecb2a5f7bc371c76d9bf733cfd14326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcf10d10b591f275d83be24b29ff23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df5562b1be2d9c0328175eaee3c02e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce7e0b06b22add23f4c9daebac7ad0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbfa591007373cc8e7fb1a51d05820330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfd7826bf23d6d779ce21791445ebb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94761f4358b06b7952a5e5b27bb8ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4d3fe829fa347c827cd4c27716599333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced0c34bc982e2d4ccc60afd8d0c9cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624027c0510662f10998db0559e0131335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c74c48053fcf35910d2f731ddd0c3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b361e711487c330294fb0a50a64539337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f1ba9c49d602f7359ca74d9c4f0fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39078453dfdbe593018815ef5789332d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395471e078cad87ac3ae25d0c1c786a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eefd61ee28ebe72e5ba44163ae45bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88c95add580fa2de4aacca63621915342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1959fe44c1ed9f0481ab20297aab2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310672be5d8073f866569ab639489d42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab3717ad521e7b0efb45f561a06f6d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529e279ec9d0f152eb70489c2ce0fae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bbacd6d7c479a5ab8b8597daac3a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c54b8a0e8133a14b6926826a264b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb65808f360788362cf433a5a9fe5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3536f7e79cf036bdd9993187b0a5f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cbf4e7de4851bc837b7cfb1eae616351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa5f2e11e7847222accf3385f6b494352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa59db3fdacc4b69eba3cc2142a591353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb603c203de64c5b08a1773d0092e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d0508cd2d7e8e7b623ad429462a12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30358393e7e8077b19deeb7d2080ca09356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5bd7edfdfc421f66b87912e049ce4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4fef36212f8ba2d91775d0896eb42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7236a6c383b427f4637fb203e07d51359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e4fcc50cb6f294c9543537941f8db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc495a182ccdd3941c225371047252c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18084b93aa108947610824b63b3644a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09edeed42a2b81cd55bf1bd8f29d6d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cec580e140dbe6943c6763362bfad9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8aa47eb2e068b22d23265f3a331f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef47d6048c49bf8a95cb8abb8cefee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976fc52171c43fee3923173468accdc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddef9f9236b15bf7d67a0212b36e51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da62e345ccac4c7422f3e5b9e391f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de430040a83770c710762a4ecad7c588370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7110717bedeb20a166e3052df4edb0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d2cc9b0c177802a89670b06377e3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a92b93921a3d08e15cd376fa45c87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95e67494a0c4a0f709cc5a2898e03a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3dbe9a3cf8bb92ff04f44bfc597eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2a45f1a9a0af9ab0e82dfda84d76d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44735375b2e4c86d270d317c35e2a66377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43627d27288108f854a53e5220878933378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b73c802aa244a7201eaef6407ed53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37385aac71d0cc3e06ac3f0c21ab6e89380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736048fd2962d08c1861b0b10257a3d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79356640cd0f8590d8fa77c7f746a04e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e0212b35ad7cc75c872797357d5d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89dbf76a5f9e5e304d2f7b82688354384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19756ed118b219edfe7b37adacab4568385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87c02b41473a22556d6c1ff61bce87386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0006e8dea5278e0d3fb68743d018602387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3da5e2d16fb0c2c7ae0e3c0f00e14388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a64d16ecafaad1b3e50dd4e0751ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225deceb8b1763e14a2e7917cf875363390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d04b942ba5b6e6a7075d0bc4daa96f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf932dac0aa02ebb72bbf3617d2196392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a72df1a595a5f486fd8db490b3aa4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0044ed8e8259a997dfbb027ae1ce1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32a159d4fef4d46b4268a854169efd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439301e9caab0add60836ba253a44add396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d7eb93c9084cd5d1808b9fcd9c2f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e748a4d90ea33eecdcb9cd77669981398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362caf61611cd5b8888fc4411f206c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb255d6b40ae7ebb0c576d6b44751a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693a17783abe4b92edc8d8b5fa5c43f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8eda604883c1bd317bb762ea70300402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022984e73837554e2ae752371f6cd05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77a77d563c238545bf48de4e7a90a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2ac14bf94969987c14bfc7d7501dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149748c056e11eeaf9eda52a7bae95c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6ac1c3c259dcc94b6af0b5da484c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d911597374581806895554e74e263f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae3eeb99635e4bbf923d73776485a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ed5c18d875b4afa7a8acd3c9de30c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c4e8f62c5220e31e2ab363a298aa1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b4ca9a373e54bfcc192837269ff5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347418e1722b316b85eb99920b0eade413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1437592136a80a9b9276f2ffc1849414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff804f17d5e073bace53eb4de9434013415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8038718661ea5506b5439f2c79f25416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dade95eeadb1771a1526cdcb4b387417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00331e656c8d17b6a8638ffa5cb85842418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebf209d7eb398dba9c709d456752cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f79c7ddc769a7d93af41b5762c26ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2d8905979aa588933ffb321125b46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5711ea02573c0ae350815870c5a61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6085bc1e90a674422e97bf28262c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cb9d71622d7c3325fe1289fbea1f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23126bb486e4634b734dd0c165a98010425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af21917a2d13baf4aee050881b5f28426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79c357654a5c3e1e4fa6ff5a79bc27427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47139a0ff79f3aaad566dc32693e5ce6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bdb20b654b36d9dd708944fa8a6ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461058ce01a7fdef18d367dbca4d81b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579322edee359b15db0b206a4413a6f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d03da7b0a2a04fa00dcd5cd772d698432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab95317de03bf1de6b8b5596509153433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f513fb7378ae1ba0bc71cb4a4a820e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61dca58c302b6eb469cb4a17c22b21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2109d81b00d1dac2865f9d387c4d37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c679f902e582012a26810966e88a24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89005d82c1e4dab0715013ed8092a536438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba6ce3cdf7ac32af6336f7adfd5a49439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b9ecb87a416b1f91956a6ae1e2af6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8c2b108c8006bff05676b5f432025441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a47fc788542c2812d09814fe83640442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007fe663c77eeb1e0d6d7cd157cb8df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c576f46b7c1f1a66bfc2836afa42d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d34709db2f3f0df234c9d4500d44f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a62dc09c9aa4dc9696b15ca9f0898f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad88c84bfe6c2566b067022482c6d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982fccd735254dbc2142c3de61e7878448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76311b2109725d4ef5b70fbb2b53ee0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8150adc5f5db1936daf38c932dabad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30395c2fe6e6a702b04c65c8c55b59451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde206518a0e8e84ded5d2a9ef31a99e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b25afe2ba797ff3022339a1fa77752453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918a4d1dbc76bcdd8ca4b4d94f1cdf0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108487556dc4772bcbbae1dd6aae07e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b42b302f7ac8b9acf675fe483bf8b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818eb22daaa2a7d8fa7e5947016d690457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1ca81d5d1291759bc9b81d151f787458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5654d2f68061264dc20569e522769c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205c4f7e56c68779c7ff32e8822a6cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09255aaed2c52d863b5e765d156bae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad2d74898a399e36b4ba42cd9a9c12462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c997667bd8175f7fad132243bfc4837463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1679e018af0b4df1ecc007742e7e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38309a6b55f85e5d16c6a1bb69dd15e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99df8f644213ddd70791ac93c9f6e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca2eababb7a37b72db6fdd6010ee4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465f681baa81f913baf317fadd9496d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bf5017bae86ead72da6587791f769469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84ef1bd06f0c1d1d76f66a243a19af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637711d225592863482c660828d4609471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b3adfe207c2a9116ee8827669963f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f12654237f1c9ad13d4ec6901f593e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58a15562ba4a1703b74bc53fa4abbb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea41c7c1fe7a20e2ae36dc63a1a795a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fdf91c41b40ceb465f72cc73123a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9571dd8b5c9d61ad15d1848ba52278477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b83cbaac0f661d4e354439a4e2860478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf11f59a1fbb4571116638b2123b57c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84b4f68a4a77a52b578a4f67c658a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10784f72986bd72e21123a445783186481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5268b9b2d447aceea785c10dbe4a12482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d5aea6f2c3e2ee60c3e41d399c26f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343086bf52d754d4f853e280f03b823a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4b9f27e687616483dced3fc724251485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024d2aa000da626538275d013abfc2c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90714e476fe658e500c2a653246cf7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a8805f660ef90ac07b9d47a31ab65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe34be8e5debcdf28119fb6d5f15ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533c3686ff497655a712bca0abebe65490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70991f587e6ca860a10e7c1873401c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20d9755a8baccda40d15d8c469556b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd6cc4fdd5baea0720eeea7b695d37493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970217a2ebd91cad2d8962441b33390494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42510fc9d99e4dbd0f2fa4380766b16d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66291bd31ac2481dacec0455653bbef4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c708153518519cf2d1adf0411ccac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec62ba3babc556faa8a49c7fc6f4ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1dfa5d6158614734112af3f8f0f5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d914d1544b0ed414977039360911fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c07eff2dd4572f324d20a1718f0623501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f882054f3196253427a17db35ab08502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cc5615790cf3478a40146e0596f92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5208dd27fa3390789d98840d021c70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae625bcc7c78e9fb10f27421d67ddc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e60a876f63f0dd55bce068eceb401506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949a38f4d2adbcc973d5514af202149507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733e7959b91e2e9225d1517d50b7da2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f21dca08d07d78518d29c74679a4e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1bb23f959878a716eeee28dd197f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe585e77fe344a259d152bc081dc88511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d685befb81821c74a399f39642ad3e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86768b7e93d7a290a02271d6f865281f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d681804a3648092694947e46df05741514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3ec0e22cf649717b3fba3faadb9a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205c5460b2369a1d5ac45a81e3cc72b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa48cd5d3052e69638ff95113d5bc71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bab6e7a00e2d6fc61220f427ee8f38518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35a6b5e848bf850b85dbd19fa28512519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642055f4edf542c3fef340f4a9994062520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe91d17f90cc634ce21f63da6597425521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1945000e6fb2917b59f9b98c6282f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713630e53c9a2888b22af8421ce47bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38d4946f1916c8d23549be9c931c28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c595d4336f84e2bd64e54ebc7ab376525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eac312abc55574979c60ec55eba77e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09824591fba9d7b4c31a825062e07c3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e1ec005f9e6fbc54344b2d03b109d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12557884912f59b22d2d382605ecd2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4021699fec231aa83d33bff5dda57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf89093b93f5c8e40e85d221b81159b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e73448f7f2a71adc48bead5741f47e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338e4c0ad781236e33e2138239c081d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2535085d313115cd30c79e7a53b064c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac621646f8106f8ec8b55cba097f41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aff4b6483406809b08ef7a871054c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129c49ae949c02a957d0360984c41d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dfc298749933c2db1a8571635b6de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c501683a42a6f562764c3dcedfc84a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414b16c7a300beb10b7a39c6e86f195540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee3bf000c182c7dd54c1c7fd473a6c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263b74f708c0c7bade1912b901e6f50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a36b655432b8e1d46c32a55b9c9da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa16c5e484174173a4287670b66c1b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a17225c1693cc97192d2b1349276c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995ae3237973a688d6eb18edf239aeb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a15f7bc91867c5d4c2a0958bfc210547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c96098b2367e80fcb20bd1dffa4a2d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82338d6b3ec02a5821a5284cc0ca05e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb70bbfcd66af702eddf48f6452fa5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f00459875d772e3496991feda773d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fc8ed69b775ac1423fbc200346238552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011ab1b2c0da226cab2afe3b626875e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38050e8fead213267e913503c135ec3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d54f68b3f12147406b2708cba64a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f613083321cd49dfdf6af3633816f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460df10594ce72d805aa80c63982aa8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2771b897340c46a879a34aa0ee566d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902be825475fe88e89f0cb85d5af685c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e99d5bcef02652a1462a4a645d716560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa02575dd72318b955d7f49e1148c71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10289c97b6ef3229a8b3ad207289c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50961392127bd33d7f72e226d7c1912c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d566f7712abfc7b4a6a03a815d8024564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbea7c6f494c1e29fd0b60d81b7b52565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983063d6a83919e89f0b3fbd158d421566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7059cc7807df2e2ffc5feb3797ea0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953db22fb39167da149ec94a610fb3e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad995ce554bec57e06fdfae4100550569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d52cc0559e3b430dfd3cb84f7836e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053d9fe033ff4f36db4f9ddd8fec53d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc969ed3bf706e90ac5a9b64a8ca1f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bea962b6c3c558f97add150990f49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ddada80614e48dc1e4173db37fbea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec172cc7591623e3238ca3a30c5cb34e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e913e98e833ba12961bcc0faf83fb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534815706b1dbc8c6872d5d7e7117a13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f9d2be92dbc52e892c3fc5afe4a42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353067b293f274715280d3b590296ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8c31f0614a822161df59626f4a073580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896e1f565846e1b1dcc10555e60ef63581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf33cfef72d0925299b551cc446745e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef58fe3d583909dd26ec9e4d1aeb10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabea348d8bdd00bcab73f2509765ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de8685ff1fb1bc331fa398f9afa957585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8074c5a008433f4452dc1fa044d5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1abc82a88368db1b1c810d6afd9b07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb3924acb8a45b4da10e54864174fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ab789b09e5bfb9c8efe343ab2594f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea0cfee1138d139456c7abe12f406c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642c92e0b907e48c13f17889aec0869591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff7771a31033304139f0607a752918592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cde15858798398c189b792276ca3fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460f9cef253e99226485a427d46cb81594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13832231a458d7435b24805d7a9174f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2165d3711ef098261fef0c36fefd20596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3501789a28aaaad1161c42a6e6499e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc06848cb191b90d999bd5f6848ec2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb274d422dd7507b2f6da8b6cf27d37599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a0292537a9da7d538c494cdeab5cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917e6884b96b8612c6622e27f41da1e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eec5c84334c57a65da9554e0c5d820602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b6b81af312974204c9c2172b25ba6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1893b6a2ab72a01984bd7dbb2af6b65604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005a2d825456632d54c081bd81700c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c464fa4c8b5e37f80e70f745ac0473d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5ffd8f193bdd3f16cd2bf7f5a9516607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2158d8cc12a2f55306bdd374f2fbf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a51ee00f544bcafa4ddf281ada67fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcda161a22ce471c0a0fb0faed4fa1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b549943ee786b28be88e5bc028794611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95d73fcdc96b1844c06ce7848b9ee0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff0c788cd7f35a49cc833dacb46496613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcdf45119737b23535c90395435784614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe507196ef679b53ef291e233654ab8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdabdd442d384931fe27ae3887236d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32011faa9c84ac4bb6dfdbbd231afea0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f213005ddabce9e8156fe4fe6df075f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0268862a911463e9d0ff8e25a0168619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423feb43180746b75433bfc6bdc9427620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bafe480e8f8c5fd95a154ce4b54dab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aef2345401c7a70e4da2972ad1348622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011189f011c4325c5d42216011b7fb2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe02cbee603e2827a4bb6a7dac9f52624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4500bdfd4a294aefd774d0dbc00d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed549836ebb3ab919e0260ac897eff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2376fcb287e154d1f2f7a380ecde1ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b621a71afb1d5b2ea16a1bf0910aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398cb0e0e9aa970c801c6b276228ac9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7399dd4c4c7c60352fdc290ba53b55630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091586f0e8b0df2057900faf778272e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3c2bd8123c3ec28dde1c4e316ac63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0518adee8425ade658277fcb9ad6a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e695c6dd902063f804243741ba20e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071d85f38d85bc9b51b1f47b4ab39f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd797c6d2190b3fce000f09a5bdb56f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4ce20bdea5ab466c0a1d533db3184637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1163bbb000824a0afb0733437c9c74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3277a480d8b2b0a4eca3834470e2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bac7313e3c5d3e5a9b83dba050e214640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9765cfdc65689b0969ba5b8544bdb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0acee0c5184bf35c08accdf7cf970642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a65712573b74e4124fe789cc87e094643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1c9cf8b26cfa102faac26ee381e67644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6a2966fcacf799457dd947d96c80f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf770cacc83c04cd8e9be9d40dc15b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c7abdf6ac165ded0db07f4f62ff9a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe4e9eccad7e0516c28dc1c613d052648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7656fbb2897413fd8754458c16ed35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3368f87557571189c07eb9ad3616ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b450b1194a7b150181a4104dc841165651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6f94135ce0c1fc820585dd327f3d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cece2eb446ea84897f05eacd5684081653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adb619303923460eda892d17e91227654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ed45a1ecfc9ac35ae78228000161c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b367e0ded41100050be6d358490896656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897ae05b6044eaa857c93f796304d01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595ca944d8ad5923f1c18a3a72cb34b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6765d63f55ae5606cfa687d899409a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e64200aa0b980a1eeccf21ccf2641b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cd64669dac64395ffdcbb4665e9b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73802f88f3a07e72cd29e9738404684662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35477a80758a1645d54a3be0f670d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e1d64fdecdfa12da8042f24ea5d7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3758e8c8455b5daa869208d7e3ec16665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424f933e2a67ce929efb8b01778c069666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a09cecfd1d436eb8b4e3bc27e1b2c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15248b68f68c0b884e051fe2c570f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf2325f6032fdc39785f6cd50283d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14367bcd57403ec2b8972ff724341687670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed25bee796ba318950f98cb0cb440ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb512a5a6ed8bd89fd2785662be7c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68852428557ab9e7ca866e23f4c22d12673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dbeacb28e63a44be21f0f93154b5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f2872c21a99a030735116392413cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdbe6004b7248e6e93f2a52b5c1641676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d36ab190e204c3b94ef446254671fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8695dca8f38b36981b68f041456275678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a8bfacfef5563a15789a1751ba103679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bac1627b73515fbd1d4232256b2553680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c570d695627ff6508f1cd52d6bbdcde681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c07877b107d349088518c6fbefd2e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843b08947a0f78ab80eb18c6e5bf85f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7e28bc43bf859f35bd6f158ecfc97684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa924486b2ea4901fa437745a407ed0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f043f7c847cf648a19317ecd497e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9cf091cc2aa4b423990c7cb47f1f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdaea4754e51d51fd5f16ff7cc222c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ded3a242594c6d9d13e3991e5590dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545a2bb1f84f2ba51d9795567c979f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7d2913175168028a231c0b0c7ac6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69cffc0c50e309aee0b95202b6e11c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505c85775bc3d0f5dacf0bcf70343a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d81cc1b70561faa381c516bbb0dd73694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7a8c9b9cf15bcfc756166f804506c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0bf439207712ee8bbd665d4c8b3b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9e9661eed4c3a813248b8faa108fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f2b063fa8147f9f7f4cccd55e9379698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdb57a9b25605b5c8d771918393090699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06813b3b58625065e3229bd99da3d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763dbdbf065df430ffb1f58943fa144701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd9271498b6999986756502d78698f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c62e433f9ec79a748d7bdb2250941703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ef92c37802f03beab90e9cbd94009704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad3793c8007f341eb7e6d480496056705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5583bcd9a56dfc4c777abfcec339331706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2070bc55f209783714b7a68b583c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d187709715eda4f0a07aa96a1fa3171708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3e070ef865dd3b2b25e04c6ccd362709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983b85f0560c8360318b43881b07176710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283d2392d2af5889e3ffaa0cf63da4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d09ad3cee9aba15ce88cd1bdedb9b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac4aca2ea274dff91567c2588d423e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2f85aa264be9e11eba649e99c7fc9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905abb4ecc7e1a758ec4701102c686d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd16c9a6ad14f4dc59004b3d4798c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf55d0209a0aec006758660a05d0090717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc088e40b47aa5c340e5675788401645718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0150709d65ca4c5b8e98f726ec6c8d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b45ae36ef346f10a9b19ef66d1d47720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678c8656e2f71a3485ee5761546c276721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6845af1152d6da659a1274190777822722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3328c49d5b8eac7a730855fd4a425b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649acb77f9a159ad981742d7ac0d732724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b3a6745ca5931a2d538f59ada3cd2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959de865c8567e240fdd48505e76bc23726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda15094cb0c7eadd307f22108418071727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4e25d1b9b0d64fa937d74e99ce8f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1663c02f1056929bc5a961f7835c0d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff2f299ce3bc53734d05f9012fff76730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3805d764444f8dbdd220a9102eada0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116f966ee7eec004b90caf19175076a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaca5dae0a3a6313d3e7dde965c9ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584618a41f1165ab61c8e107c9e3e3bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6756e2e7294482ab191ef8951ffd3e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7ce4bc8426672bd856feaf8413090736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9461e87d7088ab169fc4d1de630158737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7272c7a6724c95a4413c4ed52b0c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ad83d2587a645552e2777435c2557739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e86cb1ec2073ac4907368fbce87c5c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53ae2f39985d9f552177cea67f0a20741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11251cd6664ea95212330cd15084273a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5923399409b1a076f11ea88b6df5933743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ea27b28c57bf05e22488fd09a4b39744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2fb512efd2f9b55f25cba954031aa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0502a178da2651e7a8d6501e14f2f8c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c996a8c5c56c3a05cfee2d8c03efdc8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47c0b5ee5d8b9fefdd63ec457c2281748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564d509b69c9ffe4e6b11c8a4dc0647749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc7921090db175a283e96966b100e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d40f247b7fd24a9bdace942b3da4d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b2ba613daf8bd57fcfdb56473402a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c2ab48cf1ff90bcdf5ad0555da598753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0bcf26fa2907ef170b34b2c99cba4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a47bcc913b90125f970eef37e52d1d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c997a2bd6a4ffef4b720788b582799a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310d870f3fd3539a59ea3987328e501757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2ba1f6c2c7ec254fa04bd033ac57e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256963541dda65fc2fa8fd675160a8ad759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cd732af48382936db68c8f0434bc81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb5942490d2723cd3acb9f23b5daa82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5da41936a83cf80f4d548907006cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d88ae019d5d7c3acd6b1a22420702f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bae35b96888aa055389072f6c36435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0032e69a8165c0babe170ebe32b686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2014442c52143b37ca621594a4a427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a8418ce2712439b9be1411eb8e89a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528c2035bc1b7aeba83fc968e45014f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645cdb9eaff03788279965e6215448f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eead84e2820bf7af81c5930d3aeaee211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace58118ca247063c3e0af20e933ed912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af6203458ef889baf767bb9fe730db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68df5827aba2237e337ff00ff2fba814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb17c1aabc842a5dc1b0b46e3cc91e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40268e7e1934834caf73a3e9284ee0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74caca94f10e3cd71fef2ed9754d1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38480c0efd065445959a817689cde61418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea245c7913bd660f3495a3c27818614619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616565fa7ff4542315e182395eddbd5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6bf9be1521e89d2a5435ccb7a3ccc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29559664a1fa68c1014f67496d26e2bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3127a224f244086720718129126fe223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9473975db4a568576222754f9286b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa9400879ccd06c7bca0cd93968e7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4614c63bc5f67433f8f399c2236fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d2e3087f2239acdf891023aa583e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2670fb43a42e6fd01b78f5ec73f6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da901b89331e6fd4def70cba5156080229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb82c89182ea80777c0596c24fc70f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643f229c0330478c13f800b4f907b9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2057dab1d68704e021d95e7359fa132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e544c0126f11f47b9adaf8ec2bd6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc50c6f520840a65bab4eefc61c49034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac049486e64e4fb10ed6a9559b3b6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ff9d4834a85fd3d9eb2c60bbb30a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8da46e15e831fd317cd6f7fe5a42b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a412943d9cc2d42f659e94fed8eaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d85ea69ad9f6108c39b95e537776e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0aedae3cacf59b34ef80107482b79040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11ef9c740bd21aaa219e0f18beb69241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011587b8f962d2b8831257bdeeef450b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0196ed6844d71302c7ce20c2a54076f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795258797810ade2fec7e1b696e80d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61022d5e5585c0a25a447628b2e752ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee2f8e0f238c8bedb45ce0b3e2148a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d5d6ba1988bbed77cdbf88105b24847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329069693ee91340ecbb80707d7ea7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6972dc81fe268bb5269be6dea75ecb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cac4a68382346ae5f8a6dea7eb6d7550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd43746094d35883162bf3e331ce4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f718e4329f62dd14cd6d10c880ab9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42d203190ccb276c4906491efd85ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b7b4762aa1e9e19b900d6cb07313054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a902a4d7027e6a9a30d6b7334b8c5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfe58db4bb8410f75e23f3849d8e2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dc39e8bc231342e08632e18e459ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7627aa590bb6a164b1c31b2f2027b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9e6690f306738612daaa9c6ad978c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed159d333003f5a886e9ad5205feeb5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3bd5cf96c36576d4ff55f9051353e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815d39914bd901ed6c82563b469be8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba999adf371031e4a0034645710fca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd2fe48c84a2ccf74f32e17fb52c9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca18ee085a624eb2b48ce344f57431365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbc86c01fa123232ea87c57d30964c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fd6f82016e77b772f02bc8827220867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b2d7562719643739d76f7b4abba0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383908cc5812fa0e44027abaeadfdf8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5b3489df0d82064543c29aa9f682d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2108f41e08e8f0206ad75469a87fc871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1ba146bf1a6b84486cb5bb404fbe672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bb70d370578800f3b94e4177e007373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964c1d5e9291e51d9dd14f977404dbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca4dd51463066749fb249b03d804c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b436a753a3656de4a81b2e1ceaf7d1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b536ec3d2283e423b4af9e1ac803377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1b613b4079295f9c34b419ba2945678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07709d92053d927860df5ba7a3cd32c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c3225667da8905f6757d4d3234a7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a7b6e0cf6e7a00136424d54cdb0be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b5aa42e30e621a880527f652199ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34bed535e8d32019a7ef2515b69c2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f212efa25709c57f81fabb3fbff8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679908cbf757448b86a220d943e00d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e54bc8e2e1f6a5fd6757a4e945de5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08186628f4ca3d896eccf5aa4fa9d4487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe574f527c69bea19c68a07e2a9848e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2adbacd3a75a6333d4708b6abbe31489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2e1ae5c27854c10f1e4c50c5edafc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306cd019c92bae7117a87bbd4db15b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b89b0967c00d531fee525e3926695692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d89adcd72543184ff756f7d7ed342693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef92994a903618a6d2dd8b9eb67fbde94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd51fbf0d533ccd6072d453369773fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b049904398616e8e34ff86c81a5965796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668548bd18bc1f5650b711ead98764997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5956965bbc03872420039dad2b3727898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a72f24ec8fad8c62987bacf219c2a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103542631a749dcccf8af49f9df2bb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3c39662c10d57d5467015ca563bd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7977a75a2b7992a9e3fa59f7fbc9b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb885efbb264b6a5bf2a0e49d3cfb8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374a31a6d369c65f5ea659dc46c67c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74577fda2191dac1043de9f63e690d4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d09b324f640598c1e1f589147ed30b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f649ddec4348251f50c9d2037b7d17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f44ec7176701d4567d3e0b88cf7d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63828687537667ad0531ee03471449ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f186c55890d57283112141baf7e723a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c0b8eff2c8dfa9c4805d6c20f56cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a5004a1266afae0f089f0691b041b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56dbdad3fd8019c9bdef93c59b8af8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e77abb067cf08e27e17bf5fcf348e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a43ca1d92a27ed4b49a2be9ded238115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f700b55f3fb235979679a92d9f759e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93e85ddd2e535b1f3dd9bf44d473f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438928ba664d45ee66cb7f28ef5942d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6a3407b38918aeda806dae68b639e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d86820cf424f1196aaeee40437a3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de686f1b05ceb983d9c783ec495174c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3c8723fa65ce3bc8459399e95e3e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885db50319f4d6b406ec1ec33f5f1b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b4d3050f0f17cda0ba2431bd5546c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2369a45648e949bfe45be6285bca32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29406291009078a1a169bcaf771ef4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28726ce67104121f1bd83c1ff9c17fa9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd6fa7c8e7d8462f55c2a6d16fff06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f943baffd262b6a02d19b8e77659c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227064bb0a44d0f042ed3e6189d4d2c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aeb60577108d6c7a9afdea2e16a8b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bb157f5869e8d239bc4746c6a5d32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33949f80cc9674d263652b3058a05c31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ca4f730efb1ee872c54439be0dc19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1774d1a47584c6fe89178b1cf4ea5e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91574670b6134cde742c44e085cd7b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1075bb51c8df457fca2a5b0251275137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49bab7630dcf30352c47276b2220ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe077a5def16b15fb701d658ac865483139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d5e238f2d22c756e807ced6f2da4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48835f9461b39852a54e2289bd41be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee775b8fc661257998245961ff685c4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9260a122b7da01916361f3bea49e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35974fcc19c5f8b9c9adf6a2c2f143144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df0634cf3f7fe44f9dd58219a3a9b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75a622893c05f0363dd372c5564586146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb522211933830a60793f3c7b93ba0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26f12e3db5c4f4f65382477ecafe94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48ce1d5f21d61a86298ea4294f3093149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87830cec27c0ad6a39cef1b475967f3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db8a1e43883a3463f9764843723bcc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f4ec3919dbca837b90299be696db1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd5a2fbcb59b4fab231276d0c20e64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52717871913219dabe0ef30d1478328e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2e205384498738f77ff68af42d498155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a6b14ab11adb81b05bbd312fd5d00156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d59509e61fffa14a0d261057e9c93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791aa1c08e44201ff1e96e5f6db0ed6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab7566600834dac04f6f4dd091915a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d852ee27eea10ed85d1c7e2733d1280160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cbf8c6cdf020293bdd08e898c45a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab77020f94e8dbdca07e7c5602713c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbf4b145cf4d8c131004e1f1ff8cca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e9db98098388d3c8f026b63ccce37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e452af4ea35fcbcbf70c2505cd6147a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f5e421312edee7f1228c333979be8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0caf2d921cb349eca35f768c5c0ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1fdcef788126709f6615c262d32a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacbadc80db7ec3448c28af1bd6a2c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015ab7f2845e4936c192a08c816281c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dc2721aa4f43e5cf00ff0dc1738b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47230a0e2bc1b8a320425ff544072795172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4816b1690c7bfd0cec74535f919702173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004e24108cafac43ae145f45064616a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f5c3ca5ae9ad341662a61dd34d162175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0075422da48af716e0c2dec8414769176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcb7a9baeca08477aefbfc38a73836177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d220562d24e09bcd09b1aebfb6855ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462f5d769972009c5108955dd07553f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cac00ca10a07d843e43cc85dc080f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9408666518587d3c425d42d89c23d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cd88bfba46641e5a11581a04a16eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef626be0af984cf96ce9d17a475cd9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88575502d70432f2ce34da7a2bf5ff1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d127f5a79491ef4d68b80c207862f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492673f73b62735e442205bee84cc30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c05e2959e06c492879e84931acddf4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ba2abb077e8328447fe29afcd1830188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2fbf05a0253407bad8fe0cce96cdd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89d68241066cefc82ee0be1614c710190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36138df15c815d3b52e11153dd1de4fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d2da8639efe25051d97b396f69eb6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652d7ed256f45ac5cfc7771aa9d94ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67d1fc842a1cee65b1bc082a7ed2a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949831cb590e77d671194d4e5c8b976195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74db58a3cf19535a50cf744affeafd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748d6909ca01cc7d0e7faaec6dfe212197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868d9f83d1b63abc8cfc475f6d08766198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8148e3c6ef62b8996d3ff012f1780a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e132029ca8e2ca76f8f819db2fed03b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446626609e63ca196e1f87ba8a7e8e7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85723ca4b84d5071eb70251e0f37ab5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545a09bc1de5c2b1dad30ccf1e45547203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618bb95c5121aa10e5bd1724a0f5c0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1750f0d8710e6dfea7f4e3879ee35c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e66cea302a56e126767682eae06c70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd657b1876d649d4932c68c5def41229207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aadea2b9d63c77420e7e5903cc871208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcc4ad2e618a8ab54e95ec054c6897209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ac80967f0486b5c384994a2c844f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d70c186910365f779512f60c1aee7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f89cd4caf658fbbd770e5cf0309d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752cb87fbf9d5d598eee098e4361262213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6277f18096c89c4dced6d0e16e4b0c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f1ae06764eea7b14776045e1af963215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d37970264b4ca49bf99e2fe20da96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42057c8e7c9ef2a2dde6f87b1cd5ee26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b97f88b197017759afadad9f88b601218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e58c6be9c5c642345b884bf5e00749219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5a83f2b58f09c2bd7698ce2505324220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9334d31fe10ec2d27c7db071fa88b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd32c1da3bf7c1861a9adbd0e06ac5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd76f47539f4f20d4883e1a6e317338223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360342d8edfa22d13f49c31773ff9ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33d4b6dd3031526fe4a9da30dea536225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f048da46ed4724d9ce63ac46cf8c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b29dec9d6a06c2ee4e91600a87866c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60ae8ffdd13aaed3ec996f812041f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d597a0b1f3e12ec32a7cfeb098873cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4882173e463f1e9ad7d72037f1229a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43118e68088c08a6dbdbdc25b99728231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e6e4aba2de296bc36694c70e647be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c79e07f2f627ac0fb09b5bfc93cec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298690c5909560ef9e84812432009b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ec7ba8f66e65f161e4d463f469ff6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be68a14940cbbe59538ce02ae1ca00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631ce9109373f715a8dd36754c8992e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20c4a30980b1ef985593386cf26e2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f80ba5ed1c98e0cbd2d69290c5147239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f79b44b833276f3e75d1afa3da971f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085e5c75ee2e2b7137dc83e5dd38b94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715bd9d61dc3b0466b06716ca77fed3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac06eb774250f7d0e960937af5ac081243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7613ed0652ea78ac2b56d2a98a2f07e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52168aa3861f39934494896d365430245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0fe4f1d56bf16e6fd755a939c42ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c282e846cf920d5c3fbff0a215225247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb7cb568a3a461180db623ff4abb2a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbcd866b66ba76845bf3a78ec3bc35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3454d1f945e4b7a2473e5f389cd303250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e59edd40e6a67fe744482ca3557f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea354d855938ba303113a38b4711f49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97e8e336b73c0075bb5b6bb061aaca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eac6ddceec7e34615282d5aec6cdc0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975daec1cde71c411cce0687e1581cb5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921021c47d6664f391ced838eb455c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429acde6b06ea52637804c9de05b827257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb38a9ef8cfa1dd1457ee35264dbdf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428cd2d44cd8d61070d536b15c0b2f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494e4f63a4538763cc3935155253c0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a718ecf1b1838a0662ae300aaa76fb9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaf81b3d3088d99e0965e502b409a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ef5af419a10c720861694811e21ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e56c0f9c3cfa7356919cc9f37c89ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5fcbb794406235dac848026d8b32b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9322fa5e6f427f99952b7da1789ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3f3146aae3e25af56f412a5117bbe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df12732639f1b36ae48fcaca2a23d06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4d971fba0f8209f26830f14e965be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414761276c72ac6df18240de3382629270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997453dc76666786af401095c631fb1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e566f811d55bee6499e4f358304e42a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87e408e859d89752f1ba271d0b4c2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83288b4c352ae19071b65b057cd0d2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ed40fb7eae8a8992ee487ae7bd2d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b30973847f460cca87f1523b038b10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974fe631963171f67fa62cc47b493a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e460738e591e3145e8d26f1edb61b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381ca969b128eda811c368235872947279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3d4f7bc583c6ecb3132b395bc4ddc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05767d1375348c0571965d49cb986d07281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9660ef1d1ebc3a0736aae6d1a5150282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b5c01b7f96c7b9776f024c38f9f59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556e944543fdecfb261277b3bf8d7dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7cfb598f7b4141627af8ede0aba8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5668b837c4d408f0d025ef8ee6a1eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208f1fec26629191e7cb2f99a30c4fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87468f1cc1427c9b302dcacd2b951365288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112132ed6f2c19828fa4e56fd07be14a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbb50fcce50f3805f07d4289cdd39e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb0cb1ba2fbf06cdafbcdf662ea729291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35119f39b8412173b4a1964a65e625292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7f35602920cc3257a54174d491c3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540323424fd88cd720a9e3a359acc9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ecfa7af0f9f33dc79103c03ec67e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332459e274894904cbe12fc0f1127e39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc261895b11d4bac9531973a4880c67f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248dd1b44fb89a371e53a0088f58a95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355e426a2a86d1f91c234583ba053e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13bafb76c39805f39814a372c28a52300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95eb23a88ec08ee874f53fb0e370ba0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bffaad4751afc49d9cecd6aa73e398302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d602042001d5cc2303d31376c81aeb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81571abf4808a0c9eb5c414e41d97482304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174070b41c44bb365b87ba1ee1c3a583305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cde19a529d608b4da8e36c9b336c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724b1420d97e452105d5cd7e5d1d61d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74408e3d97cb61c10a58e569b764374e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121214f3c7098f1cbf74d9b8004cab7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9484629c34bddb881149fdf395ff7c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d0aa51ee0ddfb31566b05775e0265311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb224a39e69435d3ed8eab47b638852312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2401ec520dd4982c3b312e504a744313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c5355a250ac72d5d88c6afc0bae7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eeccba9e5c1944e2160653ccd9290d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d7cf1909ab1038eb400f797a6521f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227214bcb27eff288d445e46fb94801317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c1d183a9c8343f4f1bdffaf91dfd0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a213c95c40fbf8b7a51445d0d41ca0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6188c2c6f628a83200e27b45630ee9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70c92cdfa2977c5135e5ef3d0db206321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2c6062b98f66e3aea511cc9dda52c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3e6421046b3897867cf45ee667795323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec49b3b08be69955a4b6301c31351d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282c9da57c2085fa38ddb7d67e6bade325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e2439117a06219626fe79d91c0343326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a053e4618b7c8d10a4d96f3d76d5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77087f9d1d097f9ff650ac1e18f8cf9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5d58be0ae3a31a90c1fd6149edab2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5848f1de02c6a396428f1bf9c77581d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89165780170fb6f5669e01ce3582e1a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c78a901c636679d50244987f9f799332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3624f3e97f636209ed42eb2db9b1d75333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02874a8b77d89bca51668cdd8d2cb4a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a7f6f7938dca29bb352be2fdc925f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb0f37acd6c934ab65cfc2ac10d573336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac58f2fd118c23120e9c55f545ff34c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b676995f301e5ec19b9971d99e5ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb0796f105a17ed9e26ffa7d56573e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a331c74b7d12471a30f6410f6f99f92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8559eaddcc5a0c8217f58c420464bc0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa30e8dd81f0c40820c9a3308a0f3f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f957826da9a7e4e5e121c1a7a225fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d6e7ee804ec331ec9e012f2b8ca56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c9070b5f117f68047f259c6e3684c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74eee31f5790b426ddfad5fe5db2ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e09faed911d46a95b54abadc982ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7973d74319a553f3ea472f1c7a80d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adff0f7e8beb99a485d9fe63bb991dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333b68300e65ae354415673b9ef9efe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb5ca1ff1fb6e41cbf2bb9fd4de2e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c3a2183b7c6b4ae3b4d827193f933352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9246e5aa37ccd63c0338aebe6f8ceb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0799fe023d07b1c3308a511a4033ac2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bf1fce8172e0e008fc62e8a1525f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dabec137e11d6ae4beae67ff96897356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a064d1f6da067eb3dc199d72db9f91357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209757c7c09319b496fde61b23108344358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdadb894ce14ece2a9932834fa142da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb3c5b1dea889e86f4987fc75ebe4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a429547d64c422b75367b47bf397c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da53054a00121ddf76baaa61cd0fe5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3dd9509be357094e039f8a52fc727363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d690b38c77ef6ef46fc6b83768808e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dcd36bc3a39e55f6f7d441f1f8b21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604852a6db7d85e4b57080941c561dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a98225ddb2d97f48c3b64dc21b73b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e618f0ec57fbb8e0e0e5dd5eb4846368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fcbea1a014ca4be3a91201f6edf8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120d1a325f8baa652d9005b6b354ce1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2ceca766196391f02d2af74a6c07e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371168f54322e96b595752340d24b39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a66d10d98555adb69fd0c5427b4d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0af6bea5309f26222366f57f27562374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e2fba59b4e8795ba6d45d0c188c11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bed733a34b2147e9eea7889a51868376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79776e08edc79f2ac0d32fc1df473f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92b55186aa42a05f3e3cde04cc219c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73444d4f0e423bd75f8606f257c01ebf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce74ed79d456db2975b3160af5cc040380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9f0086dca8c727fa1ecac13bc2f50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9a1bcf03b99b803aa4b1ae4b18390382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7461f80f059502ac23500a15910c843383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245f0c40146cb2d62689a975549ff70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5ad579c64e7c5a630c6c84102e4b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75320013a3e094c21fb51165683957a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d65c7aee86e22d52e2afea256ad8b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1ccbb1903c8a8d2eaae735eaea7b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f18e3ac245b2e1d042c8b6d1e65e29389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2108ada4a7667babc602e212f899012390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172fc392b098d7c52ba05b973780597391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a01e9cb87da135e3b230e944c944df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a98eeb32d4f3aa0d51a944946cbb52393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bad74759479e8a08e5f5dc120c1f1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8174d98684be866629fd0f1cbd107395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32f317c55b8a5f16c98bca63bb3b42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247398bd44150ed711d1254c203953d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a022e67331b73f06c2966bdf0eb3d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fad8051b68ea85309a404f14c1da5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b15cee14c2d49d0497bedc0007bb91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8228f7b5625a1b70478a498b2863e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b69018e3dae15077b3b2100c754a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42c4cbf87c6048b7cadcc0e3a9aaf4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfc5549ba87ed90283d48f655aba45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d024869e4ecbc18fc0a78e574a3ded405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27941421bdea0c24b4893af73241f3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c148cf929a1c00837ca1689d3814b09407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bb4c41fa308d53be4791940da5917408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fa059ef7a6eaf225c43e417bd872d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e261e32b74b7f9da7e716affb342bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169ac55dee7155534bc2befddcb1202411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3c95926b4be5227c8c489160e7b0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08521264fc8a88d6f4095db696b965ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bad7b9ac28639491cc50df4e7b8ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832105a85c285053d44df65b89e74da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e1001f9268d55cdd5aa61cb37f20c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214377f99d58eef2498508ae1a748e0d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e52087985fcd442c01ebe5c9b63994418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f1c48cd184bda5af88da90e1341b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea5a6cbfa29fc319d04a3d31b93952420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006b6da871dddae9f75da7adac0b6ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab9fb2bb5ca391f89f15274b6035f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e296f9946ebde609d230898af11e34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cea5dcdb09f230324c6dfbbcd51d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db169d57e6398ae753ef223eeac97fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf06506e9a8d645711e23a6ccd1ada426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd3ed7eb1f38a23988845f9533493f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228c09d84cd47f30ca492959a1bf6a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb4bc5ae6dbb800dad532ee9c47913429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fea50457de09566e0712589fe3ecf7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34343600c29942e358b0cc83a20c2bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b60f8b47e8af2116794ef15b50819b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e3700965462cd244a414a65836040433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd723a66f60af46a6c734a37e5eb49be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a456183348c47386b245a765d0688435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624e9774d78f84c3eeba052d59da80e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e070beb6a74d5ecd906eddf82258c4f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b243974b87a33e51d6ef295f0d94281438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62427c2fdb4e6db4bba677b46514ec76439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000d820388286a915dd0eddb92a6ae6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1982cde4c550fc4bbd9c9a2c45a9db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b467e9ff352bd1f0500883fc3cede442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c883e31e787b22c2f4e1c9ba8f2e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665d4e75f756f5d95075617153daa8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6568030484e9c5dd231f6df2fa2ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f181b9f3cf57991f5792e808b6f0a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b05fca15f5b56876b82819168aa287447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbca16b1869b35b023b5c8e91652565448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7e5d3607068c7f97f2bf8a1822a96449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cacbbd7bf780c216233db1adffc8a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e60f503968d835cb07f27b205f032451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449a8501554ee49de0192c653587ffd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d3babf11f989dad07312d910addd7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28752ff5abb2d0893a741f841d793a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6b946d46f2edda9365df2b96025ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744aa82b4e9654ddbaf78cc71d74ebec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4fba77ef7ea302c5ac964decd19de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7a96b4e4ebd8086580dc168e60c53458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc9e1db1e57adcd386289f380db4bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef68a80136ce5b317eca5c7b014780460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205d3760d2ff362c8eff192a4f36ec6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57195389052531fe0fd0bd909f7792ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71d69b9f545cabedb892c0ad79f6d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0369a24be9a4b70b329d3c1c2e6084464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b18d0c9a06137571519cf7dc0bb4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d118ea5a64f12b4f01b4969b9c630466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2040bd1adede2477d28b851d3b981467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e767d0fa4444cbd11916287b660322468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc67a3b7de50ce8007e16d78784041469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074deab971d15275a1579bc628e745b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705e0ca4a58fc4805db528cfdc4a869471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d9a08fbdf9db4fcf74200430817f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56f6fc6ed517de0c60cb56d5523353473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c97a437bb8b41c39c5e80cb9fbf8b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc73fba300e87d8fee8f63fb39edbb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78ca4393034b125db91da69ba1974b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8ce355e9eb5a2d25a4593cb53df61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4edc070217bfa4a7ed2248230987da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcad4cc86e9ab4cf2b9e5c543a6cf65479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9248fd28e38a810f64fcd4b41f7cd7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7ad3e2fa7f6335810924e18786f39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efc60efb031657150b1255caf3d151482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edecec7aca052e184aa5a32362860a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68d6e1744e542643dbea8abf00b37e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2aaf3db8dec98846c38f7cb9742d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4632f1dbe6a2129e2bef87355cd0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f23d5013526874ebfba7f0e8512262487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432e9fac0c2e042e3c44af14ce8b831488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d6f4328f72bd9ea8a0e42b443ed14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d13e02f2f14fdbd7fecbbabaaad75490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8014a8359a65986be92062816fe7507491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981190f758df31c58ff10a60ff721c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46eff1f8b4c73a3ee5fc74da7ca055c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a331f53729c9097c5fe1ce775ea35494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0faba02c4f8b3f5c97c352fe72a45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f216b442cef221432a97fc021e95ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60349f2688a9810c8bf4e7251f73abc8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e1ce73e74c455fb48710996fe138c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55696ccd75f951c27ade3daa9e8f2c39499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60aa0fba3bbc6bb62c7ecee3ca327e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4f3a0baaa7be24f156c8b6497d5e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a9fea1333dcd3d051e61ac7be7c2a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9066b962293cc524f1917f37cd7026503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f1f3eb2efba372031078b651a2c27504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc7d77ec87247f25abbc2eb88ba22e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b2cef52b64740b71e4bad74ba07e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7aed567495b050419303331f7f2d9d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa07e8adc8e4edc08157d03e2c2fdb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16570c75bcb28271a64c9b4256c4cf7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fb44f3d951abd3e330482f41fa2ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb726e1d5f4d88639a4fa25b70df68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf28e160876022e3fe12772bd004672512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acddf748212da73b0fca341ac456be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f095f26bed6649dcb568efb62458c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98016958a0c92c76655a8d3a62be268515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e83b8d3322f2d4741e2b292a26c53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd398390b50d60f6e1bed647dd20c40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1fb1df17f6233450078b74c9545ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cc35fc959ff7f89bd50e122d21eea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ccca97f4d0516fd8507962173677f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86a9c167dcdf071fabe655aa00a6dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf53a667e1584c8fecae41eb0d0f53a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343909f91283ee401de408b49920f364523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d749033758de54089fb6e16472e9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0eca6d6ec0846e8ea0348ab5ac051525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea112026f1979d2f30cfd29de8f63a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2902c2f5aa5895381bc1e661f73db61527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf00a144d973aa8d6570e8881d99c55528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb8127d866a36a49c38bf9fe61bc99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0b5336d813e92e0e62ce15ede7215530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae86d381028e577a3de95647dafb50531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700954ef9a163d0fef155e58aef7d4b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6603aedd251b1ee1e65ad4f57119a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebcf7760138a955a8b2dc37538887b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3a5219a0d4322c143c18ed44ead16535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2529a52cc502403d7f49a3a5db0a83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c3deaed061e05a38027713dfad8ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e711e51ddce22189cf9200c80081d89538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c2c161e7564e92387d22a45f98c6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59145d36c8a62de9a7d0b5a6e94b24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe82bfa8647f0a5ccf1bce6dd1bbb3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bca79dd9d2a476139ce61e49a8a2b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35c32256bc70bd4abd2fc720ff5a3e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef79d25d6275bd18f61843b06a05e69544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60b82510fa9f0d2744d6299352ce46545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e7bd2a462a47d787864ef1fdff3f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b127924e31620da67d5654e828e30547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb6661b33cdb8a94373adc55c5d906548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53986850af963c2f8a7c7f4c292fd006549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cb8936517782bda32652829788f27550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcd66fdfaca6e0e8a56f766d875457551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42254b184e1ccd3aaf0a306d7f5a0a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a81a966608d49d151879f22f62adf5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fecddafc3ee6a57096820b430ef8e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04831c03542c6a81b700560d2e7cc9b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7270c8003d05469dce63d369c4b8f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16419f7a5d082918e3aa612300168d52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1c5e6d4a6f7cc14df47e56bb5fdfa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a0d43d02f1f1504aad1da0dc334d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453133cc80b3a1660701496f6ecd5f55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21881a7a07625c6f86d41143bf99f6b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac56d37bc29287be58a0b5d605e934562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e869f15a84dfc8322dc928a7f39ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9464f3245a3d9866f2e71b90d4b0b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2a64f2633ed7c5984d3acc710af7f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e38515b0ed992892e606248012ac08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562f6759f28726144c7a2f0eb460873567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78e9adf207113a38a19cb79ba416d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339961a9d77aa1e428e99026ccfc05f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee817ba5b6be4335aec5af09c4311863570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8a3beeb894fb763fda6eddb7f6c4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b13c934682cdac31553bd7b13974a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a327e89bc4aadfd890ba1f1087341573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ea1d89f06d32c79a341bbdc0f8e25574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03f4e64067672b5219d25ff13cb907575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c2f59d9467812456eed968675c6d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1160077581def292068b7c018311a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a3b73bac7aa19b2dadf2bfe9c5d0d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dced12e888a8b1219c146170b81fdd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8afa690ec6ce9047ecc3817ada8a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0c794195b8a0eb39a35858c32c8bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080260650b407f93e7d876df70a2610582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76b774eca0a81687fc2bec48029c23583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18026b28ce095ab1c785d5c2d37ad08a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65f675e08356f1537d462efabacda2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc71a77358b8fc988867ce88b121d67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c648a07215c894dc4376a72dae72f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b51916f9107ed5e511c3af770248d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008a2da599eb31bc7c7aed97d96495a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e911f97c7fcb3fe577afceabd2e81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8c5012d2ec787f00293c93384ab35591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1527e3e9fb32a3a08afdf907cfdcf81592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8ce562c492f5bd5bd9c731eae6327593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddec39ee37c3d9c6b01e2eb23fa43e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ac45d70e13ecb89d07d99a6b24fc6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01b3c43be76ea84e9b1bdc255a73c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7fa2d836624f1c46dd574199451ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2247f63b70d8126055f19ffb1ba285598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b372e8887e94b1413612483136b367599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d04badbc7560040f77fdf71f056e75600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe31943357eddbf9037c262281486d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac6e0ed92b041e9254ae923a3b6a20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238320b3005db9a9e73f8aea20214ffd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e1431a64b257ed93d172a2650124d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17149f28868137b994320c71370ab43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76e6bbf8bc8b7b2ff2d60e4ad5b926606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7419025465786eeab1a0139580ce5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea481a1793c8fc00175463a680b3cdec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa42ac2e80d02e2441717c642e1ffb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59c6930f66329cca2bab0e3f571505610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3736a638e076cb140fb94f3dd979fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42aae10d73f67d3f90b9f7cd2303e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986839d9b4dfeff8410dd6263379f804613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719727d26376288a76d1a7999fa8606614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd73a7635b96d89e363b6e9ef8c8a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd42e28a9bd3d085974166bf97f286616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cbd5070ddcee95b060429bb255cf0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295a30fa46a2045768e0ceb4b198e80618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca200f37babeb00ddbd7b2ff102cd80a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f94c7fb3c4f51ad1534b4e1fb98778620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339012efa6b1155ded56e2ed9347e8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d2eb197007d4dfa69c448ba7f4a90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674305450706e557f67d7c2caa399dd9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e380289011d127166065e0fefef4024624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638710bde558e89244b0dc53572bc42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e3c3c4f64df85eda27f3a8ad11614626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b16adbc6db8d397f5d52324d7fccdb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd1149ef791a59b774b37210a0bd52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c60cbcb556c17251a215481380443629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca00298a986421c9da7f58c6289b37a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a88e0f4ecc4196b6d3b23728976898631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1e0a0a7769ed5cbdbd7d8e9dd4f9e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334af34d3cabc27c66376013082124c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbae1b0f1439f92c52c3838b0d5681634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b31ea1ecf9ecfeafbc04b32d245b0a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce2c5500b16cb011cc8d2591330ff4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c115c31cd9a36d1ea92b814f09f8bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f48b932e5eebd637ea286123da931638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509777df3d52fbfb1884c82740812b88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6b141ff6493bd99fce7e9f5acc070640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8a7137d3cbc2a01e0ad6e9f646455641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e20ee6ead04223c344a087fa6fa6ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cf2170700931c7735b518dc9aee5c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7318f9f36dfe7a72004f84696fcc3a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd30366e3040a67bf94a39e665b95a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26492742c543b1a5f1def9f93fed24cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f01af97b25ef4797f3d2c667fd2de0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad44c6a19908a242e5820b9830c97b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4598eac7fec42c2eca50a0fea77ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc0a35653893c46b0ab2747a200e75650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14434aae60a861ae399080f4d25e93ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e32bb3b7afde845fbd1824fe18684c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffec272b716fca7045e64854b5be691653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea42e9ff8a2ddf7cdb0e843c7af4e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81226529cdd698fd98d714df805d264655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c63a54944104ae0735cb4654522ef2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ca5fa3127be34f4b14993d92e7a0a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de253c6730f9257e93ae5d1e035a2025658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2e7a2d65c259baffc65073e89ae75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db65c9155f982079ed7650ec72bce85660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce5a4e47e700dbf6984ea46ab42b29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb45089f5a15cabfeeebd64229b82a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8b5ea77430f510977ab34f07dcc1b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f04d202bb4497c165a5c944fb03ce6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43c69e3a931b597dea95e1d03c6bd1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae323f606c153e1f48bb423ca76092666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf559622c898acc15cb5399c8c59ed7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e259df407f12baa282024c6be1cb7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bc7d22e6dc2480888ccb546f31616669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cca27f695bc129c22215790534f3f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9e0aead231fa2992ccdea525abbdc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c47b7a09e833f0fcc686a350926de0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052aadea31eaedb25330cf26da2c6046673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e742b648263c70a73376ab50ac0f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e339fe69e1a451d0265b1922f4f241d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182e2397ce7adce246c0f73283ab7df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a94b8dcd45d0f6d9804dddbe68fb38677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d37178172205e578097cc5edbc0a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0252376c64765a5da86a4c6af8d68679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f56469ab7d21de7e8925199621552680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48534f680ba401387c3b3bda3c29a403681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6ac93c5507b7a5268c3c6d7a5aa57682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2e8270211c8079a25a75d961c4956683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfa863b953d4b0222ad32fe43eee79684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7f6dfcfed61378a541ffea1f853e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f011d2c4fbdbc451044714e05edabd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3975b5510beb607873919e54b61aa5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dbfa5ba797e90890eec9b11b8e3a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c82580866fb9dbdb30aa7b362d5a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf0b775db4276b67b4e926427ed1ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54597cd73d62f78c6c4666ea2887c292691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9a9a2dee81eed877645e132d5317b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04cfe2b57983d2ad4447012865d31c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1883b77e22d79602cf2921f935a10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783ed3fb410fdae59565bd6d9c0f921695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e3e12e118c07ff589dad7c85f299f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4505157e5f6024b42d121159798ef61697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30fa35c0d64aa51eb6dbbce6f8a808698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeb60da144993169732f80613736c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450be70bb9521834d8f7c87bd97ae2e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126a56a35d5432cf2136ed1c616d834701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b51f8795512fbe88154f300900231b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb090fdc16096d4314d1e33d5f809117703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31255bd0afeeebadc31317589a177690704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374c81d1f1b833b258f7dc5bf176e57705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055e6ed678f112cbe087fa1ec700ad5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd919984fc4237fa71c343b8012171c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8117776bf88eda9a0cdee2495b5992b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7df47280f1c9689b5607358af31e12709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d34f4d8f3a092b4da6777ef91b26e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16d82dcc003dea6994f98aaf10b624711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191baf2073eb5b1819a55e42e103fc4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20b041510ca647e62b530e739195c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611281f89d05c6f69f6a104b4028d860714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e189c14b344ed4e47161e4479e12eb8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115eb173b0b4ef4ab182623d97194344716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64455c5a13ecfbf6c0f5c54409585336717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc824f3c6276951c88c7b374a08e24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdb93355d9f0d1f87fbb6969df6495719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38acdce2534c1168487864d92c1894720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be697b1528e2ef7e70469b79b490cefe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64574a9a84148cd5da9eb92a70bc51b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246663b4a202ff0a9b10b0b9d457b381723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4850a2f5eee1857a53a9c38194be2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19bb9f1e097f80a2530fff74cf574b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f0f0d46a8856edde1e23afa037e3e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa11b60d7951cd1ca838d61ba5a7d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c95d2ffa22394b6f8b52b11ccf89f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0fdab6c91b8b17a612303c9968f14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb7efb021598e31b9b0bfcd1bda119730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50a4af2cfa8231fcf2d252aa147270731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b646ccca0dc456dcc02c1533ac090bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3597c2c4acce7da8d4bbf203647d2fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5491b35d825a80728b8e12d6b1337ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9eb426ec88cc9537624b129222a3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3641ec84fcbe04117bae5861a49ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec603c8dbb5f3dd5955e4f0002ec27737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ada59b722b16ba65735e43c1e049e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a08392a92c4c8f220f861e31018498739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bf839d1528e92bd64db5ad5959c6a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d51376a34fb14c81e71615a7e5d4d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced72e8f7e5d7db368acc0373f913eb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1a0f6e7f54a08bb4dd0ad25ea3923743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688102e790a7372e4c48b4a87cc3eb3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f0eb162e2cf6e3a4ca64f41d7f978745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c652230893202ae0fdfa971b85d42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425fd6f3225dd66d9ee697ff1f3ada9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4d0f72707f60a2c8a87bda5088f61748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b284d6c33f084d9646c0dc22b1574749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e16257bb87c6202f61579a08b97f8b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc4c22a2f2bfb20f74b9d2a3d0d359751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b191cfb21e5769db4a5f6f793af8bd8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35c40dd3ba857f0d10dde8c8e9f1fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac5525a58bf99757ab742a8a6d1b09754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d30596dc2eef7d52d00fad9205826d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab640c5d48a251ae1a1d6be38a10a84756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec15acf287d18afbfb8384d2dd7f23757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497263dc808150453c1871d2d4b8d82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d368841b2ea6d970d83197bca1e28759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>