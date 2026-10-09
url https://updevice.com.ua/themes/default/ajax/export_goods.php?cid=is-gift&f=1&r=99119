--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d79fce8718e73c16c41eb8326f1dba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def585b16280961b4d43fe2f86c3cf712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4425627d345d1b33cbdcdaa6d145f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325fb0e94625857b66cf1fdc5f604894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416f5abaf4573ed369b0bf664a458835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65dc865a48a3dc04c9f3edbf8551806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba73623f5bfe9237b5242eccca1e2657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd85cdb4680e9b80ba2762ce92bf8068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5d0168f7bf4182242bd6c7f0af01e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3c4b96a91aeccdff5fbd44f66d12010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce92353af279b841710399cacbf31111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaee16334e966a2b99a44c197ed1cd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea164a6b69b3f25aa5d70c9b07821613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5d8308adbbbf6f9078b7aa3f999d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed638ff4550748d0374af1fc2b4832615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb800ee4aa2a3e189458e1531c4f017f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e796217d5f85bfbbfb8387a84dff1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38297ab5811482a228744ea60559fab818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed9c3cd8a50a59ba6c5b7d151b3b6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333228ace1e9336985815cd0db8ad6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7be7c5ba1f5775640821e0895129b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723c59e70d0e8bc67922aca05e56c0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab56b125f70a9c802591dcd9651f24b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62872c8d119d0035e620f03c3e480a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79c531453b97e50c76f1bc8de8b2ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7f11ef93ba9648080efb0271781d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d299d0c31644b3be39b7bf35baf22a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119201aeec1940123b29d4d1d68918ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7896eddfa5d852f1fbeada4fdfe3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f04b7a39594271cc70703ba4dbfd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b92e8577f4b12d004be06b0ce690f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e447cfb5e0f350e4d35dc53ba681a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bea239fcc3faa33a4e7273e4161dbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1e7082da1dd3845c2da7d7572e4c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a9e6de49da6c1120ca4d9d8e0159f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d8a34c74d8e7c99714149822088ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7855b052fbfa6c9092bbe9744f59f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a01a8328f733b817a3ca1d944f61938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fa1f120a68332470fcfe49602e42839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bf1bff247d5828baabc4ca58512e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3b04a97f068d260214c5d4e240bb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2d8edd3bed3628c38996ea75e5d8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7cbeb6621dac75f568202f329f35243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1358162d166f85145472e82bd17021d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73734a54e349f90b9cf4ac6c96ae05045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a756a7c389f3959ff6c24a5572c3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185ed215d6e67701edd933ddd947f7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa616a0f390cddd250478f5936f717748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878bdce7ee18807c300dc61848a848449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a345944682903698409597ad4cf108a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20099548ddfc8d714a9f35ccfef98451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ad53b0af1d468022fdc6d8006533252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438751bb318652756bd5b4fab5c2c8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15884ad3301cabd69c72fc871f809cb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb03fcae5c9c70acc3bd7c95c4a04e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0597aeb017809ee0647438d0d0ccf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4c77fe85f97835debf040878bda5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad940ecaf75316fcd70e13fb559d49058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be371b26add6c8cf014498038522a9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab385a852dd20f10c031e83a02a31d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006d5a0da58d867c99977cdde68ff4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbed9e95518e9fda1934deee41baf6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da0e5eabe80555df2083551adf97a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06786ed038ebc087b579ff4a11a3374964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507e2ec4b56ef7b406ab241a1d7f37e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a131b0a3ebc38fa09f3ee75127e4b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ba4bc9b4b2937381fc942ec88610f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c2545426c6bb84a24e2148530a86168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e667f724e937fecb8ad02a3235b2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0eb4785782d54214d35aa1bbd683e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dadc9328847d4fc6103ee87ed4db1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2f477ba547a40ce09371d736fce2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e51323c84ea308a54d910c196446773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30288c8da54943c36311e30ab233a0ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bf198f19bf49f21540a42ab1f6ab175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed01d1b0c59c5a1dff02654832e3de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf64cc1b3eb30f124bcb00d9152dbe277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094653499925ac66a0e4ec6899bbd3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236e0c91bc53b33596c2985afb15ccd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103b4ce6cd6819310b2234a840aa74780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b7785b8ebb81264c5f0a065f9f66e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39879ef34e9189540936f6ef1bf253c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a1766bf640c782c01c1d90f102f3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a80864efaf20f0e310e2640f4ba0cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9152621124e3fa039c931bbdccf334485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860b18494600e84effcd2a5dca8558b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae33e94b15521d43e55bb2ae987add87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25055c1aa5c2e7549c3ef96faa42951088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33aa72dea7f3d98041fc7092703dbb089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522216b7a5a1afe7027cd11740dd529490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfd3e94a7feaafcaeac200281d279b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649a3f33062b682bf2c9f27eda43d1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53028b0a63dd555dc983d5cbb3535193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526daaae8595505680d1d6bbc50dbad194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7938b9deff8baa57d26ca12ebfc20b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abf9050682ecc16a4e6a04bf20792f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d02b3dd44f3f71bfda0918c02cd1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7b7407aa5df895e88a17c548e4e7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605dbd661b4f96900e08d99e387957499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768f796d5599de555ce4c5bb69f7a5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5188456260401e0020adadbb73d6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef2e520dc6f225a9c15c790515b833102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb9c8f079577c6451e0b34863fb7ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdc1ea9a0fd49bed27578fbbd6bdb3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711a61c9142c09619d4300e565323ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b259244656081c338ccfd0b423d033106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eb4861038a90f3f37456a5a479cd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a76fd291d1aef5f2903719b0a969b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3422c437b01e304aa146b7db16150109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e314f66bb47da1d964588701d7bbdd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e2f8aed5ff90ece323fed2576580f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41b46b6ba83c65e6a5b886727f1dfa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cf071da2283f65d411dd18d429e3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4627d254be7bcbb303e4b2f6bcf6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ba7e764250eacdc659fcfb27b2f62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a930b09b3e8dbb4212ab4fd8129e060116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643bf4094ffac80500784d143c87069117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35845d49ce2fb11bfaed725284bcbd0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6daaf9614d1eea72d797c930f23e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fee432aaf133b067721ec9b9f61ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc918e1f2df767ed278828f5bf0bc948121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059308dd86e6d9f378e95b33fdc84e26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2f6b1e70b17f2e897781b372916c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f51ced0836ccd00781011a773bdae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e385054e15ef7c0706944ddbbf01af2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3d4b74576b34ccd997e0a833eaba7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb04fe997007ab1cfe4e97f4cadd577127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ac6906e4d6a44de928b95794feb75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1470b86433bfc7176bfa2529163c48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c76ec2aff2103fd3543cbac84dc0bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ee672123cbc9617db4a62d146d4bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80160d1918f25ffaa2eaa89c7bcbb203132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14fc936f2387f36f334e9b045a2de7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dadd2c7d6652ff61402f6652ee771134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553c59430925496659663a90875bc60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834622a500a22cc75e21a538126e68c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e608bc6c9cb99f341ce1832079dc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3fe2fa300005936eb2e39b3f7cab2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313809e6edc403daf9ae0bc01fb5bbf1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cb5c16bf0d19ed92d3dba0849e5cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852f3b5c20b6fbf97be7f7bcd56c43f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b4ad5cbd0acf71f595d141d417939142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f60485f3ca4d45a6571dc45a8a806143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18992b849696319e58d9b3f5b0bc08b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e05a0f2e7d4ac6edd8c1f6783df9d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade86db9e4f7a8becea9b2d4aeb1b0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056945b25e75a3cc266df7067edf02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eff72fcf5538649a16adac62c0796148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f6f43fa3f87c77ac74d2b6769ff9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746e33f72e626349d70cf42a28caa57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45202ea9bee624f82ab045dbe29caef4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ba1214a903fb75bd6d3d10e6352a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68776077c0d128d12cf7b042078472b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d743a890a4b74b8cbc2f05b89cc61154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa345e8d93a8bf63c0157121095a128155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c898317ab9d68f8fb17ee229d10d907156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f6c4f3da3e1ee8b9151526d2972fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50f2936215dbfa20924764738c3832158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87abbf6300e69be8fe276126cc7ea7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a0587079dae97e883857d1ff4bc21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98396c26d86f9b165f00c7bb3e9c502161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a76914eb4c9abc8fcdc6ad74a7816162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef528942f82f66cf672cc109189bae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cf9d3fd5361050fae0c070142832d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783cd12ef656765cec21f2b209e9911165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60c69c02df5c7263049712f866a815166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801efa720f6f3f258501cd2af504f5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31610bd944d06f341e4f8227d5cfa1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477c486934fdcdec23ee976935f2891169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75a636e67bd7c1d3689446f5f6a8d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71ac40f911d6dda7f13f734c5c2e26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21ed81c3bb2bdcfff8975502ab6fa7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046fdc832705d88254159799e0a1828173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239740e12f220d1e9650bd3a9cb053a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c06cc3f2465a7306c500efe2b1f6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55239daed8a9b8a3f3c138fa74ab6513176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ef54e39eac72aa78be9f8b5d008c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee066294e73ab59fd68d6b663f95677178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fa8a2c5f7b4b0eb17c063fe9dff77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9157a29cd47beca7af988592568ab80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99030bdd1d6498e20b4cec38262c28ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e224865fae4148d99c6b56ddf2c04a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c025ba30b610762b0ef4bf1aa7b11f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf15fb8bf60d663c32b5f5e0522d5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d24c475ef2a91d1d6bd498c0d193cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407674fa02df19d9fa9914c8d3dbb48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b939f779a7982bbc4852bd348127f9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dfd372c69d0527cecf81b7bbc1c75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fcd8b39862f34830d92acc6f48349189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b460481dc474ee80954745a0f0a87e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09881cb3ca5aad05798fef79c4f305c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b18f6bfea85766d97797ea988fb61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219c8fab76790b4571d8748d3a8c7ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3e69ad3af4714c8d2158a331e4fab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce2add02d736c79a1131331871fecf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81897b03e190388113673dc956abf6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b9d31257393e71787d5be0571193a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f2fa6cd7e483851d79cfec4ea1e8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb30e6affd61ef60bb8c55c37e8b75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abd3c26645662ff88d6440aa80a0a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c480868b3e9bb6877d45f9c0a3ecc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b572d61d51c3878793836dd901565f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea64ed1e59445a0f0e58354c89488e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de448a413f23823397922d27cf9361204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce37995424eef13af92e8b755b8dc0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace65f7d2434bc420df34e837e1cdbc7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b7437cb557455876e580d25d5051e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf402e2424dcdf14d70bb8e2ac2a6cda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0ce91684c7744c93e4f5ad43c06ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1a460e8bcd961b473d06dd528410b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add936a854f69ab7a2d3598a065d37a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b19df7a90fce40e7c2245a17d9ca0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f097548386d1853c6c24a5b5e9b3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba42f5bbc7b68ad8b778f66852857d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49c90bbbef96a011e40f32047be93c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3d271899a68468669c7e48026c38a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359d76173e9606e8e3f64ffdf5f9570217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a031c3ab31d4adf683f7a7cc494dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc711c5f34c00fe2547a395bd4a1fd2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aec7f795c0304c1a8fb1c8d2a9855220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8080deb194e2eb05a574fb1962904221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561a6ecd2d9eefa77eb901301affa2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3911e43c40b48f06d2944cf1c1607ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e1232208218fcc957138234532a18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7e37a3be89882d21f2b1a5d992ebf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380aba80b46392d754dd65495886943226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc756c8e74954c2a024a787fba4c14227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b45d8c3a22690b491308f7b468fe4e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480bd9f8d46f1994229c48c0c0e2e7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d736941267a5b912df38470619c4f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d594ae19f0b9182b84ddd22acb0239231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d02afe94a593fbbadcea64d1ec9bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fed94d611af56bcd1e9ec6377f35dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9526f63a1f8ab545d65c27c6129cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab365a8c5e6b95df30a7d9b0539117235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da23b5f71749581fa82ae6bfc6a7d0e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4cd4bab08254e7a9c2a115912910a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be1c4c5bb35f4c3dbbdfe1a47bf236238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02940338828199e5ec14ff963b03cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7339bf5056c176ad8d7aea5eed02f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b46ff742d027831127c632d1242164241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb030698a43bf6b6cc76831def3cff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda6de185f9bc0a828dd55fbc5e48ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b549c72ee48f68c15f03de68f0f7163244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01582724ad9338af7e07cb653d20c23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f7fb6f21d0a573a05f6abd24c351e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8b5e75437f9889050de1872a5d996247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b7fec2db2e8b007ea74d9fb2428b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd63f9bb02313c0a182f1bca4e06ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d5a987157ea75db1026af036d8cea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ac35981b9eadd4885727845616392251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7b21123c9518be0c9ced0b56c421b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905928f14da01971787229f1bbd565b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c9dec30d40b2310a2c832e2294a85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5dcf5e1ecc8e9a21bfd25cb583436255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bcd8c4d7a9d588bd28d6b559c1789256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6e74bff11ebae64adfe7791abbd09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04944cb597bf9108b689725d282cadab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa276e746f442451c9009e9657466d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6417371dd7c0dd9cefc824cba62366260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd1bdb9c18d340f69b146063989d02261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6d777345dbfc4adeb6664c5b847a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91580c043d22d319a5c75913a0091ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1d8919a52263261aa0b6a4e073948264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03140249f7a43b8afbad1bc216722f70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7b293b01903c4f61735d11180dfb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc963b36868c44599132523006915fa4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b8cfef073d9e21b11a45fcb717ef1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc38eb9c9960155e2169db9a4ae2e07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc412b086cc63687e05ebc171faf11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ca49d7b1f38593c902db33c105bf9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eafe14566e4c6af394e7b19d9cc2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b743ad4559c0f1cf962248ef05a9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d19ddc352fb224e7e33360abf1f2c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f091f3d488f23d3a8f69600f274056275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad36fb6d5731bd78e9e57ab7cbc3d75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab20ae2b3c01fdf6d3a8289bfaf58ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd618ad023c2fa64360fd842989b0c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7185f3a09766c141e195689f4fad9ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff67a339edc5e1057b8843eeed7da79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5afb85f14429ecf42f1cf1885dd5fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26132c762e3b84d358daa94c8ae05c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8937463065476503d34502eb9b42b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11b5e01333b1085fa2a95376c9f39c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c8f40432fe7998dba601f0e62d0ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab8d1b6c8ae8eeacc644dc17fb83eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f54c9e700339ea101be7d09e1b652287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560b27a80159c00a4889e3601541f92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246bd57e93dd842f98e5ea8e8f7b88c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd91f49c002572e80e726108f58ab08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d11febafc6c8295efa9b668e433a47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc843513312efd1c61f9fcac6fcd42e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfbe447b96ee3922341c06baecbdbc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe60b576761f3680298706387e4f7d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f191699da8174441a589b700e31773295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ca47548a8fd1e468e881b8cb59657296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6c0dc89f5be779260eb7be648ac7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e0bf6f5109851576069b20448d04e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abcb0cc0e3c35f2af11062f0d52fd6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8a757d433b200530ed2ee965bcfca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86818bb2bbd531e1b748349c81475962301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee63075e9fd2e2d510401e5064a9b94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c83de733c13384e09deccf70ac0f0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea07494fdf611032748d0af8b699720304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a06dbd8cfefeaafe8b862c45313723305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9583d181c3cd195ee0a4e96824d77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1972e538c2f6365f9933bfcfd065d9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bf92dc1182c5997a8fba36ddebe7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2337423edad089fee79e5376a7e7c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b388d334c0ffd1e44f703dcd72c6b92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584d8df02979dee24a3e13fd789aace311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf8232d08be70b55ae3569c38702ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ced3bd46a34249e4795461c7965da9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ed25c03a8ba742b866461425f68c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f0817c80f6156fd39ee63e85f3e31315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebc06a445a3bde0a99ec3dc496bb7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379275f6f496930ca0ac70bed04386e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626b675ee942b91b03da482aed4aa00318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a30a4b21d29b640ca44c2f2a704147319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dc01b30f16f5413190765920ebf4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d9d2a004525431064d834a584fe87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ac46373eb95f6a6d4384bd44934cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afeefe75d60b9ee294a80bd04e80e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755df116f8c9fc1bf8df3d8b9c3a59c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3756849ed031179bd9e777a1644d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f7111b5030742030c07cbaebfc7db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1c6cc0418272f9d5c5657589e6b54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28b40a8b0f5f59924b1a895752dec1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd7d2d952dc954b47da16028a7e51e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb69334b6f60689e85d9b3dd70bc1f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8758b056f8cd3bbad1f26c0df6100a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41065919f832345cea33fb365ba7922332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88461c79b01374837392149c9ef39022333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b29c4722c9a91c1e67c8a50e860cc6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da3d66d0b7222a37f645745615f953335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29297a6047be245b433b63fd4d65ea94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dc36acd2380b1d593ee6064647d07337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ec92c2d4fe6466953db4308546d66338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ee66b95465da5be61d67cc95f901c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c3159216fee5b2d09c59b47a20d76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f184fa36c6904f76e451675a65a4e6f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba363197b8c2d93293f96cd1f25584d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44408acc2c08439bf4344b42437bb57343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfc55bfb0de93ca293a753570bc415344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174189744a8ef1c77b4e4f91fafd7a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac87ac3dd12ed1144bb8e776db7c274346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b341c12257c2467d395bcfc12fb5c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e12877b7ea780fa6832213aacd011f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadea56c62c567b34263981c2ce2c52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0d06d0d3831f3046313ebb707b784350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39256e5f405880fc46aa6ba5137bbda6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfeb7e9353a329e161bdd1a9220f45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81994acecde5c61e5f9a425d7979570353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7571ead8439d9af1b86f179360a0129354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05e4ba4b264071510cc3ea3cd8859a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275c160bcf3feeb756f37be52373e57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bedf9e8f48b653d02dd20c3a960864357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53410661ad3dd61a42b74fc6beeece13358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc15148af20a1ee2674c3a7cf386d65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5392c6d0e77c5a24b4219e9a6f76d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03c508471114f62ce3e11aa64392a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2aa296f674a068cedba6b5e9b9ec9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c406d56e665fd5fbd6a2a4264eaeef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613935c79c604d90908e31c2b8f8f66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e503b41867da8f0fa9f8da682b2a4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2af11de0646486a1543241e6e568e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b649da690a464f277c237af1de951a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07b6d03bb046c7b187d29bebdb734f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe7dd674b87653db971bf769c2b92f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954637e204ba198f084a413dfd51ebb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab11286ddd33668817c470b5cd53ba1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfa96c4936b35076bdfc4f5216ec04372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316da95ebe05d24e89d93de6c813fbb2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd119f26ac2448af789ad55b11f5ba95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4630b940bc367f6233b6c0ad24d8443375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a488769204513f415f8ff71795c333376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732f88aeb6897ce6ab0e51e6d61d265377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d919474fa3b06347741998b88ab4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1812695926dbb86ca80aa7c2a60c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4f25ae8246d959351b013a9e7e903380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6b2f1b4eaa2c20ba1848f8c529206381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d22178afe4f5293de261cdb3a0118382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10bf7b8b4146cdcbaef593c68010a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8c722ba2e8b8550b36bfcbaef75f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03976040245bd5d82a6a4f2466e8cf73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f729d2752ffffd3e9d8ce91f7495e1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df141cc1b2c3bfc18a821971f2c997387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1b6c2dc297d0e4478b650ceacb043388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547e8b1823f16fa62b72391bbd50add389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd79dfcfe62895207886e351d220c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b8c414122b8510980bf06b6c5423b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97b4b970eb9bbd082467dfd41745b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219036c289457506dc62dde1512bd384393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a2e9fb7bd739de15c20fd2a7877e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b538a11ff9c4f29aeec62b0d074d92395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e3f9a795745ef7e8306c11a5690b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4ac1f3cc023839fb81969d2e7daf7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3d979feb9d38ec85a15fe7baf3083398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da19f0709302e126d030c279b6361df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5a4fcad2cb3b282e60f38e13bc8e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db65131d0379b4f9b541925a2db6a40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99fa431cfbe87ef3a0c12030200e99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8db5621f8af59088394fcd77ead9c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c72ad52b827de1afe002161bf90ede404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4592fbf8cb96d5a1b912c81e55d65405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc820cedcd1c20d57c255bc57dc95a29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48830b27c8a9d78685c3bdbf8a2205407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4335a7cd101698de4ec5e13b7b5cd1d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f1aa35b314d2389b778b2046c5d57409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb8b9be1980a80ab3c07a2eb101388410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f0b2a4c9889fa502f1fa31d12222f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0654cabc91d9931b3ca21edde4ec3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc237c760e8749940c53342eb92555413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a7377e7e74dd4c6396d616bb08b80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d328d8abf1b21668ab8ca367948aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0109a3c9fb9bd37676490b6715941a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8363a310aa183841437b1360ab6380417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a803697aaf6d874a3cd88957fb611418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28579e8727e625cce4d4de00631cc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d5c22760ece78a4399d081bc6a032420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d40cdf0491151555f758e1c39b07b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a210f913a7cf3bc4613aeb7441436d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850c16e9448bd585b37f7a0d2b525e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177ddacd2bb33d8c339f6095efc72b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a39e6517d15d87756c2596c926e95a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf93f0a057a9ee0d7c399f9c1028c9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9861316b7fdb20b4235a62076ed4c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c5d30eadbf79f4e7e626d17527a47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7027ac5498ded915aaa1354baba9875429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edc6cd01a0a266005311ff97318e6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e76699531f9b115e26cc7f11baa213431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078e4ef2fd41d126a66659270e5740d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f732cb73c6d46e4d8de0149a5bd745433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086d00345954c8d5325d96bbe678868434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91199b919660eae2d96ace2e4f1aca9c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6371bfccf9d821135c4484cf17828436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87188e0b5ffab622d38840a08affdbad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a6402ff24fc94f8c62ae0cc1bd3e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164b4f2a7a0300eb97707d49d672902439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802a808ed1775a27bceb946e34edef4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705fafd6ae67bb18628a4c43d677874441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e6350592ec7f2825c33dfb2285f92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7a3d89293b1f1474dc6ed649c0009443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47474f0ef6f5eaba6de5d531c28ee5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ae268d5fd015ad9cc8f4bca7794f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d39ae8a0945569c2224f46be2738c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f6492aec08752f3d92c81ef9311d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363921807634d40eef858a9370f76e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2fe65c85820f375ce94a1f4cc48e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6f0a0e1077ab19d311cef06362919450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706464cb33ed9983f99583a78da7031451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7291389579f79ae2f1865ff354903452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2908c61ab18d77891fcf9d1ebcca6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5b96c84702a9a8d65ebcc69946078454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c932586ecada8dd80edc73826a8ac68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc1d994267ed2170c152f291bb778a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fe2693190493c4da60fa44496a353457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1d0a1f9cd103f6b467075e6b74420458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd1a5004141196c2890848ece0055d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912001f36829370b0311a5c54b5d3260460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535691c24d174285012f0fecefde43f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2d7bebf0a267149b47b39001b64f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a6eecb0e972a5a19aab935f0cba5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7fbb0636db603a02a713887e3b2b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6c147bc79c2b07df50ba9b7ba056e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454b4b1d58314b4a30df00f68c38b7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ba6ef835bf680c5920446b2232f89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24059fcd0ff1d40a6c17e8de2ee4c68468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81240a941ac3f1d674d54162a6f8463f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3fc3863e8c5b1fba9121fbdb14a39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585567bed764e04998072cee36bc2ae0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915db0401c515af37fc2872e618d7c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fc5235d21e2f28bfb71746079cf78473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b120f7799dcd0199762ae60cde986f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010dfb500b87ed4db90c2404f66796e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78df87fbec10f4bf28ff101315c052b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fc190fbb3bc99cd49fa143e842a30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e656e4d48305ffdbaf177da043e2a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e284a1a5cc3d02b17348cfb7ed0e83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0c7a37e74d311a654b4332a12e5b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d509d99bd058f705da7b8217d0f96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea833d43df3bcc7918a1ff3e5307d5a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d827b6096ec4e458194b9e8ac1d646e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796fda7b63edcdd6c0e668f6f217435484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718220b6f2f97e39087a932f6c5342e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53e3ad18d22e4b8b6c119d83a2a962486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432b5d8368845414f8f9f394a495eac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9015202213fe4182fec6346ae8b0b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc966ea0ba2bc190cb0af96bebebb8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1d8bf52626debf82023051807b505490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad52ec5cd76e255851a914d7e85c185491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb892259ed08e2ec69e3f31b38910d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d542795eecb4d9d9013a4a7af7e6f5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a383f10d0a768abe09f0703d61aa3d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488266649ac18a4b33cd85061cb2248c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700b325a5387fb4351eed4b2dfae0a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458dc75a9aec46e61402febe88475ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e920e81283f29ae81e5d1d51e889a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3bd1b8467e4c1db789ce163f90f0a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb21c5e7775ec700a5b243f3bc0bd6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7bf59acb5a91cfe7e8c80b2e4540d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9864fa3b0d9d57d3e411a92276ce82502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4c20f40268e0255284376b99ad989503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee8f100a8551b79f25b20b85b5e04c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67876109fa3f953283434a6704a17862505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cf1f9fbd28e34ad3aa5d584736144506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae99ef32aa29bf8bc825b95e8a87039507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979efc831ef985b500c53d9c45bf730508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467e77d44445b121286404712d721a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a16f3d7db7f2d24da9e5ef99cf45ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba84a892e588e91e44633cb247ba9f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4f3652749b93f4b31aa631f5dc395512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883733fbca29573a4b75e948fec1d6d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b5babe9ee925dc6afab0cdbcd4347514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fcc5efe2286f4e5c95cef24fe58f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074d5d25244eecf17fe90c05f95d85d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4175ed32d00d1aa4d052042c4105fc0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a759fef93b92045ea52a4993e2080518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ad59cf0d9adf3cd548056e575b638519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf377fb8630c24f770d8ffa996a127520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5984a681363f293848cb4d93b9edb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1e45fca41097a9ed62d1dbbe14994522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3804a4b38bcf116271996d97edb554523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eace94daeb478bfd6245fc84da547b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d898232f3cf3472caa7d1cbc30a004525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b5dc142534cd657c3c21444839860526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51443b5f59e0439758a3c3478725ffd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa0fb552014f588ce492ce7ddf34e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05216a1d16196ce81da5d67cc4df4fbd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c987359f201f7b170499cd6054f72fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691768fffab38e47d7c23096ff9c134531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bbefdab70a7c12a43324c6e6761dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c09173ce04056693331b4446bd6921533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66e536d69c315879f52a86be8b5078534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ae38b2652fa0cc50a33823f045992535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d22e059e5b4ac6eb49e755ca46f4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f9bbf520bf3c990140aadfafb6e0f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b9f96ffe6657842a85195b89592c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad361377ecd4b4b92179c0b8615d5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eada39aa645f6771506ce51b421a537540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47d115106cc936de4f9901f3c3a93f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddcc8163957095fb294a0b0484cb60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be2fba5bb900073f292d8beb5c9afa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc124f7de0c9c8fe91417bd1ad349e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08071f556b26c2402af774ba6e435d8f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf595b192fe1e6221fe9b5941938e9cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee964c7c512765d16c85806ff4c1fa6d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bd61774138b162b74fde3512fd3c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221be4021182e8d263b209257a1feabf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8ffad31611cbcf3eb38f3732b8a68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600eaff0bab5ed6b733a0ee18adece7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078594b92cf7b41f5cf323a71355bcd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0637f892357d3665a724dcfebf194553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a56682f7b53b46d99c51d46c64def554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f466fb43d24675f4a8e282dc6c32de9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31923c32934b349547546f10f9e140f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646a501c55d379265aec76f7931fc86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965030f3bfb78aa1e9910c3176c36b70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fa9746945bf199a1465be90cad328559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bffedde5fca966dc3e0248a59f5f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1374e49ba4ccef7acac150bcfd44671561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86afa4142ae9cefc1da921cd83f3fc1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18414ab3627f9399629b38c0cf56b837563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe4eab3bba90ec98532a603f2b344c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65609b4ec7b7058fca8393d36659f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c310f10a287b67e7941036ea74e9685566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64996ef9b43cc620f029e45a5cdce94d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dbc8b253a88e88ebf63eb842c2bd7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef2c0f641816012d0d3950b0cd4959569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40866e7429829589a30a064b5de5ed06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a04ea49e6dba5b0c657618660f24d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2b9e951ee7440b469be76cfe8caf7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0022a320e0df1201506937d6468ad6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee7b2dc4a3988a9179d0376ba42bab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5980495df9928fc006b31f58f85eee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236b3a2af0de9916ca7f1bc86009fce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea50138f917c5e9b9ebf78ffbe318ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bacce4476633db9b78467f9d937f60578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1dacb5b83400df2e5161bab09bda5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bf9f6fcd08c721e052ae190717506580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f567ac77d7bdd0bf5a6b2204a43108581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8496f4ef7ab82984e251184f90bdb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb793dee59fb599269297d4d75405c02583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0d85e738dac42b7510c4c384f68a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bce5a6da80186f945ff82b21fd2de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce6792fecb6c8328e61fb0b49016aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cc29917c3d01c26e07c31b45544e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1b50d1b68268571ef05987a13747e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511905c7459cd8507b48490f362aa43589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b00fd6028e2113dbb216c0415004d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa4b9de022e3ca202598a312d4d342591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1372b948bd770f95271e93e4ba917592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4d408448f1a7856eed3f47abeb851593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee0d67ef15380f05c5615f1e23fcd3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bda486092417ba12305bfeb64e53ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc3957a355287035e76b6797f93d90596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58988357782aae1a86d284aa2ec39b54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232213c82cf7fbed3857e93f5f30771598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841df02d6c4f8f16d2d71c980ade0fc8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c76451a1f682ab9fd364092af3f86b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174cdbd877ea7c5302f118d3dafeabf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef6ccb7ce44b2ed0d72fd4344ae2cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052a1ab34647952df3aea70532846a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebb52216f4eaf3966ffd4ba24d4f30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c91e12133d622b9677a08edb18c73f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddde2988c4ce86b3c39a1150f90ca8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd95bb4fbca99c8de456d2b062dd695607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff4de11c62e256a397c449a7fcba0e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280d7ddbc5c2a7222a066b5271865e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14809fb47f45db5f43ffa3275f79d51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c7547780d83247317f342fa445e56611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c0cc594feb2fa265ed2611efbb3b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741d23b23e76ba910049d0da7f5dfbd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bb555347948823ca90507248535aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf346b53aac557748a6ac6f1508b2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfa9d4a6052dc5e5251eb9f3ee3ad2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252dd7f2e40074c1e81b181e0320643617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f0780605a620cc9f33a8f083337f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd032d4dc069dc3b4e7bb55a39227eb4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7ba9a04404bfa13a5a1a78d538494620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179945b80b4635000d2b93732b734496621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda587d0f223195ea211bb1f4946d672622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9c5161d997912488e4b51a8e22b80623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f80d9f85dab255379a1ab478bca90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561acba55d3faaadc4a91f7e3193c75625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf470960c615b864037a55dfba74c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfd9f3768e6a7b8371079b7b82b06b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f6ff26aac0d42b7d14011044956d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8908340aad16cafc9a8f04813f474d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f5a8dab533196d6bbedae8a12d2be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7bc8243ff8b8917b556a1c543925f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6d51958d988fdea9da80bb54aaff9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46db2178c73d0275f3af0ad329777d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5d9e932dfde9a294d98b80e7126a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53efe1f787b6a0cd37dcc79f412cb5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a005c0d150fee67dc1de1e64d20bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e8b7009e17fda78224cffa9ee5efc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e113c863c385efa7f6b81981d184c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897235d3e0748122d5e2e3c82aab2315639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993c2a85b34a6afa6cc34df139a9635640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5872366c2cc786fe03edcba417671641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97456bcb16e57c18741e8c61a07f4efb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fd37d91275cf656c513d572083a3e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb6f436ed0c18915e77000abf1e2e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c75c8d3686105a9ff7f4b125fd6ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dc1f0eebadf49051eea2c118d136b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b9a5edac541b3fdbb963807bb0f83647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a1861ed2b93035b5a776493a8de88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d5843f7b5df65ce15a3c8c0d1bf8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04604f3fdf2383fc4f6eb6c90245cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5086d05eca3b1f6c6be6125a19252651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eab5f18dd7d1b252b0f907103ace06652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620625bd0f9653c6a9b68429dbfdcf8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca88fe2004389b04f570502dbc8d0c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb115250c8b9a03c488ea2f6fded10655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15988a3cbac09679ed03a4ab2c40cd8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e0f759a3cc74beb6253099882eab7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815024caac2967f2defd0b81de2f51a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e98288b5325025b161c14ade4ed1ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9702122084fc0080d91f705d886ee26660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5cff46455cf6ff1f1993a2b0d10f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6eb81646aa672bc29bcaccac188ca0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452024c4aa2a38a5e6635027fa850a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca4eee584ac9609ddaa4c52feba4a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f291bcc6894713d676d2ab3df9203f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572f12ece338683df27cf31ad9d78f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cda8f3e89edfa5360cb8b4c2132f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5637d83636a1c6c620be2fc01f8bbf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524d02ba1b8ecb1cbdeb55efb5172aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac1b8b5c66e4a2aea7ae8295d38713670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1551ca1f08cc930e82b789a5bc088d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda09bbba1965c77d0483892e8f1996672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549fd18fafaf2177764558cb5e64c2b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cf96de47379bc2071ab9c83216e78674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65842f14b085702acf2ada5294dbec07675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ced49f50d99245b32b09d4f6d2acd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a708901dd6e0e4e3bd6cf29268bef66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfc654df0b3ff3dd82de08f4f9457c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596beb2d78a8543a617c0f6663e8aeb1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb45f34861e7cd668b8e07916dc044680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817693779b382e60bff3fd54a666cdd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad09cda72cb680c1d225caf5811653c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135faf24aeda74f54f2634b8f6888d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443f4f784aa49a7c59e8fd6be65def9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842a3734420b71b014227817933d07e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbe2662e7e2802b9c46325a8c55e40686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0242a38f161fda60597a1ab8acf3fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cb68ca582f4a149ae4f4307ea05ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465f86ce4bb60127bae053378dbb162689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67813fdb427a720b14eb817b05d7b34690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209736e73dc13c6957dea17bddf6569691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d724be0c8b5f822b5b27bb6a757ef67692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dddee7d097a7650cc5fa04c1021b02693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b8b1bc1e7b95a997d6c19d8ba630a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c255db5f115a7674f2b66b5f6c71c8e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27d26ab8977ff0d6ec2eefd94172d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cea84d3186df9627d7f2570ba3968697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f43c5ecb86a38cff9a53294634596f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e8095a9e6c7c88c5d3dd4639c2110699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c9137278f2e51a293211544679d94700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840205de3a6c863a03650d2fe13ed76f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a54f6ee391536581908b7535e5111702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc67c0818eadf612f76cf280f7465b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a978b14039f99f970073876e48c47704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232fe026d15ed8acddce44b12872694705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dae277c7f2a6f5a2ed5c63af196ef6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628f956d4936279862b247453faebde707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db43af41917df7d3997ae8f287d8d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd0b8ed2e77d42e0cfbb05fe78b978709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70831016a6f169fc36e0bdff60017a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d9a4412d3539e6db478b7ae6cfe0c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434f6594c8d94360c1e395e3f564199712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9334edb2a9f4bb35f73cb1fef6a8ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1a9ab52adc21674b8327c412b4781714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504ccedb6c149b5d7b11355375d9f0a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ed2e73f5e4d12f4fcf063ab80d38d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324cf32604a948cd60729831df5b266717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7c163c9d7efcc1f2e1bb73353b6c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e4bad47d0446449fd8a724192f035719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f998e42ba4731627882caf6ce2118a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59201f326a2dea51203cfaf9b887d62721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72b51dfe76cb6f5ab46fb4e9408252722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34f614f50afc4502fb5209ec2d6af9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae21f5c4babd53d19e9c8edb922bb5e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba56927e7ef62060369e90ef40b865725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30df3dfb3d97ede9a50622a1d5574f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146720d7bee628c2c3b3210be020cb2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52a2c6edf0227e8a5e01560f5f4ec9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c669f6fec68be79e827fa89fb9f064c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10356015e0339af6a59da5da92c91c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697a03844bd7a287ff8f191d7712858731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924502b9a14282d60b11b0ec06b2b9ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31582e1f4144b726043508007cbbe4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e75f38047818a25cdfcb0b56e69c1e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89516de54827685c42ff39072a043c6c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027c85f2f21600fc98e484698e0d426736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826efd56e882dc62de033a0abcff43bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d135b8c01f2e767f5c1bcbffb1dac5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0832df3d0e94096295e648102ec9c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8422a61757ae0432ff544f4751a90e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2ad9d19aae5e3c51dac3cc232da0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d3a36e3e881204090db4f5268330e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b6863b7382174a3f1a6ca6c2e9799743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98535b80a4c63e1a828393c564fdf6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f100c15f6e5b87037b606fecd9ff0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2dbad74766fa5c9a23c88fb5e9ab4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243e8aa0f57694c5cc5faed8da110a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0313289e0ede529bf38e345692714ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb43400769b37cc13533318ed3012c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec25e1ed2af844c107c08403dcb635c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47652cdd8fe07561ff01c9cc19c48c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa8489b13a561ec263bc912047115f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c7c3e019f7ddffae79b379277de22753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2c28ff9ae2e7bba638c961e5f4265754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf826e242e98e2ecfcc58e66b3e9fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62fea92a2634b73ab3067f6f3a22c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ad358a6efa7901127f75ed9054372757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81ee55c86bdd91f29eabc4168b7492758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4c55f1483d086d52c9fad9b6a0d23759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df0403893a544de75e2b4403747e9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb078995d18bafdafda9b1d8bd9a9ef52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83550581a07285447168e96c65460b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48b04d0150f65675a6062778d8cb624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e962aa3dbfb9a968c80e1ebe7360b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6b5c66dfb77114aa2cb6b9b849d596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2771faac596d4c909e5f3f132ff367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bce562bebf964dfa58c2a7ab85b268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984fade01f8954c519626ecb789f5979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58ae50d5c46e61690529efcd937a0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9066fdec6c331427fd926d0c228e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8bb816a900538099746b2bb3d56fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c743eb7642f5095ab43e1b34bd622813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80266bb4df84cc7c7afea766b202e29a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c69de00122fc3a1111f2680f9b45115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437917d2e1b3995513105ec09ae8b4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16f2362b8ad5fe54cec5c6d50b600f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226e60ac108f109773acfae49f9571b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dc509d72245cfa3e33e41a8bdcc8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d70ce5e5111813b55716d69029ba220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a832d761a260054b197587af8d4871b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb53af52192ae5f4ba61a16f6aadd9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab06fbd775fb6ba4ef56fd62e02f9da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c03e91fe4f2bd9c26e45e294901fbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac384ca785f133d7950aefb65cb32f8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8507789527b0f91f6e4922cebd3d2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027ffdd957bd101802e127921a493ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17baf6c5ea420ca6992e49a50a4188b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17453cdc866e94f129e6f02e4be3f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca46f53784a1f68656acda28e62be7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a227369733eded9e5194fa0e1ad05dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b705477901f2d55367357bfd65a2f6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af8296a755928e36134e064fcadbe333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81085d567bdc4bc823b17206533ba0a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a244136d7a54db13d8ac7e631545a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ade8c2abdcf0a1943b141002e8e0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356a1c8809ac9e2fc5e8e21e56ab67b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6f8a3c4824bdbfb323d344134ac8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d3c37be6ca23a923809b0abe65e1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37e3ff75a52b795416534e035e9af040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca1c7d1c62b8019e8e10bca2118ac141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff763dafe6bdc713c766e1be7e0c5ea042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc84927a3fa7d047628fa2845ddae2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e11acf792dedbf831737853da3aba744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f0f5ef50f9bd6202acd09ae4a2a9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d851c7a082ae733651036a9852abfc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3956940348f848ef5d98b64b9e63f8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea9392db9a774cfb25b4efc4f1317b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4b61d9f823b3615720754d74c6ff649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bc93b7c61cb455158196f32dc167e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b685446a2ac60612d5805529b69f56151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068aa3e9a585ffd3f23b35915626b8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090059c9c219847dfd661be8d64ee0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef252f3114c0b4bd9a58631b0e8f442454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f1a8da96191ce5ff211ed79a669e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50490aaa50219cf849711632f5a38be156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9d5c4ad69c60e8fdcf97d27159e5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56fd4cdd30eb44b21812bf9b3c49b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c250a2278c4cd4c134fe227dd30496759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4d3216e25cc919b4780053d5e67fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188c2bd57ea145a7519b54b612898bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b95d266ce20d78f0cf0e18c9a8798162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f106c064a6cf3016ecdb7d02d5a6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11cc863a346cf65cce87f816b212c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28da04651cff088280644d020d7f1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0175d3dc1a83eeb1402f91e5b0961466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac168cd5c7b47a3e0f06441bfb709767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7f407368e113310e4a48794ac994e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339439806f200c585806aa539bf555869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35db343d781270cd9383393f31f12c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a29331f16f064493f02fac3ee2d4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccee64fd31127ab9c5b333f46d6bdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9053af09c7aa42195a0c7402f03743573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8976c7295f84e473f0dd20972f5e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08d8cd62f88bd37389ddb12352319475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea14a16a8d25b03a4bf43d6bcb0b0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59358cf0d6deeb76b83c96139630e6ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6636cdc65dac263d1c422dbd9d37c7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6c0f93014ad27e94cfd225eec9fd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eb50f635b5b00ee2d6ce1c5dfc85280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689c25def84d9d227de68f80c1a747181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24c7f53add1cc8ccf5f3cc4036413c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396c7539dd974ce354258759553877083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fdb610ffc03902d5f0bf0f023265084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510ae8c49cd9932049cb07c2ffa4bfc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a8a6d892ff6c428fbc782e10dc48386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d59ed500f589bf7888a5e56ef3a7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08ce3692e1c11192b2e4d69fdc5ddb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ac30f891d9c544eeea07c60dddaf889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81045113a0b34a1fea830a47983c1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5f385ffce75eb83b9cdbb1ec1b0d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef682517b289137acc4010649a8ae392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66170de0aff44b016cce25254ea711993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad6250da2d57270c06ecb1ae0c062294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355a059ed406a2520a10f79c7e5706d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b7bb17b7f57e8580c6b94197c28f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ed93cd0df9eb827ef7f3a18e866fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0dc5e01b9d76d840e3022f6f7fac998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f99e175aa46e33eb62a8bcf23791c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe480ebeb82458cbfa4dd8fc5ca626f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f0526556428ee30bef33573899f5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1650f0951f99a67c54a0a0e51a1c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d71e1fbbe610141766f645c0dd021a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaf4b56d95ea1dc65f0bfedbfba087104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcf9a311553b44a08284ad867941a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9653b2a520a6b138747d5696e060327106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40261444a86a35093afb430ae7723f77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcddac93ddf83186e53eb70a301a26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bca76d6f5ac7571c03698f8102362109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9836b94dd6ad732e88ae4eb15120a29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f695c8b8d8a4fa78575d23549ec8286111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449b3ef00a0afe71e13cb76e03c12ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3639d8b126069d0ae83941a300a635e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bc7a928fb340a910208d3b5b94747114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a91cd0088927a51b607e529b6a4e5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff15f2577414e027fb6e7cb690c27a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70ccf593aea7b8b0c8c5e0d1d44f79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae7009b2cbf8986dc5ae2712c4fee2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e8f9024b90d8767e99d1ee92889b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc355a45e31236d00c59953014000022120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b09f47c0cefc07d528ae8904405596121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae26e5150ff1f7e8923fc2663e56c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c0056f9c91a620c51574f7b26c442123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7034edbd322da0cb10beef4a79e96e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d8bbc7cc68298f40e5a9901ef671b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f9af0c6bb8105cd048426b028b524126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519226e1537e55f9c1768c23c20a4b55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f65fab16f1e76661a9afa200fc3e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d055adb0f7f8c5c9bd441fe96a0d69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b5af65c00b5f6c30fb998ced6c62c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f0cb6be03681c5bb945572dc8d06f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca6268051c290104bac640e37e22c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb16b8f1de4bbc7b2e5a9cdbd4f5ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f3e6b0d788cc8d9fa317538eeada1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4b0319e69967aa842f191f7a0791d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b28c730cc58a52ea6a408ddaea798c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1863cead1c53656cbd645be1c89d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16894bcfd2fc1c4aa878331791bbeaf5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a22804c0fb1075668b8ea8eae90f25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23e973d1aee527b9f794145a23d744140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d129527c81bcad713c76a383662d8f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c458d0c128e39d7728b7222d84bd51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71c9254ab28366e7aa6f73bb8e77fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6b06856cead1e16b57c12ab903678144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3065ffe23a6cfcdde9920d176edc88145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e638aa8b9113804ed9b68b12f62f9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263965e2b18111a6e255efe5f5babd9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a70cf134111ea394b952e05737c9ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049a70a62c33fa078c47eb8ed801c68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679faabd0289cbf29ee6ff78b9f5655150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b19ed56db2a9a0d643604a092dfd91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6469bc2307b882dc3c295bbc327b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f8c638cffa0e8f9410acfbf8a3eb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105651dd08e44b7554a6f64a6bb62840154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d6212591c9cdf72f6d2a31c4fc68c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b13cd706a08c86dd43555649be00f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8ff5f40f391fb508aa30a79063abb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f8223e62b761f0b6c1a34a8344404158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40c7337e1168ff178beecd199a4bf5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab192716d2f62af9303cd024834ec3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c93129fe6fa9106a50629153f56bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e274dab93510bf8cac61226165e63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10818b42d9a1432f1b080cbcdf7adc0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36f23bb176e5e39b6e96c93073801d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffedf54a1d344a62c799aba905874cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c665bd7307c29c0d66d69e723a95f8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5960a8e6febbf377237cbf2688480a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004eb6acf7484df745066f9ec394198168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb7b243a918b2482c42e8d70782ff1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ebb00a5efd5f499d5bca6ecbfb6bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36600bb9227deecb7f6a8cb470e4406171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9f6d8728baed0cc6c4fe4de2145d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d3cb7356c52eb90e60f7af62bec58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f9f2feef573190464aa9ad0bc225e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8c86a921fba0782b8a0dafe3bde57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2e025240655aa095b0dd7b34c12d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad9bad555fd7ce4f4e7b47bcf829fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0ac51e455db1e37c8e0572cc40693178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c17de737aa8022d1dbdb92ef68eb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65749164c900d81ea0477ac65fcd1714180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb4592cba543b43e05b06a5b476991181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504662aec3d8508d62b3cc3483979386182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151f8db2c3530c418e4b9cd7acdd50f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030801010de1e0cba1d196729888c0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747822646fdc80a907d172e8c8d9ac4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6624ec580733d7d7cf2ed549b48e80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e184988af9968fd7823e5090e1353db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e909bfce94d0091cad1dc6a61fd87d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de867ff2f5b43e801d6a4fce99a79b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6a8efb0d0d52c150be7a15cfa7b2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80db9cac39a5354192a8e6a5264f83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db533b3bcb44212290abf671b2234884192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca5ec1bc39050fc279b34eafe35766193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f93636216672ffd9d21509fe67a32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c38b48c35e2ed220d1a0bbbbe573ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817f1b1c8822a353bbd99a074f9fa3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fecdf91c183010266e4c50cf665a81197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47c369b9cc2695bc2fe110c6a9e836198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f75a9f86aee2507f70c923448e1b8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf615ad75bcfedd4b2ff68bcdf4a880200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ca54c38499b5883408b9558d7c622201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e89a7e18e3506d5296455225be8d54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad5273c3465fd0451ca3553eec5ceb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17ea87dd37ee2b92ca0ecf482f9c8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b8db8d665092b83d321bb1cf4db27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ddeffb8dc6088f3fd2bbc578f0890206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8b0caa3d6d0f8b4e72c168deb8126207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f02bea7934302ffe97e66e7e9a329208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76857967035e08f6454e54567d6178209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254d1c8fdbee870628f887b05cdd6b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c89bb7dad013ff62d3cf75cb4e4c8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd0f627f7ee9d146b34932a7f81489212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998e59fd47222b3b287170f811681f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9403db1f48c49c077a16aa0208b4198214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e88e9c108881ca52fe786e00050b7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968618b04f5eccb2f0cc2b1aa7508270216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9d8beb5943b2585c19542b63f088f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9157f897d9b4f42a59617e118f248218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd34b76cc86d26dbe2b76ebca0dd3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68416329986420644486a853b04c83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02dbd7b0c9bf20add9e21a92f8fb06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72007173b23876c5d210df6f6a2b7ef1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e42b49d52029dbb616aa34b788a24a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71101700ee922ffa0063fc8bbc2e455b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b79da07de1b1836c21b85471216a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a75285aa04e55b50f1f97c2c2e8f12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fc265feab8534ca8103f5319ccd67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e7f6ae2c2f4cea7f4ac10ffc35aa7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee20a8e81954d95306163d1fcf5803b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c8a7c483bae07ce8dc75d976deff5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc339c10e603a4a1e1f47c28bdece2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9da2ebeae24c3667a928b4768902d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45988bc35c3803a6ad618eddf9c6a3d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91be8b159c765a423dbefe77b1b2eec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ad02d385d6710af77aacc6162a2ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968d6aaab6a6c1432458f5544010bfc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a80ded8c190e9cb1d6636fc3addef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f1a837f9a714d33b31773a2decd56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef8ab1cc7debc2a50ef4eb516897aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d7e161078bc900721a9cdb5ca4487240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6d5db321afc829547834b42da229b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba4cb649ce563377ca209deb7a8d1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99046a0f20223078bdbd1b3bee0cf54d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e156191036800f99559b04db15afa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ad2723aafe649c33a82e4214c1774245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33516a2e067304f058b21d84e60e8dde246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87a92713771a73ea47e2ac4307a950247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9420e24382c72d82835a2f275c13a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2595976e5b0b1475c3a02c9634023a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577a56a79b05f25a10f2ffdbc37bbea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd37344357016c98e81f9e30511363251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52977e968e948f09ae42bf7ce50c16b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb702ef82f6400c331ed2a79cc496fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94057789417d8fc30846cb5a61dbbf45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44a10af866840bc21a0f73ad183e38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6a68e1a80480494be41d257d9783c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b7e8d6a52edcfc36dfc3650e4fcd5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff23dd9b8e9ea3832bdbdb8f6d0a67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69944ff73f849933f5f543a2c08656b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a28c9887ae561e5abbcd719487b5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649e21c1f7aacc19212255385754e5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d487f0f201e00e4aca398bc938641262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d452bdf6d9a63894d0f32d9c817336263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8bd0e1da55ab40ee66c2817eb1b26264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb0bc0226cacc6f7f529ba418a1e40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b315ba5dc95472f89c21314becbd0aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba9f61bc973306e474c0fd75f4b249267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830dfca466ad016ebac63a8f930b554268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7d594fba8f9932e638abe6efd1366269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c31867e9507109a75b1bdd850fe604270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e006f20c282d6ea64274915395f52fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df42bde1e3432e87a63acdc942ed513272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443bc46d9804d020ed11ca71cc495ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f32930d2516ec3799d1d7b421916f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03068ce37a941fc79b6b9f6b66d83b68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e94dfbfa3c9ca0b08d96ff69a54886276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ed7e254d9611f94eaa9bdf2e0cdde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1de558156205d0992fef80830fdf2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3c6556605ca9e0b487d1f3f12f9a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171fb615400fbffc2fb5cd1d33c979d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c6cc410cc7b1034722f179489e280281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674a98ff9872114c8b1e896fd80525e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1362cf6f51c3631c9f23afd4d767ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d817486fab1ade91a024bed51c408b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3afbb703b51440ecd40cf362c72bfe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866703c48556d26917994b1fc8c25f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc898d8a463341241088321e3511690e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97edd60048261436d22fb575d61a28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8016c16f0407e1200c4982fbad8f3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0934b6378a322612d857d0a578434290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33082d444a971e646cf0d474fa01fbce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee31017322272843c9fbdd2c44c903292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e541a3370de0d79ef5fbcd4fdf6b41c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f7e101b234a3c2aa69a2f84ce37fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a36c222ac152522331b2c3b26843b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee332c44753d7fd63d0426fa1cc3f0ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e2561f1e2ff81d411b680b0ce2970297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093086435394ff31c568678d24aa76f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37a909e5d6c5d5a1bce1656e7c7b46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207da964ab5075caee6285e576db75a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d1f19385a5a59bbc942908db37f3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6079c8d6a4e1bfa436434f160b6761d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff33dd7eb8097527037daa6b9a4ab32303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07b9ff56a5c695257f2033e278c818304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98e0c025274e888abe3c714ea47785305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6753205715b29f2cba34b0900836e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584626c2beb9bfd61ce2620b015e4e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af931d1f10413977a504450e1b3d88a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0299d7cfe63cd7024c459b166823a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef79aaa55e2c6625bde4600dbc402b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8831b003fed8db5f7f8e7e7bd6012c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f3431e633dc5ff4297d83df1f4d4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1cf83a1c08f06057c12f1ca39ed57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e868a94398add3f185cae472796f483314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70332aa0a5d72117b4899bdb583c932315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6c7defa54c6f51dd8edc8a5ca5e12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3d1239c45a2289ee29aaf7d3212c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f829438741b10caf8c43144debab32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55f192a29d4b73ca5c7c3aba006146319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e40d59625f145aacee45d0652a14c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e89660ecdc1b6a97080cf4bc9c28bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ace88ba27280bace6df5ca64ac4a9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b412f12ff50ab2c511a7e34d67cb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628670b69c85fbadb1fc24a98a6adbd4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96accf5fca17d41f472fdab158c0fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927a60b8247bf6f4bfc4abf7bf24089326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77ac80712c85346389fbe757557e47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9ac2ef64e2be5b93133ed8c9b592d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc5049a9d863d29de589ca58c8d018329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d019f3a27e5b2e84ca17ba9e24369f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6bba1e8d1b413323155f0f1ed5696331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a04016b77ba781854cfadc8018ded332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc0a7ded72ca25f38d3006e6e37297333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715bbe695b91327ca8548b6bb96ce6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad5a571d1dd1a1cf1ca51a0a25aa7f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef65ed3fd02bdc6747b22bb86800a23336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b69e3b4a94073bb526241369df005337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e4fa319f2a9000fed97b58d7b11d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77595931ec662c3037e174b9491cfaa2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed9fa09106046343260763fb5539a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d82b62da014ee95b1bd14814aac12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5ad1c629051bc02ea0f549e6feebd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d010fc2ec086661ba51b5287667ba04343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f5f25cfd32f9f3f5f9f06b497fe38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230947c1d66c1a7f084073406ae81cc7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e695a252ca40af9172d0bc720de767346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca39a6a88b285367a9be9c816e91f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0c9e7dca5ac673bff5cdb250248e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21e9e55d8478feb20c0e11c658ca80349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f0c79ed00407a24440f926324e141350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8203da1b10f18c3a8f5fd3bd03e2cef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c385b289e2f034d0de3455c202564e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b267ce351b39d1e5ae84b0e28057ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f0ab6c54a21d5580e2cdb6f8cd3b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d943ee5376eb9154c69e7b41f3a57e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b31a9bdd7e6103aff46d7d5de87659356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c813b8c35a87c37be5ffc1eadb5ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1981afd878b957c11d6de4e507b73a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c905eb66d23f59cff3bc5ec2d57a498359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dc05dddf0da7d5810d6512e84665a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346e934cc4ef2d12b54b8f4ade96caf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc6df32d277cf70e6fa4e685b24e98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab321c91e591fcb97a2662b7dbdcb7f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd1e09fb9bfe6fa4ea67e2641e688f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd8ab1c73d54a81096db0a171574c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce41166b5f5522c5c6562ae9c5cec8b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e83e22516e2c57ae2ab461b5fd7622367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34a416361d88a619e0339bbced094368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66b89467cc9198d4c8f109b7ede118369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f9d149a3f3d0c3bad14bb4d4ef391370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ced9e05c4726bc4591125e2636ea2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2094d877121d1422679d35b4f91fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fff4c613ae9a1cb18cab5fb3a253b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db7b3099c4de79ce816d842eae77a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8ac45fffb1028d3fcef495dd4ae12375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca020cf96e9f8fffa26313066c5f5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb3201a8c4c6abf560cd22504f4dad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446c8f97783ac6c7161f3196043f0bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce461fe0dcb25314de8a8497d5fd09a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dad7f7ee14b06754077b56e2f8c76380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92849af1933f114dcb64193aa64366a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2935c5a77df24105d31ee12ffcfdb4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860c9bf4782b6475ba533ef6c9e4d55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d7a086aedbcd1c635e8da41a6b40e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2600947d269ed562f90e031b75a6e1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dc78b5c97d0eb3b4305e63aa79945386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e04d1b18f621fd4451c75aff19c1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b36f3a43ec0f786d7062e44d3dda2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c920472a0253a71860d07d41fde651389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28664510791d0f783ca167c241e04d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab715c2efa23d58baed81020bbc669391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efbe2e12d6948f10d75e13578885f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd2cf847ab66045a35d17d4bc72776393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10352cf14650d10f1c0abd41e99e2d69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c25538fe39b0f9cba36af7accc4a61395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d8ec9285cf0072d74324dc4520cb0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996a0e63bb9fbbcd6e59be796106b6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4347ef21e8527b4d669ee9ed79de922398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48693b93d8a57805a1e72d2a7a99467399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d065d237a1079300d07e825a3f40fa1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70942fbf3fbed3b59cfbbd1570266492401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f2190efad5d95dd6d8b52c21f5da8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0feb5f9a83d8192fb772fd03ff1112403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e635e8ed64f53404d3a6feddd9718f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caa5038f9c4c1dce621c67eeff2988405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee77653cddb6e54a7fe29631c85cc44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223631075e4ed7cb05bd492a364b2fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab46c948b12dba21093bbf4e1fbf7e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f0945e8168475431646523d244b4c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e598b577eb2b323fd6c9d5c17b36c6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be47a79e43e5b3c69c4b08a6f3477a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e626575f7dc8ca96d5f0e9860d3f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946deb726e03b2b7bb555f4173e69e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985bb2080b97f33ce9d865b723475d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4e9b6dd9c919862e14ebaed6ee31f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cae1ba91bbeaba0981c52515e9e49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16083f25bb8abcf266fbbc465d1bfe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00478334ec91ff53b608cf2b0b9a9b00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb97e68e7a60defe0460ca6aea6907419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca64c391d917cd17705856b09d2243420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5caf350d44e5eae6ffaaf332fcf5ec8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49351a2892243a0d0f422f38ed63a3be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40742bb67a099aba2db9b9c5698b0f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1663fe8b677c856e3ee6c9302252ac5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec6803f2d18beace6424908ddaf360425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525bb6672637f878e2dcf6646679a63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66871a5dcd0c71a54b2348d02ac1150427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f055a46025ecf8022089951f4f0171a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4160f036fa480d00a516630de7a92d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d65dea608ae6a9d766244291dd896430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6777abaf34d6865a9d3be18f8a78f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67abb1a28650152c7caf840f699e6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cc2e9410a85d86cd445df8c13559e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a829a68891ff8b5a89861a9a28326434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f3b96d8d818041d54d0f97203e005435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661c5b3589845f6f54d8ecd63de1809436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28691655096e1df66dd230ebe5aa6bc3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50664bd11981524a6aab338659055e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b276ba5f660c3d60f5b710d109cfbdc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222acfc8007e62f6b383b1d6e2cf0050440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc73569d97d7b45ec2c62f1cf5f6bed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3716a1c8f29945624e44bc6b88bd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e2a7dfecba716d36238af5c91fe30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8245027216c465e8415dd01c548853c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b6f262feb8cf133ee0b257f76e15c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e9c4439db3dd8e9a58d5132538436446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421110dcffba15c6ad94225cb880598447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d255f384acdbddf973c12afd3b7e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f77be3985a06b8ceacc5781183735449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1f36a127147c26623d8b860a896fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c1a6a58fa5cd6359d9be0e0425fe6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee586b2a0b9406582bda3c0f33a5076452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5146ac359ca5cc11be0c409dff15316453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d283bdce57842b1e9be9df29d0d9119454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09783814f8d4ce1a421d84809d1d5d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8d30147b8341001ec9ce57945e799456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e07ad9c4cbf74506d6048288ed79c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290b7f528909d989b1fc44f3b441783458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f9c3675c4f9be4a2b87c562b61709459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15b8776255f14a89266aef0b9355df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a916198d758896ccfa68e4580f6781461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36e0529bb9602ad9a0a69a10dd3cb2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42c283620cef31d02ef2f0e0e08bec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e57b5e73184e4a844e2daece62dac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe96d19b8d89029ddc4df5bee42916b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077cf8fb72dfd12da59f2cee71e820f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed30702adc5d643e2fa2e31f2aec4c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382616ca683e6542645941ca887c4daf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a9c0ca0058648534f0c0f30943c2c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d386a7f0b7d3c28f0244791f82cfde470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ab98a8474b4ebb907ad33b2681cc6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864eb5385ad719cef1ae73d6e550046472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09f1edebf29cdc8d7e2221189e0c4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e9aebb7fb11a304473fb3f8056b17474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bb6644626b6df87679159a1544902475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c150f6169f7ec0e68024cf4f959b07a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ed1a8998d5c29ce5a6dce99b0e8a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7427e0768a7994e1b0d5435a9ac2f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b9238a84781dd8b4e67845234e16b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fdfd2537f240550e694ed3b2515be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f644b85a5bbbee437998cca43a822481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a56c06b5e6acd4a0f5db06d6b7875482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21993ca6fd74836a01ff961e8cedc935483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f8be6e7822776a8f74bbbcd158627484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08de3cae208a60457f4a50ea2025a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071533450b67e8fd9b34015fb43e93d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29b2f352fa1329051d8d485fbcb29b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5805e72b628feb776eef35cd8d1ba48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a23440bf0a1f4f9e45dd59326da7ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92b7edac912318098894d18c655ccd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f04041fda37bbc29e2532975b68a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7f4892956911661cffa9a2e84f817492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23a17d9e0609bf71d9dede3b50ac7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d536846ecd53ca99f7a299a1db45dcf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987d3e98ba338556c8ef32789e1ae92495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48356e81e021a91908f44bf569a6a079496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdec86e74d59b74518f54f622157e94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d08638b67d0474cc881dd1aaa5aee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f6da0f00b8f520b0aa36d2f8736b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ad4eba7b78fa202010a1d5b8fe853500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee663c25970b02ce4ab21580e163f1af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfa09b09b18bd1089285bc513da756502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76f0d0b579a07bd5d21976d3d05e87503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0b03ca22a28a437fcb79f69ed3c2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7fe7775c5fd4e760e25ede217eda9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3f9abf6578a0afce760202c560cda506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431b858a1da6930c1785cf9d5e71777507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cdf9e2bb1145c4e2bb42a54ef1b6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a9a1dae658906fc7355c25a3ee330509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4908296671b6535e3b7802d7665b1e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760894d87c1fa291f38a52a39ee978d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8ad1e48a12cdebaef6b902bceab85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec94cd04549786d2d3cc1f8d267f26513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ab1aae4eac7c3581c360004038b17514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887ab8f5e2d9f03f8f6560a86c6fa67515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad0a16cf140458d7f6359f9f9459b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a25bb14dc7a683209bc1a2b3a4090f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10024d54ff0577b1b779495f4885aa4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bc7fce9e92096f8dbe14ff3805512519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c7cdcc45da5d02abd98a1c558d19e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb046d53090ef74416a8dea0334ca8f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1c2231ec2edcec676eaf4ab27150e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30032e54752ab82bf91810897913bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13ce6e1b50a97b1973e142ff255731524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca98607a2681045f8e1567261fa7c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac9896bd0e88ed213f3b75c1280513526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5a2c58f3cf6cfcab5a659104b9ebb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7e843cd17f1af473f9b0bc9d4f13b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d29d8a9719e48f5618a0b4cc01892529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be12ac3f311c8774d371116280797e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936a40b67f7aada80128bf0d12887e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a14c994f802741aed94c0b6318caf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1705945afbcfda717577998c4930e3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c999db9f8125b922b3a6c04aa90ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319a5948b9a6261772eaa5dcdec6bbd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327f46d70d4249015a95c71791d3450536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb79471cae33bb5826ce5a66cf8642537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a4d1b110836281963ca261b26b1da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0902b22262c559bcf3cde71566100ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007de216b3197e9083a6ee0f114c970a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474ed295326c3ba81673850e19697b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3a34a1250c19a11e6b97404298a24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d2f5c9e5c03e55962143b07257873543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6990a35ae2e8fac07181d5281c728544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fca609278299dd0c4659544aaa3e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba46eb08254f6bb6023732fa869cfbd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38a1b3fad8fab5f34ee4eedf8408ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b4050c941ba3b04bdaa25c52bf122548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca18bcffa49bc33e190cde28d69cc0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12605a4efe2af191edbeeab5e7f9562550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93b97a7cf82b7f9a6d6142c967e721551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c857100a711b8a27232186884c9afd4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886de1cb7dc87c1edad35a6039e6c1c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9e788de984c0b66f395870aca1fca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ac1cf91f97ac1e392f05691ad7c9f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0590641f4b6bdde8c8e65932ff7c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30f7f4980de56cdd8dd7141e2b8eef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b185ad0a016158be0515ab57d8007e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477313bad16ac37fa66553dfc9a8c5d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c126b6a11fd9ce10842af8b065de63560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8b9d4983bf8294bb89155b8eeb1bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c96c56899d4abb22c3e190fc506a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f10d88873dfe4e016028e581566e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b09818f446a8b2b86aed20551434dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae12228d4282ad3ce560ad82f0b2357565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee774e58e81dab5ab2c09a717c11c334566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fafe405ca66cd957a46c326cb447f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5580dfad338044381d929c48f406d88568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4286c696bbe855813540d52bfd7b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a213ce2af6b659f433d4b41bf09619570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6edd0a278e770e4d27c0739785e9f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b36aa329cbc8d98dd5bb338521e86572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602bbb99da41b63545c3b9aad706a59573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead0a9aac18bacf831969358d19cadf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493eee33812ce8833dc48467395f541575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0809a61a285e61cba49c8ca8ea69e40576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d60e88195458e155690dc47b28069577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44eb41a36801d527e08ddbcc041337a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49144e43e3ce6e64f5057d540fbf7463579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dca8fa28dde5ab263788f510fb48e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940b309f3fe321d2e7e7536b48d91ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ef2b8b2ce7ba341927988b6508856582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f2e68816548ba4a43718c429ae4c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a08cdc1fc55f213c72e26da3bb155e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc16a713926b91045d21f388e08d5d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd03887d3d833b00938cfdaeffa82b4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996519ba930f89025cdba5fb6fd31bcd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18385b2b12b2de3fa23b291ac91a79c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1debdf3aae34382e7e1904b396fba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35708a8a8b27d779c3f76dc0144abf99590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe5f17a94cdc56195cd929f1bdb1c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8862d1f14e4e0a41ea95e841f269804592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dea934271de39a8a0060bdfc733c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1021847a0921cfa7433d6525a904941594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df10f9d6dbdb70e2bfa909b1456df2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e80e5e5c25976a131c6c6d1507ab3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983076521bb2e14eaad706b928178f49597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5e0708ecbf8d369216e728e1bf41b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4680c4881712cefffe2682bf888cbcf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf72c4db7c9354e9ba4caa6e851a0d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fede6c590db9425b46675ea8195b2ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f6a13cad42012540fb556e65f7466602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0059c88bc682a63c639e49e798e572603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4753d6e672bb9fc3da7dcb0a8ae71604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67b41811907087c559d3a30404145e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d6f81fbee1106d520b9cefd20c12a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a52f019deb90f24234f4b2a453c06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a88971b623a4e4435e869893615d10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85241a711f2e8ce66bef2fbab325ce80609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b9de5774006c38417a7fe9bd3f6ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee9a2b299fdb2779601674f895a086611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ce511ee3ba306d1e2d1b5c1da5b2e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5c9f120a75324041aa0d12db1353b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ecebd9b8ea052e71b757633a59a6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdecc1d159f81ebbc1b7c28d0d3fc15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf71771e37cfbdc862340742dced51616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98962bb6c373247ff5fe1ecbebc581b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b34180a5b42a0ff6abf84f8747664b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b16e42644554d4d45159bd84ad8f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707be366dad30541d7462b14233ed621620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eea457142337d9c7606fba61265b15621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a7d17dcd69ed747b965aeb4b58437622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6eac1901482af8f3658ad5f07901d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9e967c503ae16341ec2812f4f5f33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e1cc6490adc5275bca98fd18658d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ef1b6595198545dc627875490085b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a27bf8736aecceeb2b15e32aaf722c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813ef89fc36ed731282ad1bddee89c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa602d705ef47ad35d1ecc2d24c54af7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fc90cd5c00ad18a2f906bf5d84c81630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25563c72d7a2c175a9fb488a2fb9420631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15bfc5acae896b573c43c6dd252bc6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3a646484daa7b97df267361217f06633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435e48569ca88b69858c5925e0b440f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379ec193a24ff294445d12eb60ffd29635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bde66706449d6990406e35202f355636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c5c8e86de0d65863d1f30773cb59b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda23a75488c510b7b2a2b2a67a0f1ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afe9b409c6b5c21d642e0e3d4cd1a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f67699f150f97b19602fa829768a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b6b3e8451933e4c0dca381700d74a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c5ef46014858ff0771f9b967a15ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d181fe4fef6788563a8165f1b76c96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aad3283d6b22679919ffa76a8c83a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1139a3567dc48fb0746b583daf33cbf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736905b2d74270a1589df3560f636bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44a38a2e1e9530ed327c513ff2aeaa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674653cdaa2f746a052b517fff3b80f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1904b02f920d5a7c8d89da3b8fe14649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41847017a22274af38e30902a34c2bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948f215d1ddc5e8342444a7ca4fd0f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151b890804b562d6ad6b4ced4a57d09652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c73704b5439c2e9f1a6bdc602ed341653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac593ecc3bd90e3d770fc213c940355654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4358e34ca0d53da85a7b5b63018643a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e82c27b178230d9afc2e1e1cb23bad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4cb8da2bc46bb819a646ccd1c64a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800dc1dcfcb66a0c693962fdfcf2474658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530feaa36c08e804528deb4f0245161c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f31d58fb283b68dd1b62f33b5a039660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cd08683de726284fbf37ee3330496661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134431744f0ec9df78e85a0e5a00cf9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f5169f30b3b43211507bee0a681ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06345b265253c7fa2a94780afc870d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc689af869969f8382dfe4edb8c9111665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881d6b6a63d4240adc8e25ea3265653666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79b19f4f7f1fc499b48d36b53cc36a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f943ecb9315a7631050ec3b6caf4a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd85ab77c59787d861d3787f079173669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7d730c73fbc48f46e08e0f7025b34670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131e0b5d5adf37eb24742322c779596671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5b2cc2cbe56b25a5dba986d79318f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd054ea3cc4aa6131e2ea2c9d21b9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0d4fea6a347a18c284bad99415496674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057a703e298d0b97eda3531d492ee6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e20ea5ee8ee5b74301738025554466676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe3c39f2e4a18abfc73284bee58340677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186315e44813e1f47c5b080ebbe343f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb670ff54be682d6d589248a1b13317679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4590214196344d8334e36c6414906680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756d7cc168749cd2f3756c0016cf757681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2091fe2c62f56664be83e35b35a893682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32074037461a19709c2ff6a10992746e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f430a16e9051b563557e20ee971b0ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eba7724b8d94c1c7d2db1e72da5b62685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8e1641cecc04248706548309a463d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87748e2ecc70dfc3812b6f565c14cbaf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cde9ff130232337abe94c69c65a7f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2286010eef4200a0b1c061e7f1b034689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053d17481acebd65c7010cf4ca7a79a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78e51506e40dfff5f922961c7e3503691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6928241dbcf6c159727eb0a55122c77692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e45d01207b8f25660ed8e5628d5311693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ee76db4ea32cbdf5ccdc3ea41a87e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bb275e01324799d3fd4397bcad6f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69320eec8b80542b012baf87f945ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc9b9708297993d67cc37cc9e97f90697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a16760d753f8ee68b6c36ad4ceabbf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f0b98b598aa6bfd9d0ccaeacc65e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2201f220e883ee180081742edb93e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7acd04c6c290fea8f0bb54f926323d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fb5b6b0163686e4b24c9e7b107e78702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff50735a200c96fcd53e4c371a6751703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53a950f87a7145fbe119c7d08fb0d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace78bf6703386a5b845231b3a710c82705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d550ac9e36bedce6b0fb523575d6f3c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9f38f963c30221946e8fb47b43584707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e53759ba557c3cc319cf1c2502f8ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749351fc06dae28093318b31b6d9ee56709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d239ce7248bf2901540dc6a5b7924af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d943b2fce2c340f9955eefbd5f76eec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e367c9857b660e33cf5317645bb15e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6075d506135e821b6d799328dea17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ceff35fe751ddb823c35891c9be9c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7ba64292cf03fbef9fb430d09367e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139344907642d5757aa942fedf6af05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee993cc5e80d83f68fe5379a6691f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec193aeb74fe94778eda44c3f08275718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b5a4057a6c7e4e95f5d984dbfb93e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef005460c62eb6c52bdbe3153308cca7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded898d101b388fea7dab5ffcecb6e50721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf52a79ce8d449f80b8daab82ae22f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8f0585965a7aed80b5f2a53d05667723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf207459493a14ebbe118dbb94158ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256f75445b95627bf0220512027db31725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85351c028d14c7c24560a0261d67dc6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a7815c138e960aa8e5e5066ad8103727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b36f55190f4b55bb58452cb667554b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480bdf24f096c6cb3b31838e0184c0e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baec2bbeffe6e81b00876f0ee01f89730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a125320392a53223c10ba63dd1fa1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad5161f7f2594ed45040d44cea97e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdced1f307147689b7ce93257bcab5c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199715f00181d2c9e895848cdee175b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026a4515dc85baa3ecfb713c8d4b7d2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4885e970828733b253bfb361a56fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dc8be76c987a9c27fdc953bbe975f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0b176053fdbf33ceb9d47c4edded4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e1b22f505b23f34c61659a41ce057739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980db38ab6e42f610b27e853726f2f67740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251b08cbadb6b729b74c63bf86c2b9f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316a81118a644a6e4b57baee8fe0203742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225c02eadd664f35749e3272b8eb95c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae587458f3519355e8c946cffacd13e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe398c33c9cb1d78f57733b81799dd1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9199de89ef0e02bde90a904088594746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e859b4dc031a74a4a666a84a95548747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e19537db2aa21e5ea602eb1366d8c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030e75e6b891fb9e9333d90836eae71749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d05b6d56a2962ce6f44bb4d30c76a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c176e58bcda681d5f310f431695ba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e92eb6c4d79621f964646471a63f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84940ceda48fb65b87792a9ff432dd0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14b2088e9d7acfe24bffbc19e8b0f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb1af08a61f1e915a87c319c41f9b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59331ab3aa8c2c13dec04e6ba48fdf8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0baa6f89b47f09d6b95b7248da5fe5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94c95601339f1bcaa4c1871a084049758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3c2ab6ba51cfb8399628b5379280e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>